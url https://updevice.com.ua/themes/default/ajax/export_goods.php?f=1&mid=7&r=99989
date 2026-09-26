--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add15313371b8637dff28beb68f11021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b89ebf10665cc96073c621f4065ab42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a78d38877a85a27b9fc535a5eabca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5d84d709da4fb575ff61106df4fc04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddd2cae85f0043420aceb7995cf3a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b557b96b8c6fbbf27bc324f767861176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b8821f866fa7e5c7d34033824cea67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36693b07a65ada94de0c053d18b0219d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a88a5c81f0cd71c25442b0e5ca987e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b12729dc13e463078d32fecdf1907d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b82a074905979dbfb6b66604ea8f5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d4a5e5bd5bf3100a1b803ad78004012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f1e0cd484da69992c9b3ea00b69f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda171e8f9248916833a25a59e00592c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72231d8fc85ceebaccfa800711dabeb015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6974094cd8058fcbd7afd2a4038a31916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76634401557f64817102338de57d6d3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83810aaa5e37128ea0c857417ef752618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c98d55836083e3c9591d6b354f86e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb01629e776a7193dc776d6c8434e0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1aee666a347d87896e2e00f997b8c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56ec7644657869deedff6e3bfc0ff422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307e03597c6f8da594fa22a1e1e784423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c01f9d4d2e32bab688209903e3e8124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839765ab0cc1f29543f9aa928e1ce5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e28628886c5d35a0dc41e07c87db4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a406a53b0df68a0fc6bae57c304f28927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd1dd8c8bd1345841ea3a5aa1d717828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ac10bd55ce1d0d1895c0aa52809d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efb1578f12bd243d0045d4e37a5fd030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2521cc9284c43fa179bd418012cd8031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b192ec5e63813fa8ff9f7d8dbf92e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10254406cdd9af6c688e2b3cf970ed233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c6e1a4da3b34fbcc88d4a9e3fd9e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851199f147a48bb993f40481be6694735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76071547a2f4c6f3921d4345405e510b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429d30b8bf8728fca80ef5a4156001337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9528525b36ce4fef076e111fc6235c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cec0e7475dd25ec88cc58908108d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063c92dfccec306f3abd4143812985c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873a61eb19077f855f9768defb38c2541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65543eec1a614beff597284f1ba8cbe142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cbaa604761dffe6853c261278f7db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228be2e5f7d0e14209b7b69fa77d9be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fbe5ce673e135367586221992de1b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ba10278a63a9cf9b2645cbcc293f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36baa7378e300983952daf1095c282dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068c77c08a8b178fc2dd3a790e09f9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b6817a04053d11f59eaf6b241ab8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91118ba1e343c1c32280203c7da15a4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a687c82d0305710bff2274a88d334b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc08c5ebc57f4e3c1c2e076030f33052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb177a4387e86e1c80db8f1ff7c3443f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd36fab59595558431a1823a651e92154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf676b03debb9fabffcfc398037bddf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e80abaea55b435d4df8d72c8d79b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3390967d0b68e9642c1045342e8ce057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbfa23fda58b1b016a4149789c211e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa14dd28207feaf799cc87040d9aaa559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e64c628fe760b5981eb54eb34318060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6d9ac0597b8e5c2d9e252fca8e3c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a78d539aeea3220b4dc5e6d8a7143762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41843c3d576cb7a59eb87f728df196963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd039ee6079a10a4c874526c13eae1af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd418252ca5fb72f7497d0f409aa5e9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0662bfb5c33fa01602734d4e55c7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62a6a43bc8215766a2e32b2f0417e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a3e6d291a115c17be5218bc6866cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d915fb1a0e8ff183a09967d046c8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b9ca04fe734afe90df4f4cccbe78070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659a01589b6738c0fd3957e07ad376d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168aad34148bff17cee22b5ac33b4ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19551dfed7bbd066a05b5b475429d2673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318d7f1ef0b952dc5b55264117fb81174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83019fe82a21820379f311312d95f81f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232d5c1b3e40a734570d01ce8b7e7f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4666ef29f7b187bdfb50e0f2c27ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29453c90cf1adf4df4bcb5843758d6578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfda5d8bedbc77c9558aa0021c6f3fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3f12c414d46d3697d7784819c95c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78aa41b9ba098c8c175d418c8e10a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddf8d07f0d0aa2ac4aea5fcdb47cec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a120970658bfc8860976a7c1f7eec883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcd90464ef0fa252005a654d4ff0fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d09c084958f432baa5e974ce3ebde85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fe176600eb715966624e72b2edb9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea1c4652da16e79e1072868b3815c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c54dbb66d501cf9f5e5832e8f20fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848698c45a61ae25949e54b13b51732789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c6577bcbdca339f61f58a050f0ac390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee3113e461e1c398791b75ce43f14a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8000f1253b9d2877912b97c45643e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ee1560382501163c15f5488009bc793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea1e1c33c5fb70b77bae00b250739c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef626ee4e2e8b9c06eeeff92c55344995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a36532b9db4543044aa204d9fc98a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5f56c03f88431852f0e3abac6b41297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa5a7d1dbc3c8600c9cd253771380298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88aee7c3e3146afcded3d288a02a47b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd6544137fb35ccb90ae74d92f1f73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5e19ff3aa42ebbbdd9aa84e2b5d20101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bc23c1b3283232eac96bcbad88140102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cabf530e732687e07335d5099e71e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b4f29f7954368a5219d8a04d283bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9789d5f97ff6e5774e8f56e5d1ae0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea18e8c7c2af3dbb9a930898ad4fa4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64790e51f465bab8fc0c81f87f5fd443107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04c69e8fe8bffff1e7c17317fc8d95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7010dedf90476c99877862d048108d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44655916069d2398f7baa4cd4b34364110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d5ff4058684a538c828d461eea05e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a2f54950244df49a443156c7d9880112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef099c1d432936f52e6f50c7263d685113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1c7021badcf4cd6ea0bae71b21809114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa3f4d2934f7ab905706c710d0fdb1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9751219a97c3e4b0a9540e364ceb82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f4807bf538fa04f0d0aced4964a75117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426a2cca8ba36bb8fad2d308b9aa77b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183af315fc61ece1cec6581dfce9f437119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7fe088ecabb2bb25a20b2a4a91a90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6ca56d5446a1ab2127b77f198fa03121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc59d9dc9a113626b91dd3a96635453122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c37facbac76a078a4463b685d76f96123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326c2cde6d3e64c0453be400c3b01e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d677e20bed1da2f0df12591038a536125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d5a0416ff481728fcb3cf452cc9b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63710f0179105f73ea098c863f0e6ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f9cc2eaaaf3593a69140ea5a27a99128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45014f40a323f63b8c83c51b2be3c044129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934899f5731626141a27fd400fe36c3b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a0377736553337a79bd3ffbbe430f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e5d7890af174074a5e011acb25acf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97166d6e8d417da44684b04410cbab82133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cccba882ae18db4d717cf4c1ad2daf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d2031119bccae77bb346f274b3f57135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904aa2dbf3f61bc3babbb9db766729b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef6d39a95c7548b98fc46a31488ff2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefbe61740d97ac1478ea2b252d6c69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e296cad36477e3363fee53233c9be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079de737bdfda7fa2a7c0df8f402af5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942889215b6dc82267f2da86752d11e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee634166535652acb9fb3a3e853c2054142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38c746bc2a8c54829a5b3bc3c50e16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aaf6973c4f45cc00e9eb06e954d035144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e46fce72e3b041281dd247985bc8a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a606a122f2ec26a1743cda8556152e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccad8319fd84867ea7a2bc5ea4dfa65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c33562cfdd46edc8a42bf09bfcbf9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526abf34454456c999c55d039af131eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a63f5a2b047031bdfcec0f91651ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e77da4b63677fa984dc4e94470a8b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9238efe438d85248eb99237cb8b2a0e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe9a5031ec411b45d7b07104f88ccf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f42fac242866d888478f5ed205105154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0ed8ae65671dc1e7acf43b09a780d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff279a9ba649819a8a3199bb831141d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa0f459fb8f68091bbeece843c83bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bd3ead775766ea70f93a9d78b277b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd9643a54e8505536bd56ad7fd5c68159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8cd49d0791afbdca759a861b505b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c824c90eb4afd0af216f493fd71105161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dccc47bd4cae71ef917b154444dbff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e0ea1ecaa9c155caae3a84d2d407a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3c9e2818f5b277457fce7e19b13b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13bb2661c4227baf0ecea7775f44ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3ac1f636c7ea65d4e19708f52fe34166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0041a7a665f93dd2f2a0d87329c177167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ebc791428d77c54cd6581febee02f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02f6aba27fd9c34d35f3cb9c2822e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f44ae94cdd54e9dda7d222cfa9298170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184786a82f23b0786fc28097e91f1c1e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe9fffa1d7d0feba265058957ba553172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2081c8828ae26c0c8418a12ce95c44173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e2997931740acadb8832ea8785ab8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38578b69a780b84efca83e9409e6ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bac6b0d5d9d20d2a5a1d2dcc49e600176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae07dc6902b45eafcb0007b53887d2c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7daa93e6fcb0d073fc9a605555a162178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546e788b26de691c44af45127c71d93179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb1cbb739c2789aff1285d58a108cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8d1e167e74f9a4ef4dd54f91bc2c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551199c1d3b4940e6428e79f2946b9c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397379781fc98d549caee808ccfc6b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e2d499f64576e41b141a547d65665184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a057990a144cc3df80d23e1e2a87a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015ab845918f2256303eac5288117eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca802fe36a9342b5885b5890d1fca95f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c3edae52f4d1d5484db4d5146d31b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf2e2b1f85d6eb962f6f521c52a9f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb77415da692ec2a248cd712216763b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d9e7c214cd471e858fbef5f4d3462191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca4ea4d58fd5fcba76700d7b9ebc75192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7492dd640aa94d4d6708ee38b0c35c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364e7a3d4adc2e335221855ff84a861194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74c4b50bbc172691a3b9a76139bb0a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dabf147b9afb1ffc68bc6fe7b31625196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99697ac9f0f41bfff0609d7ba691b92f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb9324c6ad39ebbad9b38d7c945125198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19939e0b2ea9cd44f60f3757fdc2267e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26f371e9485714edcf5cd64434a23e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba46e86366c3cb62e036d47bf7351e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164eccd7ee8956d2dea5c41f9e98841202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618d7b67f3a2d329929e2deaa7607dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21ad0bfecb63512be5749a31093a3d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8cda641dc42f306e50b3539e41b88205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4eea310819c43224763248c79debb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbb8411e058ee0d6190ea89e89fd7e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc2adeb1b4d7247e145c23466345e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178eca9e5bb5e42c4217ab34a9b4665a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8cd2630dec4aecbb9a2731f5174b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c7096f584cd0dd8d2460dfeaaba97211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517bc5b2033a3a8f6718d2d0880e2c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b0db278f0e7673746b7e16d3ca446213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f98d28d62ab10c99957bdb311678f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7a45e45391e64aa89febd6a5f8a54215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674625366ce419ff45c72c3b851a7fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17c67c56585a7e33a07e9e65b31431217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdf35ef89e57cc57329a06fb9287fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbc581c9a727c17ff9284eb0689538219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f5acc4ccb52f0a73e5182a6fab353220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1776f3a84c4badbbc91a851376fa419221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1992bec3168d23520ba96bb7d0f20a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa034de356dde0df1f8bd6179b924be9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725532ef6177d44deaa1ae80640e2c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09da9f33d57e1274050caf8c6d71a83225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13743f56d7fef692dbe2451a914779226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f2bbe534a8cc97c21b181d54a2358227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576dc844460714696b59e57b38759d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effad92d36764ecdd28c2051ac39a95229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16686230752d36e3b8737e8dbf05260b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f857bd7b27450b58045534c6265c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c545ec3e4db5b5dce51c38623d5d77232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d9c3658e2ad1081b75e074fd2f149233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643e8aed49c2db10a5ae4345fc12288234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec2dbae2bfea1cc2f7ebca28f3794a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67ee1543e6cb0e28234d1c6d045c91236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4365368e81a35dd2df063b0914a7453237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0e4305929f81c359deb00a38bb1bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a71626f9705bb69e5cead90ecedb5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc839083598e5ef47719396dd8220aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31e80bf90cb81e7e504ae69a73235e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4076d38d8ef4aeee13327492d590b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed72578a6adf3891d390cbfcc88163e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfe08e2518853327b2f7a1b338382f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69315afdc11276caa8fa0f1c9bc69cdf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119a8e31c3dd49e4d191b0c96365c91246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ef305388c580a8b8a3aa9d5173d97247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139d67c442657ec9e1045eb11ce28e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e513720261a94a733002b69ecf6a33b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bcb12d5692d3c0182e69bfe809ad1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68ed359b1f5d8fc070a9d1c7cfa47e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76179c90b7708c86fd189d3c684006fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ac3b53d6c55723f9d5730e34b7d74253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d227db6d2e176b50573c18377f980254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf021d767a1f6f1454e8908ba02361255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7af7da62972bfe799e266c2a58107e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32a6d141f0e61e927b698871e5233b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecde62b70bc286170f525f16cd87ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932fc84061513fe664138b3d58329bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ffb0349a9c8deffad7eee8870bb05260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d72b96acf9d7b7318c5ecbaef49bbe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573757307a8b369275e4c95ee2fbea6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81250cdafeb1e9103e750d2fc1488b29263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de9b6355be9a63bb06e7672edca14f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92ada8ee13b422bd3738464ab35a02265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f53c9aa1602e5ce65f7374764dbc5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14e7448cf0dc2b9141afc0bec72c37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b13d7b409a305d0588e3fe306aae2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519187e2bf7504ff13dde0fcbafa50d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cc19b9b8842bd20e141e01f4580e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2563dfb3905aafd0ff910eb9a4bde8d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f71c9e1f7dba0396b9b0f9071acad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667486a15df683f0a99543cc575e0e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812c78256dd3ff3e33ad200d4a42491274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91848d39e43cb54c7f8bdd83e055e05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76a1a9044e270e6743938533a4a060276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf83e20c50399b71911c4d55538b92277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd510c8f089c6615e9c4feffec1463278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c981ab73ae22eb7854ce0ebfad8df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416754e2a34ad5dcdb69ec190b1ae9a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcedeed4f6034f1246816cbbcda2071281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2821e7f136988d663eada80471432282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71cec85c98f732f051f524b7d3b74f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54056e214cee5e18082e9d8be546f1a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535908709723ce2c894d321560ba104285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ca71a23b0cad968ecdd26f7844931286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711d5a83ebd434acceefaaffb22de5b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18c99c42327f7fde4b73e360281775288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48218b518fc5c7e90dbe91e7d0f1584289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1273faf6ffd4929eb847a929ae888c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad3ea5249a6ea3d1257ca1719ae9e6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62b8505af8a1f9359c6e22c44dc304292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46fd75cb78c2bbdc112a09d869d198293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674de66e7fcb7e5969aec06324b8cf7f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd409062ba656e7f26f87466670075f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820f0afdaade932ef7afc03e734f36e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3175515672740023764186c3dfd79a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcc2838bb18343689e03f5d4486247298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725ce0554b7e21fb2f94c8f891b4501299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a560dcb3cc71c8a8a218d90f38f27fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419531cdeeba4fb4a24f487e185b08c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb055e687046749eee03f040f0078cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa71b391a98055e26519d6804126e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe16a54f3c14ea06a61e6cadc97560304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb11337bb5d6841438dc7372a639c67305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976951792f0e5303199b35495bb5bf0f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088dc0ac2b1a75ef1ddc1dcfd62af52e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913fb27a0e191fc301a6445e0728c26308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe455f80c2c5a948930561d40377af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d6e83b8dc4633e3658f59070f0bcc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735698c5b69a755f26ecf247658269f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ca07326aa47a58b77496a4ed5aa32312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a88ab61939294008196dfe3306250313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82088ca8bd24c25431d705efc9312ad9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30ea498accbe6f3bc4fa5a13444bf1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b3ff29789672bcfc6612833e50a10316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e75ff20ce28020ec097b033b5de07317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb4e7486c74bff794f65705fd403c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564717ca93ef43982e5926abea2edf37319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5958762212473514f7fe65e7cb162320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7ff82c48f7f31de154194e116b975321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fdeb4d1cbe854bd12e7b2e732db86322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b70237958fe80c23741ca6e91dc39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740d14d8f28cde54b2a20e620fe8381324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419610636fd80b4dc178f312bd49825325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2ccebd94c15d810d8586ee2bf6f32326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d931e057de1cd3e3f5bdf69ef49b039327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9a037316ac2775488fe4c6945ec79328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349153b49afb60558864251be9a557d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b10b55194742a000dac922e165643330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d1a1198deadae5697080e3256e847331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac00777ab994b5100f40ab10feb55c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6515433e256a9cd683e72a10165d7bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65620c80d71c070ec0b3cb98a3822e99334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea52e203bf32d03b932c07e3e1813f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b7c2d4b0ee13a1b339ea66c82bd6a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a937e50fc5428280c569b051e9d18337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ae26b5112d31b83596d79068f5af9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae1908506b24d3de063db3ae7bc846339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71768c80b576fc5d366e3a139fd87ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7993442b20c991281cc5662660eaba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff6af119d71abe95563b94ac0f3fbd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450ec5671fd06806a2ca437abe8a7ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c032554aa40729fabedda888c1be90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f531342c2c6de201c9f6004b41366345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f78e7329b17845147b99346002d56346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619d3564c41113f03c8d2ca101c290f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e500ac1376aee5ba2a6ca860d023e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3a2f1a40ad42f60e681c002897f71349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384601228d6135701ec54e30b3daf02350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d5cd0bb179671171715e540a9682f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb28ed1d88c51be911533bff24bdcc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad4a1775f2e6fc8e96a299f1b78d72353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d650ab8d73b4ba23bf9389e6244ba43354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b4255dc45ffbd18e5dec5ce5ea065355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564da356a8a51fd92eccb7aa8f7560d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d0a306d410adc8f0269688f0fbb00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef968f6237ec2528f200e8bdb17bbe80358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7fd776574895ecef61184266df991359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe194ac4d7c14a92f159f22530a770f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815627af1ea7bef50bcaf68e8a234940361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9836b5b063d3c7143f10472fa7896362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3525286500bc91a237b3828b180501363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810f23662bd9125d68af4ea165074ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68ec4aab1eb757ee8f9c477be5b6ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea749424809ccc2017b881431039c164366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd5b5dd87b651b1c03ddb2b4cac4f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3092d988c7ad2e5c3348e6b4f8fac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0313d6e011e34cb0120b1ba50786ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae83be348b7f6557e1db5b7390f402b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13910fef46dd612db14e8566af691f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6dd229eaf89290094e64a7747adc9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addce4c5ff036dd596a57796932462fb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814a740bfd4c90c64def0cb5a26ed4c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf21365046b5497bae63e97a51d0ed8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e67400185656d31d51cf8967e14d1b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fdfbcbb90d15bece371236892d00a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0f72dcf3f93ae8f68e51d6cabb64b378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817b8b0f81c25d6c69639e22ef2655d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673c4fd3f706c6b181f7806426eb0432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5840775a1b95d2fe30cbc12d3a4543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3c19318cebc16d03edd8f5210be6e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af4a5314867b39d87772e62cd2604e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63805c41b379b0c3c982fe62c39c50936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2732ceb1c3f8597761178ad0c922097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a46e745a08dd1f51712cdd77187e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4378b3e61e49f44b9d1000073accb89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f0e4f116f496e5175b3050168725b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a16a069e562dd6909526fb165ece011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9bdce4d714b4ad1f06779cc6e25f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154ade3ccf2bcc4976fc9411801047513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8970c267f495d98f3196908cb24f2ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5688a9e026b753b4bb8cf57f837da915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005fe495d6628298a5ac2c8521f24bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bda8cedb59e6db56d0ab71c5869e4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dbc1ff16fd1feeb49fb7c505a310d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b918597e9de1a7978c029825e1e9a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc6be3e47598a4b1faedebd780fe6f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0ba1413137ce208518045d673e23621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24614bfe8a8c45fbf725e08f6a1a1dee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00f282e1f2e4e948c10fd612c2e61b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fb1c65c32be56e137ed01a7cdd26424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ab9aeca84aecfe7f18e83ba0d47ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456dac731e21400d99a6c206dec4fba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2119b67e88afea930fc0e313d3f7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68244fb2f2faf97c4e8143032ba0c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5795b012b06b8975e85697a24ea6329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730112651311a7bcbbc3996135149e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2920c4c8072cad849f50756440a1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba452d9aaf29d5e4cc5fa201717d5e0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece86afc27d4ba21979d2086dc639f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025174669c520e30bfc18a255bbcff934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f145a9499d15518607f99643aa81ae535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23966529547d9c61bef086ac8a4bdce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da9184e6d892bb322b3cdccfd1d69037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f00af0ec8624326a60626c73912e4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dd7b737bcef6a86a4b12787c58bb939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa38436f294867c36fab6471fad1ec840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f58bfb187fa5452dc4d38bc05d51bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953882e1d0e83055488b69b4d1ce66ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a52fb177261acd62b53ef1d1d7b5d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149010204f27aa64cc335ba34ce568e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c99305e3a9b7f4a202177468b187d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c482527661d01fb6bd70a045baa2a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54935be01ce4cc004beb1dea3705f39047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe00ef19f9cb1e7e621388aa88362ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183ebbc348b10280fa388fae595898c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ddddc732bfd02b4e0525283c0820a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b7ce7d4c929870cd007ec25f5154651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93c49f21aff6d5dfd098171a8f0e3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865711ceb3628271529cffd7c9b871453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fec778d6c66c8178aeea2c2a12bf6954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32808019d6d6e2b20f54b4ef9eaadfdf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243eabae4e9c2183fb48117e1fa12a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c17734c224b0f0b50425498aa13a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632799b0f61333e22138c09e5122a2e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577907a4b873d0bd35f65602eef93f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b48104dcec8024cc19205cda432ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ff37590089fa23eaf541172dec0c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313b1c1865554d4881e42199110707762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e663a06741a414ecb8d0f1f8bf4fbd063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a44b61d821e9c64f9e3f9996922a8164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b612997ac7e90537d302885628ef865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a24472737ca5e9404bdbe0d1c5caed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9303e7afd507c4c64b5d099e07c70a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7e14b121575e5418cb4dd8ccc7e5868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef39f6794950af275308097ee1198969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0828e81a476347eec3af3282f3d34f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6d2bd22776231e32cf2df2772336a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e8f3afe821c5b626031390540d13472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd75cc274f84e3dd028b8dc51b356673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f384b0d046f37366ba13347dd963e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced025e802d11a9c852d916cd0edd2bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224412698663812d40823ca26d86bc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce6ace06f60d9912c220cb12a5a38677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0b07152332a787ff3f169296678ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff7ad578686738297d4caa54a68d5f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb2c771b24902d648eabd3c55cb7ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e8e636a61011b51c6aa4a180eaac081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1a642fbcd1c1fa72463da5501a7dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6574f215479ac9d82be96531e80b4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de95b95972a9a011e8e5f3d7d538fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e372b0152c78ed7a29f7d853193bb9585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00f9dbd40cba97a328407941d03c7486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6009d6064875a260602e0164e2407d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d2c69a785995240e0ce8f270ba45088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b37d304cd5699c40e1db6fa45e258289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0962f89874e05a804e2dd151d956a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b170a41009754d93ce2674eab8554891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fd0803252d84087edd7b45bb7e6e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31e9c04f88b7126aa2dea63892c56993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f27546f51bb914093454d48382d3894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cbff4028fca56a0e99ef43c59d8b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bcb4bfab39ad29fb0263dabe7af1b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783dbd0f329647a84abcfc02fe7827d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32b1cb98a88477ede685a9a3a157ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd9f631bf6fb394582945b5447771b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787141725152a5a2e402b13db2e6a5c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d707c55420317dc139b80e44231e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c3492e9e0d9026f393437020ea5c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3ba0f449fbc29b3ded34b6671c827103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346ef66086d8626d1f27d325f087402104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298b795b3607dd1905f04c157263dd5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3d664fdffe37fcf627e79eb53e6af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23a95692c0ac0de08e6d30253b0d70107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c81c1de6af235493728a4908a515b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3d952c3fd3d6df448e5f8e61db416109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb924109ca898c9292dc8f41d8d5031110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfcf4b3803d7e68e49ed8160d95b36111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae129c707171465b5d398313facdea1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee78501dfb7fdbbad3ec4cb374329b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da472df6c202c9cfa55ca8dccc1e97d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66e659ebb5e2f0d889a812a97fee93115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bca584b78102e2a131bee7bbf97ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb8e0d6ae5cab2547d7ca28dde719f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1cba69c10fb25dbc3b6a01b20a048118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c560f510d22cba12720e3f0bfc39ce4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c2467728a4fa24f85095978cc762b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e55faa2d8475b77cf4ba54a9c72228121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ccaad15938bc67eacc9fed401ead8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1da778a7d8397dd996b946b00cc9fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2904b94e11e2aacec64fed953159d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc6854231bc7abf6bc663ceaa34a9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827060343a9e6f629b2ae1f1fb7533a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fdcd6b7c20df4c680139c6c149647127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75f1680f9fb3b072542afed528b904128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cda945948dbaf997d8322fa54725b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be58ec7c0e0a0414f8c14f4a6fc13d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2192598146d7dfd358f52b4f0c4a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f3589ca23e5ccae82a9d6624f6b3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b273c509076159d9e9b74efaa31e1a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee328fefe32b5ac9ae69712247997f14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377519f6a3d58e1e767dd093b7ed8715135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2484f3125e093252c4b9383038072136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984bcf8a2d8f188b87a1a55758cc8ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70f9d6285cb7262ff68740e2ea0faa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06896c3db0155ad6bcebacc6a03835d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03230bbd7e7990e400b4b88c6de9bb49140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f3a8b0a37f23eb05d3292c6ecc85f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcaaa1a5db981586c0ca7eac90eeca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b149d82ecc99f84b15dd2281284445143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b98f7275d6b88417a41aedd7959b64144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67286afc27e7672c3f4ad222e580326145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75618721fecd272f78ea5fea01d466cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f8e81c34b3d79b2f37c9e595c862d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ff70a40c6b167200ae21a28bf6d42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668f8103ea38025696c6e170517242b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af2ad800e8677d1889748f30d02dc2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625036a075d3449a21771f36a381c8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bb9536ff7483f44518081746f3330152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8f62bc328947ff32be93d78190777153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb94daa543d87b8b7f442247344b902154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d428532c0e9a3cb074c24441b82cd14155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a146526a063b5167b9f62c5778faac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618e59916c83f44bca2cd257c1d1b60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62271f5444ec47749da22c910f57c993158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684852d3fb71a43c9569fd5878102c93159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205e8b3a78c938a835951dbe667d603160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de49d08eabfc3492764bc6916166d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd298ca9868641d186b37caf1b38880a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bea44e6673c558d9320e854d069ef1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b5ac0578fe23f321ec97cc2b4e411164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bc3abf8f33e5d5380fa10b392a8d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2db589923fc1f70675a29396673aea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2d43ad3b0b0d20a7041bd857d160b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5b1e63498df502cd0ed8ee50114ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d5e8ad2ddf9bbbe640f818005eea7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d448a6a6046d189c40e72af77c4affd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44534655c606901a6594624cd8a91665171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abc529ae8e47c2f87d9a3dbfccc299172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9555473662a7c418648cc58337a98e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe695d25db2120e6218837f25f7dea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a051520c4c56e97955cd5488739c755175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decee6463ab6b32537c9d96e2b928f8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84563453161b23eec4c8f66422a00502177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36102e110ded1a82a89c8e104261340178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d51772b6fb8f84765bd8d58bcf9672179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6943d066cc38e6dd487765afcb06d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bd3815c973cc2705f0e33af2ae26a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5118d9bfc5eb2a94523f8b48049bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682917b9bdfeb2f02405a0f759f5f947183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396b6d19ee7bd1038a1da1b63ba93fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b9800b11562f4daea39b0d9d0a40e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312103e1fafe8baea838349f80b8bab4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75679fb0dbedcf80071465f9743a52187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39e692d8193fd903baf2e1e03a0c03188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e92bfa2855ea403d2f4f913c39160f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0aad058ad90b2a45d72e9f1334c29f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45104837bb5c90fafa92e72925266337191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ed7a00a0ff006b619b9c083ebd2a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883db814095aba216cbf72aa7263bdde193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf674493a023cd533aabdee3ffcba85e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3f4cc20b8e455fcb48647cde66af9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae931df534f35e24d487746ce2f9e989196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed11ee3e67f261c1cc363eb4d568bd8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85c757536b34abff79ea1883e298dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f294de406507f43bb2d070bac911fb0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30c8fe0a87784df95dc39746bb612a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b80c77a2294592a5cc04130707c22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d21662a83ee1b4c43dce3577e9702202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f587d7800a6144ca79a6c45bacff2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95f74fd6f541c1aaeca1528b868288204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8376bba9f485ce4da2086ca7b205d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c644470571e5f172d18a3f824204e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402b6b8f0771627eeaeec5b86c7a6d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932ffebde4dbb7b2e8f7d8f958bd173208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec70d7becaeb1f16e42df94994e1e07209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362b86a7da8c55909fdd23fba17295c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebb8794365f2d91ba995558a5761f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b63b40bd601b1839adc1a2a674ebbf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df6ab773d455ebd10a647bc3b7e208213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55675601f6c6cf7c4ea9a2e6139a157214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba0dfd89fb137325d1f05bedd1e45f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9f22cc1a1e6b55fd6cb575ded2a9a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106df6b36c655313ec7f1a15cec59068217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206a57ab95247aad912f02706ccd685218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca19c06e121ae9f0b0415be8f951e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3d16892bf1bf558d665bfa51f2974220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5f82931f4594b42dc2ad5a4963650221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff16571396fc44c9619e66d2c5fde69222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113a4ed1bb765d66b96e139c84a8d1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f9fa7983a34901f467e4a91e0c3f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bae88cc7ab1404414b2b6fd17f7459225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80963b1fcaf074b0bc9c4ed628462f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ae021504c61cd7613e5b202e653a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fe41715a7156bb84b8ae06d545050228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34819988539004441dd16b9624968f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506e817b42192d3daacc7716c23f072230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106d6589ef9422dae1631c711231e42231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e0c5482ebeb37cd7cd34615e96bdd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefdb28ffd446769bf23de004888541233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0e796cf1a6126e5fe7d6857ef407e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932dcb8b7154bebdc9c482ebaab050a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d0eb9c5d56aef196f7e2f24613382236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2e11a81ff3036715055d7f4ec2980237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e34b4bb572ee08537ae87a9281867238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cc832540b27c1bcc6395303c767a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce722fe8064c8e1c5f90c284edf514240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376a59b20f91872c313114212c4a1af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85b97f2ae56d2d4abfe92a2bf3f674242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f929e53e20471d1ff0051e51dae0c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53125df5b39335571251a5847eed62244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef899d56991d0489d4a1bcb284363100245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e059653e6ed5359f8b19c897bc7187246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e33b912bf4613f5b93dd5c16f3ec0a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71771bc41babdc153a24d693a631086c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae933dc3616d9a569a4630e320c263cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6f6b2fb14004edd8b5042ccb6c17d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbea18de01a2a978aab1ccb30dc8be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cdf63a3ecb937b85d3f50f05d8da9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35ed3cbe7ec9f006d1df703deb035a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7826905482b0f8660e0294f62e9d28f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fc45bbbae881cdc09fd3e192d9a5c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a09de44a0879061159ea49a97d8da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf6ed078fb0faff44c95f6b4baa718257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fb821f397a34e4b351139f4f89ede258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9f67ad053f98ed92c8690bb046ce6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31974116447a22acf35d6deaecb2534260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37e3e57efe0daa05b9c1e3c557a0d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244709d07d1386a4e4d05be8a13450f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc100da2d4f106fcd871f23fd3c147263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7147a91e9079e5b4e7106ea075db82264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5151ae440f161b666bd67b4a6f756265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b737f4d5bb0e0f7179b04265374a5f4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d11874bd9c8e26911f8591ca32200267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e05881e309a7f09845a75e12a3d93268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af19f429230e4b89f1899db5292fbae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382d4465ac700828ed923c987e6e56f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee318d5174ca1f0968c690f96d1ced271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a08ea443aeef454b5851a8e9eff0e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab72984a30a45eb6285d98091a8510273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90084b798ae01f3cd823bddafda41b84274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17f3429f57e3f034b1c1144aa87970275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a2567bc297112c189d694abad4b75276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe388ae178402ef4cd46919cad5f107277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a48dd75d231a5532d04ab1ea7f94c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41e4835e89e15639f796e83e0872c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387c9fb2794fe4418a12163e11cca58280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300770d42ec41ae67724c22e9ae468d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221b45e6b637a9ff98a7fea3d2ee133282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d06d5b9e093ebf7f4d51aa043c8c26283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6d3605fb137e6efcacdf2fa58e532284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac8a1352db4c0e30bc5255808d5176285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6010fcc28650dd65ecb37b1dce8f3d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8822e403322cc9e7c35205cfb440ef0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28a8d0ea8c380aa56806155172fd3b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c749ed9b6b02941c5d58ed641932f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd96ee36bb52bc19c19ea42c865888290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3c0acfea646921b2fc8f6073d9648291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64067d0c23fb3bdee37ed93b0178ceff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e8f04a4777d6c734d6a8ea214a5e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2275acfcc655607753cc60c376f954294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bf7ef08003ccdff1032e10e2141dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edde43ba880d87eda422ba3e7cf7e42296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ccd3cdc4ee32ec952f54721dbb755297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acbc9227cab7d6832faf542c3f59cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d89258634c4fe4def826e346b082b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cab147defc7854f42d6b710f87d4f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78755b8c5a145db455c72e12fb00afba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55714c25a496f21249a28e8845b9ab01302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c121602990861b68a376e0667cd8e9f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97be7269f012057640dd58df10bf4df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf6111d7b2e354f1bc8ffee95027e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a5ae20db2522786c01b567207df1b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d187714830e28ba4b7e4b05beaf4c9a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6792149086f072495492aa2b429a87308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15734a38b6b19f08f8f95814775a62d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e0182d30246387532ef8c80402b60310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0174d99934417edd6a3477347dd91311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cdf9d29e4338bc4fdc9461402499c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491d01679381234990725fcf85b54e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384a22edb924b903a3c212e229410ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce348a84cc07c4d804b3224e0b7bba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d00af2bc5f4dc7bfe4bb4cf51cce76316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98131abcb8cef8488ca390e59650ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5d63ea083d8f1731d807e87631b81318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c313dfa0fbed74cd25c5c257be9bbaa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a2c3c363d2f73374ff9676891f1f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acf61bb65e9b70f1e134ed234fdbae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878ca492de7c1c7a25205a0f89f64e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa953cbea95b762d80b30b6b808b3d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e7269a0963a252c7dec4c0b5ecf91324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019c8b427f407ffabf358836d3f5021325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c5c8e517d2ca6d707951e72a13fa1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110002c310041030ea2ab38d457cfc90327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d9b08750981c6faf244261e470636328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcad0033f22b25078b6c0bbae633cfb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78118205f0428a016c972e66b1e9093330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051358daf418f564a4ed49ba0fdd48d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03290d63f26510c1fb13ea932fd8e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526426fdc09d72ed0df30aa874bc9614333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c64ade5c5a4e1788c52ad4c3a179e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f3d7d449de56bf61a2b6a03595c61335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb966a66dca06c77e73cb45886eceaf1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601744d590d8e9edcfee765f54b62daf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc4d5a0ff1efc20a9d075e0bbba615338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9398f941c4c5ba0a42f66ff435c57dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dc605b9507af65acabf5b19ae898b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bfb71ca41a729dd0e96dbfd9c4b2a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1b514ec4d4b67e882a24728eadb8d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66886868fe81bc4f65d2045330ca190a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa229fb929b449f3aa8b42eb3051ff79344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c493cfdb9953d1dcf3a2e25f4a118345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4443f85eeef5cc370fc8ab0a1d4f82f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea78b4fb33284a1b5f73c81e5ac2aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089fbda26f057de4473d7243e72f363348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e48c57c28d679a6bf19b6647fec04349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d34b49a276247d19c1f434cb5c303350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2702c6ae10d5b18f72d737ff832b4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2c8eb1e8758044e35e1dac78202c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bc061a5625000925c5a29276ef7e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000d661cb68dae93afbd64c6304f18e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af999c7c9258dff9721d31c6f1e58b6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742ac0a4582eff43e13e3d2232bab30356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7346dcc22a61cfa7d291aec3d8e5e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fae7b367cc28196317e5679950e554358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d032de6eb30016266e9c1a07409e04359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d4ed66f35abb78bcac592c1de317f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae1c63c0c993eb9da18bde73d68e6d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255422622085459c7e0d6a90bd641f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0753527a76be3fb4d6d83fefc7a51363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616cbe3243510c442d5bd8dfa033da1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964eadcb65d6002b0cf560ae7cb10f8d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366fb85837403c657b33f0b2874e308366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a5ffe5e5fb329f058ed4583353ec3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760599633e9d26344dfbc72e6c51dfc0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fd1b72f0c5a58796f7965b9089eb7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21149d82874aff94dfb986742549e5f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9dc263bc510ba00157dc8cfa31da2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b5fca3395a166bfd20a6f5b54991e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb5fd9267251c7ec997872b8ca8261373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98914d7963fa5f5c4371ed6003113d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586da49117fb799ccfab38d3e069ab1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc2d49be0441e1803b0efc664c13ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5eb17aa06ead9a950f2c7c555583c3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd85f8c3b56d60c1968c0cc6160d1d378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>