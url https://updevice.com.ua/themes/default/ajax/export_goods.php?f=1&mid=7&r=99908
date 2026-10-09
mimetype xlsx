--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494266545f13042fa23baa5caa7679d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bcaf3210af589fe6e9307ba9b177d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131b83a47718e7fb3af930f29bb50ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd67db2f23394a62bc4103301719b284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df04500d1872fa01323b08e6133d2e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76cbe2ad8e9abe68854e201b913ce26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e33145294074ea31c5f236bd1d69967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478992f23804d22ddc2f36c5a8c2dbae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899934a45354cca2437616da76e0ebf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d35c9064da32160a4e0ecbaecbf4710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fca4b5e6244410e8e110632745af211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3983904f5b61c15334b4b5fcc53da912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0b064eb6ca23062a2a44571cfd0e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27d7624a74228e669b9631e79f6c0e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c69aeabeadde3d82178a86cb61a70f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fd60f10e6d6f449f7ef7604f223ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18193d51bfd7b017bea5ad5d8eb784fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2c91d4c0d47536e7712b20b3e3ddf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01109ac6817d3585e9a65fba580e649719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428df162ca7703f6eb1a9ced1ebe850a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99aace357176a67e225e8ec199359021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5ade3759ffa4afb9bfac4234cfa8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7a429327475fec2f4d1caa215d4b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70712fa2b67d53c2dc30cf6f1138a2124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f4731904d8734025270ded9c0ed3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fa22388e02e00ac7d8af8943c0cbe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278aad07590aff9d3c0f1e70d133ddd227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ba22bf10efa65c639a50ceb6b114328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93640a7f98050f76ac02b306d7a0659629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b82196a8a9175a0c375738f7ef75530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b07e7ff9ee6b43530625f480d17b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445fb869e8e3d739001b82d9eee389f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce42944da616e8746142da32e2baf933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cc24606a7a4b8598c2d4b3856a81134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f05a53822b967b7984dbc08e7096ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2decc13378965a0e51e418f0e678a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412382708ff3452ef04e789be97c91f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e025985a3b705c2ad2779cb00028d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e401cfad867f1687f727a0bd54722fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49044766e75423df544233221bf1645b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e5293c35099c19cf9994260ca150d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351e29a4082e2bc410beb983c80d70d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edface960493748010a50798e9bb87e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a36d2b2f4bf40ff34a61dbaa7d66fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28eec9af77af7340e09c09c91b8ad745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8781cdbdc0310ca4650ca76202bc0c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ff67b7f73bb30d505d48d9473bdc547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61dee4d700d64c06a65b3060330aac448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58feba466d6f66d5d7e871656bcdea4849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3025688cee63e3fe19c6218533d86350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90ff241041780faa1e77b9eec28da251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c2aaf53541c0b0fc73d809ddf38c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670bebbcf12718c3844fbeb98f78bda53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2d725da42118b9f431c8ce39dba0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929b08560482b29a27c8e05abdfebdc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c711ffa846f96a6b8f0b586accabe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b15a83c5543803372d2bab1679d73d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecc5e323d10722d58ff52c6efa2afc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e85655373a424e29f54519d9321bdf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c0147840e081d4791c37f9763517660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33f539c2ff462bc004540c1b32c3bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67ac4dde37798291b8baeed24022bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2c8c2be8133fdc0ee892efa6ebc8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c97564ddc2f63ba3becffbcffe9af464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d5d99e73d4bcbe380a76ae01e8a5f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8f5a25323b80a875c0bf0d471081066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92217ccba8c13ae5791bb65063bf4a0267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22e97cd7d113dbdd1a70aaa065a3e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e920ee97556c11ee9b236062c3571969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf551570d004fd04cfacf76529b72670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19350c7127f99e0573dfc7d0c487d9ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcd02c0bbaf2de70eb156b4c85833772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7a29d343d19fe026a380c4720279173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba0426ae98ee82eee814c94ae15e5d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17781f81e7facca3df30f49a6036243f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8d8063288678e04b314e1d562d15f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094867af439aeee2b31da145b75d30077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fb5aec9f04dbead50f5260202a37d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b8e6963204ee50dfa2ddd396d83e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae92db282773791382e2f329d58e2280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f9618584b5bf711f94ace042484d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c3b891263aeeb7b3ac5e7ce583f5f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba750fcc94d68329c67cbef1ff0870f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92258d2305d46238000b022e93c3402284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f89f54024d745fa8ebcd4c4af796685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51b63fedf817939f3a3cdb4950bd8a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df22defd880b14a295dd4613ff0e1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cefafb16fa0970819040fb76a2441d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ffe738cc9d1378afa41f37d918e8289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aedef57ac58f9d160bced468d69b4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f736cfc3146e07508b0546297a68691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf3a5f5b00dec164ba2e97babd7e2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296c81addc5d3349133a706e69180b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a4c61b0271e4a4d1eb93070bb9e0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a4ca315a1dda248f7fd01cde87bbf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0810de67eeb798ebbe51010543eed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bfc13ff5c87e0766e74430243733b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d64852563e35832b660d669de6780398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f0c76231b128c50f1b072e046f4e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06b2ee72c27026c843ed29e992ca2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c72ca850a10efb0c4c2b53efda134101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb5da009ed43bb3e4e9a5356f0471c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07092806c0e82fdc0faefab94cc337103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3bd3d539856f5e6dea47af6423800104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d3e7e5e284c641077ce512fa8e54f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214eb90ceade3d6fec9fa67a4272b3dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d772b8ac399744fb7f5b1d717e11258107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28d3ef5d29ac56067f7463ca9aa015108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51911a033f3aba818e7a2382661195ef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2de0beebfe00ab1c98a10b9b0647c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e922d41ef6c8ffb093bb005068e113111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ff18da0878e2118f4f91e648ad7a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65543321a37147e469bc01e22f47d838113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69d6c6cf2c3cfc0170f9ea77ca3313114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a9f2b3141de5880a9bf54e2ac55c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c6590edc67f221273d7624ebf58ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbe3e6f32cea90995d63dd03441691117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e835f33a2b8490f79d7cfecc36e7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f86d6dae65d0514068720f077c7458119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7548d88212ca7d0114e2c943441565120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0596af484627c5547f03b52b895a08121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00458390aab1a3fe6d43112b5b47a3c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabe39c3fcf9e2081420fb5d7362220123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b82d7c03ef32a5daff66f29c77797b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9592df57e004e2174621b6c18d70e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1dcf217101351098cc5708688b583126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276c8b30de13deb4dc37895a91ad317127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bba52eb381d46f9d0fcbc8df7b116128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc84d24c4c50683767aec70af2619f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694c6c78686d7e05630b1fc42dc4c05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becde41426ed36326682aaf3be74df6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a85fe096d89ee6dd988cce2f16a762132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b553948976631933135f298f231914133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7f5710c430feead40b3f21b219ee0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904e315b3fbd35b9879f8d4c8f890fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf11344afb418a4dba753974f5a42c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893ab3b969cfe74b15dbd107ea6342c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67cf6734573d69071546bd3e770a8d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52950b695d3d699ca2dbf444fb9d29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dd303b9f010e0005b77583ecd5dcb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1d9c6d8dee361999f7853317505ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a9785be29a7aa94a72cf004ac7d14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac2b2f6ddb3578e3ae4e50f412dad3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae95fa6c9a81c7c665b740adb0e4fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdf10898f902cedfe843630242b982145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c67a03f16f3534c435d851c6f1f641146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f9dec42c54d47e30c3da592d584c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6f63f47fd7e2f4bb1ffe10f7e902f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b190e43c9aa915cb9b4a84d90e2cc58149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c8cab2eb00f21640534833a136e23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241d65511112771349a3aecfb7af3b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53b22925abcc14d70d89a7d1c81890152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309314aa3636be9ec80fac2b544fa9ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79a131811187cae3c7a77a8b5e7d0b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621edb5ae62873ddd03daa0ddaabf61d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5874c3989467b65b71f1392de14e9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95699dd3665b7cf407ee1291ec05007a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132fbd78bd11d7f98b7c9f19e546e60158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfe4b307b764eed0cd2b7ce1e866a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241f5768622efade7e32cba068e4b90160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf82a7e9d3ad3b0e4b7190b37d7d2c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea4128edf38193b337f998153a3668162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb45d8c17e7e7bae9f9ce5327b1758f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81c3d1dad66a841d2c2dfabcea3ff5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4ce36376b1a6ba4bf1359284e6915165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae357fd7ec585c48d0233f062d94dab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbcb02e6c5a9d40b1e421335f5c399167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749a0abaef9f29819113a9df434202d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9bc067b8de52f455c63a5377e1c88169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28695ce11be3b397389f3ad1f28c372170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee359378d5dfaf89ee22a3a2da6b84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5a8f6622a2d81e3e8723c924cb79d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c8a2cc76d8bcdde0959312f46f344173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859748aaa5c7992eb3c519a720ba643174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a665d1e56d1980eec3a0d9de008304175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0ffe1fa73623ab28d9c019e0cebee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df63c21f3589ed2c2201c18e0190140177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b1b59f6eee2c850c1e81433d9f372178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a02b2eef7ce2a4712157e218f353e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f8f8094b543e4747ca7f05a148fa4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516094697c9f3a2357e79f079164de1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ef4fb1ad4e89c56cad9f8ec43103f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399b3b59f55274449b4688d889e925f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a97aab03c309a454aa39d6172113d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749c772bee82c34eb8334de271345b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4656b5da3c22a4dc492fa3e79b10e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d7185cdbda6402bdd96e3fc3b1059187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79837262c93be3d5e59c1ad9c7ee0521188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3327aa40a1bd361f4e4ba4f84880f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b3b42f35a1230b1ccf453b030e705190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e032057c1769bf95e9ac653745da75e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ab8c8a133ee94d32d9d0bea854a42192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1835890f3b943320c41590b3dfee87193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203e1dce1c2e1ff037c2afb0ae7c240194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8883f341f7029e6ed307ff0b9a7dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb06e7add6d7dded5babb8684e9038196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95a17940913cbad2fa6dca88bac734197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5655e7fbc5b120ad87bc67b7a9794198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea37a6f4ad6de0382184985644672b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f719a841d1e6a773ea4253c16415976200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7aa0a0335d510b80c762126f6c33fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e6b485b37b063c973ccd6ff12c1d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265a533ed91e0596a66cec2e2e9c0c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a2a547796da556146c6e65ac9b0bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6c02c17c8c6d2883df4e5f1a0b101205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528494fb846563b3f942ba4d2b05ebf5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8036d319844b44642ada85fa40608d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e71660a3f2c892eea1637b5d668522208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5afb416717f8a637d9dd205753bc56209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc2e237fa66e7fbda8a1878c85ea58210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9f4511633062ec67ee7d7b68b4c76211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a6d2105230d97935a6b6e38dc066c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1018a93653fdd6ea235d3419600b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d854eacbb8e48ef9724a62f1de30c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef64a5f604af3b5bd8812de77ced85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b2a769d89ca42b97ded59ce509121216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcff099dd79f3c49269a2455494e359217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f16ca73584bfbd2e72220ad4d321ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260319a7c85c549fe6673e59d0c042fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8602f8aff30909fa722ba229c341fb7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a72a17091269ff3c4ac3d14d4a6745221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d02c311f878e71f7a1106a2cd7fbe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54772016e27d9a98c59b9f7dd1a86160223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31077ebfb4f802fb92bda46dfd09fc9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e1f56493fd76aba9801f039ce4bbe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab9aa44d5de11415417ef65774a699226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecbc30e6abef31c1c9a64f8a530a03227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4620c0f7e60bbe4876ce6c53672b1d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820d0b1032c00a3fdf9a394ade5c044229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4aee3fbed9912df81615c4e8f242f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6950d9dd9d75ba179b05cdc56e4508231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fac0a01fb31c75dde1cc264db85af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75deaea0e8ee1053b8111ac2ca10bcd5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0a1f819cfacba69a27e27221c71ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5e556328e80c51f6b706e70541ab4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62590dd280993eb78de8f42c98cca850236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8af5f47e134cd5e94bf4304f133f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b77a63ec87ba3f87f637098aafa192238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861de7cc0c6fc2c27aa8351bf3e26e91239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708103ae70304bfd556aac52149882ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebbb5e87aae500285256170bfd79eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f671bff5be8c31ac0c8c996cc5bcd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c032d5e14578353b2a73f8f52a273f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e8fb0b85ea125f2a7da15d25d1114244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1834720b32ac5318f1c688dc5321625245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424045b48d9357d5e10193885671fadd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb987567676d29e20ea01d712f9cf4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e332a2efee8e3ae69eea1eeb3effcf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a81d0fbca50b9213e0253e42527b60249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53afbe4e2d6ce61ec138829fcc9979250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9722dd92814d89a146ff56d686158df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1191220938afa5c7f3b07cd3794cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe029a199b78f0f7c21765a21acc0b0e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5d0d74bda3be08409caf66aa8d8c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5c19e5b2cedcd58f48369b8dad41e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75512d5c935aaaca3e8b1c716f703b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc86c7441886c6ebf41051b6dbfe0df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8303424923e9f49d590aaed0251c13f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209c2bd7365ba3c7ad6c536c8b87f31259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25785c6c29ced4769d23ca8e82e1c17a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00a5a4efaf695864cd68ad98e99994261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880475b9762c812732be8cdd876c601262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96658ac5741b82dbb1c352a285e66256263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c1be776db63087f951075ad0e75df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692eb159e7a50ee57b29ad15d9c7d6ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b405088d37443ec00f95c99daa445266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0567b150f30f6221f5733cccb0ca8d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cc700a8cd2bf4768516080e9831e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca5f43572103d32cefcf64236cc017269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c3701592764ca11d77b59aef02f5f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ea3b8d11e54bf7cb13f3acfc74978271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effca162906d8825ef57f07517e48125272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822afe3347724fa906db582a012e3a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d5b203dbed950e47b8b3b339ffdfa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913ab8c658f63512e75b15cd3eb983c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ead6813b0fb68808f1271b440d1f2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b31564a7134c54b1be9334a99ee6b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f558c64fc6712f9f7b44a582c447c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86b55b0bfc35301d97b788012bfc37279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245ccafd7ce79edcac7c79ec471264f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c00e96088092bb93a71cf89d7961d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4abc6b94ecc253688828de35bb7ba3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb22e454aff6e9dfedbdcadf8ade9d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ac4ba130e15330055e2cdeba6474d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97f3e620a627564991b38201b36d4f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8c3f8c24e544ac3251dec7119a8c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eab6b4b20214f2b7c6697dbeac49c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169df0c0c155e47804e187860ae939d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed84c2e7fc069e4f95ba83b489e532289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9c4dc4328dbe9b2bb0911a6b5579f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885381a689fdb2cce2fd58faaa911b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec038a47b077871e137c3dff0b20a61292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c891f27ba2b6540f1e83eb7b2ef9971293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712004f4ec0ff0f62b4c720ef303755294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac304be5ead042b5637e2d056ae013f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c131a07c812ad6323f764462dd0312296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f52fa5101c0fde942273f8a59beaa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2ce7761b2d67d809d4c3cfab9c6ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4c3da9a37bf66035d44090a175710299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26ae0b5ef64358832b11ec320f304b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cfdcfabcabbe28932babe2c892e90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e2deff5516a65b3d859f7882e2dbf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d067760b27304eeb8ca7c12d3d59a0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ca0926173d3b79e61b104f2d30a1c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10be945fc4a12f81b74db8639868f03305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66940a522735f61e6ef0cc9a71271c32306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecb3f96c92c0c40628f5de10070e45307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377324eb98031ca7d3b6021cfc8b8116308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6fb884155113a247c8358db3eed12309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916383c78a00f2eaeede59d643277c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41294890832746d2b03e61e7e901b371311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ba62489772023046344554415d8e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3858e7a50afc4506a86887d429120b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b743e335c5df3c368cc3c32be5d33d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa044499241e7ccfb212dd2facb03822315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd051f85a7f1ee7ad747d4008c13f22316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd217322187b8e71b1e8f121746d72317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69713a05c540905efca5b40e0d9f545b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955910bfb8db87b16d303ef04a0caad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52f4bce20456d02ac1db2074e959ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6be01b2d168609e44f1243af8e89a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7058ae8eb29ae122b153c2c95adc29322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235f92b3bdbdba727d220d314e5d217323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a201e0159b64e1dc41a291be098da5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b6cd8ed82d1bb364df69126c5a50b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e43b755e4d5b4ca3cd5d20be96f701326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fa6bd43ed0ed3ac1dd30e74f4cc53327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21403d79451557b30e67aa1296ca610b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eed7e312153c08dcbb9adf49803bc4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91296dfe63dcca1a904f8303d98b99f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f51ef800fb9143c142b075436d5ae9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314021b860eddd31818adea406fdfc1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3189ce67368d65c8a9f093cd88e249333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b184ff9098fa06f24961206efa72d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc38a6f38b1c1256f31be18f92de8c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6637f663658c7c3cda31217dd2d82336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc6228a570b3bfa16239eeb60f221a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3b3a9d36959d3bc006e5259a0ab2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29ad629dc902d45cefb76aeba4103f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb922a449a48bb2946b00a56c77c14c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9216eff2038998aa37b2ace310e175341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860b279a13f7338570721e2b7fd5cf5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e6cf8abb061c471c39f049d81824d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739ab0c8481f6327910aca02add9d45344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058ddb8676a50afa078b78dc215247d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdbceec9ec53278c965d3fe37f973c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb12f28068a33037cd2230b405311c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5604a896880b0bbdfe1429343d2efb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e985f9b061e537c10df9b9f553565d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7b5121f6622e4106625dc1abe9058350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedaa398be77312b240fbcb1cfa55862351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752407c223448cc89878a9196c86d3f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6ca01089d232bbd01eca0e00c3db4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcfa6b147fc1e49587ce9009cbf3c6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415867482ecd2c251d5c391793cc03f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66054121354585ac681f939efa9db22c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c862ec36bf6d1b2e35a94e4d1da8469357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7aba69fa4a6a8cc0878ab8962590a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e95454a78d74719cbfa067a629ad30359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b36163ce89b11e1215dc9929b3efa4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc99ad2a34422f9ea84ec774678a95361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776b147002f344382f685bf67e92076362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f48be46b7b00aceaf90b12d416fec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686df2728f76ab49d83427227339d40d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a371126713d3e05fbd5232cc3c571be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216495996d1f17aeaff36c826e6657a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883384dbc452345c7ab0932eea178ac2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f7deb009995d39b4c1bb7ab04f4d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2d4eb4ee536553738ddda1638a154369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737eeb19bfbe1d538afdc73dc0022ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d70f558d8737690d0444e81008cad9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae754279dc82979256c9e8125079567372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e4b7c102229049e16e4ec40527348373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22b7bc30059b7a2f182978abc35228374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a288011b089c38bbd55f8e6b2745926375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f8850a0d1b52dcdf7f5596713108f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58da4d40114305733953a86b4be345377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553770f8aa601f5f8539f4ed962b1832378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0907518579e36638dc7dc18c10f0f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072e35440df5f26a04aef0eae4c3e3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2de113a90474d6c2a71cede575d7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fa0c7baa74b04e73b0102a792e12e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a135e5ed182dee54b8093a8ff39275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd650843319a24d977442c61f02b4f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18943794defeafca7bc43f3ce11f10b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8a8e622854c5bc5f9da7d06a8e9468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c70a41b18fba630165ca8830d465a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf8b0aa032625f48714a69d0284b9710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072f51db8d85d31bfdcda8d5c52a3dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab48d45d8b52613f1ebb8c2152b82812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b80fbbb16900cd0eb2965955fc701b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702c1fcae30bff90d5ce1a74659d7c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eac2a1c96fc73f0c7e000f32a9050415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884376dc6a7ab7de1484d0781b8a3fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0dad7ad4b33c72f36c798f986648717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43527d64b6737201e207e33ef33e8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161e896f80ab351faab925fba3e546519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4acab3ffc25ffffeeb910da2b0593420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696d386543fd0b7d701217e7051e9bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068eb4661add3b06a383bf6faf095c9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89535e14d3d83916ea5a0630198b6ced23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f9e81c00e1245b3ea893785e9114024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36a68aa14667cf129ef60975f1125d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f49c126af9c4781f54f0c27bd50d1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b501f9ec721b3be2e4b36d705dad4ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d4c3beccc8d8f4844e0aaf50c926928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a248b5536173c3dcb8f3e179e801729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98462d4991dd8e445bfa5cdcfb77a2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f898f31462f1100bc2ee8ff71bf7631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e67d621c31685a346740bf40d9b2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fcb473e428fc524c794f00547d03733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45813e22e08f4de3729c36dc83e4239734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c33ab0af33b4920d3f8ef6fe1de24d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbd2f1caeed8e54d88df7ccc0c6e3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44eae9952b4b901f3b358ec7bd60be037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d9f6a6689535575513b72a7c1ddbb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b597494bc9967015ec93aa3a8f5a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801476d2d2c8944bf0b04ff938224d9940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8896c427fa05b7137b81b8e1b3f449e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65df3731edc7f4878e72c7b37e687442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a2782f0134fbed522cbff416e337443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704e767cdeec641191a52561f76060e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea91236e97e629ae38d62222f0380f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0440c9d262f316f387cc955676b1ed046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801c5c44913aa465b1f2ff472ca57b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623978e077fee72a823609ec5db1459848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a11376f3530dc6fc66632677b452449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d609b043d9ed6b00d952b8f13bd0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973cbe44122fbf1542e948a7203b5ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b27ac0d683e6dfdd6df4ccd3c684352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2743e9f22dcf19fdfbc0bfc51676553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a4746dfe574ade884e970f83970f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b1fb33bf28212344e83ab32e94ad055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c2d7b94e4b309f6c8fd64f6ab8c2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba271fde7bb680d1d81802cc9f395e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586bb720d23a06ddb591013f2a77a6f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083161d216e2424acea568be25e2ae259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d77ebcda17e833d9cf409c2509837d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54813c8f92f4a6e09c723274fe91b73061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688a8ba1bff5e32f8e5aa1784e4ebc262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576662553eb5ba47ea7f1221504a3fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f780b463ee9359b36f8f6cf1b5c300f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9046a1419f7ea8a7727ad9d4e6802e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f96912d8eb3c5384bbaae71febf9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea651b7a77e14221901ac84620c5b7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b9529bfba9f975d4c416e9a3bd5a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff4782789b8d92c42152114140826669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04550fe0a7c70fefa4e130aa479128070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a11d681d0717c8a9aee819429b4e9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e844725f832615b09ab4ba6aa18e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806081e5490c192a79f189306851078c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb192b456395e4a8873f9daefac213074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c47764726a92df995f38de50efbb9a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f24709fdf52f680753e600ed045f3176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae880ebe3a15c66c4baadcf9541349477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2960237d6de5a42f7449684b8461578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a9c8ee99b7df391bc1f59b9536a3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc2d1718f627f201550b42e25283d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41590290192f18d3b149f6cb2b85c38181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786a29790c26151fff84613adf1986382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14c10778672349732a48fbf4fe450183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0d73d8d303da92828ad131ebf572984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c095b411b4e6629392b76d30f464d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeddd72c001d6ab4c4b0dc6f6d48c9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007699f57c75484dff7d19ac9ecd91c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b969d58a9390d67870bceb4a3a8ca888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00161a9f4d3f508a00e1082f4f926bf589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f6c5e4a96965d1802af6c29eaa89490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377ca8894c38a1bc205442099573a7191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675f0bc4a4514edb4661a02b3d2f00092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dbbcf22d3d3f8deddf5ad2e300d2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa009b2f17e4b3c7d39cd59789a9b3194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa4e3914a8fde63b6fd6eb98296ab895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5d616bb2349dd4c049d869fb1fc1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edaf14d84ea1d9c05ee36267d73eded97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff2a847ad7187c720a2b6575daa43998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a1fd5dab5b3ad94256851e241931f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6350e0de7ab56c7049ab2f6eec2ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2594bc461670539e294b9bf32a929101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d18c891bb371e925308ab4aff9ada102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505e4168b4d93879c5bf10f924a4392103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847e91f54fac2e5f97ae48ac215cb5c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942e0bb5d87267d58737ff6d22cb12c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bc6291a0b54f3c8746b1e858b4737106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94f2b3b23af911a632145c431a293e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3b45e8c8e4d2f541ed67556b31e99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e433f8eae34eb537754d9b43c33f603109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae91e97512a487487117d1597ff940110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cff0325388fe3cefb2cd68291bdb7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416d88c2e8f79e9590bfe039b78949e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f3b5fd04cf125a904b28573495fde113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea15f4f4ff703458ac0a2fc8155d40b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8408b66c081645727335aeb1789e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35792e1b9f3dcf7b06df54d67b3b8a70116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba8636e748325016e2a06d7aa726be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280737a4098f7ceed266a9f03994906c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8f79ef4c4bfa789ce180da60159f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6be3f7645bbd34839e129eadee5a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcec96104d678fec565e61a87f9538121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851b0ae0658ebeb6ea1c9cdfadf609f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737ce70aca67634c0de6e5f1ad977a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359868403fdb6dac6b6f50513d0671f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2966d3ddd52745c008a3e39bdb8b6d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012e6ebc3f2e93e08932d97ba8980a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8410f6c3f24aea23aef0b2f269179127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33b2aebd388674f076914eba64d94f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155cedcc6c54b6eb709eba8e636513a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06dd4e060383cf244649f89e625b63130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6304d34ca15fb2ca726d813f84a80e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5f7c88320642d5dff3c8f0ac27e0e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a1db6590bbc42e6158ada2293c8d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece06c69b1179501bbd6706849270d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5601026f46d6b4fe5f60c5c0cc449d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328215bf984b0809d32ffadc862d2461136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294055c19f10610109a287bef7bbd96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a09b09ca84113e970d05c0a94bbcb2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30589a0aaa24436f0304d5dae4f3fc91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cec6cdad007bf974a2579753481977140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53e9998597797cfb5784e0af8845d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ef67cc8f51b19a5e26409246e1594142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde4e7ada164e060d0a629e7ef0fc32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda25ba32653d9b003f991ccaf5e72ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004c2a3380e20db6aabdef3753df68d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaec03184e67d2083e50d9fe29a0bc6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5186db8420a5b192183a6249af16e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa823213a1a11163dc2c83fde8d11d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a990e388a657907e5a09f7c7ae2ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bb58dc9bc492b44b23bf31f04aca9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667d9e49b66f2c43c5040d19e3e87f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ef04411903289a8c58ba9767ae751152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2a358ff9337606b3f5f69841cc561153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb11993971ed22c4c2614e1b57c334c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892d87b2d9e71af92fbc9560e8eee67155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6b0cae026253aa31b040013fe38e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cfe6f3fa8032d10886b47fe4be816157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183a6b341391acbc12a70145ab279aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6178b8f2d8bdb211959b8b29277588159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429cd08d22e80d89cfa8a99c1f5072e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efae58bd91cd17998d869303052096161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7985b1e908f460d41df530f2e8d80c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ec46650cb24cff7609f3004c27776163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f35c2a0466f32915c6e6305a2130d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f43e0540cf5707f61669fc60e5b9f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2893fd71c729f5de248d8e5346405166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122123ca80304363fc5c99819c760f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4a1c852c09d111700dbc2d9e56bb4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f3fc61490822ff6ad72400e7a88d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8896c2d0af1f44d2af54ce93d54af0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9457908ed16caac34ea1bd05417117171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac472f73765bfd13344201f7a21057e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47850704c1752bb2587ed6775cd8275c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45273afde37aedd126599d4b5316e221174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebe425909d59eed27e69b79684e068175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb60b20de828539a9e262c9d12ce9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88224deaba2c04f2f3157c15a881d41f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6478b25039f187de4aca0f65e28fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63604f358c580c8f77bc3daefa128961179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86352134688437b3ef8ec9467f1c52dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a38eac579a9362585c98934fd2cee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a45dac38d5ecd9821f23f9c0b81fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689341454cb3f875eb4d75fb4a8ac50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb802264ad7620303596a71803808374184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2267f0625e3b56f98a980f670e2dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279666d7ec29834110485c4288e710e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc049833a0d1635473bce5d8fc34798187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ed0ebed761d0c4c78d68dfaf715a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac917529fa74665f0668adf6744a2e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0e57e3e92b8756601b3c0043b1afc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad19d7f0f9f1e61e619acc81aeadef5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3395bee518290b1f3f4c4ac80964496192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430e0a09a3b4c1106bd9a080c08000a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7573f000b93a15a9aef068d4dc6ab39194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f1b4a44c7fbc51834da27b0fbdde6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ace5bc9b48ece64b42fefee0c42743196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c47e33aa9ebcf8932da3e93fd3d843197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d73af4fab06a375909ad786bef9f50198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f99f5221f24dc4f1f7ea66f4d207a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ef62bc2c33b43745afecea7c71aa5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30328547a84e563d06aa27ef8df2bd9c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ac71ae48813b93d7c48567d8e98c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f537791782df96ee96124ebcbe13bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bd50d81b8904e69b3b013cd47033c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acdf6666caadc93cd6cdd341e11840205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177862737a3a3318086d029ff6304e33206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6c5cdf41c27b8842ab7f7cb640fa4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f80949228c09438a8ce5df12d2a0bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16604493861127e2448f88968693f2e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e91efca9bfc9e4ee388d51f7d8f25e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13688459e93e50d313c90435ef90b3ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a822b9b72439827dfe082ffd269041212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d5422162c64f6f2d18f5f3f1dcdd2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b805b1ff1057021212426b3ca039b6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2142c04879c81a717e5cd173daa04f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a99079441afa38f2534e3498cf38c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac08b22dad15913786b2ee6d7bd90f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d01fc02dfe2d55463f1a31701e925218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e05353b9b540bf36f8626160d421c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e7368d17e9bbb0c7b41ef405c8411220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7002b35e8fc832446cb675db9dcf90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706b059b6bc91fb2c66ae8a7a2d8e53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506b24433b33a233b35184ee098e285223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ff8a9c8ce1332a7a78a6060d230d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166ea8038752bd436d723df89b6ada8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d1fee672970306fd97b35de73f911226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087ffb5767b5e168b8cebda662aa40f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5975163872c5428f21672928763c814228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a04943a38a816e74ccf4afe7c55011229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76135323b839a6c9e5cccbf80809cc3e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcb91026755c012a54413c1e6e2cfd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a50558a2543a3d1da0f44c6e10198a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463626d453ad3ee1b68f684144f66699233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c56618b132986c577bbf114bb12cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc679ddc5182a1dea4fad0771cf07166235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da49622bd1e29276f6910c905a4846236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120621c3d14d48a2906d0a2c0808591237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e4d518ad279670e34510d5c33e17a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdc9b14a091b6db8474d7441e2216b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a688e7a8051dc01ff2a091a8b1a3de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e376c25c77dc366bb3eaa837cfa2a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cfc088c9dcea2e9b218b57a7c689b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca5a4b19b88706f0d5fe41bf78f0bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92793fa1b8a4de10bcaf0cf2614a3953244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79a0b5067201096a2f1425b19129bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6ee9f7cbe1bfe8933bf17d90ad3a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee9c68cbce100cfeca25b0e487ef4e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba93feb952abc499fbb7a9a7b2c6c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625414daafe1e7d1c87ab32bb8a17321249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e1ee8df7285cb2a237076db4dbc93250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cabf664d9c3246e96d4d08eadead74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab00d4d20a5ec0316731740f216e25a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4087220d75ad1efb3982525f1f0a2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32907ef4de0e604e07cb7ccd5452b20f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77008e7b65e38b6397835fd28aca36255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f9ce959a00fe968ea5c5863692130256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfab23cf196bd62126d7d9a4dc87dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477a22d014f8d60976a55d6a55cfff9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1469c091a8a4f1c0f82c927dffc88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcaeca01d55a07159267e7e49fc25a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acda8170b9e45cb736242e6f4af339261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e0f1d6448afe5f2b5c8e5ea3ca8ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2264b46690397717aa4283e413c92263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718e9900769dc7c351d083e5e7be67f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684d404036a4e7f54f425c51d9f8ed4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b3d1d5739d24964baa99815ba6fb6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb63743b55709822f3ec23ce1b3e76267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea979deea0aa735902cd6a982d2d19f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585437a246fd96792892210b3dedcd3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530dcd88d0752e27457c9fa3991b2d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4eb6ccdb56ddcf9ea8c86d437131d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c3b05c5ec438ee7b970abe563b9d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b80ab618c22f7109cf35fffacc3aff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75165088066e34cdb3fc35ffd7511ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6aefb535841bd50dda72921c20f06e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747284bab5197efbf7020d8077631bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4191d8211d82a15dfa6f58f53aa92277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a681f6714712ebb29a81db73c03f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540b808122e5a42a2d86113c6c3779a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103fe4fadbfc5b3229c4146370741a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc2e77d683a0c06ea7e494d087a370281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1ef8733a8077ca73f1c416b737277282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70fcebcd6423cf90dcb0a363c076d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48376ed87cdffe9a729b6c96fa07aac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7894cbb735054dec3973675ce852848285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1e1aff1e0ed92083a16c9f35a246c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0c99b2ed8d31ff5e33e8c626678d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc0e07171ca359b41850fc66daaa3f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad686d7b6f4cef22c62192cd73b29d10289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841925b318149e130bbec701b76a5044290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39273443486ec182034c56c828d013b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde1ddc86f96d4024415668ff6e8fc8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f37db586536fa39ba6cb6136db3ab2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471ce2f12ab97ee18b5c7da16c24ee1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138e7d12d5979dd86ea526aeb81de22295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd757e178e0ffa4f83e032cededdf27c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75abc874a4fb5edddae19b326fe6a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf8290390c730c9f7ca32b3ba04c56298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259992e45e160d2394d73314f4fd1d44299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f2570cc2bf334352338fdbafb4801300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ec2f79792e6f22430966c6ef844a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858b68092b44cf8827f023150accf4f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f54c53fe36efaba3a8298c9ae1b9a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e710ac1ea5ef96fda969aaeccee163304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71be9fae37fd671643f179fcb7132d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5175fc12cd8cb50152deb5a218fb76f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b650b6a25cd1d8f8acb143675ff64307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5ea43e0208a0d25876d4b8ed3cb2d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11486c1a52dd396aa231bfd2dda93c20309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187643ac99861f1876c0623d66cde0d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b952d111c9a8e630c346b0fca11749311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d00621383996f7822fe15ac5fc4612312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7642d05f8849e5a217070846348c213313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3b8ac81d464f04da867e26e72eb08314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bbf87010400dc6ab1dcd770db9eb7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70886df22c656d580a3cda8fb708f534316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781054dbdb63cfdcf30e0fceb00f20aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75f11f3392de4d5e39b64f5144ad38318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbb506425e4f8995ac9d0e547639c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61d400778f90d6d55d58258895f8f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdef8c9c1f0cdf98f79fef3435138cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2e3f109eefb9f0e1ec4c64b637afc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ae60030a10814bcc8f4a74961cbd5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f8b0aaf7faa3518584e2c9a78ba37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038dcb358ffd04143172db0afdc22f6b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935c05e6d7f144d3b96a2b0279f9a0d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d862c1567864069ccf3a04dbddab7e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4772913f58c03929502713c0327b22328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9434111e0e5f9d4e3b96742c8eb172329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972fd8c6ac2a5d9e827f5ec7fe6cf45330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad743416e494aa5cd8679512b84b962d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff9d3c287640e34da748ef06706579332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544e0091a6313d86c1a88b9e16c5c1f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519948696fb91394c41e0112dec10b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ba5ecab4616544b027b5fe731286a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e929b4a3eb2a7ada4052ef441ea3c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcc4782abaa920f76254e191d8b7e2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27422380f9e7731db22cba613bb2fa0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f97012363a107dfd2a2efd124936a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b37f6b081ec7c2f7bb1cd821b91ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5370294985ebbc3f23c0ec15f86e981341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddacafe9ba500de542322b48eb048c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a65ff91149757df82bd9c0872d6c33343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a726fd56d3e2e1215490c39aea18e51344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3291db3f77a3c8b10fcf819aa266255345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593fc8ee6c1e3a22af91a8211ff7679346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920a891acaafba467edcbbea168d5b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06268054eb528d7e98c56fb9f85556d2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e8cf1458e6aeea62e08aebdc4146f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f46faacfd8dd97e963b2da178e5e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6970c6e0a6bdd04d0eab5e41db1d3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe80d4e0ec06d29e3e28759c201a786352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293c0976f376f20e14f787367f64242353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143f3b4adfba8551235b449a06528e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976842108ca129d4a270f3bed2524403355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232d294a2745e6832742ff4aff03a57356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c9cd3613e72e0c3e21992b3329805357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e88bbbdd2baa8c457091bd10723a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca6620af64e4c519cecf913299b5b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f391705bc2cc3836fa4bf866586bf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd71a225b4d652354b2f9784d79c076361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a4fc32ff9c455c880fbd5c68426eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900644a8813b6e7a5f929cfb696439c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490819b7bd6c63a7e76e190436201b77364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25b5f361213eb549b076adba492d95365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae2f58249fe0d8c29f197ae9a69f42366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a7052f1092fc4d33661e8959af674367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a9ca242820a09632ebe2f3bf39a53368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0afd8da553cb24556b9c8fff4ea0a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4418d3d0ef95045eccc368acd52f3a3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63b3cadd8032f624d4e80dba5df2a1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4afac3354a65d1bf194ff8cbac988b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f854a7380f26f6a95c1c88e2f0798d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cc93bd2549270b26a740b851640e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40635c39d49f16c0f7c81d7d72bfb43375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a50f6df248bd2614f4faf90c9991d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024e71a9dbb2bda26aa360deae854f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6438951277bcc090e7bc03798606c378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>