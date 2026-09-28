--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213a017f951fb9cec5fd0ac2722f9641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d48954c0fbcba8c2b2e3b690c2db32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2ff96c29e333373a0560e025836dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ec1e2fe95718e0f7dc05bba6223824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a488a119acec3213d6ddafb8d1f625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e6d113abff3355f7d7842eb76873a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d993b28936c0745f301fce72ef36a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5db120ba431d8bdc3590b306047048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e37cf1e43fd95671a15779b4b26dbc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71622713085045c8c9b0717e7801ad7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd63435d1846bb98bee67499b55b9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491fc53af9b70f625742648223069d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33adf31bacee5e763a7a2b3e637a1413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b443d8a86c281f0905926d5918a124e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa97f6e337255139619aeca519a1d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1498e6ec569f6960e5d559fdd850a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba6577eef75096cd5aa189cd55043a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13b4e7e52c6d13fadb234cc8592ec518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779c38cafe1b4703bae9c65ceaf02ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012485388bbab831f9fdcdeb7cb1691120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b280cdd6eafc40703e5c8de9703ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb731bab0547bb2eceb52ec7968eb10222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e3f6a5ae8c5256332d69de81799b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a93e9f0b6b3fe7cdd9e59adf0f4ddc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73befecad88b876b5564239e78ea95025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3f43b750af48c14f690aa27cd9cfc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf3b231f3b04e4a27abeaff2ee843527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38027051747e7b5d75ce1fc3b969cdb728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a3334f138c00764cc9c412aa4370529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c7ed0004f71478e507a15ef3fcde830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0658efe0ea9c4b240724a31e53b23831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a1d2365be15d7fd1ea61712a48c8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5caf4493c054a8923547a360c0bf5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7a2317e785188c5c343c0ab17cf5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd5eeda0937f87443a018c7a3a584735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92216d49e12e56fcadfe2c4e2e6400d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cee55ede2d452b82884a28851a974337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fde50f87649e6460b60079858c3c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbab63168130c7f850b6a023670f4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bb096cb3c6d65f5468470826d790640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e7c5633c4b17ec6f2ad8a7ded118841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c0d8138d4f2ba2ca509f211cc3eb642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707cb423ee2de31eb7df3d4442fecb043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a51615447a8daf87498220b11151544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19e77c4e08da97452804c7195f78f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59035c7f819a85cccb1800ca03bcaca046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bd89c24aa178ed440f3d3869b70ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f74e2405b3ccbae6f1f7fbbf0187e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98c950c9501da766c6e48820c34f9c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad289cd789662d4bafc6dfd35840c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e213e632a2e1e41b3b389b9263f9d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0829e1e9ddab2e7fbc96b5ec870ab2452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010361257b5f46ae6e7567d6e846178753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b1167c365b4d24efc089e9b3e591254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1540ccdca48784a39b9a21c3496652755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a5c6746a31d24f352234f5a2ef2be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ca207ba53b603cabb07724a40350f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba51bae6b012c6f126c589a3de502058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522e052741e0a20ca8b75ecc54f382159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7ddcc208825084418e6e16d05b54660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288588806909e561739fbf8a3d013b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610c6622d00631f720f307333db546262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f998b1e03ed1f60779709e7791bb663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b83558f0a698dafd3d8146236bbcad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda88a1dfb01f3534f15dc9260ceb0d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80dfad351ae7c42ad24155955f70ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a01175d851c313c0c310ff8da844f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6de89266ab5e3372e6038c56a322d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46983e4e6d637c9303b2516629495f9b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa96afafbb80bdfbd1a10dc7e5794b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d05705ff898bfc822e4fc400b18af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1bae65eea3b98d95505ae6694524372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f5b7f4fef3a9cc35a8fbf855adf7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99bd304e7e80bf4b0bf6e963230ef374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f411ed215ef139244a95bbd14e2cac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42a6aafd5bb3d1656d606f07d9226a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf46dfb9e05352c3c10d932019afa977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9d1cd99eac4fd8c5c7cc5b442f74478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8289caccfa757a35625b9fc0aff72d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec624a6cdd72c992e2639190d75526d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11dab9f1c499f898f713a07b598da981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86b7b19e5c4500f2a52015ec0de93782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b244c90cf5ccef85753080b85c5d3d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bd93f4b679b872c5bcb10925c5b6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed555f23b372fcf10f88d78a2f8d2f2385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074066a568b9f64d3091d24618640cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68be732a87d29cc4cdee7c797b1597b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99556f1eb97d386b776efe53067345ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f1cf248ed09574077c9a0778c555589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e14205ec1758d0869fb9414ffc5f8290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c753ff04dc713203ceeacff991dde91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396f0a0a1795643c3c367b8e8fc40a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ea29a3a24d6ad1724eaa5c6b9241293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844df870902dc2243dd20ea2266a29c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c80b0a374ef88eca9d6d0d87057ec195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a0f9563f132f7f1b14f68dc96bab096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d996fcb34e7fc7420cca6f5d892da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e29b98006f5cabdec917fb64f42ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc2cdda3822a21fc162040ba71d67999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02df62a2f3322d3789aec75868c3665100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f9546c1dd865d06ced87e5b658033101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa86aba5808be7185282a7ede5a422102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ecfcf9cea60dc1d0d32328234b38e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09f413cf1d9b1e2c9aff111f526bf5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46535eaa06baf8ab9ecbcf46f2e89f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9dca48905245e7c1e018acef6f6cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b7d39d91f9b8e8278bbaeeff8ef16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafa066e90e493789fbd6138ee52447108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d6628cbc13a21f34f38ca125f4b4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2351c0503cce2fbe31a6761ea5907110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46696f0cf31ef9005dea3221639c8729111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886c6161dfe104ecd60e19fa175726a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b6b8e9f0da8e0df2229e5e76e66dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25bd5007b4755bbd995bf6731900cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5934836cf583278d7390b6fa9cc441115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b10c30511fe30f5aa99756d3ed9f47116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f537d0589169ecebe397e81a4411af9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3259674fdc17409c925eb88b8290b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3582ec66730876e41b8516b549957119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79072e94d8032464f1d90d7d7d68d9f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac1120fcbf05efab22f887bd462d5e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060368df636f9e552e9be9978e252a3f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9caec9ac4305664340d0f8da407bd2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208acf54342fddc5c30699e7d04e99c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7f0f0fb0977805ce60610ad162e19125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b864c5ed8cdb6b084d092f4233197126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6e54b541b42ceab933c5366940a9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cf195b42c1c7998aa55eba0392d27128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e09909fa2e2a3df73bbfaa16c9247d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc7e6d4ecdff434691855a7bc74097130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42da7a6f98313eeff6708634f2a6b13131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7e5b6b6d14385da95aa78dfdb67b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc54cb1235c4eeed909dfa7470cc2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61646274d8d83f6f989f86ea4ea92ebf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a3e79962e4ad81eb2d0257ad361de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ec59cc4972154b7a0e57e8998086c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bb588709125598d06bbc0be027c5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf725076a30370ec430cffa36c8b0267138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeaf0ae44108ee4d6775b35bada43b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071fa2022f41800c4f4b6737ea488c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278652da5e9ae81aea875abe9910ead141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3a3c51197dad155513a8007c86408142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e1856a2fd1e86258485645b51964b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3795ec4e81a3de1a14b87e2d0976d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77c050f5178f474a30c0e2c45b6091145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32b499f1ba5ea37476541f7d95cdcf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbee2f39759b23260e67d6727e5567147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45871d7921f8077121733f399a23565f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864e910e01ac6d39dc734ae4f31878a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb33cd23ecde1bc1f4407ebe9a96a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287651546c8a63fdc203583e517bd36f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d512d4e78c1619cc4cc7a183f379ae4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249157b6df172a5f3a4cbcf1aafa64d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe424709bbd8b06635507647e15fa152154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ee9d3f0d4f292bd0a7512264850fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe58e4ba9a56f061ed48d3abdae614156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866eff5776eb38edd2589972f5e6ce1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f81c216efac5d5400cdc7974cc5562158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c090a99ae687ed68f26aad5359dcb0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e50ebf69077620354c21d67d1ca46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cd9f04aa394fd4b2a040603e3cbba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be232232a8e0d7fd9c4788f751c739162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ce9b4e0ab8b81839240f9950c8c31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9a1cc1708a20c6592f55ec8d24f64164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c693599b3473836b32d03b2a775000165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02587e6dd0f71059d2e7dd50c5e91c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5f6271d6f6a55350e1666b7fc1440167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb9fa3c540f1a16a1167fdc9818d92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c408697eff3d939e649c76ec23cee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126d13e778b04cce58859154ac08426170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225346655f4ef47fc95c58c68965465171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb77bb5555dd12000e1a71de39b0e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06a7d1a6b6aa1c57838d9459b36ae8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc1bf0c375a4d74205bbd3740181d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd16399344b8aafc259852f349aae6a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15910458385076b3bb91d1f08ce54c17176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bb719ff3ce8446f3a74242a7e6965177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829a447bdc949ac5f18dd35f9bd86d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2961e65ec3cd71586b3cabcb876df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564cae8b93ffdda9bb74c3b1af39ba6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bca2be0d9f5f662c1fb695171954bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a25896c42135c8a5359d7aec71eb6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42924bd8aab6496604f2e07d96247468183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a6119272508faeb75b850bb9ad588184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cf64f5278c412c6070c1419843c4b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a959cdf22e6e1a7d9fe002110e6c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc408e89b6eac46373cf456b824632187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17c183ac759642426e32332a99b27b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f88afb6e805b0287fffef2e3961fe2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473f3a0e4d11c8f7c5fc2c6df37196a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda4ced65f7ab6aae562f33464acc9c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc69be9cc6e6e47a41fd3887770c28192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5259b6692c536889ed077172447bf4b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6c2e5045bd1c346cc7c9b1d81e134194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df2feeb5fcac4b933c1933285fa1cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a87b7af5b2d4fe1168035a19322ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38da1ac0c84713b6fa1949c6945cd3e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea6613d91617301e7d6e1c87a9ec13198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af2e9d73f0565aaf4883bb7d3efc2a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af86d407f1b4e7a4aaf41d59c7ae258200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d028224c6589f6841126347ac333ae9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88877a627671759ed82394d98aeea0bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0141952ea1659d307a4c2f2167e9e6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3edfb1dd74055bd71a7f7be7db237204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22c3016279f797fdea768c94629323205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fefe882a9609f5520ec2b7df6fdb68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a410c5b3b146da727c39095a8419e01207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acce5f716268244637e33bd0efbf16e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202460a136d8ce082c7eb43175f0690a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf32b4c22e283a2dcb4bb378bffc84210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734549803903c6725e53881c805829b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae000a15366538a52452c5559535ca97212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b1a3c8ace7d07ae194170a99d6d41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee07dbd31586cf18acf392125a16b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45554baa38addc26ef3fb72c3659e718215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3107aaf179fab84112cfbe2995366216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3ade7ad8f78519e90f33640f29cd1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977243a6e9dba155326f9c7be0510ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e047edd48e6a878a129ae058f8a23219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd25ff804ec018e2ba3672b518df2eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8997a2ba90c71926695645746938f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f56472ce7c1f2cf7e91625997863a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03090f28e0037dbd5b37c874b5ce4ead223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fb5d19fbccf5e3fb81546a8123c15224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acc4b7cf0552a0cf2032084946cb89225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b1d1482fb11fed20207731a7b451e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b58490c1fee21478ceed15727194d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199783ad30f249458eb32d070e8d519228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b26e401be87bb6b94b5e2bd31a66f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5e65dad172619a49e1a1b00bcd631230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367d94cd48501c8936f46e19d0438c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a0cd8d75ffedd6dc16dcd82155b25232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2912ec9168e866dec4f3cdbbdddd19233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071a47ddbddc520cce39d0d50423c2c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47840b69b9c8fd3505aa00901e15d52b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca65dbcad289a885434eaff25a5c80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37847aef7172e39e3ead856de511f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed39d98bd3fd21c7eaf9b087b0ee0b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc713bf3df11865b3253912709c22cb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036a8e307c39a3a48f5d837a0312af9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91663f3cd3ac12ef719adf22c5d2a6a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d581dc63b55582b0a882d0fcfdfa56242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3072b58a10804834abc891452f3390e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd306310ce602f5e89f676140eceeb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfe24a1e4df2d885cd867817183f7d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f59bdbdb66a575990c8bcda973ea4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1648fa6979c443de62a1312901ad0fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2605a5156d98e9c065034bd9be14d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38e2c12e68a22edea0fb7756a2a798249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322c31d339c54eeca253aed53412665250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4300f6aa094baef2b009805f3f385f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3dc19456faa64fae5442ca06d6d9b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c54ae3a71f3b17afe839259c7fc7a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0f7892b92385716e6e0d56f3db827254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c7feb92410b6f8361e0b03ca06101255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3b0e66cf9d4dd6bcf5712b8ce775e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9b13ed1d53b187b3b80a1cad273a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7171a3f24ad8e4aef2bc8a33abc43258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8157e2585e26ed89f4f63427499cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08129a3757f18011bb52e25697540f8a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54baa4fe33373a1a693e0de2d4b6f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55e7b4df8a2fa24bbede5f5060fc41262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83040540c23d5d56a399c9251cd520263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8de891aa509e5abcba1353d70499d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb23344ff9b23f18d40497e9fc5ad7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b95cd015ddf64099323563a05e85c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b3f8e3f6ab681cfacff3cd7d08396267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5523d39841fb21403f1f4ab5bdfaf95268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500604577d9e93e81345f73dee28222269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23833c7551881b2c5b20fe0fd80c3e38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8ecb37c996b1b95f2886576d8974b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471d09b4fad118e348b06e44060e92c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b82c362872b729dff056fa86c20c9e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e011cd834acad0fc785dce192a26b41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34ebb90037614cd190843b2351c41b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5b1462ff82ec50aaf42849364a3c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476b05ccdf271875ad02fd77a2d0446277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550b22da268d449a6add989fe63b2dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e259cbd360999c05d7249ecd3e3a6f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1da0aaaf7b7ec1e647fa1753163ac8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8563bf43c6c2df12b14acfdf3a2be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db95afaa2191430c55bce9ecc8b288282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314840be5e1e1f72009b00f24cf1a18283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a17dd8c9a8541f82a9fe0be154188284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104edb02939e7b686464e8e4129ff93b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c98286b7d0b18614efba423f6bc69286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af392e97bfdd96b24cab74cfa8906ba7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd949d1b635eb6606e0c1e49d1e44af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da239274e1c9fa21ebf5d793d7d3a2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7b4be777aa4118ef77d1d44f0df7d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da610b7cb7c1adefea5e6a5f4fa446291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf18348a88de2a6b0441fa070136e48292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99308764cc4486244b6559dd283531293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe694b7d4a99f29796fcc3b643093b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb7f6a629c1b77ab8e52e42ee24f25295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d53f57c78fa83c7f768471493b9c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819d401035e688d5a19de20bb64ec0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e29eb6d8aaa2bf20a23392db72141298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da9817aceef3c304d3fe83bc06bdf5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356f4d93d37978a3cf9a842cde068a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56751498be9d6657ece4c98ed50607301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284de81580ed3852581276db4f22807302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df41d429fa45376f6a3afd1ff34d3f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57d95bf4172f1c5fdb67e69f09c857304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3856c01c9f5e51a946a1b9bc4df439305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be90c6ed4a92deeb512d9a11023621f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dd6bdde89ff73a827f58315134d62307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1d40770fed8c2772255e1bff08fdd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6b9991314d5696c70dd3d57710c04309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d676c69213b20d84a1692d966d6a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d7bc97f8daef25d297d45b78616a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd3695ad03c124381b94a78fb3614c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca2a2214730c2a15eee84669e69b79313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e67ff894e412564332eb94b7bb44ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73fdd50536cc573ed0dfe09f209296315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc839b039722684db0c2c08477f279316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1bdd3374bbbe9d97a2ff6d7649f6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807af3124287fe010a8b4549cf23bb6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d849990d30bc845b54c2a321c0b2f61319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62940cc820e262235c2ea41278daf2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e97171674b9dbb57ef4c9408b719c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a217dfaf72129bb92ebaa63589019322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab4d5bd2fd8a01142d4c61437df589323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244984b805e986882392950f1764ca36324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036a3b58dbee1acaf65b9473d024630325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f578a05d6ec5b949553290020494e0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37192fc8bfaea75eace0e6024cc8f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa950690ab650c68ba49f422308f93aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcd31c16e2225db7ac7882898cfa90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee56950c66b90170425c67ce5f7fc5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22443943692dfbd3da9285209994a3c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99eb2ae5c33b498e50bf6fc63d7236a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9241692cc7cef854bb5795a5ec3949333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631145f2bf5d37171993606c2caa654334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e31c276fd30e97ee024dfb5b65f702335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdff98f8156fa46921d262cde4344d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497ff9a0bcb97e38df6b2e5a54a8365337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15fd592eebd0cc6dd653a2594d2934338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbbac1b33b56d796dd65629a4f572f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29735300ad162d6560afd1d7178e1c2b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901a5f45ce7974de0de7d0b54b502d5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c2307485b267bd13877c455883447342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1e878fc5254091113915a73edc9a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33afdc57a86943ff6f977994f36ded7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f102e4dd4514698eb65df7aff2857d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb2c246c7e065e0b44f146d4976158346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496548cd2e08162b201ca4adb5c0271347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259d4ec797c30ee60c4f11536c88488348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695352ca5c26a4aa61d2ccbc6e0e5774349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23117e3b7da0fa3bfe401735e398517350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcace8a35919e3546abbd13e0bf7fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bac06fc262d2fdee98b1413ab23b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873fff0b0795b8b468d91f766ef4061353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fdf5fa9864b5bbeda37db8d5651eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8baa266e5627b55f3e7ab1244db173355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b6ab319ce06c9021234c6174b5267356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d18b350458606aa4dbb83c26dd7bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c192779407bacc5d87a9edd4af40c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35e609416142edbc6103107671bb1f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4583c6ab1fc2bd666adb5e568d7fe7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d59ca71b796eb6b0a6ff2d7a162e8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3940988641e12f3e9197f52acc37974362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7d9dad1839940a9949a4b70350720363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba5c94a12e3ad86850fa5a53ec8d01364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45731b98d050e2b1d4514ea53e1eaee2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748e9fb399e8f0822d2124d609dfc28366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bcaeb0bc46f975fa03651ff98f32b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae68ab1867b97551604baf6a828de5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055349fde97b863326488298ae44c0ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c953ea60a6a29f1852c9a717ec14f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0ccf179aa92133ecb0476c4f60879371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0c42c446f88d8f2bb08cee6e90d81372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d896cdeaa6e645caa7b6d3ec909d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257aa25a10f563ee89ae179033a0f2d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123a841bd8aa562da75a020a205a3b7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7027da2aceb6ed91aa2d360405d99b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ffc1594ce0d341d6916a30a767ca3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c9bb51221de50652ece60a99d6b00378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33305da30807e205c005de0ab57f26421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3adb2234cfc4d9e9f4af0b08fa1cfe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df197002c4fe97c5fd2f55633339492e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699f461ef2c89d017d54f14202ee7254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee7f4c0097ea605149449f3269df7c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9b024903b77b0d58ee36f684b1afb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cec09ff1599613fbbbe43ca5f4acf37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9c6f2629731d817718aae2a600a268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2216ee7b0fa09e6983353f90e06b0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd7ebdfe1530a00b20fb4e07fd6e3210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29172e05dd32ba528bfdeb03956dc40311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beef0e0b11cea209feb0110e39cb05812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9057a79bbfeb91dd8ab8a450df464c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431e74bff444506dc41dffe156230a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a653767299b7a5c6022f4dd732649a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbe140d5f43b79b06feead14fed01916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb85efbec5dd91e57e9116d05e9375f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c1f5444c01d3d7275b18fa5d52d2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3ac0b5af6c3d853b1a996cf6a7b8f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bf0f6f149b2f5db5090c26220d67720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceedcfe3300b6448a93c6098f9d9e3921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba799691bf9afd4b1d50275397b9fe922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d10d765d590bc015f884115ff98e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf40aac16af4e89adddc9de98ac15524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89be31bd00f05f350ba3f96fa97b3ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf24f532f594fe218d008c0d25e36e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cea62fc94cd7aa208a8f4b01ef79927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3aa79dd48277a15bbfddbf9b738d1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246e7de3b1c222ab8a3582210ddec2f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e778f412b160a9b5675ecf93f47ac8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab556a4553d6fcf53e671271b385ce6d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f386ca0163f51e45f5ffe168c2661b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fe8cec0cdcae3aeeff94215fa2ebe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d18c4a9b8c2095ed2d81b56e0b09a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aef0b57f3f294895174531e8c0654235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07262e2b5feaf8ea6b6c44ce884510d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5febfb2d103428cdc2ec2201d5fa437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbbbd26b413a0ce58f60f75290f26a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514228e6a2c506b17ccb8187d9fa2d1539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f043c46412b116e16b550f486cabf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed419a04e273e5a56f8237f164a8620541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19829d2ff9c4b2819a9535cf604d9c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909b20f173f25b2a77d8c508bbf3f4043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eff2e5499df469a1afaa0b4c3236c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ad47c510270abe2ca2d7cb51a932545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8100767cb6924d74c6e80d965b1d4546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449eec79b7e5df9686b429a47dc0d22947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1eaf3ad81968dbc23040b619970e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d14d5da29bb71c2ec4b21112092fd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69aa2683e2ef9950c89c107f11437c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f5daf9ce537139ccef7e381ca6b0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c95014e7b11f061fc965b83bb450052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125ab4188c53d9f53b815c578a04f6353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85495d63b052066b1a3a8a68619e99e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541e69f8619f05ab764ed7a96be4db555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebdfc2248a4897a549b9f827fbe7b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199e71254c0da383cc2de0eb313171f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f89305d75f5c65090afb40363574358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4eb0ca08cd84c27462ea52130f8b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268cf6c708b8f15edd29d44e6d7f3e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87f1b043e59744e1eae444645121ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a64d3155937527991d70eb39536f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0bb95ec2a11eb623914f61f65b11363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f14ebbfdbbde8e0ccd4d90e4e7ee8764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9741da796a5f85ea0caf047fe72816065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb2aba55bbe0ca0fe5eb81db2fef4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d55747fb999d03d9a6734c7356191867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eac543949ff1e0be6a9c7a9ade0a4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb982007a9fc26378b47636f8d0753e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943988ea82d030c364a45faeff93e0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a24064fc68adf2e40c51fe6d7591571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662354da0fffe11f1044244da73e11db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446352694611db04fe6fa3a4d1dba06973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015d86b7a877855162b232d1960983b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60900da7fc0c67a8b6c6fa7a8ea267aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deba1a4b9c0b8b8e35a0e16232ed62776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31f7a08df81de1c647ecb5bc676ed877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3f47da87bb530a340fc944dded42d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb18e52628c9d1f7a13804b138f10c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ca7d8c9b1d5f8be7bd9513c9299ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f16a25feae5ba733ed07274da362d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b2f6426b038f5db7b26f43b404dfe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116602e7ee564fa7a16797f866937dfb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd885777a4aab7d18bb0aa0f24b32d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b778cc1daa625a17d88301c3fc1eef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330d2cf41fb56ea2bfe2b21eee8933f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628df057b15b51258c206ad4a8dffe387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f59281e593b38540affc88737805e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac0b5b47bb2954917ad748db41947289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac126be80560781231c12cb011edbe090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfddeef650f62816cff1858eb54774091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b02dad1d9011fa4436c52efd06e1d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a13cb590d672485789d747382599993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bffe0d72f1ee056871f79e907020294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8d6b60224beae9093d9780a95682f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f454c4006c1ef1453d93364f9dc5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6abe931a71857929e4e7ad26eed1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9da02da597bce5903b40ae2e45dfa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed684487394bdd3fdd69d99e7fbc94799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f998bf5155113027d131721dbd632d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d0fce2aa5b190f3abfb992fe30e6b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c629b63f22dd8debe7ae06ec31b527102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0c3c8b6d6cf9d01d469db6c5b26c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101b89026740b20c735d46223cdf82c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e58a324fd83e94d18955f5684bd73105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d0a81c9038f882927290437a5d038106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab1d62340f97058928eb1d9186b5d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da8b37c61594a5144a882842d1f767108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737a3335728bc69f174bf0b30673a6a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70831e141a03257eb041aa4a77ec55c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90c3fdb88f1947bada27e3fbdf9c8b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8b9d45e734c9838aed3bb0d72d517112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469828877c38d05595fe20f800f3d03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75404d137548a1603674fc82cfe38443114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa00df64b3f39f75e589dae6232bac6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0f64d2e2f8bbd1591fa8a6e47c618116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4258de08bf0587ec7b9c7941f731f63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ddb824c66fc0f866c617d311cb6cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a444fb7a9322418847ee9b4b8f09d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dacd9b65197bfe605f9ed3c32de9a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745eafc4348d7ed55fb0226861f2e706121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fc6e26e0b54e3ea67c313fa78a524122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746e1b35d94432e2b593b8c837b770f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315d240cd852624aad7f9c57e617a9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc85f00a24b82c107fb60df04ee715125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a2b303b485c4cd3dd00de722b7d33126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30991387c6288a0267d0afa619c9d6c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cb9090d3ceb8c0eef4f0e85ede12b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d655ddeef72ad07abb78855cff4ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d8c60c6ddaa96cf5ebaa7abb031dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e227526d0938c1d3e42fdf51178d255131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24951cb28858c0fda36fc0c2251710bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82c9d0bbdc24ee67894982d47985bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07494287f0b21bd660fd2c9923176a8b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20a9195f10deedf2f080fee240376a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a802609fa1d9ebfb5187f1065b94954136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757d849f91cf502b71a21dc652676ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b82609e93029ce2708d6257a5381e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce95776b55c1c97927bc0d44c32adc0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068315a8961c71f95f381189beb4feab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cced3b3e842d0732f3be12a9be275141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517eae648000f8dbacc23b227615f2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77a01df74e3e12d514e5f343b1e2d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81e8b833ad91a84900ec72db7e249b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5422e952c70c4a2cedb1a75645991145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67fac4778f0da08a024d18935e1b49146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efeadfb066bcc239ac01e98ec26b6ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561f850c72de3eaedc1e4d9f92641c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e44b9dedbc965fdff4e2941a7720e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0522a966c239487a7027ad1f664a0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e335bd6e12031327cfa2752bdecc3c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c8d869ddf2d1aa95be416ba943cc3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97231f66a2ea7b62303c41293ceb7e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992b0387764d545cfc8ebcda91484f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71629fa451707b42ff64821900c07ec6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9359eafab3cf978967e5a111371b45156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32bb3288f83d1c4c637956a9a69822157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de9864255be84518b3f4c96c46d1c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a642f31e6e00fc633081fd7c81dcd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9834e684f478d66bc0ccda47d38545160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c306d00cd8a2ab17cbf23c950d99a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb4dc9df982431a1627c6df7ead334162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e80962610a28ddcc3ef07043da6b84163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc7745fe1eb8d24ceee981832bc150164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7869a7724c9bb162817bf04c2f3b51a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8e09e6e6fff49e413aad14ac3049d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4efc6c27d11985d3b4825f2ca9744167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f50ca17ec40c3290054df0f2f8305168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440f66d31dee167f2bac75bc83deed2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f007f6f0706174632dac71675aba52a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0c88220ffa77ce0d05ffb3e9e652c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f327c64b39964a9bd6183a6abe485172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b1eb03e92a783abc01efbabd561ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58be36a9fdba65cc12460e91f8ccd0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b47d7565487a4751b7a5c20901727175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eabf421f4bcc9b08d2376bf51e1568176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedf347bbbeb06c0c25e7d99010fcff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8778fc1be737622f39812132a94b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545bb6c52eea32a3b49d3549f07df0a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac25f3bf262e4596f517bd78221d2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0368c3a2957800a2d7336f68d26e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4795fa8fc802e36556a3a7c1a10ab7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a676ec54364159bfb886f549baaed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569d3e53fbebd0de44fca08550ac6dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad4d1d44cd5b808a9b6bfeedc85eae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0121f6690f0d0f60569023fc2e570186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de737efb22285fdd971c322b55d220187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ee8bb3103fbfcea79f6c23df34b1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddb96277e56cd6d2fc3c0fb9c51daa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2541806ff63f2308f3de2fad825035190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d24ffb0194f74cf747baea161c81e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa5841404e9b877e19f2fd7b284091192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3607dc2e280405124c8709d4a27256193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7de82b8bc2bce382d75a5f46da5ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257859007dd15ce25c16bbb10682027195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2e5549bc6d0811571f0ae194e3896196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fa2e9302de1c5261ba784c5d73e10197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7aada5c050dacbf67ce7271ec8076198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7261ccb14351e7da1050eaebdcf9f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c330064af3a3c10fc5cd963b888c24200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41989745c893b3667b198593c339ab2d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ddcd128d6c43b336062289d1e6b29202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b058d30dcce6b0792be5995a6e22c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c59a1fae9aa6f41f3b2b442b3bfcec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73725b6509550219e803d95d0d47b9c7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8a7ee470f6adb0b4cf7f880129b56206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ce0bdd4b045c92cc4bd8b066cd866207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f79824742d29c1b93803b94815a87208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8eaf4c4ae3f9a43d8e9d9e0b825c6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1878002bbb4f46e4f33b395063c1291210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a95ffc7e76db743dd902a38705bb2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde4c6a2f4645bdd342bfb18a157d1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59cefae6b6ba5901669839b4c0c415213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ef4f1fe01a2f9d7ed8c9cc6c19594214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4a96563c47fcbea82277586acbcc3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fed173a8a03474410c10ce998ecea1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c22b48ead34767b162e465a615676217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b12a725b37fb15034e1daf196c173218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c189f833b2a063853ec077ab6b1c2c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80302123a22f78a2d4bc41ce82feccf2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201a5e5519ec35be38df04874582237221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bdd0547451b70c280657f05933b87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0fcbc89a44a5f3e4b6192a9e0b935223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f4c166dc992521bd41e2cf26ff07f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29686c5282a21c67e38d446b3793569225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f55ff79455b6bca70bbcf072de63c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb95aff7dc2c4add4b90cd6b48b99c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82101e6eed4f499adc8a07199c523320228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b98a32087ae9828e6ed7a6242d4d45229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef9ea614a26aee8187a00ee0aa32e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0101972d1de2e2098bfb14073c2ac08231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c62ee09a83283d5a0833395e3125d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5ead2d30b8a0591c711949c93bba3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f15033fbff23213b60881be86dc4b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161cfe4619317704afb275322a686be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeda3a9dd2d9e1d946b396e03fe4135236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519af7db591303abbd3306fedb3b075237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d35bfa364d6c6f6f6ef9e6436bc2dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65505586e015a81142ad8951cfe606239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfc8979dd04a048c6eecae4206181c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988bd0f00ba6e389c8984e88f0a9853241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7ddfd22a19a941c8bb312615e7535242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaeedca1eba63a7cab5f43b3f35e9b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11771e19cb60b93b8225cbebebf59084244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d7bfa63393c853164e0d0f1f62dbd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79aa0feb0ccd0f17d508e4bf2673af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f9777f12d3ec8af0c2d7bc682561c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76faff1aeeabe5b76b132c83a79c58248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff4fca129e56fa1afa17bfe16ebc8b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb2992b2148c279ce6e71bbd406d1c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21360fa7d12d8ca7c08cabd5eaea60cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf37156bb2f5ce9a678b16c1adc2eab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebefef8674ed27be5d51e882c560ae1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76cecd0b1945586ddd6b4818a7e7ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b8d7fa575b5876d758a1cc7bd99d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e613e7f31f6e9311bcd7f28ddb2c6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86c1cd77af007c26fc525b6a6f3ba4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b328e8b49cae1b7dbc6a96ac14fbe79258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e656a145ae480b278936a7e560422a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d08c7116c42b8e6b78f19ea2abde6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f016f637619daf939f9bb27b5efaf6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb8ded0bc8309fa344c65a6d843959262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14872f4b61b2ef88275c8991ade7ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d1f349c95960a2422c9019536b726264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bafce4197d3d0f1c3f163918e11dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42bda0aca892732f0172a53fa51b6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca14258ee9fbc0847e1d84da00f73a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff75e2ffa5963d6ac916c426acaa83c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f9f0cd9582a25796528274055b621269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cce044364d4d5e6dd52e9ff5be056e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb421b4ed0f024ce4f9655e4789cac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da8655da14380e59f8d1de55787ea1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf48a6be065fe58c766b2dae838fe72273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da45d2bf72c67d1bbba4e65a999c3ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d275b7e27b914d14e73cc8cb5195b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c801d98081e89311c3b5fc674d67fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf961d292db856617091d88c55ce0c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91ba0abd73cf6c196be8e8740df458278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c69600ad96d398ec4629f1c1b18793279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda8f34af6cf5f4293671a017a534ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bce75d520da3a313010b11118304fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a57bd98543e67eda142a8d6d433f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a5da475dadb4ac02269f5cbc8495a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798951fd2cb0d2d87aa7108309697e18284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8d4d116799894a07ec1a1a8a7d367285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4b81a11bb1b1380f341604eb998bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382c08b658e5691ebdcc6d4d2af700b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb36cba0ec386d0352fd9d98ed646db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67103fe26f9369f2173e83448a5159289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68605282551b164dca5ddf45d4295af7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b63ceff36c265f67fd22685b8f8c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809fac275baad06f7714efa1fd09c31292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc07a16eb2b95d5dcc9da05cba6c014293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614127c631dd83834354de746b41da0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398dda0e31f3557a7199a29da745f98295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3295bca666e5bd155086f0ef5d56553296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff34aebb52256628b4d5e4f7ed2ebf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27095ad7395a14b4918f8d65ae814435298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77daecbee60585da7965e1ebfbed442f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98633022f489b4652db83b401d0bb1f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88112d36e7d05033892da7705f365211301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a1d66b6326a93dfd0da8ad61268fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523bdc6bb8f5b0e252408982435e1d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993e374fac2f75272d144b49ddabad9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70af4cb34ee93cbd8ca46ebeffbb487305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24817c3ec2703deaa6a2dfb4c726bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661138c05bbfcfd8af34fd8afbad092307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8985bda6fa06e9296978d6bb1e3bba2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3776caef7b663df5c73aba3c92238e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b76db7a988fe6b40d1d83d1c0a4ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29432c4a8f87840321b84cb30a1d6d7c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af4988bef37713eb96418cea47143c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e467527bfb20352368d9755a8d597313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06ed56aa5d1c17e7e90ac420538e94314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f93e4ee0a4f3dc0a5d2d666320e741315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e980cb6209329409d1c583844b2d775316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359dc19daf44939fa55d7176e75b87a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb140a0f4e136b98fd9941ac40dc02318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781448533b55db7b12d7c16f897a58d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccc894977286d319d5681a4dc0957a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a2dd9f937c24309dbf2fdddad132b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe90fa194f35e92c10389386eb99967322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0c96d6b0f46dc10a7a3c88842cd13323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09939e31eabfe7ff1efce976443223de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b828a65ac33f63d4e11eee72636f8cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ddc01231115ab845297c4f737c6b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed70e5623ed672a5a119a5bafaf4d9a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7373522d59a1d96b951e0250e3547d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526651924a8afa5a56c0239cfaf2a5c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f9b4a0d3a9f16c65ccd15dd2385ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089659501f853b225654c02bc806ba9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9039737cea5fb698c6bda53b7cdcdae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a24b589e3a1784e73231ea472037d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef56498f3f2300e7521936a211e50a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f654850b63069c3cc2a559da284e23a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2a5a26514f0eb6d2ca8a686cc56d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f6ba3efdf3288186617397c403982337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141ed5622d67ce145f6de79939cd783338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94aa65fb4ad1bea872fdfe2509bdcd9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849eeba7469cb1f88e27fbf1713ea690340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f125c533d6b50b81476592f82aa46b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934a0d292a0d261b846097e3573d6ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cb7bc9549f1a4493a2b2d4713fbea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbab84fd2fb19df2ed81caec1e47a53344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd91c05ba49b5297a78d7873c32207345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798860f73dfdeac7bc8ce5cd94eac6cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fa7731cca5f0c43b1bb5a722cc6d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e494f55a0089d709b4bb0d4c710dc0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e0f602e4ce74ec6846e52ab8bc471349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07cf58097bb4b61e2c75611b6c7b1e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773ca6a51b05dce21f4745c3724538d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb4bbaa30c72d84d4a693388b8f412352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b446b88132337272fb7022be480da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a85dd4b4e48bafdb3f5cf684f90417354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be39df84a6ea0b75b1b5d348bd7028355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923336bd00832127cbb4918be0dd8e5d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad009d052df725ef2f911aff374bb4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b564d0e8b366761f739499fe0f27832358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471200d218fdacf1c3eb90fc66078d44359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d99672a6d0ca94bd84385074376ce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1149db1a7d0d092ff0d5bebc845ffa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadabd4a3c7ad87a8b63f41ef757578362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4c77f47bf56142a5d6f134ad0f60e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6b50b49b4d47a066d5e1cd25cb11a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b4c9412558c96945ad3886d898fa3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30fe929e3e242e7bea94701a96be61366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af827aec610f606b492b11780ca13b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283c689c843ed2956e2d24e507fc88f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a63a5b30f3108ab4d9a07e512b1ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d6f2ddc3d77206088e8e20ab8f863370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831c903d70f17a4c0073f6ceb78d7e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c38b8bc0fd798f8b60ea2a55dabd41372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663ae691504d16d3b69f2cada6f4fc7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951a9492b7badbfe8d3da85d15e557e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6ad6d9760f3dc655fa17539d4f00b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77b4b39b18ff303d61b9d053c9a209376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec27cf15c0b2a73a9978ea25f15f97c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17611e7e0bb95dfac21429d03f9865eb378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>