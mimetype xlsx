--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -1378,51 +1378,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47322bb7c0c7f64e3d7cf7264f5fb82e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f414032be6f85fe2a1c7ab29aadf372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d84f27e7bab71926c56b017f5b1a423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a61d5ddbf02964dac68d5004ca6cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19f726c9c452cde1d37a8aa0ca759e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e98542a8cf806ba8a70a91d7377996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3aee68c7863aa4cfa6a2ad2aca93237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00141f3d4e298f27adb852013f0fde358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86acdea8aa63092028710428ac4d389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a72dba64f7a76030df6e1b7a19e0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf20e7b23ff1d5d0c16a1096914bfd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891cc2f0ec6b228697fee222d52625212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa6299c6258e421d0e7dc0a1a5fb5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be12df462bc71a49628fd8fff9bab2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81cb16d316936a66df0daa5e909c5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fe9977f9d74f5788f78b49b17f34016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd29d7ed342e78e19b0c0cfadbad72117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c19111763a702d539c7a750b193c8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a9923a98b58bc8aac873a92e4ef1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074aae14511a03943a35de8c5c787a0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02248ba4192006aa828d0410371517c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef981ee781bb5e02ae4cc4230f099022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da5881d1f7d009546a136d60c8dfc923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076b5330c0e90a77b88635d317a2e2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90ba1815812936bb6c1506abc8981125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69237301bf2b27d0c020f1dce177f39c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27a4e4155fe65b41e327c86a4d6d9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495f47eaea52a471ec88b56c540f07628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30aada63a7e9f8332b3cb9c1d684a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5497092d05431f1fc22d770c9c7fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d725975d2e4a5e7c2006c4b061e71631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0650d0afb3d436b26e474bcd77bb1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed53def4a776c295399519fcadbfe4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9813a595c004eaf4eb162fda6997134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c571df254fda6088f696507b1055eea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7a40c934d031db12915d9dbdb9b6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ce85940b4cc0bb9033bb7c8bac8d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ef85471841b17ddda36b3d135caa738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e20ab1545edf463f48556db322a7639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffd5f08c09e298f7b0c21e19696c0340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fdc6f219cebe6969f660da9fb22fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1455fc7c437fbcb94410d74a8b6c56842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b75ede60282bd47670fb460183cfb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a93cf9f6f1053594c46c54f8e02b4744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfde83ae16aaa55ad602d6b58f2d5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4efff447b777d6dc16ce6c89accb3146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35668c7c46d87ee7676113569dba6e9e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86faf8768c9c078ea8d6c03677f0a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d41687efa1def0ee6180447e37f60b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c72c95645a933d18bc9175bca3782b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5819f5be9e795c9d850af81db3fed551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6127c318a94da7cfa0bfe3cfc28b2ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dd89a1f8ee8f2cafd0e14d74991f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31aea5baa54a9258e9c393471695da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83be7d824d6d120875370a53189a9755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d6cd83ecb0f523f01f5d12cb4799556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b810f3ab41325d3989b1ee8b05ac457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c28d4edeab0b38e55fecacf9f8c6858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc849f833ec2be7fb18cef23c0b8061659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5912d27049bed742771b31a3d8c11760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db899faebed33514ba4a4ef9e8b5d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcdf892bfef772eccef50ac4d661de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e10337f0ae3734cdade99dba5baad063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bf8784086a15db2752f4bde17990264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa5150289824c9ce19b5552b9713ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda01b022ccc61af9c46a2158e24a1cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73442c222e1cfddc1830ed6ec4e50067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c19ad62f4244547af4bf48c3629ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69981b96cccdbd17b71c4f42b4520d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bedd43995221496c96f4eefa2c61e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b201b84e4f992dff917d0a6b74d93071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee1a0f9f9764b460cfc8793561666372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b584a7b494479bc2ec3e71b8e06f3b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1893b75430588ceaa7e258ada6a3b7074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2cf2fe0ca0df35cc5daecd3e0961b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22288c6245f75fb86271f30069a4e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec094dfef60d6216c527853c6259cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9e404da48865c2ecb104f7f1dab2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca463a00038640a47a34658fa494f27879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e062c2eb97ff24be932f0921291214b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38245b435770c4af47746474256d4daf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f42977db48e30442e2857a22995d9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbaab4458ceee50c3e55356365a5b2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c83d77c746322578dde6ec3424fb084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d593dc31f54771745e95c180ab0a4e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17de61ec197275425ac55ed99aaed986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6fccda0a26db03b77c3e0d93b1d7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98826bb7339e33cf56dddb1eb67cc388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd16de318a9fed09daf1f292efa7c2d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60f1f15c9a052d230a6acc8264ddf290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4c8bb0401d9a99c2885e0350aa07c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817ce64df0411441a0a426360007eb492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df95f40c67f16de99505d63df2a34493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56086e139569b171128b1be3ed78f22094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc54e049ecf8fdbe773a7323cdbcf195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd68a0df679d8b196ccac6e54bc9f7496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4fdc53422d2c1fc8638d491f8921197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f825489ad9a5d5ce78e1a1bef4ea8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd1c593a80d1182493a190fdb0c63e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832e1270f8b94334102c83bd0ee39cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bba7df3bfe19b4971b28e5fb67fe3e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca13b7e9b2c8b2c9e5ce9b959a01cd1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e65c40cf67c5a491e0a06d73749b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527f3ef677424f73a9024bea34edfcf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8168ea3d88f7b33a31e6dca5a8bab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5154e200ef2c7646b112b9cbfb91943106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60728d5b3d8267cf3080c99a4c174a72107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b176524f0523c17ad35fc330403688108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9965e45832493bed4ca43c9a89f164f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3410f57a4724468fe563096ab0f764b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377df27662dfece0d859b6b6efa39e37111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a9df2b819fa9d44d2c53dd292fc23112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527839f5a594f4f570621e8894d0bfb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d62de1e6b4a88763bd8128850e8104114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f82e14b675f3dba08f415fbfb5658115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95d16833f783aed4242a98ad02325b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb89ff69165f0385dfd6e153c39603117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb7f334cb731f785492b130c544a67118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61b461024b36daad3960c795908f6c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97790a3922f655dd269421e3d73e270120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a89a5255fb7a84dec65888768db95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06ec2dd52e848fbbd1d4fc5a00765a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7a3db47038af7dbdc7e254543efd5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd97bcd10431e90c18d21c8e9d4e9f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32045a708021f93802a54089b8e14d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff76d50d24a5b5249757be0363918e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23b1455bbe05c1f486f978e6361ffd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2fdf6a4f65f0f7763700a91c62507128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08297f84d14a98151d5cc166bce61606129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fd207303cde2b7ef309ee706f9d54130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7a917d0b466e7179dd8b512b968c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d449d4610b7c311c10838b5ec22fd56132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6faf02ab760f78662f26f3bb1f94f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5b2cda9123919fd97920ca10cb138134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f2b3449de862fb7cbb523c0e84880135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5b2750f0db64ed7329c143b4e852e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14463bc7e1a93c7d479c62a7d00aeb9a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25310a8eb01f117228434d1b7fc62c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcce9773abea275b3f57d697c1f4d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486beae1bb9e59e60226514dccff272140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc780d832f36dd71b8f1fdbb26d993c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1119a05943aa9906d0c78ba3a34bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0005a4784c74145a87be0dc57023d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2634df436707587cce81f68abb3f091144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55aa565f3625c893b5825403ebe1810145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bd8286e044823a833a9855b25d6da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92e3335471e154a47153d1d470ea4d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ee778d246907d83172ac6f3c6fd3e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306be5015916864bfd4da8b7e49ca9c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf5e4f970e4d7233dc6eafb0a203c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b705af3af272494d6e90166d76a162151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354a885be3dcf6a98740f8134ed85f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4597ab42fcdbb7ca163a4f669b90c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59c0d9574667bfbff39ab4fe3cd66b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69eacf82fe589314203ede1bd74eb1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ab726ddee221f43388fa5828d9a67156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd021a84e96e78f6b47b971f5d104c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afac8efbb892bbb99beb5037b4cd63158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f699f7599b63ae5fcfc5fbbdb01f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bae896d97974dd3489ef49716d0b2a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30340b9235142a9214415e3c54dfed2e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eace2621623d4c6eca7be9f538eff3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f0cded4c469800acabba28ce1b7a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2c118efdc3e168ea9ce4216475ecf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21574bcb99712bfa7b720492f8ff2727165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a780679e7f2fbc0a8154bfe556b1a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b020a58e4b89188df4e1879096cac40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558ff552603f29411612366047ae00b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d035eca9437b83a8e73e6b8188a0111169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6df868c279639940253837b23e1d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60787dde231ec1e3b40fe1e8d92eaa29171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac679639c747b1d799159029635532172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f0e63b6cc55ead01779b4e837b952173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb571d07b0a67ae945bdb19e94e09f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d334c4fd0e48f04f5f264395475301175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f1947436f12f716017ad97d9b84b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fb986446a94f86b23f9d4145e22be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c350abee2535058f58588f942197e1d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270821b2027bc1c8bad04fa1a1b96ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce4e317eef98398d20999c328bf54f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333daf5afec513cbc239d5e83ec5fb39181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd370e4cfb93f7c7bbe364b8987b92d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6311a6319de1997f3fc7c731b2711183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d99b5b3c1c52aaaf337f784c548671184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e3bc8b403b32461d8776a972c4dba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fd01a53f89d86149b4ace1cf40324186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265874a4d3ecd17c2d9f6106eb6da21c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb8297b5ca6a0b41a0bbeba5ea36c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e031780362d8fd878646107b58e9ca9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f1ad1877be4102dda97f2c97190c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6c0d8e51ac310f0c270dd584bffcc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f40d9dc3164290402f7d1d0efaf807192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da79dbc4a6360af134dafb460269965193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fdbfb905c5b89b640c200905d341d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8190fabbbc3538e2f95ea2169428a18195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003955570ee3a998b6cc12484894316196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee813915ba4b60ca2ccaa977cc6a24fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f0fdcb26cb71d9651dcfa62de05a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6230bbe9348145f690fedeb1fb8aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c025afaed862c4e469f6f39975d43200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc923738db4a78a558b423b26ae1e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205dfba764eaca528d01e94bcd92960202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808fc894b2e76184b0097f3495243e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470fa8c947665779e6c3b55145963d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddcb04f394df0e4c61bef17774a590205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422878a86f640f335a87c289dded1f5f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a4aa5ff521b56555fa317c239a5ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659a29b903b5b50897ac3beece59ea7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82202c53274c0e7cb63a18a5e55301209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30ecd6ea8e330d6447e8107c5ac9c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a6642dae5af247556c581f3c72952211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae8c83401e98caf81161e1a6cf5c30212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c794b974a71744bb909c2d439755c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffeb7fc702b2e44a3c4699e26fd92b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1826095786cbd546e9fedca6cca1729215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b59beb622e2e8ddfbac34a3098f54e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e13e57df738a7ff45db802b20401f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9625edb6cf8e90f91a150e58b01db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897db7fe6e28ed66d8f682847389848219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab9ab5d71bad7178ce8b0013b1f5a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834f6a28e1d40a7aa2156cc99621982221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923d3162c2b83cda0bbdd640d6aef6d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caaf0b0fc3f0574e3a2c2b99277a002223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a1686d9af7781b0eb0aa12330d442224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e37c542a0562fc9cae542bd3b103d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffb5404b2e7bd863629c3e1d0043eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40306f83b61dca87f47f5e16124506d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a378c082d4cbfdd27c79d87e23733228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ba24db1b1aad21b795ebefdceb006229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e68b087dd7638055d6f22fc45b58e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808661b9b3d219ac414007d829402ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143834a5c5fe6e6081ef8c32e3b5e6c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a893ab05e7d9c9cd876caa21364681233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03169bd226607b5d2ad97c70744e5f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474a2458a670b4c5fbe1b3f2fdf9362235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5056d18dd306e1afe63d616b445423e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e825f763ee5f2ac2eb7adea7465f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818b02e97a7997bb4b58bad483a4ca5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bb6f4b28735201fc7eb98cd805c95239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab3209311c4cccbb7f83a377998fea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c941eadc4981e12643f9d13c8fffdd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de488d7d283aba5cdc55406ec93ed8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115ee2ff34082bd0dd745a86e36210e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61f20ea888aae8ad53b87e2123bf97244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e289ebdafeaf6de1175e47e6c33150245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda14f576a79d5b0b3f8eb0d8f830f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d01ce533a60d8d173ee95a0cfb783e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145075be1bfa936ad0b5309068d4e70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc14e300c2d6cb10d0d1fb2f2b37c77249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08196902620fde6e3c60ed074edd893f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556852181264692c703fac265be245a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e42660bd95195be2d3d0d699a905cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88994db6fd72613c7a568ca0d26e4bb9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc782a28d445bf950dfa768480a51f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc4e410e1dbad9b0a00282c655090d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd999489b2f19dc3b2fa78784d707d2a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a2a159d669ecb6f770dc857ec559e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3c40007b58971b12cc490a4dccc7b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660552271b81ff682bec8f38379322d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338c0cdda9286295df186ab91eab59d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed9858a9f2a5f4e02f56657f1a31d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d931a4fd21d76c94ae76553a8d678262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82698c221aa13a8574d74eb07d5c648263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d8f3992be6ec3a629f2ed96eadb96264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db18cff79dcf3a062c682c1545c4553265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeca07920c33efd22a74e4a1e537081266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877a24ccc9632f070b459b97fdee455267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f931685d686083651a6818d3179d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1c8d9403132fa68a742cfc305855a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4e57c5edec4fd397c82b1c008565f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d882a7f407255e4147ce677a5e9ff7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357126beb98ae2a5eb106e786e027b10272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a41ec3ad16b0cc27973ca16b178c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac69cc8862423f7d6b95b270d89095274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047087c0342c1f15eb79e8095d5f4b32275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d774a0a4d6d00188787ab2b51b311276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c162a1083a8dc0ad951b1c4c5dae299277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d201cffe980df55ba1ec0906d49a40278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f947fb214a770677ddd7f16735c10e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebf49ca1461bffe4b996b2cdfbe4ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e17ff2863b06d7970ec4fcb6bdbaf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5317f6b843ae0dab253f111e1198386282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0934a49c1ca1a50032f49d210dec5e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d67fb1dfdde59b589524b429d5a1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e710383e004bc93fb92c0e07c9e44285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8310a70fab3eaabdd6ea49fe4e2a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a770788d607e7f0c463ea26f6155ed7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff67bfcf84067b2234f4fc2c014be4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805217a4d3e105f282ac408da9e02b32289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a724c2425a5ce0d67b1ca0f072c1a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324586c0a2c509aff34fb6cdeada970291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52dfd1092ff0ae663ccc8c345102902292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5fe826b2becc4b6cb091dbe9803a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417282643fb971210dcf11fea35b84c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a8fe35c6f271f2fc80b135631bbe0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea56dca97410c9b1246f6970b4c29e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857ca9f9dddf29c9e5cd688b74efded297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153512c7342a93f2d9752213e0563fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bc45d62f10d63d884c836fa5dde56299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472506b164b7dbd01c7b9d3a9e8146ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35d1c2e891256aac66618d843f01d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb931ab4763babf10996a12d5992e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4a43b92afe0a94750dff8f4305ea3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9dc2946a1f1e5eb21e336008e5817304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2528245b130c78a5b5b5f575b37ae80305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892b70d18ab4e3823dd9ee46fe26db9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85b82e9ab01385042358ac74eff796307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e3ec6c5a1fabf0abb65017ea65e92308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d855fb7a8e9a924e762b9175b5416309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe7bcc5ca692c5cdd48721a077818d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65d10ca58733237a1ab431608827d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078e0cf0ddc586064bfb75e4eb532d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cb95cc352fc23ce41a0278852b46e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82638f1aa76ce22cc8a4ef9db14188314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65c263ee9a2130ca04c34bfaf5af7e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f8550ce1b5d727bd41dc497ff5067316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902c8e2fa684109c5943f443e916e82317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0fd180c5da17d3834c265f95fda82318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154212f46fe6a1a0294be768ada0af27319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7475f9eea425a4de0909329b92c417320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56878d7ac1e5d0f3b4c54375aa5844321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5c559e641ae7297f65dc13c0a31c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebe854e7dd18d78d5550e920589a51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0a590dae3114cbee3d6e5f798aab6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fefc267e3c5c6b6e4acb4b428edbb3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f072f97516f987106539b92e94e3f82326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0777f4efee63eeeaadd308464d2dee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506df0c0481b772ce1600978efabdb3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24166589a20c38f28036f0a3bb2bb36d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a57d065137d22706e264347c8c3a26330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f80ae8fc489f4ce54c5495fba7627f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcf25e591a6c82a391c643e664bc4c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1573038811485c7a1ad2fa0e58d9cd6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3917122a759d5afb8a0704304014c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8107f72cb0063bafca3820fe4eb79ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcb13131411c9ea23ba6460da16aa2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d89b383ff3c4579089911bcb1f9ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d33e8076f74ff9c9ede198f63a04d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038ef6e1a5f4d0f0b4404670d9902ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091876d5cd59184343b3f4d1d10060b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3e4c7e4d571d4887c143ea3a549b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e863496859dde53c91cf7f28a5f36dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d6261085bc861eea8d8634786ad85343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76861baee753472228e5f4395f9c1917344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa85b5110951dd574663c9e470950a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c06df7f76c3c001b93edd5e9c176b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59ca805cf6da57b0de39ea9b153061347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d767fd3bbf45bf7205aa96d67128609348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed0b9e487cf2c82fc78df9696e3ccb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3efb667b5d3ce11ed584cb372d4054350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e446c53fcfe4da56dfbca6aa81f1e9f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b58c5fa6eccaf47b535e6f5652641c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca6746dfa833dd98396c0a3a561f96353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ce8192715a2a2d94b881d74d2748e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b7fe82b3745c1f990ec54c75854ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3204df9291c9b176ad85e73eabb38356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af5f997f89dc66dfdfa53f34f13894357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24360e98577b5f925a735d8653427f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3089e59bddb146e22e8fc84512be9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9656f002b4749d2839933c2ece6595360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e5a3c51b5f941463ff268009d3148361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520244b8d7fddc54daa91cab40601ea4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb3301a508712f2e698be6234babd5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e8356d28f5068da2f2ef268c3f8b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29782258107e24ea3ecbb5d189462130365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86cdf5a09eec5372591b6ab75416f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c050ae55b60b4becf7fe335b6329ecb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7390908356af9a9fe2fc112b0319973368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af572c261c038b49c81934c7fb46772f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1e48f42cfe7261f9b4aad76bc4751370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0ff70bed8f389fa5ed7d5467d1653371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbfc39dc5b5d59eb8f6f53ca1fefb3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a8bce0e64941ad665605c4b8ffa0c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850f9e14423c28a682ca36c27d2ad59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebc396505ca7471253c97b7a6979d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c880bd0c7f4cb8aff1ef0811cc8e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2efd77f075f4d31dd450f3b67f40d3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ceeefb237dde2f346e3499591a86ff378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6eeed7dfcd43d8d60ebdf545766681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1844e1b6f936bf761196d5b49e0db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02aa00fa2af6734aff6efbaa7c4deed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52d905c186303f16d905e2d1462b104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbd583e11b72047c4e8aa3eaebbe905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0401dc34f47321f3d51f7581e44e4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b22d75c71d93b9ef5cc67c09e46f2b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9c6109b546964c2b76bcb5ceef9de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff104f23ac81096f944d47c1ba47e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb37c53c89c3c0ffd8493f93d38f64110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ede75e7c139013fd87c3c03e8bf07e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c079704b132549939c8dd9bb62205c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4b9c6bc402a02e99d7fd84c40f2c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e33374c165dc03e5275ffc4efb0d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f97105c10c465568afde4372ef04415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c042ef9f1b720a3bed8194e375ace116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b830b7462a1a802baa66766180fd2fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c102c604da1c5a3e7db3aaadbf10718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82149a905571c9eee1e4d887c6ee39d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77d0ddf503bd02bb38369b5c2d0b9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c03c7ee6a2b5a6ff7de48c9f10fa8721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a5216adf15af0b77e2b89ba066bba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcffb39c4b71f0bf0a7567c70e1484b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0089fa59655a342a95cc623fd1a2ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598629622432af7ec2aab2d9e9211ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b39d19461075a7ff2278864155f7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a84a9f9f8ec44c88e4d984698003027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4c959f9359ceddd4f2efb9c1ed45b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094cb6ea7182c82eefb9929f7878b6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1c1b6f92dd0d81d6416d2e6456c2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31044d361420927b214e7b8a788556231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09dd771dee3a968032dbb5a922f87a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d81831658d261bd153ec19d42b1dad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc2af978849dd8cea5433157aaa19734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db47353545a1634ef6ecbd67266255b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4060e3979144ddfc5ec4544ff6299c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f7dc3f5624b5b84f76c1ee542c55d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25c39e36b4c26e4e267d39ad7ce12138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2b78bfc3106da485688bcab5f071339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23516da0411b8bdb54e4d0292c41c00240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993984f9eac427e3359f6dd828c522c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a05469a3fe0c446ca13354372c24742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee5c1faac0cff380e7021c4d53646d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e146e5c3175d835fbc8f189d392ec5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73829dfa6cc38f5f97420a09341c335745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84c6ad3ea95610837d5f76e520cc8146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680f93b939fab9dcfe00c5d0ab6f7c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881c3af4b52a1e5a5aa0b0f5a6eb48a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4f3698660302afe89649c1f522a8049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c69f5413a86726ec071e1c83673fa550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb721f045bc327a7aa231aee2f55a26151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d2ad6571d7021d4241ad9274ffb5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411bd1bf33bb4dc7d0033ef85bbba1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d29f1b3937b6966dabcbac749fa6ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af08b215cb54f5729586e3a2cf0444e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433328c84c5322b5672c1e9091a295e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44e76d9129ec240b8001d972ef73d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a976f8e834cbf9ed7a1692a9bc931e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a414b3ed75b34d89b7030d2405dd7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da275eca4b1fb4d9cc1b87f0899af0b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdbae12440b51dd91f2e74e155769661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa359703dcb152e22891ba20454a16862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2268b79516c46adbf00f2457515394663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ccc83bbae17053d018e72777f33c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc2f02c1860041839c7a2a4a583c6465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076f43e829c8e7c3d1b154e8070aeda66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317478a57b86489cda43ef3da216ae067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13e9ce3a446b3fdcc55eb2618f35a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cf7dc6fe085cee257bd58239c66cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46438a9d6e27183313499c1dd4adb370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7bfda8712c66c31a49b4682f1472971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820d12cc3eae19deb11bfc49999496072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acc2956cd8802e72335ace83935c5f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2d5bd1855a2fc8d6b01190b446c3f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c8b2a7358c33bf0cd134adb5eff2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08ce44ee6abdaddd1eeb70ec6ba3c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748f78afdd7c64c868c47056bed56ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328746fb5fb9c143950003aa2e32b08178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a08242e44b466a272738e4c0a2ae7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3790b51d4853ae9ad8108ec1322ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afacf0c352e03f8bbff7deb8db78ce681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374206511eb2b89bd8a4ef436afc129382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cffe0b34377d5b4aa3272f56acd8b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5762b8b77a98b6c63ab0325c7d7b33784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe668d904916f924ea17fefd686fd285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d92d6e8b5ec7bfff7919f1ad5269bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe5c8fda33f1bcd3c301469d6f2ac187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26e246f9aaf00e41b5d49a2614aba188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e778a5b4de8b99fb9830667f4a4f39389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15657742fd73e522a056c5db7192d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0d9701bdafed97e29c46af025e24991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cfb7bd07ea2e654892217e8bccb5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b37aa50644763b4ee4dac6587600ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46726df635fc742c9ee6771cbe251fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402780324bb588b724bbf47b4e63088595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b7d79b71ff5cb10e0045b986e19b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80c9c01230d511834a7394da68da4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28c42bbb0d0bb3f8b88bf634c9f48998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e47e9c216af03e08e4a32ff1cb9ce499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96811e2a22c05f86b77de976269b193100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714f6e429eb06229896fc59d634f663101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579d7bf71d907aa9fb951885e722b69102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3443be5ee2805f708585126a952aba1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b4962bf1b892936bd0a3ee2b8ccfb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057597d55b53818adf62c72c5a1bdef8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebb386a474d0fbe615c19a69285f02106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1139221fd4893241ebd9589c4bf2d2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d884b7e7fa59556df5c3cd8082e74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3124feceacd5bf50a6ccb8eeab786109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19125ed027f1b551a728f508f7f6fee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a33b935cbadbd19a0748f069509e76111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bf729d5a435ce17a9cf9677c74600112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ee92b726c737aa6e925f8b82f38a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e47bb90e727ee3839ff92d49811fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7786d0d6ed741b5da94a10772ed54b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7e3ead571640074a3655a126082e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ff601bce4e001ac6c544861ceb1bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168ed74918551580fcb5ce3b5808636118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c317bfda48bf7bac61cd5dffb66ef3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06260356fa31277b78dcf4f3d012c72120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c49bf0eeec7cdaecd0f4684c5b890f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef81fcdbd5c2c9adc8ce0cfc75ad5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b166b3dc1e2f7eb9197a4794e7781c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71584986da706ff9da216b0a1d895384124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068caeb55b5f7c4fb7c116e8d23af66125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212a0a43ac77e6646d6912ea66a9ee7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103da0a08984c5e93805d80fa3bdcc2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f4d10b31e0e181107ba86fe812466128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e1a49010b5bd09002fe040b423883129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e50f1d9beac9a2bdbf6a349458f4c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dabe2fa2823bc61363c2b957599bb9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016345dc052d24e40a26e5e4397311b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28026f3746e72859fa3549a7bb12d56c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e96a04a278ecadb0956da9f5bf609134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1e96c06ad37afe6fbe8384f6c25ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a40510c39f301a4caa6234d50da61e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc6a69510ab1f06a25ce22c513ff38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fcc8fedaf235ebdc8b1c1ce88c561138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ebc3b50ccc02779f0603854d65d6e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3664c479b334b08c31c94f013643b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9ca11234a299cd895a112de0badf7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09326dd93652b6190ab2a14f6b3cf6d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe41528f6a8687b4d197566a454841143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471929aea7c16d5fc128d8ea0be6aa3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558ce2a353bf668baefeaec536c3a7e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01493d786225119ee2d1e6d222f889f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0025643f29ca0919f7197c7b5e18b0c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f48b740693c86aa827900220ca60d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41764e05825cf30d07707102a8172ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb19df6d7fd485628bfda837b8b7a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911a856297052982c02375968e1b667151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17677f2d437dbc8ee34cfb75d44b420152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677034338dbbc153c488a7ca4957cd32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122544f8081dfe51fd22602e400e1dfc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a6f44e2a992fd3c9999a3523d03de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3c8642fb701636cfc558570d725d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd78fa7e8bc616e3df8076f35ca660157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4f32c10cdf6e788d91922ffd947f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77185250347fa06e376e7c289254f3b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761192fa5143dd824474770705401f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc4d7c92a802a041c98b1039843608161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5116b89a34f84cc497f6e62475ed4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabec8de409dfdf4a3bfa31af2d7da7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55ec8207f5a2edecf47573a63e3de2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5061df1f695452cfff9da8bba092b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982626c97c5cfc9c8297e51b20ef865166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3016287c7cbe96d506cd2e2cada6b86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697e676d0137d0943f4facfdf8eb3c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612452981122f5b5959d071e3383f6f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2301190a7926acb1a4b180a74e373170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f9f26043693f20c0626f95308074f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd02a8a3e8e28018a10a8c592368dcb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df5b758f747614ad96bce00a87415b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0699faada3f92c005b5116bed1e540174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3d9f7df240ba6ae04ab23d263063e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3900c5735a3c5755d4dd03606c3f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4e2468c1ab3524d02660c3b2eb68f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70afef827157aaf799030a8ed5464b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e37cf516920629c1eff886fe47a2c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f83c0316ea86eea12d55ac43086606180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfa9c4da46a9fd30bc8848776e9eeb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccfac4250e14b0bddb98df8452589b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2aa81bbf1531f38125cd74661ae3c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dd2887f4722888ef550c1cf4158b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b9d05b199f7ae7f1991d9064f9d8a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad4df09c37bef7f5569c14bcb514e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddd7b5caeaabdfc45e6c842b5fb181187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bea42270b176526f0e1de62390354d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457018558f5d01ef0be2406c2e052d55189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a130a2133a1264578d685bdcf745e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa281147f8f1260930cd38cb22fb83e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c85eac932439f13fc67d03d6951788192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee529a5ad54438a4ed1697392a8e2120193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30deaf95f4d5c44da217aaa4c7c0de65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057214f05b663cb8a5ef9b5756d0dcdb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b17842cf27a55c598045f6d269258196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd9d92992d294ebfaf91e639bc8206197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19c9c1323ed9d810e63bf20e687c23198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6935625c2c7f5354153a653b97a75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d175337143350ab1c99b5b259b2f1c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc77a3642d475b1df91e2713675c692201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd3813b131398561a621c1a42a3860202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a19609c8765e26a96c5493803beaad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16fa9870c455cd4895b92a45239d85204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdedd8c4635c58cc4032a47313da135205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c51879c71de9583dbde92cb78bf91a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cb0b6029167860023f3cbdd29ad88207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7eb04aa92ff66a46914da092ab953c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdeb0bc148986bd7e1fd273545c970209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edfbb23378fd2d82726726c4c9e873210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4684501e1ef0274e487d82d14f445211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69d07b1048dc1bc41ef8ed56606333212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b6caa004d8827a3ca3353e04a793c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cc016dc76df1779610dfe73695fb8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b71c95b385e8ca755516deb93fde0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b131f2c5ac81223fb9e934c0c025a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068b157fdc4c72cf3b5bfd98b5249d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6a8eafbecd5fcbaaaf409689c48fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30006b1d6e93867c9d2bad5ba288f1d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ac921bac61de1c2200ac13b010671220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b54620a12315cf32ce71bca1fab4e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0a5cbc47605ebe2fd02406476ea01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1b0a248ba28bc48334b5b943029f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7414f8cae2a66e9cc54f9e5eb46c37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cbeacf5f39e30991f26b2ef1408ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc2ff46fa374e0266eea94e7656b80226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3d3ca4d3222fbd38ba3bd549eb011227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944712737d9eeeeee87d7caf14c2f9c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b2f0aeaa44d34c64bcd6f323c89ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5519773b52bcaa6c23bcb9b57940e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c7c5f78974f3f6199c22c541eb5ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39839f1a33dddd48a7c75538fb3062e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649abfff573a3e60e82568cedf4183f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58193f5af6870ea894c8ac9ccd685e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d9deb5eb1024faee029347700008b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2f89d2182a964464673ddef969cef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818db5bdbb5f1e5153326d7ad250bf0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663a139d404c5105a60b3e61173faaf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffadd3983d85a0146b13467fdb1eb8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef49cb22352393c4aec1acb6d0924f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32577d5a209b4acf35c87bf158a75014241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835d9b930f489dee79f51f38d90f318242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1afd27dbf672a405facfaf7a3b7b28243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478aad3780c3f41db31b029ecdd6431244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cb7dfcf58b3202457ce59172be100245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e534c5671d8127d17ec224d5adee8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea512a99120739caced02e6f2aa3a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f86f3412ae2b85f67286fd11e407ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dca325b46ad3eaa737dac4319933f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04f00a63af500a879f9cc42dc023e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf89fbc559cb30e3f933781dc02d1dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1e99bb3293c7edb02d39676457564252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81948f3222267a4556c8e59383016e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff011533c678c4438f49197d111152f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1af43d776c4c607ca6db00c15dee4c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2ba3012e6421c3fe26e7f1a18a115256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d10bcd905fd2b065fd123e3a48bc9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb8501effebf516f91e640bdc1aa3f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbaab456222d4146eac09054d57c37a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52a16cc049fe3366102b8c225dda26260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2221bcaad1bd7d8015e2e3fc943b698261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849de73e6856ff42d151fa3d13682d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880fab8de83ff5f02c39df78cdbcd63263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1504c3810ee4370ec0f9dea642cb4a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff84983fd4b2ac0c935c25009ec3c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd69899f8269ae7954668443716edf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7118c34cd8b0e9549f5ad1e6bb6fd5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc81c60a7522c2f1e40b0c2b21232f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee519f3f70a234d69ba65f25d174291269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f7ef47388a8b18ec6203ca3223318270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3c239e3a7ef70bf654c62c0774a11271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1f7802bb754a7f8005013ce60fc54272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29726f5d860f2901cd3333247439f7d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74731c6e6eb7c1d61b2b1ccd33a720a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f69f1637b92b0c5f6f83940065909b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2b63b4f65bfc6004235cbedd29f60276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f687410afc1ee9b97d8e56398774bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0fce0ad7dcab9b2de2e941f92ddb7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8198920d748c8f58497f74fa3595f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278597ca1c6c4b3a710df35854f6a2b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59681369cd75a22e7f19eefc17544dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871b8d5faad50c2230d621746094798282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909aee22b7b3830d85fabdfcf4ef0853283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c267c1a22d424a464f2394b815632284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c2254c41f2f8c47f17aba677dfb00285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bc7897b985a3334a0138b465aeea8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8da4060a469b270ba6d1b89f60e0b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a702829896375107a0b4426ecd0ea0c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8f4dbd1b6dac978ca191dfd95f1d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329090813be4f9e474fa5d13b9872a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d94bc3277082e832a2156cf625672f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973704045a8aa305e9e02eca0e91758292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39573c714ce2d5a2d94803185360f2ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2846f48f1f76e80db2b15be9e75ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e588bd088e6b4d7230895c613c4236295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad778503f51eba30aaac17970418eadb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9458da709e454f49b6977434da9cb0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdeccc2b6ca49a3e24dceafff9840f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec39b63d30f1ba7f635635a772449b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6851ca9d5e4b2e60ca18ee64d5d21b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3fe90e08a4c61e3c7d85f06167c12301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ed5c32cae894f2ba2a61cce7ca403302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ce98318b86c8d7954f01547c4bce4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae3333816192f697068712c7b9ad3c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca3cde075cc776400100f626b17269305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5bd049e2443ec9d52065b87af21ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7ea00f39dc9c259904966d8888ccd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee57cea3bec3bda2caec07bedf9218308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d63574e1ff7ba98a126ba81789c913309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869344ff8bd0caed6ddadeb1788ac201310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a3bd5e7938a47159ffc428633b487311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e7495c75b5f18475481c8ba6117fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df767334e6156f5d3184bd86a76dda0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df17f98cb994ce6fad8f3151e826f97314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3126e2de1aea85d6c5199f8c5c261315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f0740335aa340e969031a3af59678316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98208fefc824396fba12e3d1d64153317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d578a64b9c7ee4e4da79f47810f18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00450cb58c40d4dd2f59632d17a0398d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91766ee922ebca70ea7e645eba6e5589320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52258513d4cf7724e5e64c228a21edc5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a647265d87cc3d529435f579949845b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa88c6e566adf3ca314a7a5688d2d02323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674b844a288d2fc99c53998f094f1a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b38395d1ddae3c5fc0a6ff3e07b69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ee978baaf5c84d9432e801068175f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46f5f1a325a7ac58167671bf35fc5d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338fc42630c87cf4ecc959ffd9366b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7aeec504bb19726215b03a48572a25329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99effac7d466cae1da8edf486c19a86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3932974d5f0d534fb495328597314331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07d8d5ca8b81f9fe3bd39e4277d068332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558c8ee22019648d1d5d281d788fe3a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6742ed59a75ba1820bd156c65f0a0f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87e59210f31b791ebb7e4750d2ff82335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e5436bab66cdca884d822e0799c05336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cf942d6aed38d34bb45aa23761364337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30413d9f8a7b6310d308bb1e532302338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a25654c1779383dcc5fdcf7858cf4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2313b4a84ad8202fe41deaf750e66c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f9b4836a0fcb520c03c4214474e99341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091024d558929065a4577c3d05995cba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585f99b1921eb24ab4403cfb68c0ce5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf486ba8f26ff5d960b4c90e6c62b6ce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94c548b5409181a6a45eb52466dff7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c224638353e128c309765cec7638ad4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555e995b50fd71f9b79ae8d47a6bd6d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb468d09d64109093e0516939eb3e20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f11fd269355c27b0ba39e6128c0930349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4009db0cbc003f1b31868bd7f8cda2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb95a674f3c2c293bf4bc2afc6bb8eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e1f48565dcf4a5773083c3116ef18352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6086ae2e6f4493b4d6026ddd7426e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63138ef47fb01e3194460f3d63f6667d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd91594f500481dd5134097ea31c30355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4070278ade33b5d445c2bd8942363356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59507f9ece74e289e0090c94dcb39cdb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82750289c2e731075c086a457942de2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c63baa6cbb21f705f3b4d76053f2cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b4a0cefd806beda2ae12691de3a91360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017d0a7fb0a1ba895658fe8575d82dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cacad40e034f44e5e729fec2ab931f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540be0ecf7246b4349dd0462789eb97c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa008c8eaaf94496791690f6fa7ca96d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede50a0f0267b72a5f4a8b6dcc08c284365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a08678ccb0c72fb044ed7a2c42118366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9a77f9aa6b394a799a520ad80ecfe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1079377436fd9151ceb073a71d223a4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872296dbeb49c911458d41bcdcb92318369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be2be9096e34bb9bf166cb8c6206a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df16533436167d45dab379343ef10b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61801cbdc8b43876e8ee0303e19390372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944040b9b6ceb6787dbd537f629b658373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8f0b491a0b02c420f10c140bd5120374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061a3b73017623aa6c0f747d2f4327d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bba1264363fc81fc35a5feb966e290376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77460339bcd9e61e4d0f4178454fe4f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ebe3d50e2a437e7ab2b38b784e864378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>