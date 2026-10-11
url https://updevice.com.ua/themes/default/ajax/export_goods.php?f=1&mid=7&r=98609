--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddddeb92760f9975b0cabfa30a373b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d8e6e2cce9811779d8db416cb47362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67c236a5facdf464180a74cbf70cfe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661cf1dfe64da287433e83fe9143a204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473d558fbafbf887baa882f4d9fe4505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952738cbeb6b46257f9416c239f70046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845ed989ce2676301164765b30eb7cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d4b8adb78817c4a57834a8dfcf2408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595abe4a4c57570090d1530fa107204d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50387d2b509e29e4e742a24b4fdc14a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe91c78585499ad96e2886ef7f518c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8f616b37a76dc35b31fcb3ea9297c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c6352df025b9327c3fcf3bd7e984a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28032a88ab730623c9bb809c87996f5214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed308554ca4488e06352c11cbaa26315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741d3d3d2166710da35a1d6d09f944816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248421cc3ade66c39f6f34b6dc4d244417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa9d2b2b18aab56637deab02ac8de318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198159fbce1f7c8a8d14cc40e3cc029919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be827dc61877eb7564669357a8ca1020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0b957338837da52b1fdc60e62a4b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d487db4a07d2cef39f85046756f0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb328b44396b8254089c35759fcc2f8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a944968109d2e2fb4d8ba1607222e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd375b4d54a899e49f7e22adc4ad8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bf7850a564eedfef508375cada8a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96b52891e72e56b159dcbb9d41e26f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc20e527d0f7fa5589c21b58017b0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bc6a30c7ac6ed0d377ebb36a4098629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d404a99706f5e1ff82db0087f225230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec916a4d5ff3760236e2a63a70a34031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03470a9d384f84316c940e49e285f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0372dbc45705c6fda3a489f5fe82dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3515912ef5b91c2cb397c35513f84534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e85ea58ec693625ece3236d68b28835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac644ac51d29c141901bf93856e1958b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd7353c5db00ec70e1efaabcbe292937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43eec895efc9209545a7c750aff71f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acbb4bbc984ab1c3e2f6fd310eb74a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24498e32ccb78406000e59b99737fae340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47092febca0a49577981216ad821656241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2da0a643943c38be3d0f6bc8ab8c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c33bc2cf54b2e7e8f1ddf1035e70643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcf723baf3199dee4d824c3caf3bc944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7912212e78a52ee7946eaef8f95dab245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdfbb99d6fd58e317e8bae331dd5e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed1a73df4d74d7c8b31672299cdc3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99431bbacaba8db59e57e1419023ddf648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b76031a683a3efc6d0b76e50215ec849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f45c9d358fa40180124a826d0b2f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45290a4ea76cac22747cedf62145ffd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7034b821c7c82074035dcec5479c35652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead08744be46e888da81d470069004653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d520e719aa67e74bd8fd7904d1f0f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca68d6b1bcd71eca43bcebe189389ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40eff5d67207676d1dcfd0fd0efe93056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f89512a194dfe6293dedc48a88cd5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10a238da97acc7dac56775847527f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2173ca1f3a673d8c63dfd8aaa08d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796547c11e1822425552048b933105a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b289f6a7afff2fa05d9eb6ef034ea7561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cb3e9d10f6fb0457224f7e4e70f3162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606e66d7967338a5dd9648ed0188e9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c89cdc272978df43d2f903a5fc4ab564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b7838bf0dcb3710be9a2e0942342265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d618b69329354e3da197275af7cc1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548f8d6178e88ce1bf66b66dc61b51367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380c94e3e8af57423e5c3a8da3dbadd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3a813746671c256ac9e3ebe005af969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f873df71940696bf7af1fa70d853370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b0ddd3d7354eea19cfab19978f4e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc34348e8bea4bf8ed142dc4cbcf45a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129afef618815c7b8d13fba24aa5851773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4951d098f7503602e4e844b883216d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dd8e7ef0c7f61cac5ae8809291fc575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcdc2d813664fdf70cbd3aca1a279a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f49d55815a6dd01675b570fa1acf577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1a3a3239acb74fe3069670d05061978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ff2e62ff7679521bbed903203b5ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1490796223a51841ace289d85c8c71780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfd39412577e7f69f3d1b7c18c4fcf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6e31b30795703c85caf7038d708b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5343b27acb8ffa2de237b51d865cb3383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0ef6317ee9e3bea1861d78347255684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f639308d024c27eb1bc4561f85d1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6331245b6d71b0010d2712bc98983386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76fa8600abaf609acea35f09cbd35a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805965790a6ff0e78b4780a304316a6d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c8db85a049ae82207c55782445ae189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a9350ecc053ed50f469684776e79e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2d1e20de6ead04a3415aa202711c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e5d638b58f06f41cbb2c4279282c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b412f63badeb871dce1c4c8d22a2bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe9703ed08f22dbbafe6a4f62ecfdd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd0be06aa225ac95341ea8bb778f4a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5093565968839407f2f307f4719c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c60ee07baeaa420f3622771943639f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bcd101fa0448b0a824110ba6c4c7e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f9eea2f026f2ba949b7ec44d3d25799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589a41f31ecdc222d369f6ee1e19e42100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d153629d49a59b7e9c0bdbab06779f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de3dabde662b437b3ab15592f9f662102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562994cd567de8014cf2b70233511a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634056730c18f5df4434b56ab4ab850e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19af2c1f3a9f123a2af8c36b17dee71105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a44ad7b0fdc0f75336b8303bea223106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacb997a8691838b7921b5b19370879107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c770bdc7d0adc7b16769162e06cf31e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd5725e4ebe1be6f6cab2557ca5b70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce7f3e7509270a29cf341b1a7d2d56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b3a017805418ed17b6f48da8af2fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac299a7b19d7cceeaf4cfef89ef549112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccd832ac12e073cc5deb0d6d86e7ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd852c2e2ec99756a01afea8e82e42114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bad42e0a67083ccb3484ac960c9d45115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cffc120b346362f2f152f0a494db62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65e1852c25e14e77dfef90899e85e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed5bc7713ab2e303e15a71fe8185df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc55f95c33b1689cb7582c2cb2a741119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f201558e5c8f4dc6eda81d96add94c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96b05b98e66510304b6baca79e2ef6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4fd6952749226f26c9645d4813af6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d3a4f4986bfaa97efd1c5a1127a4e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947c00576e0c4882853bd7c947ff6a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a71917f038c6c7995b7ffb52006928125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d039976899a985cdec85c97b4d8a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2519867a4a79b0e01096e4bdc16d28b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92181f3d7ad591066dcf7a6eccda96e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34714e87e30e54de9a12c3b8db077e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552df34ab921668eeae898819b94a9a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb683e742eb316460b00f0d19801f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fc803bd120ee9f4873d7d64b6532b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c1f6e022a6d7fe5dfced325d89e79133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb60197f4170c2fa53600ed30999a83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b33d2c210891994341a4c01703593e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f20722713f2e52e64fd43ed6ae331136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f454276c158494fc3a12c030a46ad8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ed22c76fc1f3e682f17d4d54d7514138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374114ca21cff18419b11adaf30f8530139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84519e53e7a4126abeef3bd34de6ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058634393c1acc282e2528e9b71bdf63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297a59f80f9bb07000fde01c4a20394142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea62bc85983a3b8fcabe63a49824244143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b7682654f133312592403ff3d3dd7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a52be917695035be020b1d3d03ced145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc894692cd8fccfded7503701bae535146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86803d8114fac2cba6e756a798f825f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01916af11081345b5d95acea415395148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b956be947fcf037134fd0ba0e317a7e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcfebf5f976de89c998d8cbc5f23fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1980bb14fc1c6ae75238d60945908a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e19454d5e5b83af928f0e50c8666be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e452f9f5e3b3227020088c36a7a1002153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494005baca76dc4f0128db1e00283e3f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a968d57980bb529fec77b633553da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e731aa696c016a0fc819d1c2a6af7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc20ed73cf5738cb6c6bfd30308163157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e025800198793361ffc54b00b901e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5a292a1ce9ec6a6a29149a23172c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8c989c473cc252e76a68ed7bb5024160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de823bbb17bbaf5f6a94a40b635218e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d30e56c4e7008015465ecff48f41c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a7bd574866d80f6680702bfe4738b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd850c1602a046ea6aed42c2d9e931164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afef9919b43fde3d2e8fa836dbd434165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12f164def7a92c0b9a73a615b0c8ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578318c4cc446456a78972ad5f761818167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd1bc4f96d68268a180b2bbf083c07168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9279480cfc8987a2499699eee423c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a001b66c5eb6ce82176caec870b8394170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c627d55ddd24645b066c1191350922171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36302df5f9f6a8d1d53d77f81a6c4c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a700a5129aeff924a8f71bbd986f04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8d52693adee4b8e7dff111dda632c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954b02e5eb0004826430538554b9aef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87277986478aa85b65032491993653176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006c5ac1a6054c602d39a9e73d6093c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a15d272c2e6be0ae2f83cf132ce11178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453082f25265884b729510e315b936f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2413c3754ba610e61cea2bd287fe5c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17b6b2de96aa2d951b630b9f97d3e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71133fb683b2f1caac5d62f004c8b54182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510c70927121dfc64448534d310acaa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ce82243093eb3d29af41d140eeda5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51198be16023bc01f2b5908a6858376b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8ed1ec493ae1ce6b8824d7cd2490f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df380309f5238ad9f6d8eb204a5e7007187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affc71fa64a146197d3f6911a7fbd80188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9045bb84d1fa07720dcfd8ffced17189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669e80c27d2154551e42c8e145f606a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222c6b69f0760ecf2b5643a1869492d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122643cf1a87c6636e686506c82d645d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb9c1029be287fc10654f0a2c7679e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce421d1bc0c3b0b7762514d6115e98194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307796fde116eba64139c0bc0e52bb2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd1bef58345a62f2963b61c7e71cba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11904a4a271fb4c6e3ab2999e0d63709197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6ef4fcce56e0c0e01811510271bd3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091143d37a33834967a9bfc990d6e3e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a226b5081c2fcaab4dd3bb75bf28a0c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe757917fa448809c7f370074d3c6de9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fc667c85a37936979211b4a272fe2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48b8435c3ff39e36b7f532b49bc4b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8cf4391b34efd30eac771dfa7bc9b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a66eef851b2b088d023d45346792e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6d2fe9c6639212678a4e6d4ecefc2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285927c6a2c9738dc02410691eed0a82207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7cb0da6d5c908b2f445f0f6d72c38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4f7650befda95cda4c5c7c213e8fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ceb252db43b5c90589dd09ade13786210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265952790ccf0fa11a98ce94a3fd3c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907359d9aa557a3b6558d110e5e3530212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542d40f2485a0b969978f82bdc67570213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc24a980128f46a9fc920bd400b62a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835687bfb6d15cb56596a114ee1f7e03215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcf41c8219278c174215a1ef48cebf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d9c79114f2232edd5c76183df3e21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8cce5936eca6e9e5a427367eb95a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af4a412d5c3fe8b97428488595b2e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7876fe5ad78fe313188e11fd32ff3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ca5a938e52501a2cd2b8f15f48f17221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f582c295d363e74ae3cb8f8310788b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ca8544051941336f58b04d2a850b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d571cd936a0926043c43d0314d3409224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eca0ad2a20f9f773f5d0c7038b21df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41e89d65647083e2dfeb6ce90018e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5589fd61d06efb358cb67a2526cc6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad8e677594b2ba00b9b04ca5e9ab8b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc435e862b22dafb38bf5f03661a1325229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b49848919a8be0588339658a2b4beb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513a77706497bfe25cd68c1d54dd052231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebca6754dc12249b083ead1758f5810232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4850b2997cc854a5d07da67deb29ff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671084e4ab960819faf0c80da6eebf1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c460ade652fafa6c4ca13c010274d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168b7155f68e8dd99f3420caa422a9c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e63a74b386696dc4b801c747edaa47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a38ebaa890a0391f5bf94aab51281238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bba1ab39097dacfbd97354559175e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1ef1f027be476cf21adba2712dc13240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8f4d916bbd9c2dc8cb460fc4d3a0e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3524b2ee9c52de956cfcdb7190181242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7569656d3880731270b6fdab993ac8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355ac80db6c5ea3fa1daf4f2263d876244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cb8d2e40221f981ab9df4ee5b9c40245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94dcda96df0206df30f8180b22216c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db462ba4814a66bc176f87fe789b41247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edc8fe86c378e3a7abc33d7da88927248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6194c0dd31774825ae4d738c3052be4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18098028a49f25ad613a60b58c218b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ee527276a500cb4332180a98cc71c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b57b57faf8413d48515699b962cae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1165b76d2c7ba65cf34c981bd81c8d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d2134c969eae90da2445e45a6c8cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f352d04029c89901c527ecf4f6dd3c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038f9344e531f14a3f101a804678535256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735bd8ee74c8a1bcc4617c91537cfa6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32236b0f2bd4691a2ea2828d29786ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2c658509368b2b9380282ee29cc5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5c86b6f7e2fb837f0c965c5a66417260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eed870350811668b753bab76034578261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0917050485b94ac2813a049b03a71f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f77bd21a9ecf05d9c4aae17e427c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd3d5516a765b105accd4f3c618ad0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c82673358843c415e5b1412cae61df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d74497822ec0deda72ce0c4fd5d7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba27d1416050fa89383d4d5c3f6575267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905afee149e1e5bf9e687fe76f7e99c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335d9d6dc0c65f2c2811a1c3e4edc7b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b766c6ee710a15db7f655bb75f465270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657c17b5c26686012639b6ee4dc520d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83756b1d282a93e0a52bafa1123caa2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a62b7119385d0fa53f264016b6db1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088a92894a8d7734e6a1b146f35e38f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e4f3f07efdec86b97be44644388fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572523260c68aff864e58fe269930a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a76490291606822e2ccc6d14d66a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d12ecc73280c25cad6316fcce6f19278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7e7bbb4c5169a84bdcde3385a4fa4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33116032b538dc1aad3d3f22c1c78c08280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51b820708e8c8c17f0727dfc9d577d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298da3c1141c644eb4775d0c571612e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99644c3f9f832f3c82ef46cdda1866ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c46fce217ff918d397125d4f6ec4f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b938aeaaad4b334934a35dbb9971dd7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c31be4ee42eaf0176c326518a9ecd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420b1dabfdc376737229087377c835c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903beea4554b0dd4226d1dd01204c0a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a35e1f13f9bce0477943b45318622289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b9d42543cb5ff0c4db21bffaf9213290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786db8ddbb9d7ab022e283ab9405172b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fc80feaa1209c0339ccfca1b5acef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710430f2c33149d966f68047db8c4b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c89ef261f7e86aab7acd7364150f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0e17cf170fff8fc96261d8d5ac862295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb28f086086c0095c261eefec6ad71f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140e39bb4d3bf42e6ffbf9ef50ef9e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d587968436273ccdc89a2c5cc40022298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e857b6e3f0bc15dc6902851eca2009f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37f2775d57f9ac58cb1c392a20e1d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dea6ddd655c07be320b299c184cc5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7198f02e16dd9c9af650471e1570f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3b25e49782c6b753bf9c34551e57c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b51029eb6a56b499cdef71a3baa83304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec985c9713749437c92b856ca55087d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6815da8d310d74f551b75ce8ba4cad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c35fa59642c6b935b00e93977b9051307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efbc3df586295875d7e61712628647308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065591ab4dfe605aeee2c8963972f75309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19daa364da8dd2a7756fb38e8d01f1b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922a0f087fd5d6732b8b18ed58d2ac1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49105bddcb8494d06de5f2f3fc0d177b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a533e264fc32513c57510cd3511a18e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f85b11dbdb296e41b25da898625b20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cd959abb9999b8aa158379c65fb48315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94481b6f124f67935c0705081d1362f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496c22e571f6d160c7db6ac9041e7fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa6dea532973d6c8172aa859540260318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157fd341503d999dfeee2c6cc64f334319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e24c80d6008628b8c3375b2d13544a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab532c5f75c55f918ff70ccfd317da1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43569455df439415f190b509ea78fd99322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7385b138ff06076df428b81086573323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fe4bbb92d182e6a643e481c908fb5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042cf9218fafae928effe0bb0cf4f83325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141f1c4103eaec3b8938ecb6f9e0591326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d908bea101c7fb704fc2da74dcdd1d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab8bafe138c65a379e202758eb421a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009521643cd6821c5dcf5f2362e7e77d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56500514916e7643f59b8c0dcbe509f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adc8fb5e5f4b8fd5ab0b934bce85c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35afb9027d7c36134c896faefd8d81332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890dc46f9afe7e8baad9b0f08789acc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0db82e2a9a1da65f83bf183c662ee0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704741f59e0ba74c550378109289000335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681815b03d911b0d71269fcfe199921336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc31acf56c7287ecbfdd77862eba96337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5794f332ca356c4a9aa9b1b313972338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b23bed7f1a7317e5b4c0869685de81339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d817b82687612adde6e392948c1ab0b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e5c00945b2900ae700a117cd03bba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ec1f05e2f346c58386534dad5c722342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40cae014424059e19b8481353a80b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90480b25d3cb2be6348396efacc2f7e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755930e5612f6f6395fc370beebc645345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a47f1bae37075d3f5d848e0d5dc4a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bafdc9515341f06fba8eaf7a880d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7d0e464e9f629a6c97f6671dca106348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1d117f49a508283d1299f2e0a76b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6c0a038d546b44ba818abb40b9642350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693574de2b292ce54bdebb3454c4e9a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ac6d49bc953be42cd2872370e5cfa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd00373b744bf46d027b16a906af69353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09850a9a48323c7441b81c90ab1f3995354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad5308bfce58aaf138279edd33a46e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399d1efc695f8966d7ee9fcf7e36a44356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a7a1e04c2043b087bcb27f89b58d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ab3c6cb68e47395b07e963a7458aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a9a4e104041142d6ffe07c9045f9a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726bf7e45afec2cf5006aadc66bb301360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad31064e6e32b71b3f20a9be066c241361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7b085665d0cf6e011b099a8178ad6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d9ff62a3e9c4ab7baf315769e96ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9bbad2bedd870530d95006419c28b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac14f6efff3833dd2fb2c6e95c85f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524a5d07422695be64a8bd2d69a8db4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cef8e864b389be799887a366ec23c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6772b5f1ccbcc37d431e8fc51d29af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4905ce906e26dfbdd915e198a08597369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31647bea76a088fb04671565bc55563370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca4cca422102862365b5d26653d5ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7de8151965bffc1146b3806b3f1fd2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7eb9a76874de402b6d6bc6dcfe6ab4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80775e31c81920b22c478037351d5a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ebe69f9da6b797d9888900b83b751375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe89daddfb6bf87915b94174f6fd6b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f292fb9f0174c66957d1886af7ff72377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c553519954fbc72a49b9022fca488378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553030ae7807981b7ca04d026a77a0c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f286a5af4a1ce41433a364dfe391d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506dc465e270cdbafaf73c4eb91d7b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb327639f06d18da81eb40c23e16f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57119c30daebc3030742e60c56ee6af65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c545daa1cbf99762713d0d1baeb626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2687d45b8edeb505f927bfaada8067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac42c1eb55b42188d2b6eb6250546258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4913dca1a4eadea229b19128f1d37259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d3cd243b899d512e564a9975c091810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476c639d450e983899e34fa0fe2a2d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca4d550ba96a0317513f69f7f92fcf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd345ab9f3b2e0b06fed9de85c129a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d60788a2ab3bbff70fe05891b1cfbb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d4b77b96237b732879787afd4eb6e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976031d17a50a67d5820cee3929dce716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e637edf6e534c543d43b77bd493c0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380fc7bc72294f03156b38b97e0115218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33acd788e0725b74d28fc218939350e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bb116dec500c32bc305c95ac006dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73a201fee95ac74833a572b46698c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0baa4cf28f0ee506ae479a5434c33e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e3ca28de8e653fa8f5790ec23c9db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca37286479ee03369a5dd0478ad45324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca999d436966c3be27712485cd34350125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f98f5625d5c28c7869e85489531c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f6bbb401dbfa954af044ce122050927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40bc97b6a306af7c8bd48f20f72d7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e3dfeb72edd905fe5f305bd88ca2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86f3938ea5e18e46ea0d253107674530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d7cc7e304a3947a20963535ae860f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2fd01509d4ab8ce0fa0abf28fbd9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e54140db44baf3d131b1a981fd61aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb167ccf9ddeebdd4dc07d4c187d441d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab8d5126f8e6cb97f1776d1b76f16d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1db45c34e1f7985e74ea180e795f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e96c59eb70cf106c1ce0e02d87a2637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c4d90119eee52d7ee3fb65e78b9c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a225d76bccb4a0716433b7c1eafbbb839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d057ca67ffb3ece1243241cc9c16a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46d3b84727d8a2a02f5fd7efa1c62241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3183184ae3478d8acccf67a0647b31f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e822ba6bea318f3be5436193444f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49a5bb85dd2937c1b18ed6e35474a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da50efd8abcfbb5b4dedf42d71b8b2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86af0585b5129795662f99b1ded1df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf03572e9ee8aa13f424b01a97d3c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa07a6d1b135055012c0c630aa61d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba91f251ceff6873c466c8ca4b2b80d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf7d6ecf3987e670148967b5747b5850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e56810657cc031374a70332a7335051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e64a19692f9fec92e27ca0257788a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110dfb2a238d622fe80ce5a8df8f9e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb72a613de6c42a74e5771d0d22735d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dc793d010818723229ec062ffabce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c45a468ab0ed168d61c9947a9bc5c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798d892b18eb7f438bf3bc6137eefbd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e827f35bf18d121f77baf74ac66b36458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a3cb025e6a97fb4e00c4967309b4859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556b292acebfac96d840c5ff41027d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8b58e74a3024517da047c9f9a91b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089147a2daf56861ff01b4674b39dc6662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724d185934bce63477a293fad445c3363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051534fd623dfca7d7326623756049b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9ab0a18cdf0fa1a09f8c8c6fedd9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7728747b318161805da4fc0dc02d8ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152ce0acd2da4ad79e24b9ba6ac42a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a9487c1181593dca97bbb4ed30d2b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886d8ba82863b4237c2b61fcfd41e7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7b37b5d56131c5e67c5596eebe6c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b4941c9a25eb81f48adee45caf9bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff19cefc9fc21bc9ffedbafe970bee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46863f363e1ef2aa5293983a5d3e366073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52591fe55c170824b9cdccb715e7344a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ae412a951b30eb22de528958564c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b232dd3ed3103439379e4540bf82b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ab04642ebf89ca4cfaf12c230ccbd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fba3aa579fa81331183a2bbf67b38d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d143d17630570f77a1a3d95ec212f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6a2371ceae7f16e7c64142167f4d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2ada9d8234479ccdad8f2a1eba76981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f68334e01827b34e751d84c257ef482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e4949f1c6c19c659da009a61eefc083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d1bba67d32f1c9c978cc8a5a6a07184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa0fe77a44e3f651d3743cde0de23485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4feb7a683c47e9b8bc490406b915086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43382ed28a04e45b73f4e9c68c1d423587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edb9bd24fdfa20774a09fa2dc0775788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad68d86607234b6b8018fd9234ac9989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becb09455cbf20858513a14561d867d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efa085d3a1957c9a8d94aba38ae77891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fba1fb3611e0b032d8494d2a52b5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af8b76500f55f41eb34a6181c5e84793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6ccfd623464b07addd16bb50b21c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124132890fe8644358d34e61ab3a52a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e82ca5c377a316a315617d85608ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a019eced13d2a111bb3bb54e1b1b79697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571a319a160554df19fe1d59c89886698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057dec28881c017bf05d71e5814951199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04325bf4905cbc5dbd2ab9eae70b11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0047744f4da3a4bc71e7d3cbbc0334d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d1bd8c9f033827287e4204b6ab4a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d27682c57c81ee28b18c06027dcd0b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326316a23fbcc0b6b544212a6a4b606104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04872770543e0b515b6c527df48aad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c849b0b1ff0eff9b7f0f9ff3969f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c87d2fee564b02dce41b6a47d3940107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e7c605612ecae8fe3fbd5224241ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4163a28ed809b4ab30ec568171c9b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd11f79d42a44a5691b1dcda29cfb8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf6026c39dc57b3b761558b5337fc2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d001d6236758847648565bc0174b5c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4a1cffd7e27e727a46543aef766ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecebeff9441f9c2d9cd940ff430a030114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d2f679cffecd8b442954c7e6f7aa1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e68f159c633c822250cc5609d0fb7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2817c38cb9c77f9552feafee7e2d31117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a6f7da21d1cf539745ebe44ea05b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fa31b1def32bdea93f5c6bababdb3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790393d37937a3198d9dd1c236709101120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f81c04136f1951129a009915818c05121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2347a12d0c422c73458d65343b9e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11637050bc6ca9391722ff51c02bc604123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a54f2952a9ecfe391fa70b872f2ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaca01addb574012a2bdb948580e062125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70b50193ebae56e28579ea3d1f51db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c59ad82afb2a18433e02074c864e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5feb0bb1769f126a255b27a3c358e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b888eff1feb654da36b448f75cfd8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7e1d84cfe6d2396600b8c7e599ce4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33cc10ed476c5071f15e8d07b1d0d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b10b8aa7a44aca6436e6f2a6fa9bb8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6145652b1f43a24a7c70bde249286c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3b8db55aad4eee8e3dca5abaccd8c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb645e936b412994aa3889dd3dcd8c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795072335322993b24915a7dd77d7bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf4cd38239e5b9f109feb1c720e24c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7c5c4c953e135ac0b7411a505fcee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db95f2bf36d1611cfb35d3c024ffd2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a294302fea0e0e30972c201f73ea9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019362d657a448ce8c9d6ad07c59169141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b889c87664551066ddcd7a6eca5a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3eb342f2259635c21ec10b4502f91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffaadcae01e932dd3bea9b04ac014e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8b55c4463bdb4697f6fe7ad71c5ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de16a4b9787f298cd12ced2df730df4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a73260dd820947198f86f3a2358520147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347298417d67561f28844dcf6a45e543148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cdd5e790898b808009b7bdc0ed599149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e52eda00f9f9eeb0e8a32f98b5857150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f87c438f26f7744bdfe515970163f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc458bf52573026c280cb297fe4c68d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c70c57fdb0b3b8a4e4640333166a2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8ca927680cde4b45553a47352c70e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2057a9cb577f9ac83ab44af9bd2a6d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913ac6ac67aa1adc21fcc9266f697e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6eec8425056bcf534d1e843e82d3f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa091b3a3d3c6a6603c24ee188b0f6f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68712e521f5701717fc03f2813199fdb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bc7ed8d80eb0ebd51bfde804b1896160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf56630e358bf35ec1e12450b4d371161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fa2c79713a8d4b32da322793ffcab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838e78499506949d8e1cef7d3187ddd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc178b50222c27762dbe721d26ec7e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440072cf907be223545f49da907de2d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558d8b6716908954fef65d062e88bc2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457341db38c40cf107d8441198e26ea6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62c69c0e44f4510916b28980bc6f0a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7716c00be84dea8bcf9965d72ccae29169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8bb95b4073d99c6d862fefbe76dc6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d48d380b2c36167d059047763b3fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779bdd434bb60af34a0e0109790b699172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7ecdf5871544497c6563980c95bce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1e8a0aa8a649a7934b497e040d932174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028020b817d87a6ae91f42010899a99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f7d36b7493f2b820025532551ec89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b263f21a43e5864a982d6b659e89e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfcb390605745327b2598aa3302b80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9f4f7789dd6f34cd93ebfab50926b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d305aae15cf6914d2bd266c39f4962f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d989cfa03558cd910805432e70188d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333bc338881a80882e0f7e7ff47f741182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c4f64dd83938f0926dc00316f3228183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032143ab3936e15b8da5e0253d27062184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c469a24720d48f4498d23a61985b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c6ea6be1e983bbcc3b2eb2b4c5c0f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4f70fe9b17a0effaf9cfea5f6d245187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0299f76bfdff90c582e7d770e04e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9470edfaa2abcdc62f1ca2d701568e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe6edb44294c3f5488a638e8cb8cfc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c36440474269a6ea86a72b2a05dd3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0afcb8c46270e26a1e47ce95de9dfa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422f458e96741021e850757dd538da4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b890a7a1ba5c64fd275d72c392b8e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2845c24a5d9db8c1c6cea094e17e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf594e6503901abe735019d7e60d19f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9782c27bf6a58ae934f6770ed8d5198197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2f9ee4142d3397e3ce89bc9c9de17198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f03e97b60a947cadfda4196731d46199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e009941c767f8d18a83aebe0aca8493200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87223f6098d7bde107ed182a87a35ee5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22030e38cb99f565d2a24ba5a7be6ba8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1117feca8fe6cfcada3a0f84d448d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897602e7f14e4c6ff5bee611bf1c48e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0df84daf489ace92d9bdcfca12ebc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0452c443e205a2c9c1c29f8b799b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d442a128f9bdbb626b3952185e0dc26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4889aae4ae83c488ddc19fdece5554208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946ad611f3e81d7727a75f09ce04c8d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c911ccf3efe205518244f39bb26e0f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b73917c3af2a08ccc9bd060ed0e72211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d1774c40962ae770bc5d9ce23345a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b482583559008354cdef7f9a3b32370213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069baa0a48c880672dd528689d031e3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb58bd2d88d25151056a5b135fddb04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13ca4bba62c39777f7295c5460d794216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90978f48c8f2512eb603cd9c32cfcc5d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7caa92f2323eee3f0e429a1fd5cd2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5992e0f83df2e0199bd225545736216219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488470b21d9c22de6c4224c2f2ea4cf1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59f2bc59fe6ce98499cb0207c8e4c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f69d46acdec0eda12c035e52dd22bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ec29513e3925bd79affe1d4c18ebe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a637155732c5001cbc52f2f54e6225224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c4652bc2e3ca023652fb3deef491b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f652acd49233e366ed59ada653265226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411d16d6f60610891c9119a2fc73e04227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a759809bcca253c2868506bf4af7b51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a0c641221886ec5dd5b3b0e0e6317229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271057f98cd7f2ed3ddbb583c35f021230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c93bb62fd8bac2ba6ab1e8c6b65504231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c4400c475e288e7fdf9e51fb10298232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2cd7dcd06b9fb5d35b0a0d8d1089f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d08f6e3125b5d5800304900a3b5e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174e556eb2cce7efed9e23d6ddbf33a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a3004ed5c8035ab542a6b9f87a557236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809876993c1b7a52a134cbee19100072237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b96e4c012a5723f3cfea468676369f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcd10b9497490ae137bfece6c66be2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713f5a33b85db39337174cd5c081d20240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce315fcb899d086cd03d36c83d3481241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70b9d8fafb5f04d555c6250016ed3f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e03dc948119a96e5ab6516dfad5332243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909af9dabe41acbbc3636892b9a5793244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b767f20a89667aa9c2617c7389d37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b73aacc1117da18d433ccacfc8b53246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b82ab86bc188b52ce8a0c6c48292b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20160b546cc909b135f9405ab9b3d5ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407a407ca3fa7d3bff6d1135bb4e149249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d044602f5c1db712494d2fd199debd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036180c85baaf73fc94c759f422d2728251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbc6dc9f6257a77197d81236c7f202252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8a52ebb08420ff296f65bbb2c7de7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d323bdce2451ea7abfd8e8e3b7259f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fa045114a573c829b1cb5b2c0e72a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8a0433d7adc9073a8c8baf73d366b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57f4681ac3b97186a21d88d1b9f458257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1490d704cd0202f85eef6a6eb0b099b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdbcd2d23137da77872d6429e22caa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44db285390aae0a91909d099a210aab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30e0c194db317b5895689a1b170c43261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f08a468f7dec434f3da9b4e7d8e58262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26107a57b18b92598cf74bf946e5ee8b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bfef6ae766ab55314c881c49ced65264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501636912810b04a03fcedfe06436365265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca504a8fc5f27745b477ae7f3173b0f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95c35e94781adb49353f334fcd93fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5d008462a9aecfab00fb138f2df23268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977a5fbdadba4d5b4365228d6600855269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f7887977591500073ef85687eaf65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46635db1562d9acc010af8f9d65ffd9e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a6aa59a28a14f30c19be4e747aa44272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52dd1a3f5301048c2b4ba6f5cd052a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1771b16bc5d8e77a77686be09685ba1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2cf016e19b5c27f4462358a3c1fac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4aa227ecc473cbf10dc49f24041459276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8e8dbb4c73d6d70b40a745a2f049b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f164b1999c665bdc3014439acdf74a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47002bfc649cbbb46c28270b1f2eb731279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5613ee979e1c4b2c985b8883f8da6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32031f5fb9fde7c080a10c6dbff7a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43848da9a4662cf739b03a32577d2a35282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c46494f3d64a68f028357135b4d06e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7bdc4c34caa7d2495b5447545a6dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf0d208d003454c01592de2e0bb655285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27601175e5f78d776b92a08e42f6c555286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae990dc87df1ccc2761af36f7c730607287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda305e3dae8fe208c2fe4e5b9d87494288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595285526ba05988e2c598235c53b6db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820e48a3d46aba54f8fb598cc1d7b02290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4356594f792135775d325887420d3ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cfbef19200e529165541582368c39292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843e29814dd262cb99b2867b5352522293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea92aca9150c605e35cabc6ea42c5c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79bba7923aafa4f978b000fca34d8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d648f31262a12ce3c918febd021ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5137e81b78db6c7af083c89b91bcc41297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c14a3bc08a7f1d1c5313abf0edd0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38534667b30ff7109539d4491e2f2942299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e819f8c889b84af714c2484f3b659cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babae9ec5e64c46ec4e0b5a9ac07b2a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfe30e08be9b25febe2d28abd11ef6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339e0b31698d77a0414deb579d11226303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd0cedf834098f1d4dd3edc1a04e64304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ef690c2aaee01191d95028f7b96b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81d55f7e772d035f7825480fe525f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cc9c3d1dd114ec1396c234e6873ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a896772684eb7007cbce227217557c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd71575bae49a23119a964d5f5255e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290372b8305c978eb5bdbd3a2b16cf4b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8af7d342295639d0531494a81fc73311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ec9ba8986ceca7ed25f3201ac1ed3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944f4a7c8890e1a4d3e9a551637d301313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b4170c43cd1f1728df0036a51d116314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9398865e6958b578e7868dbc554b4f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29223c6dcd7c419dd08e9f892fa00b47316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadae3577a750535b4e7fec509196a7a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd956d03489140a8d9ccfbc230a20454318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481bc564e044228b81d21533b340235319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13327389b7914e83e5717e2cdfc3b90b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9332b086454cd5e63b8c0c1ec7066cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96bf5cf2c46794f4fe934b3656c8de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f87d78303bf486a6ca78a7dbe7c2c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bcf2efd9814489be51452437a8dae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847c950caa0140ca7bcb1462b32b1e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3eb25b676c585976721d5b6efe92e7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f868c64a2a907a88bc873adfd6b47327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01bf207fadf7359b845ba7f512e07a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb933b8337e730f2ec8e09cc87ba9d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92c13129de699f7c78072eaf92d625330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497376d7f1c8d759ee700ae67a06b23331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb8c2954b56cea9f5fba3ddc4d17d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fd0c54daa62619aafc29c2b6b7823333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b41e6ce01e6f18a1bec7c428211394334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d5c7006c4b5a60b586b5461046ddb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a120bc5a4ea3798a0e4854159167120336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e933d18fbc2460a5390528ef943c46337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d58804cc638baf3ba8f7830f548b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33926c524e573add8a9c0484283c276d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39090aed9904b11996ad98408731353c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b69fb700efb76e5de7783ff44f915341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9108f62d0f4fef7b174b001063529342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aabb8159d88259aa7271729c1d2165343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d26493d4ac201ba646f381e9c1c464344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e73fafaba0bfec4be2fef6e6219913345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc02dacbe59e2a35c258746e4ba2388346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf1d6a82e0be53f4396f6f0a1ff991347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c30f2416e02e1cd30112ead779219c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a037eecf5afe38f781858949491469349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8c7aefcc0ca3679b39bf1c74b13bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302a3529ca9265987a69cd8677d7571351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba504c6571e427c4177f350df370171e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ff89d56579ff773087ebc903bb316353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac294a068614b5d370499fa6dd8e235354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28906bbc2f5a861123b6658bd6ffcf2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9ae01554084631c60fa283a18e410356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6dc44ae55259f7e8cf7cad7b9510d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7da70ac37e345a84f54a06a75cb03358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab82dbd05b60f9abc31d66e55c65b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471b9d84a8dfde458b5a96860b56fc4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfa5449b3095bdbc5d52b31df4923f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247bfd5e9e47128d79209389006342e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c01c669e1e43a791c771e093f220e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76a64734f59102160465835d5f5550364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900bcb9f2bb9f9271dfe4d093bb7a6a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762588fe1f429b9e4268af113591b415366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fff913cd30059c2554a8975f75fd5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40046248b7bb040341aca3a107db04fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf2bb11b233aed82ba2145bd3228f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470b72d13ea51d90ef825452139a28b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9b1595b9043860eb3426a5517f514371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92e9b6081973196d078babf399e832372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598529972babe6d2fb56fa2d36e39c32373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666f3cd4d89b22fcb44d151e0173b59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d834f853b9d48202999c3d3b2177713375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d66ff01d4ed05115ee1c3875d4899376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e67221d496971e9010d0fcba85ea58377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261c5f7ae49b1178932df1817949f15378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>