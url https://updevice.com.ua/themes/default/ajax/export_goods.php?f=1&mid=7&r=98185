--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514e15f8f2b6e7194a109061fe6762f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ee666fe331533011f809b44a17dc32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ee3908594c36250924d70720d854a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1568b6081aa8b5687d9534ddd6d2fa64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f5ecb3526766d865aaef25374a33d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e81ef468a90d75ab04dd4b608fe8c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b74a55411020c5b877fdaa70461d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376ded1d1f2e0a953d8f00b17e49cef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0885edc622ab08c95186d80214dcb09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e8f0a79485ad660218f1980de2a5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9f794d060da9e3e80de127ef28df611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a38936575dee97615c4b1777a76ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2638e7e9d8dd80be09dfa25df84c84013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab3421ece7c8ce23f0f272fc212bc414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3eb9a6e2b55358d1038a21cc27afad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3187a4db31fc21329ad3c6740bce0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c5e991f212c17287df4adbc3e79c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b779814aa5f6cc8677c096fdaa212fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ea96a108a0769c39c71757e8bda0c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc038d51ad68e20c32290b2c9f3277ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1f3dd3610832a1cdeb2a55513da7b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a39f8b0c6278a25f9291c2db1c3b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38621c62c424c7d70f459b452a9185523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cdb3864e40c38f955aa482a4c8abe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440215228fa35d7f1d44ac0a54c6c6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc045a5396566376fd0771ea57fcf4a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963fb143f64f3c8fdca8847898cd8b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae60dddacecc3cef8c37df73ef06f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9da385ef69f53c42f44acfa62cd9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04947e5d414945995716f29f8f646b3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131bf4bf460c9e3d1b82c4a72ab586131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f297d73809fe81b3168457ac90b5b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bda400bae77517689a8f58cbebab833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72facc6b94683b7f87659d5ebe3a18534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc939a4b22c6b8d13cd0083832068c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2220e0f1e782d6ef8a14297818380d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70739d344965bc8b7d1e4ac6a252016437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6f9a87d177c33536c357809530adf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752475dd9fcca64dbd22cddf41a830539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e6aec252675090265a7e57711e8ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2afcd2fac8ee3281f9363ce422d5f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bb23a8df5d530921fcf490e8b856c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da62f6b8e972a42169c778267c416c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985ab54eba6a99fd052ae99c950fdc544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a16488d579b20771fab02b0d3da3f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8b555709bcea364192b3285c26b3b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950174e55b90aa362b239ccd9b1fc87647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb532acc8f036bc4c5ad5975f1557548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e8146b28c54d0fd33f0b0819e8a0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18506883ac0295576603de914e44f5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e1a889ffb29dada70121340c380c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014067b8f7bdeabcbab151866b48d77052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0255dc075a06b829f86a1679312f6253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a67083e24018248293b915e819a64454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ce9845f000ad2f187ca9a62e02b4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76b61793e6e0c45652ae706061412656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8bb91b071cf4393c948dd1195440d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cee3f0067ae0a9fe9119c6f4b2dcbe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126731cc13c0004bc67277f97bda21a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bd3afccd8c3e16ec535b3fee26ae160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6516fe8b82fcaf1eba572c016fc11f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82be1071b615891bbeaa0ae6c2fd26a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff8950e54d672008bc09975cbc05c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525d95fa2aa94e448ffb9fd51b8ad8664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da4a99b78f591c7458b8f5f8dcb76665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd03fdae68c9587a8c61a23ca3906566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6f195baddcd98958e2f629e1daf5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922a8813cf8e18d8135ace223ba8e1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483aebc68b1c775a995cda09f08b184069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55043cfd748f8200b693fdad0416227070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0b3b840c49a9eea5caee6bffdbdd971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f032c3dfd3e4d6efd0e7419dc7907572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b638222b253d592c0d84d7f612f7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e38d64b8fb00bddfbca86992cb914374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2d1bd99d7adb064a3d72b5e98587375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fa024b6e66a2f0b9371b6e4edf01d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920a4f00e647645c422b36fba3b4c4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c83c4f90125599f198ea9ccde288478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca797cfb97826749747ad566e3dfec9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0c9f14c3d4c9e5e06fbc0bcb71ed180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9699962eb8defc8c532c378e8fc89a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a42b23edb43c13b3579118abead8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a6d25ffb4a0005821bffbeeb6a8c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90c25b7210717a4f3f6e7f76f6e92884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1055c011fc08aeed126553d357c0dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d949de3ea5d394eed0d97a9bea7d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7d63b17a1327276d20d20e4c31e1a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d5c3b69e192b0b5b2ddec35dd979b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9733e51a7651bd39225d5807fc194a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69471c60f75ac4daeb2b27ae57b69790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0b2a9f12a6619bd4d42905673f66c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5630684bafdb7909e3d70d4c9b24ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9b5eb465cdf1304bb9e374f45e81a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bfffc827f99f872e37a5de896782e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034ac1875f2cae2ad4c30710a66defb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d05f160f84d90270195cc5b407cf096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dd409ee82ec7c7b0c575c690be50997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00bffd3f6c225ec3348acbd427f68a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666eeff57d99742b3a4a305ebe4f088a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba55dbcc324064016b101f607331817100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a654cbff287c0bb2e3db6201056913101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deda6898a7cddbfebb40bb2c214e714102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31985b357b478f1961f437855da240103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640f8d9de175f7af73e5e04bc4adfed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a592f9969db3d24bd33357b19ad4657105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081d9a19e76dce341092361b4800007106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032e402ef79b93f10743158fe471abc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd75e4ba929a5c4b8304d292734f4a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960d2c4671993f398bb3cfb62e23e84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04e9deb2e448d34fc01bd68fcec313110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a0e7f4286d99dc265509fa73f2792111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd185fcc606bc57abed2da50355d069f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8e2bf9af58cec3d15cc8c706120ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597352fa0a9f52d2394fd88275d56b8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d1faf8f5cb40f1760c3130af69bbe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176b73635112b24f5017c185d0ed0ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3e368ac18be6c821db219bd87dc45117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f160dc375ea238726ca9465a85e33118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b352720784ba74bc8eca9b5be3da9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560893e903134ca20ef9c04d25e5a70a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382be54f33f83d56a3aafc416e404f19121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1670b596b1b36336dcde2836050dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5cf506e551464054719de4223ecdb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeae9af8616af31526d27d02ab05d3d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39cbb9392097ccb30dd93f9610d5b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc9bf0ead7cf4307094211da7717b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06954b56d4f54e219aeb2056b46d857a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2b4331e58931d6007871e5ab9473f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17ed8ec643d842e16ce839214e3a17129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef3f1b747b045ff900571ebde0b4ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f76383893bf847f27a3cabc849ff3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedc483b4712273d5d0b818df016780132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead038b0153779a3d915df1f175320d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14bfe19f3eeec8e5a25a8b6d6fd84e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b1544af7c168fc1b2dc70a82d0e2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219c1577182ae487a5d2a8a56959006136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279423b354179d51f639390d95427cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71943ef9c9639db18a212e0d9ff8181138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e682d7a984530216d9ba6c837a8dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619acd272aa45907f58dd1feb04833d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464e01309f491057285e86278e7fc83141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fc4b3c2776f8bc72244ea181e207d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314d048a0111c1ba522335d9b2284eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059b20641eacc1e6aa19b9440aec186144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc199a48179299dba5404936a669e3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b3eb58e463ff72031b08a776f5a63146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1a3f59ea647594efc594c83963848147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3348ed83728ffc63eb14d30991708148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204ecec409e41139f0b40633e087c08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d89f44370fca86b5b32e4d0270f2a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0791ffc133727bafd7ffbe1f07fba4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f80fca34e6d383a7709d9e45e9c763152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b2b0ba4be1eb0e62e73a450e310fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14d1046597b29d32e545723d424478154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8aca9fc6f7c4a9fc0deee9aadfc92155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e065c7be9392918d60606c24bd56faf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fff3e39032372635bd7864c0ef4067157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83857e857f6d552fb8d33a2ce831f85f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb4b9886cb5e815a28abba1efa4c42159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be630ea61b0ad2c15ead48e2c1e7f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808912a2b5d718818052b1cf808f0dc7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902a985be7d52c6af6168a00e0795d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7d054d494686c01a06f70a0b06869163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7cc373a35ef1b0f8eec8b0db7ea01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4c111970f0a8c5083445a9236fcfb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac618f3335639837ac028e078bbe73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd694c14cf8649bfe8dedc190b5a8f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba00c867b0739aacd71df1b95505c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd59c49c27635746cc0726d615e8f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2010c58841fc84ef5be427e64dc51a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962ae294a07947caf63b98e7dcd3d55171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec061f5bf8afc8dd215a21f2009cb447172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6286083df14b0665b0cc6197a1842173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e1903e3fbe3aa8d5f59b39c7ec3cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84201470fcaadd5501aa9cad2f55bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a3717a1e1948e2dd5cd67bb13fa21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e048d760967ed25ba00aa78bd3947a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62af4fd760da351e82cfccb0807c2d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78703288cbf07b1d4af981fb41e7842179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d17cc3fce9ee3954828c48fd06453c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9a0373df55a9d05a401f2388c8047181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6614e3bb8c72c4c97afd14473c1831182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c6d45be6b155cc7493c2e3f2a2df6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46caac69de16fb190636d04ca65816184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e1ae4cce444d985b98113477ff112185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2dfab7c30e4d816458a9f301919813186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1ec3daf73af9c996334f4331746ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014984b7835443023d1503e4ecf8230188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26461e65d6dc1317c9587cb72d77c3a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058eeb2ebf87cb8a5b5e770d65295ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0405fcb6ead85e0e9ea0ccbee53c3f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f782001144d4808926cc3ac3985cb7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce35760b15d5f4b4b3d36af89d7794193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104c2e0f608e117192cdabe7876e93a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70f1e9866c731d58c87647565263a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a152397a938fe72cf52401d7460c97196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16471c42420a4beb2b4e9b56d6abfe0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6e5b3a45f574fcda6a55fc6402f27198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e511aeb73434140dadaf310f89988d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee446b92db568c6655b724a5ef3adf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71638b12e86269a194f4273a43da183201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72db4e6aff26e8198d8248d177236a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351f7e38c42fae92748e137d3a924f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be92f52edc6b2d050e10bf47cfdb928204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b684024418fd3c555b1172d29b525205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174838015f00f45ac54f92fca6baafe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa21c66330fb2eda3fb9bcead114e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6788c5f7b99c0ba80a0c683c6ee56208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d446d7a01876a354fa42b4ca7520793209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee4e6db6bebb1352b7114c26f10b2c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d887364c5b4dabe2c2603401a5de955211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e08fe8548cb2f530a683d4054d9bda212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a169ff6094f62d5ea3f0bb77e108e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657041e2020144939892f1dccadfacb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6eb9497127ae3d8226d472ea873af1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb443c71044082291c206d95d63d5fd6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d00350b539c4cef8e930dad0637d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba2f9b1171a369678cee79de115dfb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618df0a982b669a2f569e6b38df00ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67651a3bf6a45a4469ae54b64ce07cde220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fc329fe2851dbca541fd509f0854c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310db49039aacd19c664a6f2480a0f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e97bd77c0790dd787b3af72ab269e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86a7e891b4141b218179129da87886224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da0ef4d2d3cdcaebe6c3ddb887a58b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50b1160ca055e3ca8141e657b0a91d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ea755d3a91d937edd890c7ce6c8ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bf2c70b2396ee9c9ef5690d12793c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354267a06c3882f469afcaf252b7b9f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4411bb5977f65368af6e557e5f9a384230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be1c49993b3c8711138950eaa4083c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecaada353dc1f780387c113d785b93232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cdcd1f03e2d628e844736e112e34f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd171d393245b10264a7e33046e1369234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655ed1a9c87053555d3881e11d2c7d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481480cc3c7fb5516b1736d4f419ffe8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f79a27ede9f95182ca4ac2de8b93bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfb6bf1382b7f0baa5d72ac2ef552f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e655ca053b1961dd4de86a550be6e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba9f420786e02c8aa209dffe4eb3ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b888f35b16575e5897329057e5acb01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8950ae030182e70756916ee6be001d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbaa7ff6c1dbba4ca3557c4278123c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cb673652dbffaf18d649b362b53b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b77572281fe418aaff6bd599d085f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4aad3f9bf9c59f06b8ea64f92cf72246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e868ccaf485a191bc502e052ffe38247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1473273cbbbd61a92cff84b348eda248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8119d7b066b5bacd82ca513d532c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170f5ad7179f867232e1d9f99854836250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7927cd595528ff98c086c76689e3d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0c2026795833f6451d180ded356dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ed8ed85761dad8998be7e327d076c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf8e4000ad69522c0928fdf058155d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e29e3470be966e6b03b7764b189d2f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b74111216cf639dc2cba9f56186693256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800d46deda96447ce2016861a6cee15257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094d0baaef2060c92290f05411fc5c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae629af26b418e50d1b2c2481a874e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464592874191b2fbc1ce2da7eeb673f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007313778d78b179a3948294b47ebb03261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1284cbd7302ea30fe3e8fe5d81df7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef4533d9fb67bbafcd73b258831cd3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1567157e041bf48d741e6e7fad4deb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df39515a10bdbc3640125cd3433c93d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1073ee68d3368a2c19259ecdb126d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ee21264c9c9da0597b7c9fe46bc3f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff1dc817d6fae5748f5e7cc1c9921a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bc3cb205f4e327b073bf8877f21a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f84ae3497d7c40ff2ed9634a686bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d489a1565693036f31c5b7c3964ed70271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df78a3a1c3e8cc81c06697e81466c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478cff4454be10df7916f0eef4ddc79273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6293e13ab2f634593298edbbb3776274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a109ea2bb138ee95de205debdddbb4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839ffb4ce78d21bd2ace6149ec638b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517ce6fd5934bd2e6dfd1d3ddd5d32b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96171a6479bd6ea0f9662cee1d9110ed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb060bda73bbd10dbb3198ad666d11e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3817e6cdb4aef47bf3263fb4a27072280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434075e222b90348f7707df14dd3288281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62d91914ed5fb5df565afa6ca41e40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7daebf7f9537c8f661d0050ece5d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67796b7e918a3e308e2cf8c532a8c2dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe2dc4ddb11287a8aa558c3c528f0a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b687a216725543c38771216138e66f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33230aaa688758827003abd3328d769e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c82c88d60de8f0e79c4bec25dadc4b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edea3241818534dc98098b12b4275f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b8bf0aaa9d5d2869b4e5ab17ae725290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708605399682269e0fd18a9f0bfa6eae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220b7ed17ce0f7a66809d611403f438292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d405ed500649418a919f207f18f340c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b6a783d20169914d09b9e95ba4da1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc514761fc581b84e11578fa358b281295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942d1351f3bfacf5fe961910497451c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb244da9e40c5bbcdcd21b05b9e1819e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cf873cdbaf3ef5b59b3da547cb2f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5f8309fcea9d117f54cb314799f12299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af825c8d19029904d933b9f7b3cf1cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e6d8882cb7b6b9d20088fd80536c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62761d2fec79a47dc3667bbf2796262302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f346e6b2fd3063591220bf03437aed9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82640591d193077b5a9bdb5343f13c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418a7caf98e92d424447bdba82f3974305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189228d7e5c71939414ee895233bfa9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de363710da012de54a7586ee75f4ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86895f5290a4784267bf495c95d70037308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081abb314bdf90d14de4ca7611e6eeb3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719c451a6dc9ffa449de6907630ab58310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e2c21ec1e1c39cb56d9b0bafae20b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbc0cf03c2a372d66e40efd993fae9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f2eeb2c05236d92455172a27e7d9b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f17cd1ea2fd98b7d9538fd031905e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0c992f941c10de86607f0047f9f43315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8ddfe02326793fa4c9b6dd7defd1e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f399dfa812829aa653108c9c6105261317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029125d9a208043f5d2e6f9e17dc0f4b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab69044eec562142200bc3a3eeef9ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7319ce766fca1129878a8d1dc6981e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a429ab5775823833fe22f15557cc6c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd463982d3cef7946bcbdff9d50263e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfdb5fcde5c6620327669fc88b3d15323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4d3ce0c86c3bcb9ea2267aebf2cba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fc6b9696b32209b1a25e880897f9b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aef6fafb9743c74998dd54d9a31960326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de254f52ab60dab34ee3813195c86dc8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80365aeb48ac7bd35adfa28fa7c77f60328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb2d5acd33294b6fa1ba6ee4928ae2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac72edd27116d0caa8e464de3025d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b74868262d9d8db7e60c8921180aa2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da90aa9417c7d6b580b106326dbe236332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55549173ff66694bee06557036db36d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459455f785177aa374d9ddb6f4e2e02334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af80fa6505e073424fd0b845e322a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be627a477d4ae541895d2c3ff99fa2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02678b36e4de044b4dd48fecbe2a0302337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8257dbe3b53e916ba30c17595432ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b348e2633cc55efb0d3907d106700d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314523b661c8748077079b424bca0d43340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea4dcfac8818a7906773d8eac96441341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dfcd07512db593d948f3dd8e043c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccd131d522345dada9bef3b0636015343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f417c5448a7e4c6e75bdc3a3f0f409344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a5ddec70ac26efab5476c5fb25a7d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff53e764b475ffbe050f2d95f0d600346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826c7725077d12a114100514a428c07347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490c03850e235f079cc4f71c4916d67348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb462d766895cc247cc323d5bd4c612349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765739daa3c41614a1c664ff64e4f01350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bc9adfa3ba2d993dc0db58131499b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc381965da8357404ea3f6a53878e0e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82c26113fba11f19acc221a5005bb9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36657b11e66a471c35edb9afe2825b87354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26029a51425026284b6e19a58d10ce8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3731b0286eae4969e1ae04397a6fd4f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad7b6caa8883a0e46e993aa7dd7510357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99a85a469794f10a47f62658018d3f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410a9d17b535e13ebbb15816c567e95359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9b26504d6a707a787593dfa28aaad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4c37f19fe5ef9db885d2fedfafa7f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf7d7741d5097c170339af68f92298362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681d8b961118e38bb201ce375905e48363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d83d7a3a57864a9bb0da4ec405964364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629e6484abe39e8a1f40eba0f31af66365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d96f6ec0455560f987edf00560e615366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd11b85b882599ad3e8544ae3a21e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9f9074b0124dd23f635ae1e23b22f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfe6909c90ac43dfb81fac6684ac6a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbe8f172ad54d6a50d5a0ca990e0f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb42b84f93ac039554d312503de382371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531d221922de16fed6e3bf2275fe783372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d096fb53c0b92e0bbb3f6add991b3d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725febd51614fd1883f99643baf0a174374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670eddd941feda88224ad4d8ad4843b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641b3f388a8207a97c08435d5a0f44d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871628f81da836f1295b262f597dee6a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd06f954dfe01ff654be95672cd061378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0912bcc2d36bef4c69d820e2ab491291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0584ed378152ef997b62187ef31abb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5dc3404866126b50c76b6df6503233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84c4ff7d450d447a321f00f49b12774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ec822ce1759d7fe951a5c4ae15de15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f63a6ec5172739556f8c4941e3fd986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d3421b3b1f0cb34e309477b521a337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f51d1a073ed6fd17b9188036cd2fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec61719034bda8dec7a6bc60e42e559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5ee4a3ee1fe178a1a71865e6b245510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51066c5c576e65b06a5cd335ee7059e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465ed3beec66e01be61340f1b222a0212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ccc0a9fdbb32179a3a775d0ebc6e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d9bb1531462df1827aaf9330338db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0df3292a55865488e4304f11aeadc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d68633583b779243e2ec8a82791ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fbd1922f084dfbd11eceda16aadaa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cde6aa0ce74e90c8cde85dbacbb6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287e68d3390b3bc7afbdf8b272595ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd8e5c80c90178b5da52e01ce17fab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1844b09f4e21d338dd080aa8646a7e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233c44fcfcaaf6b6c2d2f1207199fd522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bf269ffebe9f4fe860545e07b621d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c93d1407c6f879373a09c1d55e51d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd60ac947e19c0336b56a51a2f951dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc47e9d2952339d168a8bfd1ea91c3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f87ed9748f78e6e55f523f42ea05fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97746cdd956dcb0e2405c11dc68270428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12d3e5b20a26e25222e1944471143e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b664717abf8b7751b046c52e550b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258a4e05b5ca1657233c2e64153518d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da0d6232f979f247d51b9a07c6e37332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d4a69a1796e20a20c4de2ca4c6ad533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457a4026abbede37333fbac87def79034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e335c2a7fd25d9977493aaac0d19bec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03891f682fce4a23116e9768d19f5e9836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613744801ae8c0ad22213e3d82caa4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bb359d358f58c798fc1d96d684ebb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcca09ab38a57900ef286ab5bc869f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3c08c3ade868bf88baf7e211e09d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b0f8eaf6f017d9a826b632df3d7ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8800203d850a809723dace272c819a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8efab5409902af396534d81e1a55be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95394410df46c71673faa7f0310c410644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752445b3238cb70bf07dfe475a757b8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b8e09f450218bbf0ff37975ec055d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7b6217f3359de433745d9272e2f8a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15721fb9c261fa3da08b5c133de57adb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b642f227a618e80abfa86329a4957c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428ce15f17317be5174c04c56e3760150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e5f88dc45cfc6e056ed20c0e11c0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec76d2e1d70e90eec82f2711a4b8e4552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559a2ec3c149fc1846a0597c842a56c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942cb9fc80ed34a6387a0e2cb32a62c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47535dfb145ee5241fce825a7ebb25255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea15b690dcf53fa4bd5bb77bef9bec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c42459030c3cf3e9f74c90ba3ed2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7f328ab97a5ec1b3375b50048efab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6324bce0bdca640fbd6170e38b61cac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6a57e90ca994d470538e17814bb9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdff42f84478ea505be4214c80963461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72397865108097ec283634774163e0a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0a9da2b5b54a367af33e4bc9f4da263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a74ca1da673e879da3989b93b2147b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03deb11ee58d531e38adf64536b4e48465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f22dd310e3ed60b4e1a2149b18ff9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb37ad6ad4e835f81c8f91b15aec9b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc436102041e4e221c249eba21b49e4d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684edd2eb1d5232e805cf2cee0cd28569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafce0b9029bb9d916267063a64399fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa37785210cfdd491a9a8d92592031571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14904861e07274c1012c1b996552018372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac37841942dc59e3d217f47d64f72d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a12d216818e86174c91c66bfc0c2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa60e2f89e2a522d75744864014c3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16c9cec936041e5dee8922011f6ea576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79657374d64e57dc1c943575d9d87df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b22ed4d90f2543267d84833c0f796278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a5e8833319a5583837438bf1e582179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714b8378ae4d8cbdc8ed8b117bced6980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad55cb48409c0f3ad4f563c2f89ca381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c94ce159a9463e20b61247949499c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b390242f00cd8408f0cb4830230ff883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8c1e1a107cea6069ae7522c7c84d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1009ed831761bc62e10def6e35e318685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31c78d89db8d96ab8a2649a3dd072e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f093fcd62e8109b3427cf5944ea4d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3209b4ba405cf0a27a3e28b20db1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f291d13d51df820c76b81e00d53b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19145f7d3f867caa5407e7d52ddd982990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f664499a19a57a69a1df0c77f804c4691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25eafcd6fbcbd4091fdff9edf8539992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf919f0fb774f727689acddcd19e3e0893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42be8053e7bc8a535c5eb879f70b04594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b413396fc13ea2cd6a7d6429d1360295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764abeaf121ca757ddb91f9dce28472e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a40c4118b82380a9e4ab4afa9513c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f0e239de161c93a8eb15423d90c4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733512c943d3d27e4dc7345d75073d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1558ed4f2c20fa31cb09734a8ba7b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dc1327b6dfef5da45d95e2a7b3d39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21a38c314e6bea8c31a05d7386e41e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e76af201f2534df274cb4e382f3e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdfacce169b0941411e8de0b606276104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad604a2232a62212a52ecfecf8706c47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4694a7ef8935c27c633f90fce1ee96f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc316e6b5b230791f720d83434d4441107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef07ab51dce1ab9b5bb8f647911b6c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f79e413fccc5cc3e713bd27130da37109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8a06c10d1e5002d6f7cbf91fd85ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c71b5f204019570c6e260c532e595111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6aae26d13d93894b9214b7ee34d5f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1682b9784c67205769085f4c3937b78113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269c978cdf2faec230b57d96bd57177114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a887e116e83a8f13f5e06646185a4b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ff406cb06878b83a164785266f886116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef943805fd946b23018b9f8238a4210117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be403fbb1f9a0002ea003143d1567adb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89742cfbb5274bf26d3dc84e04850134119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8edf3385d6e0bd961c9f24ac8824e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a190fb8075c0c0d9b7541a37d0075a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326273207fde25cdaea997f0e20e883d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd56149cefee0d48bc90e89241ef0da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8ac81d22e2e53b79da1c0d2a10e86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f85850b08d2c38ae54ac7f77ccfc3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ea1da947ab6c7edfa1d9565b2c98d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1505c4e6755b376f7d559f52ce17aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad922f6a1acee28c80e0ab94ebd906128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d333752eb2ace43aba70d810f1197129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e8e66f7026b057cc35538582be323130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceeeb83ef5d2c0728990d220ffe47db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354cc486aabe163af73da45bd203562132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9537a6f00e013b2cbd6044b5663753133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0cbed81b4b113d5f728c155529bf7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87601f274ff44037667bebe56ef4e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe77ad2186a3505d4cb3a44f5ef109136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047b9772d4238cb39a763a21f078ab7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a0bf5b74a2d30cb056e384d773a94138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfc0c0c3de769e6fdbfda59dfcfaf2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf841ee2771d22b57d40a41d006bcba7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b2e4cc5c9ba87cc3c4b5b91fd6c39141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d62701da4ffe572fd6bce76e609940142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356b1cfd77a34b9717edc5a757322c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61a165f41f97c20312ba7f93f89739144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59330f3fc9026b18e6d68c7553dc44d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c37f51ba8ca895b1449d2fef3d2fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa43c66d6727e7d2135f8bb3609594147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e29602ccc5182fbe3bc35eaab1c8a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73a7d349cceebc1713faa1be1417b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3691f6c217aa1bc2f787aeb6cbcc022150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b9c10359af79a9015cc9285c09de7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e9476215b3c15ae7c6a8e26de14f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0beafb6d310a926629af2c564e959153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0eb3efe6302671b7c5f536dd4d4bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f57059a874ed92450b6c28e661ef52155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03c26dd3fcc00daeff3c7cec38e022156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc741b04493c0f93c665de623a33ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b0f4c1d4f42c997936f5851638e79158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ed65e692288fc7476f1eb85f03a82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76badba953d4e46d98e9b3d24f5b75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca7fffb7c768e9bc48e009d9b7bb25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097fe4361fd0fdfa504d5cafcf53f75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751765d154a2818e4df25ebda736734163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea60cd535b2d80acecd7cba3fe0c18164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f78162ff21c920c51c555471c0f5a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f59120b0dac5df6e1d8ad26e5b6d46166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0d91c1f80a0314a75efa4dd7c9d9c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ce49d39b5de45cb52136995b67563168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564141795db3a45dca3e50e5819a952169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dd59a4e6f192a7330545e8c394a90170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8b41e15287fdf12aef53256939c4e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a83a7d9643ce6d77fbfeb709c787cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f114826d91aecb66e572c3bfeaba0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a4c86e1c212dc0591726a76b2b9c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edb1543c689e8edcd0774ced212eaf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8fd00faef9d57536f71030b81c03b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcee5266b97dc5eb96fb1f81601effe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f855fbf2f006b87d1413b50f295202178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cded315b0738c5c3a70d2300cc010a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70d8f53b92655066a211fb4575cf40180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8ccaad9e6520e85f03af865b14f2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a05214f713fc8636fc051e039bede3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b36fc39877c692d41e9d14ee140955183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da03ff1e4fe7e2f7c4f83cca4ab6bb1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f13d48a2d7a0a86c10454f856930c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d354b6e771c3b17ac04bf0cf91db4d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87e07fd0410075401302d1f5d1e7b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a6c19d23b0d61a7e67f8f4a49427c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3213978c69e08a19b9646a070cb1b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0cbc61ef0422b80047dfa6b7e2668190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5176cd35205808ce6bbfa7a47f243dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b946b9a395851d0c4cb4debea36b84192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190f74d90c1d11e3bbce786014bb6da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d90dea2cdd969cef74ebb2d586d3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef14d61d19fb58a9ca703a38aae0ceb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b1640896f764d353f49c0f09d4345196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c826e0d0836e7676d1423badaa48c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03357598b166fdeedfa74d29fa9efddc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5508e79cec7db37febd900b3fb71e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d19491296257e9a236a31c42b34fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5f805f7139129123436841ec6170e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a4d4e89a66f17e1ec04859c141347202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422e4ac36c69b191bb4b9ab6cbf1d45203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77366a756f6e082f83964bf1e91ec265204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7b31fbf57b344da2c68cda53fa08d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4ec6e6b008c7b4ede18fb2721a82d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dde50fdfcfb5ac784b80596c38fcb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e626b1897bb02a81262b682f2226fc9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44f2f5f1024b68ca61190023e3ff5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c962072df1517aa1b848787b2d5a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997d2681f45d41fcaa475b35e36ea6b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdd10d2f86818c7a9bf616642def88212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f90977c94029dae3264fd36c7de111213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c815829f10e419fe4cc08adb95a94ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a3796c7bd0196b98011cfe9b58aaa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9b01c0017e82c04fddc00351520ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bb46ba86a684fa508905dbdb8296f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905f864e77877e7aba452c615cc4a46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f2247f31c306d043ad567784ceeaf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c638b5a4c5a12133bc7514fbd79037220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22a107716fef1b6288fbd190d5fb85221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d55374018096db1e4549a74dbacce1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d459fb53455b022954cbd61c1b634223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a959a32840c61458d947deef7bf61224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de281cfccd2895800f19033688982d04225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b422c8e532cf22d5fc226ebba8067c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b980e12086753693e7e4308d440451227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66561e3fbc99b2c4f21f08164e98bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0aa7fbeae1bc86355e69f0885a4e8a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac15db962ad22da749294f74fed9c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288852861e9494ef4fce99bb3e42cd48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd6ca143d69dbf452a54567d99fd06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8107949c8ef2789f24261441890044233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cec990985f3863805f798b35d9ce5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2af706e968565833f6e726b4ef8065235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d093a0e88a9ab214f6b449bdb4da7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c452ba305091c73a1e01ace1341eb80237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ea352397dd5961de5d8e9c1bb2a71238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679f8804d78655289aaf01c49923b47239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa9cc6168a5c1016b923733d910b11240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3c77a9059dd2be1dda734385c42c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643e7fbd432738a983775039ea11b9a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884016822323ea0aad07bea530edff73243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503631b4b2a818368e2e3258744f05f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ec3b8850c74d4758e91ec89b89155245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b00c7d1dd66442e03b91bad0a463b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36565e24dc833a097dae4f9ca866e39247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ec023c123291476fb5c0d711df449248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbb56818c4da874396ba00f8417a2f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788547f0cac5464d1b79f35320b3fdb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e2ea4c84dde984a3e4689f7ed2ce5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14e51370c3e95f8d838d3b5e43dd66252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b557909f1abede0be5166c7e451fc7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed09e7995e2df3cee6c1d9994ebdcb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea5978b66a3314f439d1f1705b321f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a63bb659e568e57e71837174ca40f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b5cada2564e75c8482b4ba2b0511a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67988c8fb13192ab128ad438f5635714258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d9e62ffa922f9de04fdf57dadcbc9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de364509a074342f9983f92f4f5a07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368083ac684852f28426bad01922396261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f26bfba440208baa6551f4a40d28f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66924d2317d2d0919af884768567283b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82cf2b738e0880a85bffb45925a034264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247ecdef6a7f2da7aa2b69e3469ffb6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686801adf1976a0f9815170605bcc76b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff5e2737f96737eb613b3a208e2e37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a343041507af1e92c040fb5cbc5c02268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143335a7278db44b0fc67dc350d229c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559773742689b0d4c9b85511e44b1db8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d01ae02201e409dff7182c8baff3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582192f577e13998f34c1ded18b538fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443b7ba96aa3b99e92f61d5a0ea6f4c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334f725190f42f2c4009006d498697c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5a093fb387a1d31a80c4e74eea890275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37612d8cad569a7bbb83d7842f39e85b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b5ad08e8da507ebf746e337818504277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26cb813e32c687de84429d0bd9e33d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36686552d9b36a37fde7c7e0d4e19ac4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ba88809ac450f5e43f3cf7b9017ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fa228ab9adbd638e2d4f3d4621078281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f933cfb266c21995ad137d730697e70282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02751fae9e6f5ca150ddb672248faea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db08ad0bdc3a7bd30f17195914abbe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473c7a7a4c41b686fbe80a2a886e24c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5b3a322bc1ff9d81ec715c5610aba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967aae761531f650cf67e8306cd2b5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05f94e0af590085f659d3b26ad7256288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a0b1de3b350599a7b8e7b3bf71449289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8925ee1944fb5c06f1807d5585a630290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf1fa30c53f0e63d439df46b31cf7b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e34c95f90e7a480ce9fe40214b80dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa776be5ceb537d27b8526e1e26ac1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432652f1f952a254c19098c84f0d662294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b30c1f4124f87c0e6b370dc99f202295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7cd1617160d7e3708d140aae88423296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ddd7f47bae6554dececb2521ef827297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbfe7132d0fe29ae4e45d4330333e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e129f752dc214afeb4484c592467a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b17602d600418445b61f1f7985a0a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b227785f6daafe14217d5dc32789282301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a35d8d10ed014221619cdfa68e1f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9272858616ec89f9da7c2707f2f79303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3db1f1f124bfd072015266d41370ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a75432c7d91009313179e1a9e7ae7b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf79a6e4f552a01f076128de39eef6b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ce17810478e6145299c49fce66d91307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cdd5906512941e9ba9344364f8f62308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19db21bdfb7977d891b7c59a5e81cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d61aa8e2411004d3d35976d5e180b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a71b1b7f4a9fb48de61636083f7d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc60b81a2779f4dfd080dfdb0b7d2a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a03b082e7ca2ea542302d4fec7ea96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5087ea2062dd579fe96fbd36d070a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6618df5b3db63f74fd129a7c85043e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f484b954efa4f81f2455afe079a0509316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cff23ebced188d18508a42dbe9b80d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c108a07c96c4c58fa8bf01c98adc3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6567519d14dce8e98d2d8b8a77ef0d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911c7e35d721d01762692a83e0951c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b1052478d3350c6ccdf1bd8719c1e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e533e18a9d806a5650c968cb4225cb5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795e0d2b7a52f331a9efe795d390572323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3488b8fe5288bddb6980bc709ec4030324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac946653e2243757856d316b8a1f594325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc848d6464f466cfbdf352259a5e7c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8d5f385e32de547237333efb81ef9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f487bdd6db1e61b2f33f2a11400e21328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17543c55781bad88e92d8057e755b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce34a042a711ca4dd6fcb1e124fc23330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba78cba819ea7b9ea2c5c973f9006b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd9191c513c8377135735b2f137225332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9761ea5518ab28b887ae33e8e3c55e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6db5850804c70ca33c91d63206943334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23087a4381bf24e7f8eeeb6ad2b8560335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe34958ae701dcc458ff3c6f733561336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97228c90bebe96894e1135b77ea45353337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d89b1632c946558e7bc02a37c125b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6fb1a2e06392e371ff7eee3ce54c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b3e22c4955246f631a40271816396340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d53f6e42eec31e9d122068cabfa8d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5abba34f0cacbd4ab8add7ced03f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb6673f5755f32b2409989357f63b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609dddde39fc86a1de445c659b2103a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113db9ad0fa161a298791f3539f2a7a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458163cbb81d21eca6aa75c8f9d6e95346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743a157fc5d10a9418bccb546ab00f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d14be8981e950ad71a481b288c6bee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8773ec46fea19e93aadd9f66431fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33688b4618aa839d396d31927c683100350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05284b79999bef52251f7c6e1e89e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67a4874563fda7b47f41954fb5b9fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb72aba46f63afca44097545c7a15d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440cc624ba007157c29564a8bd0491a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0feb431cd043c114455d05f1330425c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77418cad816847189612600afd770ccb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8150f476446eb80e4e03d7be56246357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ab801216abf4c1596f75b234176c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cefd0b2779eb816b696ef7d991d68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1580b963ea2bcabc6dafe0aacce2ad5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefae9df661b6fc54456ec60cb7b5da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df030f3a2f080b9bb17b469f42cd0e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de91153fc4c54e5a83c3b93a8a1956363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6d8ee90ddf2fe9c8ed50d2dff56d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51a1799f7b684545f7d7d039a20521365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fc5991e430bd328eefce9508099d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb96e018c04774e7e175740c07263c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb786dfea82e8c263f6045a9ba1db3d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e023069578dac7878bdc3224344b6a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac5987f843a879458257275f3ee7de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5ddd678a6ebfc4e97500183660697371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c66e53da693ec5dd0954714b4c5595372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edebc1954a95fc892e0e0b527a8401c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e5570c710361bbc153a65fc29c19a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a594542fada003d98b9b6aeea1714a2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49a88baaf5f52e587ffda86ed6a1ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57464f1151656943640ba711640f669377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6cc35c15d010687b3f6682fdea467378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>