--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32324f99aea7c787a28d26016723cbfc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a1d243e82c032e505e2fceb1c8ed22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c945a27a28d718a961f55f850ec0873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2810f900b774f87962c93c76aab29f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2581f90c35567b77e5f317565cda3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178c461346ca7d770586c9e3193b38d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b226b33a533163693d85ffc154a8727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b1d7a14db1b1419b1c0064553206d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc6fcfaea9e4503ff393a2abf475c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd3eeb2a954d49291ee19731fcd61710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28597db12acc814dc393142e78f419b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d572a851577a74c6f0149c1aedb14a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94091a73a700dcc4b9a639d33008ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0179a99f5c227cebfcb2fc2646567914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b814092cb92f206d6b3ba9c85f9c3e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b761d513d312d1deb5a6cad9543793716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead57e5c97c1bd908ce0b3f5909d624d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2d55c2596b2186c529adec107232218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40df3f0e3823f8d4fdcffaf1d18dda219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd452f93ccdad9b804a893920170448820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb70835d43368124bb54286acd887921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84057fdf83cf85218bea0a08b5164522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16717d5c1b4c59322f89dd3c892f9ac223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c924ae6706abc908f323da58343b0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f2f7683e70f91cb3ce496ad88738e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a70f72293b8a84d293fae09f4913426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b918019781a836cf0437f741f23d5e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869a64c9b88706b9216f840124c2e8c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35862af6797b77c7d93d50679541743929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c117e61ee20e89493905ca162a56d0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3508ffad666161e6f17d012178994831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f221d2a300d4df912fa0d9b3b58c9ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea938284c4108a62c633c2e56a7d3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f4158d6d9480a0e8aa6f00c5d763e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c264d6ce56bfd3cefe9b12e1daba59535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f021187dc15baf1de51d7f7821c79f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb824a145dc1c97c52eeb2cfb56199e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fc943bad074b4b44ba5cb46ebfc1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a9535c771b06ac268bd9e2cbadb6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167497dcbebd4bcf615f67594ca09ddf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a08cd2a23f3e6b5e08b408c1c744f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11486156665b3e329d263f3b1c5cda8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddd0c3a83d55c5839f125af8f33f0143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c1c6be365ef11b06d422bdaf4d8d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bab64b4c07ec9ade42bda160bfcb045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b38484175f1c0274b442075e8bf1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796282cadab467826dedaae8904bcd3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb5fe82f0aafb131559f7da20a5ef448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a961ccf25446178eda7321c29b077149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5035bd6440d07cb7ded0c21060d82350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a3472f9379d84f3df049d3b9be30651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600133f47fd799569ab845e88f29463252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119ba15706314958822a6af2307edcd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf3175c246e0d02f6ea188f63038c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749618185694f707163ea2954e1c720c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92718c17aad1a4a6a0ecf11835547d0f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88676c386599fd1383a3e14344591857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23c4efb145615f7818b785fc548a2f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ad96af4e9b0a7695e0f578e83671759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d41a1b49508431f301feef4aaa19460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0abb05f50111a8a7f93579f30847761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b5ed2322388fcd12267912a10d9d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f780cd2b66153ec128a07f3a8646aa163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a2a4ff2937820d93e8e370f3964a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ffcff9b32ee0b120c8fe22b73f76165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb894b12cce6a6b3848b0bd3c0ebb866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070566d768a28742b172b984b68722767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6311739784fe9bed6c2d22767b291ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a11246d4523b4df8a6b9c9fdace9469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7db0a071fe88e11cc2da7efd87cb2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abcb1b91e0def32cef32b1d7e2c17771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d3876e34f169d23ab167fb9d572e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d620cc762ec0027ee7feeacb6fb25b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c95386c367df34c90f1b14d21973274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f26d35423dd3c684f4a19cfbbfb1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b849488670943aa95d9cf3dc4ec2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27914180423467d287c482e60b0253b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761a51dc66e2943690263888731420e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7313ce429f2f7110864251372ed1a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9b58b1af9003b1617423442eaca8680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5b2efd9b9fa217534b6a24032cd4f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de94ce68867339f4398ae0584ada9982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c2fcdde446b029362cb4de98ee00783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472db283d5cf0f2165425c287cfbd52084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e335010be4410cfa21c79c2475f8e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63965c9362f6ef323c68504df8b2257f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde589465a2fe19106c65b63462768aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac5bd5eed47f0eb76a773b5a83c85288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e20b276337996cbf0eabd74bf632c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70526092f4c6e08ba65320e191361b5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f9107f2a4d924e17dcc7236ac182691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef10ea5e6b92465aebedcec8195dfa092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f66e910a1e0ae45fc88ec6add5387593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c911e23c356f538ea947c333a6cc294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da73ec39ead3af24473d1d944e5d41395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe42d8a6a34316a944534f99c729d8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb39cd43ab1df97280e6457fb78771397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf634fbbec0963f1f61c6be70748c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213212f1388e92d3d8a0d0d31e4c78c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc2e33f31e654b16b5c71a8e64acfe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593ed4b0c4a595020eee428ebf2e053101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523ec0a68eae2ff67ad97959742f62f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51fe29055a2b0f51ad7095cd84c299103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afce44de39eb31f6c3c0ec6bb67569104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18160d6c9a9e49691fc901c28f9b8dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c71228823b3f372cef7083980512e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60579b1c4bc4d046b019a9066b9bfef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cdbae86f7000b88b6843067b5aba4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac185ccdc3efc618d75ae5e79a69e0c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89f80f6d0181704c50ab82635d96a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fe3893ac8862782bc1869db08cf9c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddc425343f981d80a7c83ce759e538112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c0be0bf5c4d02da7435dfdf432ad4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960d194847c250ad34af4dbc3b8b759114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f564bf51693478e326bf3864aedda12115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c1efc5da564f8b0fb7f39c69cbe35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e96fc835a1c286eaa23b5f9b680b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d889d3875e5db1221b32a1cbe8c0c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1ce0f5918aad147336aeae40d53b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5da3a7ccb61a32b8b4733ba9219c28120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd043034b652ef3fa2df873ef69050e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4411509efc8cb740fae08bed08d352b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44cc7101f3627bbd6cfb06924322f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835574b07e88c0f8f4393509b606db5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ed75ac74d378376f91e95192b11dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bdccab2e7df38f8471532020c6299126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78be2aa32f325d79470748cdc495ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca9764cb9c09aca4dd7e54dae3862b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19353b5a0fb0a4a7d4053026db1f94e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a3ecded8600481035dcaf73ab255d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49df2a8a6fdcfeb718ffad7604cd97c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873075ce78c8c7a243a77dfd40dcc6ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a740a5fa704e98c652d885a1223f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377809d330aeba1e73f5ab582084c13134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5070d2982604c1881e3ed6f3b5faa40135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b363f43eab11ce1d822171e8be581b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d4c150359ded86184bf8125a8fc5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa24955b96e88e91af671b9f232f3d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fccdb4471eceeaf09d11cdd2cad78c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a7ae4c317d2655087a6ed556fb7bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c46d30c5ee1f7a51bbf77dde673e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9c8fb094bea695fef3ca95e421dce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488115f6b22393964a036514f27b3a9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1790df8374814b3ec3a881d168dcd5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782aa78f5f3bb554d22b457cdd0b5cd5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da755ecbcf114c671ac84aec875a0cb9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7fd4cd6fd7e39b0a3476fa6017639147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46ef54a098e2a63cbf09b226f1de81148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac950028682d22bf81d83f32a263330c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6387be834028d08eaa8ac3f46b312150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e5da2a651d1a9f5a7066552b1af3d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f482c54a5e26c4bbe81ff1b93a288152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebdc8735a80b9a88325f40d22602a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558cd1b316ea34f6059ed17abb40cc2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2ba598714385aa10e7d35a72a475b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86c313d1c400194df2c4551bb4af97156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5ba1bd3b9c13b7ed3cc1642ecd435157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3c58278c6bcc9a22785aa7a0d33da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7810b792ce0c41186551f1e63fcbe26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c0225b8b59a2940f8d06b78dcd645160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac665694bee0f931a45b1c0c0159aae7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc2e1581036d26f07a68fd60018cc6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d508c644eb9f7beffc1df550986c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276691b94d6cc6f92a4e53262aab127164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4cb6f45088f74f6ffd4d4653a41e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f5962aa4ed7f7a35ee1a1a242d755166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd4c3b4cacf5f75bef38aa889e91c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d65f89264ef28530db52d38fcdb3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96467a8b14c988771e9b4f7c120ec3df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698af6bb8906dcb629732715d56217a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689708af7d47f3b124f97fe033dcd7bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b663eb581a4caa241767ae48feb6c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6c264887baf41c815c9f7daa46412173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454994dc056f49c7248dfee3e24b5b55174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecfb69fd68998c160852fbbf285b48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12ccbbf3da3d28d4cb99cdd8244e19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aea9d05b73b61a3b92ff08a189710c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c469843087841f657f224100683946178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407949dc46a32817d0c1b78cd0e9c48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75926045a592c4451c95603993f559180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d2b3f45408450e75b97c48b275ef2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e5cbcb1a30dbbf05c18764b9c2d90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61312670961124b3e131e05919a6ca70183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bf4b7180927d602ba0d02e62e8ec6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0fb2b24204f208e55095a0cae5d00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf3cfd5c5ee09f0ca956be8239828f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bdf59157c1b71f2f0d8b8b42f5cba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54ce4a5d4af33ba09fd594284d1fe9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1bd672ec40324b8a9c978836b4746189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bd552cd42c4237e5a12349ec63cd3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836d3cf62a53e257c0f14c47ed7b2ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42815fe39cc08364adeaf717c696db17192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5cd283640ecb8ff8e5fb0dbfa3e2e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5a6af9cd0056ccb679765300e3303194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4b2479c428d27c0efdbce12714db0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884871ceac59ba7c7e52e8977deabf34196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd408a562e8ba4492a334828c9814c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cecc68f8a0dfbe05eb1306b8c90d87198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43542120e1192f045c83a8521758d3a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74349fc9f69cccecfe71214469736f47200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b39c021555d7eabe4d868d27e309d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f16acf08574981864513388f644bdd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3881904404b030a13afd3b153a3cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52125a04f9c1658bb18269464355f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7a64f400aca1c5a00de4eb4233834205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057b1255b36c0d48663b35ee7b7f89a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8825ce1a17f7996cb8fcb6b694bef4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a2f983c03bc6abc0bd4bfa1c5a09f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e3fd2a03b85bd29f204f128767f4b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b9cd75fd6bb7f1f4fca9e1db74408210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61741db1af57ad9fbc1a3b18f43582211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e8d41c7e38b6f0ec8c46f521823ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086e1e3bd44471e2146e7b474f52809213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c65400b73ae63276dcf4b7e31e7d18214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57ccf46b031e2c066cdc54415639e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad440d304725336b693fca377255922216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30b7aa614bd7d7a47298cafde61642217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2e4a7fad352af66687eea254b0c91218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56347cb5b8645b8d376289897b7b603219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7983ac38fdaede82207bb86600def220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df5cbf9b1f5320ff56a05312be187e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb47f29e53e47aa2f5d7b7b095e4b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979fbd3c5a10be57ff44078d95076f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf166edc4e83766494b218d2dadeb68224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ca50fae4e82aa1cb2376c0ff0dde3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cc76b887b126f7857136ac39a02b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525a7bf29584acde84cffb0e3b96ec7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b352a2195e775758227cf03544958e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db8a818e28c53550a262420be63a18229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7f5d300b6b0c5c90283192933ff8f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f59290be96597181353ab0ce4b0d30231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a98a2c8b5c07ba378d2dd89c6762e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16f32d910b9f47913a93ca362cf1ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11927d56fa11a99bdab7fff450b81452234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae967ff2352445cabba0ac92bd18587235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d14d0e66de8dc70f854856aa04e2c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71901e093add8fdc6dabc2259ab363237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d38b0d804e29bd8e99b0a0a0bd2ac8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2972319b2fc1f43ed19ab63e532a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64ef7df7de4a08c6e9660cd4412681240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f888793f31b1918d4908e7783a96a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f95c8dd26a0d5ddfba2b7dd531308242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefefa32f70a807045b6093aff0c6f27243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079611b3a8bdfb798adcd57f8eaaf0f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345f20fa7b5bf86b26187abbd971f18245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3f1f19f64a4772f1d3f9bfd7845aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f20fef194bcf0246b6ca17362327c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717b42130f63f839573a4447fd3554e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64416f7d936af79953b82c74539c9f8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921aeae72ed2f6031c40f7fa59dfbfcb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d2cef57d7a68c4bcba369f54121e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42a1063f2d5b3d20fd77eaa2828aa2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14677f5c035112e2b2fd5524ada2cf64253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08ae86930266394e2f10d3e4207bfc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ff9d7ac1d434d5dc8cf0b6bdd8caf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4299bcf27de0dcb64c82a50f349e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54fb7e885e2071a4d3c963c5babc64257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693ecfe6fdab5a853250dba819ae47f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722156efe42b9c0af209422019cad9a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d546d2ee4e101406623084924f3706260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5349ff8392969c61bd4e81482e2a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7674ae9fac4a8078b828516bffcb8b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202daff37d23186b3a29bdbbde36257263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5cb7e9b1be4f607f93ea0eb40899a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fc76671872999fbfeb5ce2f07433a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001390f366f41788db036346314c0f64266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b02f111d0291b37ff903cb1c9db03267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d0ad53809d166c0c9d0beabeff515268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1422cc5ca5bbdd8304302962fe0260269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea99e9839fd857a349f20adb5482d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd834e48b1fd4ca6dd5ee43830879f25271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b793d5a889733a8bb79cb49e67ce5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2921f14af932d1a2d9ae82522cdcc0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601926ff434d14b0edcd425edb3d91b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32800284c927889d16380af85c3ef012275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14995de9b58f38534e7ca2daa8c891c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00bfd3cd31c619ce73659d57d353c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630893265ad078791598a1b8578721df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ac787c6e8de1d0ae709081f0eec08279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee461b27ce5379f5c0ad9fe16455c102280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d14c26c3c17917dac201eed6c54ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b14273165166a41dabd0221b50627282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31614b6640fac1618aa839e0625fdd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7811beb95d0f4ffaade4ec00b031137284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7bd85df947d129d791bfae89305c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc62c568ff5ea538e0674a433ed45cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdedee4445e0a092b7c7fd49604efa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803b26a56e33929274eaa4d48d33ee9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636ada07c16bb0adfd2918fbf70b433289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77129ec41086a3a81368048752f150290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb411af9207290b235bd83f978ced63291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3de0bbc7475ffa7ebb670cc9cbd4e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157252c86365a1f3205872aaf1f2ef45293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31a62b76b017f634a54989b800111a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af649279b3158ad3dcd56506be73d06295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c4604245f1e5a8a05a7b3d88d5c5c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7263a384de17aa7bf79bbdb26f2c2a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6177f03b8d979e8a39f4e5c13412d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc03e0a0f063166450c42593780b38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e7b6ecd2cd5edf97e80b34f956e5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf70a2a81b52ae9560b1adbd83fd24301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fc6ab7aeb3ea04dab38431e9fed3f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671820ae8a4235abf86d486bfcf2d039303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff04a01d6b3d23634a169c7af964e86304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b745b961277eeb1c823f91fdd7be27305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288323752b66646a706c8983f41a1be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd33c6ccba57c6b2301c3acf5124fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c366463d4229ee0dea9316572e0136308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680a1d0acf4789df25f3ca05bb65231309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62417bdc12035e6dd08c8171dc6ca20310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96e01c0565deeab77b8b9b72cf6788311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbda28d5ab65a1a2fb9a95e7d5121aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19404729e9e6898b88ae957164f229fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afaec0df3115733be56f269c78cd63314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3876550e01d327c7a916809f24ab1aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77250e7f6efb11ae86371a2d1acb5b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bca3e290e5aa554978988971755bb6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd154a8a297a01a028a1ef9ec355e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d0eb9bc6ba2ff4553be0391a30671319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc298608d7e277a662d111de14051c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a1116becfa922ecc608740f125a25321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd36a976e085b912984a49ab4ef39e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36808b0dc899d07d421557cc388ba81d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d451d086c18d2c6774591379bd9fd6a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a910973a1de0b1a5a99fe97fda3c73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28594c1f2e952848116e0de92ce6f8d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c75ff2a3a6a6b9ccedfa39ec3c94c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f96df3fe3629aca861c1e68c6f71b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6524bad11f839337142568b4b07e50329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ef4ff82d8339ea4372eae6830b560330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5404e5f9ff52b10cf739c08754b957e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af74d7f2a112d4d723875f37c133b5e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851b80fc148e6d2b4ba135a878cdda3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96e7f2f6def2078dff0cb2bb3c1449334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55c6c9ce5d22010cc488b90bb4cb64335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb057187a97ec2bb2d327ae3a559430336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce2d0d3d0bdfdc379901126a152d5e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe09e085468feab2f47e6452cc2de32338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3cfb87604ddf4d6875fdf88cb7cd9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4d633a2a485a1765525672ed433c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541c225e16872ca827da62bc5ab7577341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb6dd6abf48345a9a1bd4317e45d88342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723f63e876e95780bc079dcc2531c2d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636220d4b57658bbec97ae58cca501c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53c62ff2938063d852df9ca3c11467345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711f047aabb5c7b8dacaeabcd808ab6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6697b3a6b7ca947d5e3c450a65fe8e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793654aaed4d9df81f931d3accc470a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276403c31efc40849e87eab2c7090d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f224a3c552404b580b65371ce04205350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822dd2b4c3959c90c55d0b10db1b5fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e8dfac45db8dbfe08c04cfdbf0835352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6258939491c0103691cbb46a36b604353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58aae388132538193439b243552d55354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b70ca50e35b3a20dd41d8da2849ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b560b7504818e0e0c678d584a8715356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90fb5f729d36e6262a3d361a43b51f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8677ea86551179d86947a1d7a5a8eed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d059a4112c57ac52fce0a5fb8eb670a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f13e8e3b289ac919d7d845e9982568360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b23d15ecf1c6f9f6cc767ced48364361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d4054c71096f28044d0383b6c046a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ee4097ebcd94dd8d4ab1141034978363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafa3d1660eb6142dfe61e9d6799908364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d4b44a95df56723c2c3b368faccf9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78bf062b67d6113053c5f70d112222366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef4adae730664a6b8318c8c01f7c62367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8c4fb3dd6c1103ae25d58e23177c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc532e3953d498e0e9e4d9479947479369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880493d70e325d540f2b9428bb271b8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625c0bac110e98bea756086d79dc91e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a5e0380543842fc8e3d140004f06a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdbeebed5089c3046ebcbeb76a34ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42791fabd68fceca671506ca0a610058374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9061e646535c25fce04eae9b5858889375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bb88410be97d491e3e4ba2317f565376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbf850fef118fd0b81a152515342fb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48268bce75fe42d03502b626813f8b8378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c945788d6db9d727f685c7d31def2c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934d57db58f826f516607dde88bcc6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b47a3fa20cb7b7aa07da28ac335553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505e87a9b3f889e2e613fa0abcd73084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b33f426ff1d8d45ae054395eac5205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1995b17dd3b034fbc84f31f79e30796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff200b0020d36f652c09c044587f21487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3e72b58844c0eb29f54754feb3a028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f05d0241796dd42766e3a99c649669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5949680a243fa1ed2db89ad8cf3ab1310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9625dc6a6938f1fc87abe05a278f2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd65f859cdfa1b3c67375ff3e590fda12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c656ece4f3d63d8f26ff969ef4900713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829b2f65919ca877a39f5abb246912c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b14bd6ae794a761375e8a99b584b9215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7a83b07976ed0f6a06c861055b67a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997908af95e9ccbfdc38e738d567cb017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173b689f6c955a806c907c377a15a5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20806e4a9e3ca88003331003778b211019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f58310b96d36c5b8293d513586788120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb241b8081f90be359c5bc07cd8b926f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9899221b96b62523db4193ba65aa522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e2a1c82ed9cd715fa568f5f68bfca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239ebd9c1b6677332b52f94e37c21a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f92d37b2a5074fbce43426f3e7e8725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53844cf03b9334f0d15af1d8b9461626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45884f0400e340113569b08711963627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47db052a3c0f292194f2f6205b1b2f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd17918895ff61be54cc7b5adb2afa429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817382b3f598d439fcfadce24b1eaef930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca36ea1504df510f54044092cd3723131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565747915ba02d4b8bf137b42c8626132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b8ac6c1b85644189d758e969f5f6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3ed28c5a285efa07ba60140bcdca534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbf45da6043a9ad94f91b6ec3f639835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4ef1f6446846310ff536c7558900536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e339f5e8c5403c0cb5647a6f9593e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2ffbd4bd59df463ea560f1df1483038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167ce97ccb133bf2f89ab479d6e51b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2c64ea52bc99c3d493648acfd1f5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27de4f6800304e961fd175cb1bd23c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf23f04dd6b1e11112016b2e11167d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7c4d91729967feb7e9b3291dc36e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552a4ab4c1d40f311e846ff5961731c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c8d4d11d5d8bf5f5cc439fa919e7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b716c08b0d713abfaa09db5b9e52546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b38ae2ae47986716358b77f427ac7047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92b69735a30faf31ef1b6ec6f898e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd760bca5005b13f471d8261770e5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a36605f96e61fbbfca6350f70d91a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857da1c91ccb7199e21d39cdea7f56f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addb5ff50174d28aeb6f7ef7bf4185d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d89d3a30aee80b093464705a8d10953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c3eb0421ddf909758bc6f6016b0f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef35b1cfd58248a3acf52ff9fe0c5f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14eec9dec8e668b591abd3f41a862a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97d925b36c8c695cc69b8fb29d301e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a205595413ca442f3504e04497ebaac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d313487742939cd199b709d9a4ea0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37cd125b9358337e852e03fd5abbcd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e03b0709ff0f6d685c0f40b147a06a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edc0564824fc5ed6f46d9ec2b6bd7462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915fa40bd96777d5a40b61dbb1e2a2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dda21aaebb12ced452c261c31026a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d05eb92aaeaf8dead99f9db412a36865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01661560a822cb36bfe2bfea017bbb8e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce0d5d8d92038213aafb58666981de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68728adf4f08f34210b6afdf8c4df3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badcf96412d825af22c2abcbb4f4fa969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfceb50eba5b10682fbe6e317529123b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3183f820ce8572a1f638f2e2ccc87cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeae6db8002eefa2fc0552e25444b2072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66184ec4ad90ee14bcfe5b717416554873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a51d44bee34196c15a5560800db5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313d6c21febadcedd88b87424ed256c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09d8fdd163d02039bd1b2c4cc41a4e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d789c0d156b1b1642f429b867c682d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61649438f34e7086b0b5536c986cbf8d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df456a7647114f048b560756740b40079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4099c0aa02eaf31343acc62823fc980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de78570879a19ca532bc7436b2e75281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa08cf4c4ba81866c08efa6a3a5b9c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc1cbe52d6b746534edd004c5f3cbf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8ed0e79ca01442d004f34feed51c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb448d608adc71972e62840e4488fb485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d55af90de9ab38e219734113034cfe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6eb4ea80d82f183c4c8f3a580885d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41979c0bf246d3daf28ef9837253ab1e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1937d59ca66d1ca43b420b9a9697c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb028a6c44c3d3650d88aafbca3f5890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ceb51ca59067e6f2950d025b84d58c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11515b01e997a50ece93fae25d0bd6af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecab3aace71ae5ff77eb1a90192c65193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa906f19f9f00e3316563d7fa9163194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe0bfee3f139c9c42fd281a44eeb5d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdd0b98154171f789800392f2f239596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c01578c23bc7769ab649f5f90e7e0e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771f239a6c3349d61cb064cb63563ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0405ccef6de2e9570a9fddcebf853b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b43820e3fe6dea7aa20ce41176721100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734880b47468783a3bdaf4d5f6de167d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0883897f98e48801aeedeca9b8bfd9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e560a5910f3bdd76989d42185c369f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8702fa2752622db89df4fb9a2fe1390104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da9c37c5c3c2443a07011031ffdf5d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc303562d6f620d3df02740dc87c9cd7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132716cd39a5ada8952401b2af3b3a81107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebd6f752aaafdb9e5dc9d40479f0f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb8805868433ffa9f533ce1539591a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4cdb3d1dbde806b5993a10ad9f356110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75ffe2970cd322c6518d6449206f38111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb64f8ea27ea8c328fe4050dad30d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a744bef936ff0fd9f007afaa7be0b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bc63c79ca90148588a5ec3d0fc233114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814cb62d86830250458c15f21e72e66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da5f44a021aaa061e0539840b287f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2269e6cf2f4744794863d2df04222ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0ae661676fa50fad516b42ed986d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a06f6c5ca65b6612780b46d677ef86119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddc7bf13360c34f626d0a616b9c93a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ef75f1e3d5824777b96d9da80ca74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7f0f70e38ef3f9cc873ab6214dd83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a8a08e427869ad000b31fdaf7290a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83081aab9e1b08658409aadcedb62e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1da9ab9e8b3eb8207fcec77f39de1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f30efd66147590b829dcfe50ce282126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ab11a10fe84b0d94eb8fdc656be85127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adf37fd8ddb64e5e7394f7214dbd03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64a4d78cbe0770d0c008cdb8bdbc9e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941ede8c1a09f1af4be58e1a9714012130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec3f37cf1cac5f89b2f582c9d15333131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4120496cb12baf1f0d8047b938c72c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a5284b4df3b3c68e272e3dd4b6015133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc067aef7f684e5092f6a6ff35788b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29670cd86afeef799ec0648fdcd972135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba6442cd684ab9e7897e8433c6db08136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09138726aa5b21ab6e4c99423353df39137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da265e5a62cf55463b091bc1027c8476138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc71fdf0c4b7b297a5d96b67e2c99a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd652ef89168085dc0d9502c5c63b985140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6730aa8a0801d1e8cbf74c08289ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc07dc43f5eaa3b55c4500b31d652f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6819eceefbbcb12ef398356b17aba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d33bd08421ed5991430a232f38a757144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244070e112fd0f0b4f02e24c86f64cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab3f618aa745327e69c8b0bdf731c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233bff37e9f74c7b63711ba8836a696147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a4f91ebb8cc5eae1389b23b95eb70148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce77f2244a0d4a4afc102cea3875b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9884a726bf09b2ff2d77001ed24ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418390b178962c64f88baa6fe44d2ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12246a4adaa1ac1fe6cdc02248d2cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f189ebddf265770e2e5a9328be7927153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9805127d2abf11c628b2f86f34644154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc8b0f54e395edcfb6475a8268bca0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba1e3eb65451fdb80648ff232f0fbe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef27c4c25a0797c0deb024f968620f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1d5fe18a0aa77dbc21f20d2a46ea7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7d069ec7a21b03c0ec2c3daf0411c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57335cb5828658ceb627a60ac40fa5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bf894c7a82dd79c6d5011a02a28ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fbbb184ccc53d5f5e7aa6095b85a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db2dbe4a6ae1de95b89ffbff1416d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e1537b3e9f929424771df18b34de6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caeb16b587b9d62a404affc265027f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bd029f47696fa0139bd7ad0d0c5c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be5c53cc4b779c909943467d208784167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bac8e3f4b053019f532606432a22b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c13facc40a832062b7412f2c38800169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2ac7360566178ccf802d4ee10d48e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5d3be2a850f59e15424225ab31eb6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf822b08f1059b3888f8470379546cc1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa63c2060bc80cf521286449ab6f31e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0bd570a9644b234a12de6d8c9ed4b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7b17251acaa2d71c32ea13e172ca7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84816821dab47f4144174aa622cb797d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5010e9a3c7a01e151e7a8a6767f0226177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5650262ea035d3f2f1ca50cf9dc531c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dee3504565301bdadb644b7b67541179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85ef9dd96dba421a551f648b32940e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7d4fb731b14f3bf14d9f044e24eb7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870abd04037737b462a2800fc0d8f115182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b9524c2540fb95f6c37049269fba6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a03fb2c083b97c23b2cfc2c933166c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9c460c3b2bf542eb0a7eee7fe2e93185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f3d98f71f2183a9974583a82e87e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3edf96b08cfa4ce0c9137cb8891aee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638656a580938e33abbed3b72dc965e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab54dfb32fae9e8450598557ecaa59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcf42108ff932cf742c4de4ce61928190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf30fe9fd941b0f309e44b64d4e5ca7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04889566339430727923d6957c32c53a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e82ae42264dd525d3463153b18794193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1745d73230e2fd4bb376f434eab3248194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec279ef7797d39a3d28ba3ef43f526c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0c623dfa47e0efb5819bab8e3b474196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fa5972e43ba78e61582d6c35d056b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61e8f94e7568a9ae2f8375a01a5b25198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4696b54a899eac7756cafe23ef0d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e72aa56acf8d46691ebdaf5cad0c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcad37fce63f130c653901da7f9dc2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988e6f96a2167173da3b7acf827ac9f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90261edcc04617b5dba672de2332bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdeeed31e28aae9205e79cf46f76c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a66a7597acf763d1d08dc1ae82490205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae22ecbbf2b87c7f84252bb805f2bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ff97cb44c0adc9d48925e4cd58a85207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b6062c83a001742bf88988358d5ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343656cd81d00ab6249588357c7c3da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993c5be93420fca49a07eeff4acb6c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b80b0f942782c280b79b78eebe836211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725af8b3706a6a81c981d319df9c3e1d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1ced8a8e2a74a1145475f22934657213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafae06876907cfb516a93b3795e379e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf5dbb213a5a5b10488b51b17fba17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6a6a4c4fda7f4f399f136ae019af5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3606a0047a82e7cbf96ea4be7c403217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45421b83c6fd0ef3a17e16780b69f96b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af322ead58fa3f487fad20291fd19d45219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980c34b3a6a648e0c2d18d289660b9b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386951b070299560409bbdb36670462b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe83930689fefb902d97323eecbd61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50271036056911cdc004205f9f1d71dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94695933a478779a46029998971bf2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd6f3807d9354e3b634bc041312cc3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc88015b5012d5c40d02175ad13e6a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfe83653e1fac750e301931b792b55227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173bab1f33c4d0746bd35543159201a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42336c7432a9e1301660ec2204e7d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745cfd90bc7c2f745935a09246c3ab7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467806f30594e0922bb9b2e6f4d121de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e577384ba3b644e1a5e6474cb8e54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d532838ccfd84924ebca1e1bd868e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5842cc45d19f0f3895273a2108580e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dceb801f5baa57792b87a013badf19235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbad493c83736195ae2f0849864e32b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b0900fffca21c8fdb8c1ef1087ee6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5912de19873ab41fbf20c6231e0f650238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba51902256cfd98d1786b29539e7dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed952194d1efbe675da0cdad337c27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81c858c47b9ca4e207999122b2a079241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9dfd853227b7e4bf8713134b89bcf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a45e78382b1fd7190a9bc089c23b55243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153f0c50ca77e3a49edf82488c81941244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327e643d612ffb8c76999fe6c3a48cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34fc1995aef8d74a13355cd6d735f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e8c8907d1efbc16c9b2c82cf89c7f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cee09150474ce3fbed18f5aeaa5dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c082867aef3308157c717e73504344d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110a3038fa7c3e60bf879bef6ce44ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145c6f7ce19397f50ca8bde9f4332a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e02bdbdb2daaee072dc4bac5ebef2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34058f5109a01ee3ab1d545a44aa07e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15597e804eacc20ee5f3fee13e63af0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dd90ea17c8d71c9edad949a1c7e68255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4f9b558bd0d17df9b1ec5c2d1a529256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93e1f9f343e8dd859aad624d1843eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f8b8da06c7b3cfa17f15ebce0df07258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de58312cd6680033a76a112d8c73f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfce82cd3494daff4f0dccdbfc468f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821af4e8472a5f569bfbd3dcd68c240261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be6783fe4d2baa5e319fe52c1eaee6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028733852ef4ede67300b2c465a9ba4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207e611518644973b9c299b7ede6016264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124a1321aac230dffd51111798f9af9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24b2d86993ef21f514c36a9c20b85e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047209f5d8521ce037901501490073de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e393df92b3e1f3db24983bd548011268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442f692b6a7f8f489ca9f811fb05f9c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def883ec9336b5893aa2ed7d65ef46a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619efa4a1f412f233d3688e752d75472271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58155bc5a390604e92b2205a7aaee0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4d18fe2c4af0ebb2f06cb3050a3e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236dd520c816d68b98cfba3ea2d495e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1298d7d44f5736d54832acb43f0d5df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0a1e1c604bd2b9d7cbe0d7be25875276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7195c1cc80c1b837d8a7ae5d3fe95b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726624b16356c74c978a607aad2c1e27278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5b5dc00cef7f2008ed4f128ccaeaf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0a281da0d0cc41ac905f17e0bde62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d2ab07d3e2206eee86ba05ad18c73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a0c377eb8186ccc4202ea2c70c0b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d1505d6de1f368db39bdf01ad7056283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902cbb7e4a917c0321c4f67a00b0851284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f0b78dd4cd375ffa6cc5792b9c5a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15accc885f60fa55fb3471ff122f1b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8304c02eac86c228685ea4e9b3ca9ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfeeb497bb56a877174f92b34c72f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08684df101d723fa1109b5c213cb136289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb528e4c7a5041b9d6fc672a1658c42290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cbad55bf10160626c4d2e57d797eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57968e74ead1186d13a01eb12266e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c696971aa400e2dc89113bf0236983293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9078ffd1f4301df5825b0d831af118294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c162bfc39188927bc73b16ae0f1a4a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fc0cf3dde5eb7f3c2711fe346e17f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374eb6eb95485f08a3650822537c0d07297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874a3674e430404131b2dda360aae23298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc33b6de978c5d5eb556f5b50a6c62c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765e83f92b3aa8e8a7c45cbe6ca2a9c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb95d1ab039fdbf8128bc089344cffc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6ad0dc46a1a30b93f0cbdacfb38e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf604db7cade045ac44b403c8a26043303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf64c806552fd79d9ff05ce08a03bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39680eff3bc6450bf12f3a7bf256f14305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd11ce9655048e4309149271b2ab3e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0797b93f06cdf3b3e23415935f0a5b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ba810973ee83d68f2fb211d61aa28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01892410fdcc2257b26d0d4ca7425ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762a73e134824d70350c7dc25f63a37310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e76e494e1f979ef25ba9dac5321604311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8824b8a83fde0f16298eb0829ef935312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e917edf0a861c1c5582f5fd8be262313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393df0e5416e44bb7e2ab290cb435e1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3485209c7e473c06c98ca77e9b8395e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5f7715c5af8ccc92d415cfd18ad9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea18271b0e98a704bd1f8471e175a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52f3331508e65c17e41d3ab3861193318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908095175517ddce43be1a04459cb2d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84260f891c119205b557b5866a2c2a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d43637d0e3edc9e687a4e8c40f7de4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2929afdab7938fe747c7b5b76d16c7e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfeee302d4276c6a8dbdf7735514c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ccf654dc009aabb5728b2d3d96208324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec47d10737ba24934a65a0691764859325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee60138068379a798c66cc8727fdf9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1e0339949f3b04c90267c86b0cc2e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034a11ab53ca3862cf067c7abff12fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534a04c6bd956119563035abe78a8c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27394791f2e3c643fe93c8e01c85dab2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270a48b9f31cd1d5c22fc7cecbcc782331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7007d3f2b11b4866920c787f8ea63332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864fd678d7d40a8973264c0fac9e9e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe8790a7c883654012aa108cd5104b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57e8492c4e0987e259661e96068bcf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45e18bc2ca820ad044f7142789325a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c1ba2ea80b5a4dfdfcff9f1c8aca3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bbeb7151d454deea1e69143ef0026338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbc6992a6c72093ee98d1fa256dabb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e604b8aa54696bc420a0d7b24a935a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26459aa726cfbcb19720d3e70ec03263341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780c36e70faa29716fd0a2c7445facb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598db56cf1344e429209408feb846730343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c499f8621f7a51a7a05ab7d75dd19a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10332c08e201f26575f012fdae6211345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f9d5c38d7d7089e522b9b6f0479cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7caaf8220235d5290b64a0ef3c28e1c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3805a071dd6992989243a4c7553b8ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f1e4fec56ef13237bf58b94946a61349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770f44189507d142cac018236166ed8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e32d2ab96ffb394ae6b569fcedf46351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b582512487157e9bc7cc3e08ec3375352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5bb59a3793f7aab54eabd218e7609353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27f223b632197ddb28aebfd4baccd7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4f03d52cd724a3ffc082569f5803e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6b5711626dafbb1ce407ac0c6fa12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edb1fd54675839cf485001be9afeca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f64ef7f2b41777a771be7354b3aef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a346f82593df9ade5f3a51cb307cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90619d3e6ce9724a6213ca174d1728b8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876268550e6a547142b97cd25a0e9dfc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a6c8adffdd242978d86ab0ad200af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d296b0c427c1423c0d155ba11ed5e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1974b6aa0136e55c38999ae6fe43c05364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99512cfd352a1500f82be4ddf2a5a01e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7288fb78ecba22303771b772ac46d1a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011d214c6fd625230cdd015d2348d98367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255bf10615008a8b929bde7b02ccaff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287aa74cc7b5f61012c80335490ade7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48533c869c2e7a901093e473bea888b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd76d1de821c9867f1dec0fcc4a66bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae3543f6b201f9a1626727128a1d1b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49517ba0058feff01f9c95500f0382cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852aa7947c8c3df9c6e16528fbc6239374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0221b1a6c4300e6e0ed3a70a2f66b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8653f72fc05daed9d284595ca36aed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758890d6be2a7ce43bc0ea86072b89d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6ed9fe55a742853f716e225aee528378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>