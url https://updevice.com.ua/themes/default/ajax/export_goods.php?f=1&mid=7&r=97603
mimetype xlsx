--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2ee521448a838d1d33062f7b946d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bafbf863cb4ca3fffc5b0059d4c4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e81257a9067a0956c6b078a3c607cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e9507c18cc0320f9f058df45924604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e4bb0c32528e66defd3bc571110125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a7e225996bf62afdd0d887504b01a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5500da59111e1ac0ec80aafdaa4097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297528b99174f1816f4e0050dc6ee76d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48353085b1b447ddffe889157353c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7f166ed7bba8b2bd7c4d89e56912910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f1f4ffc326f439f08a331e956d93f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf46a4a4df6e25e99e5b74724cdbd3812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89057d22c9ab0eeae3292964cc04f1513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac81070b2381c1223f1285317fd611614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa7630c869e521e277cbbf3de6103b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2110dcfab33b36bd2e89cdae46fdc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618e4cf5fcb137acce8fa0a1e83352e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cbd8bf21402e7e3e01dea7ef4165418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008216759251de7a04b859d51518727f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560990f9c5767a46008c1ba82bfeca420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107635aca8143fef2817d2db2dffaf0a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566515f35841a0538f6d5f33d799eba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97534d44f3ca5fb2c2b1bc67e02d10dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d872ae85667a6fa396692b68f151b1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed4b00e559276f38ac509b1211d95225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e64861bbf476c99079a1625a10b5b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3a01ab8f881d935b2eb74ed40185627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f2e858f967e1943b29dea02c5bf7c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf801759f7c72032d5f23522b9fd8d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c59949bf5897f3f58c6a36a930696c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b13b53deb423c082a0fe301197f33d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebea9922ca64b3a7b9a4d7cfb42bf7132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cd04502c8541dc5edb457ad08fb8333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16142dc101cfe82d35038bfa7e99e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31138007cc7c5ea603f266914daaaf6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120db8b4b970d463597ed3c036f3394c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d1b5c7d9808ff9b43c47aa0a2cd2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd3bdfd47cf7523dae29a526f015a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48abba941150137d768ea1533a323439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf31e17e6d7cde31668ef90d0dc5e4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a749cffba9427e15e4f5978d19113841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd6b134e5b54e766745d1d02add3d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120a9a2a1fd42dcb83cf96a3e42bc1643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac339428bb6d789eb9cae0fed9c4db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71be57ae96e2754142d6f226e782c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084529ebe894e2840d53d8d61135b7a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8ef8dd9437ae06b1b8ba33f962c4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facea8a4a1223579dfc0b1ef940cfde948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4573c2dd989feaab7818b94a03d49e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077839d8a97a6e59ea360b677dbbc1d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a74d5945ac800d1841075920dd86f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01637b661308a876a302c0c42c0241a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10e5f71f3e48431bfb61e6f3cfc31253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ab66b5d595cbbf23b4cc2c34e12a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0b7388e0e5052dff72bc8ef1b315c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5199052b6249a838645be4a2f7dbf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dae7c4fa0e5a191b450bf6326fdfc257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b22bea1d8d54dd6d1b05ef3f1fd46758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1fe7832ef98f7cb04bbbeac09ad6559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbc0368d9439643ba361f7c8f0b73660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67c35e7af25f11f32a46067247ff7561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7acef4b0d15233b2bbbad50c3203f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d358660c07599e121bb532834486d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f1ab22bf5a9f0aa1ee4aaadc76b0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862a43e4443631bbd4642047ea24b7765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e7645709076a8e87cb8c4c1d7d3c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483dd388de220be378de983625d3ebd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16f205a5f67994b2cc4850f916040768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91e587e8081eef4161e80722746fa969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3156cda1a468985eec372c2dcad3d9970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d8aeaa444108bd55bd6013ecc61d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0378fb84ac1081401276a7e9e14a3c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f617a138cb6ab6e93f8859ec877b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc99809d9024450d3c4e0a6c78e399074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a7e39ca6e03fb3a93992ab1d6af0475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8ee3a9a8f416d22917a669e2bc45776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c246620112574ecee9d81a1713436c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979820784475fd73d1412b864ce67ac778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563a536e39f57a4a1aab1ab15d6959979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf7b9f63087144fb8a3d1897e4397080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad19883132075065a01c2239a49553481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698ecaf123003af4cbe9e425732ed2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620ebef8990b3ca3c536b10648b8c5583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d921612572d16d1750b7c04f81a82b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd0fcc214d470bf1d52fca9d4c24d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f9fbcd3cbdbda38da332cf886215686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec50e7cd9b002ebfd238c101fb83b1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7e03b89a9533db0f0835a690d27e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20a5c8f2f3edf97959152bd72d35cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b5a1dd108b59f9ebbbc45fe558e6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf75d38ef6cbcd4d38b02e921d6a67091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142a606b9306758179e413a458f3ecc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3854d51e2ea724e37942f1d593386c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4e42c325fab51985f2d0c04ff621d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeea1b15105b47c471b0f474a0696f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47086dab909a85a98023daa7c605d83996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae01a5f28fc3180b20e72e1f3686d9d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9ac2269aa393ed0b3e5c9cdbd22e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74422399d4ccdf7adb81b7f6c51612fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45c49bf99045fb695376cef1fb80d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1ee076b7b218cc50c93e68dc70d5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9594b15921a7a00c2e52c45b722623102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561aa732a16a9d3fdc2860e17f6d16e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fd72db830561f87f9491a190e8624104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae177b5edce865a7b4dc9a5dfc273e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a87c4a8ba1c6a6434c4c282a87937106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70f05b7d2d7ebf24ed651c989a71c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613684bfeb95b7ebaeb92ce2b7bf5638108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f83a1c2018626922f878d7d0bcafd5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab24053a80e65c8db3ef8e0c6b9122b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4c10ee443650591f567406eb43eb1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620dd90afa4e72b4b9f9d72c478f41e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160598beea2df247bca2622c2857389113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a873fa7b062abab4f8d6e857c4471114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8472050824131f84b0c6e2611f14b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c445a44d3236aba6b1412a373c205116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934958375c9af63d556308a04cb74acd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024c9caeed38ad34d7d3492a0a595ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5e56f98ae755f35b75436705a590b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622421b237dbe1394ea0cb8047fcdf4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb38c07ca2ce2e03f0adcfd409e1dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f07f9ed1d995f5ced769900382285122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d0450df38b452c634811e50ce88e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d3584642023a8621fcda577298ff6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171263fb8b2d6d4154f146dfca820e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2566728cae8ee5d9881a8efa2f278ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bc8e9b0fcf14abe8717134cf984c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fefda5b6324113892c82eef00b74f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35297527ef71d25721c9dc582716405129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e68f56fab50c7e75f5de7df91396a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadb4d682874003dfe67496f13c4885131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2847916a2a15a927d85ef424f0994132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903bc586619840546a496e46eb20f96133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28363f164b221264fee0552e893aed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4ec0b30c610bab4f39d478bffda22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdce4a685130e55364fa490a438cda7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce4bc036854ae0c7db76d10c195560137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65d39e60b7f1cd07e49a9e958c7630138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a98157662e3910877ae0cde78c2ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce5f0db2e17214110acebfd7a006f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35c2fda6fe1d419cea2d2212f365fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b44790c2b55315e4be251a67781663142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fa42085156382eca74b81c2daf9ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe7ccf9f7cffe9b2c9cb4d8901ddd5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f70a78814363959f631c1cdf1c3a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa4124eebced4010f7a70eb4b3ef32146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63deba48041ea19834e94b9d459db980147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeee426dbdcd226cef4e407d6f2719148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de462d800efe91d68b7bebbc478b6847149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebd87244ca8fbd761aa38c0164e457150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad0e0e058aeb7348efd26593083dca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a959aeb72b46d3eaab11322c78cbb5a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b801d0838fec54792e3bedf92f3e053153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55f262d4eaf91f38bfdb7aef35ae8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc19756ebbff8d598f9e10b90541220155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7e42e85cfb8c1389d9e0d9a114f40156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be027ade6f316df7bec643cc55abd8b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6a12e29890697dfd7054f3f42b559158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6cdceac5a0858a6d29ef8c1e12341159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4b35501a33f12b5be2ed9cd030d91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2043a8d337be9ffb8d7775ae7ac1e87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c70f8557a6bf968302f6114275c87b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb52d88ee9bdb2dcb08c2ab318aa40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e220e03f0f0afac979f0799dedfa33164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736bdf80de330f81ef17b3dd0c8e575165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239611e9a8fc38a60fafe64c438cfbe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901a24e13b80ae2da5d80d657943dd2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ffbfb02e60ffd453d1be9193a2c99168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d28db07a6e261900606793964bd654169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe87c6454bedf16087b604544d73974170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebdf4e361fe3a2a42ed7e6ead3f488171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62edfd5a63cba4541afe88fcecd8ce8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2b5ad137aca45015e40f2806215a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1978dfd1750b0824930eeb4ae2835d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573ef20e6f6af9952e70977c53cb87d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f86602a7e8cbdb3d31219c8a6848c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba388e6e9ba0b6f969f3c71b77575c35177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72729bd16c0375d0c23604d0122b230178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017a489292f87b5f291f8727c6fc386179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711b1254c650e2f234ebc08cc77c17a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f6cb4d0863549081c81cdea1010d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f44fe2dfabf99bfd90872437816eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961be80c8401fa14772e33d479e31e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205c58b4ac4987821bbaca68a88fdf6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5870af2a6b8426cad059e7bf40b5f8b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195bd127fad1fdf961c7bd74b5c195b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b7bd61384ddb80dcbacd8062de2c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05b2e78ef4eececf8992c9d0b890ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fdb8307eaef9148e1e328c7a57610189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453513615ae551b3562381c392db4ed6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7e7d0dad378f90a5f71a0a2abc967191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0070444b07032c8dac46ab154ea0065192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4146b3e92694d87a3f06a9ff6ce05d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d8f18a1ab3c9d7d83eec2814dd487194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3bfd9fd19b889170dddeaa6a6646a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74f44a5b4076ee45ef2a8fd9629e41196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a156710d816aaefd5e42277d4a29c79197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994bdec83de2114616d94744a59bea6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc964d044835cb7cfd120e4772f5d7a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bc896a5d11264b47423a5c8f915ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67765b62ecadecd95857c9f31f9f4b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49cbc9aca32dbaceeb88114dafcb7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ff5e3c314f4410ddc81abe04a5505203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9715b9cc1d6e4581e12e0568440b4fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732307fac18cca62b338bd9ab491c82205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076cc05a0806969e91ad995a44e26a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cac6d9b82f60f6dac58c42bb433d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b91c807b959f771fb25d255d26b91c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bb44c4dd7888ae24c54eea14ff90d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b13c80003e4b058ebddfe686b0a84210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f1b54b3c937dda580e36e2fefe2e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4229a63641267197d0415ca3dff01212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052a6a4a92ea17872c2eabca5303307213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88da8975fc50b7cdd780f45e04ce9d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372de71d9727a468f83183df1378cba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578875062f393ab87bd1d8043a59d213216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba076c3ab20094cc0ed47b8a18f70f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8751210f1f20e0e412ed854a4d476218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f62de72431157f96989ad49e31e06219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe72238893552544f51f1d655736f1a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94056a2132c52d66dc9aaaf6fd70721221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e780bce9fb0a0539cdfe953232c05222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d54415ff2f0120dc6dd153e36d2ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0a480d4eb602bb23a935e6d1da4da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd487668c7511f4cc439d1ccf2cb885b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9c45d421e8d16c374e36b6110d9b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe733d37ddca0ee851acc5dfbd9404227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b9a5548eae30347feeedef01a8153228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1887c18ef2245c816abd10dacd32c80229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9d52ea0e2a55bb1c433370ac558fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d55e1de114ef15753546e1601623a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccdfc1f073e0aa416cd3d275a7f1e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538c11011de18dd20a97013fd625f87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186e2f193a6e3ead4ec9df1cbbf7c7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f3815bbb7f44bc78918508ab6079b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d425dba235dad2408f77aa850984e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511280636eadc755c045323f650cde6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57852d29a4bd4fe0d8e6d0f4e65fbe4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d61076767dd2c304fc839581f0102239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25e83f4a29ad7d60c1e8ee1e05eda9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d4739b19ef8d2740cac649a3d086a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82bd8fb4f3c390bd34d381ea5d715f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3947ac53a5a496c725f0271d3c309c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f1b17d383112a1b4eb1b23c543ceb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997daade9a3ac40e403082d14bc1883245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59361535dcd779294c836baf77b3290246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964ba1fea169cd60a175484aed54a06247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94688e701b5d8eb4c6e3beb266e805b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56b6395c90c373b31be06de1da3469249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1243789ef00c4594c60a90460d49ec9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f5c1ecc552179922462164f70c1f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ada2bd39dbe31125d6709751bc2358252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e286363400e0c0759de1c3f461f4e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7797e7641158dd978579ee1167f46f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816979763d9d5e59df2c849e5613d0bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a624c779158db7d3901ead38d1ae70e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06499dbca621f8e776c2033c2aa53e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54cf6566295a4402c5d98468e96bae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace64d13d93be4628553457c0854ce19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ecdf0027b0f236a7ef2aa59487288260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d828021ebb050a6eea29b4dc75ed5d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34d38dbc4e41923db4c12553b9c701262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ad413921ebd2a1e0dbf0d4fdfb472263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e53f66af7d640545644c81e4c14e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7a852cac8024ad318dc3d490d15f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681961706496b459a4407506882a2122266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdf70347dcab63ffae3971d8268d4a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3040fec0dfbdc8b1e067891b9d3fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ee67611d9c380f827b4dfc7ac033a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bf0f6f18ae6d60011f25b99f0a0ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5935e87d1cc53e2e194182dca7707271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6ec679efd6cf9803118da74b3c765272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dc1ee662dd9b52acc0b4d4cc4a398273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d8abebc525ec079296c7d2d76eda6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323c8968fef6cdf18c6c12de81d0ca0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f002d01e2387b2663d598331697e9a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18638899e633c5ebedb52d1b7948427277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a5da6bda8f0973c77eae772132b4f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f91c80d1024b8038be875c4403a6f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95865b9270d6f7fd9c39d3a4228e2d43280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1c6801ef56fc1ed1f305b839d8c17281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3a2adb33f57b0a6d4e51b5b7c5cc6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1b93a11e5b580126abf7b756425c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ae241e9583c5982f6638641324a20284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e894901975be249174c6d2bd51be6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90887b6d61b02990602575b69d6568e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8e784f8c9baa9a37df72453b14d44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f6fd07cede4857c2c68c8b8f070f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14e46e74f0fc0e237fb36319ba0645289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902c11a19c2c6bab29f5559281ee78d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc678dc95f968bb3c7cb15fac62324a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0e097db3143ed9e01e5ef3f6776ac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adb3972d7a36a751e73d196d68d05e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c544878eb320fbe674e9c17a87654294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bab89d93c8675ec1c60b03783810b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47e5c47d55110cb512dcdfa29bd937296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df6d1f7523f4a3703e7c3b21530448297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50aa5dca46063b1263366656b7a6e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ec64921b2408875fae6f909f77ce1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993052ba7880220370201c41965f0e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e19f077ab4a6cfdb217cb496262045301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4d641f993baf2c85655fe16597681302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377d7a6dbaa3cfb145132a34c86691d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6fd69385121f7ca7ae79fb50fd730304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd2333ecde29da62848623b22bff77305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b1d01dfb79b2668278a166baa27b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a862bfa211f66f330015d5a7589950307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61025431466891efdbdd0cf616a0e785308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a90e1bdd80b71701e4bd7917d7fee8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024030ec9c25db62da52d5005708f3f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9418acf0568604b8fae7491134a415311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a217b1e205adc3ead0ca849e60d2a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9522b83e209ca2dca53d25aedcbfb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143a21c60e6ed65588bd14bbbc581e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bef4d8868f2b8fb434d8b64ad6621b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfee49d98344697d232bb2fb97626b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56014268bc32acd6fd875da2ec9f880c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60206a46e09350c4ad3ee57cc5c03938318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c5b04a0ddbf47c58b14a13237cb19319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c47f1da466bfca824549e34463a31320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807122927d6cde0507af91a20847c05321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f954ef8abde22fd85cc34e45233cbbc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb6f80bc3d508e81f1d74d0bcb5f76323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75593459bf6b1cc11bb9f097952f0aa4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79508681eb1e65557ae30e285e0f4a4b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d25604e380b177aa8aeabbadca6c14326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9bbe293e79116bdfc3bc19344f2f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e3c25274a769b8051bec77ac92cf7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa871b13a2168168888902b6c443cc3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c6f34ac3abd92e38fef9bb5484db5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd507853b771c4afe2cbae39db4d1ea2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ab49473e1e3a9e4052b1d088c9a61332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bcf61941ddfce6a9527f890389036333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02ff6d751e3b43833385052e926ab2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6243ea0c808680069c7b26f6b6edc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43453212c6ee5a763446b8b9e94e1f6e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570b83f32735b9d252cabf25b0bf7e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ff1322601415f5f6f2674d3b9c8f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952ad76336995c1599a98bb431f1e0c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088bce9809047bcf1e0fa30afdc6991340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751848f7282e8604eca33606ef4c8e3c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac0382d62eab4fb11ad2b33cf2ff0c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1c2fc0ae8e16f17596f183cbc8204343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c34903317cec34d0db7a1717cd0de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63388168507b0f5c5d4a6d0743acdbca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511d2961c54e560823c242df89a879e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f8a6c413156a4b34fa457005b26f8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073914e4c33f48165d54652f0485e28348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d767586d4662bdd682dae4c71b92f49349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2ae9529dcd01454b5ed0a2e9b22e7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0fc56606cc7f38c3b4fa501d54c6d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aaa5fa38412728ff5bc1cc0ccc0155352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec1ece3a2400858f225eb5789a4869353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b1f5b5e322e6a5408240346e8d2ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e07770a5a5759e5a9d6657f0c30a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e522db492b6233e8856e9a9dde80c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a841f92d166130bfeee05c8da540bcc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7bd5d4b9a9bf4f03d6c0e4e56d438358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0890d7093dc0e7547ed2111200d1e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2effa7febe9d74b1b1b383ca7280626360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f15647a6429e979a5eb8f95528938d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc406a73b529dbe5cd2f5207a44849362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a33b7e6f3d577541fcfc1c951fdc8e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ae0ab428d76041908f94447a6e07b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f9cb2fbca478c7204f98c2c881577365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfda1edfda7303c116e80dbf0100ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13a2e581aaba7bdb69f9a3e9c5e245367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e63501681126d6212e22acda42f214368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fda4b9b106b4d631b547857fb34b8f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d0ee460fd1145be636a8bb82cba8e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a42e7cf3589297b13a59cb6b9a4cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54cd7d7def95f7b5d3ecd55be681d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb271236238fe79c36c01693f1a21259373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4db5aa7dc477493ab06423345ec773374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26128b9fd45fa83efb07415536830eb5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eabc7b465b10b93c230af5d0e2c8d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479147a9fb99608aa3a4fce5f37127a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043544ba7f74a2608e3d3c3c01f0442378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab698ffc17a203ffa451ce0fefe76f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1760cff45bff732832e5759b54657112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f130daad6d6a9014b8f6c9ec89e8aee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699a7832459a10779835e6b71fbf7844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b63d49a34c3ddeec5b9eff6e42d4e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42365b530719d59f199065ef98e4021c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabae394263d27509d2d268698776e6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd942a6e428a4f182306f66b102a1d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfb9fcf9e7a12e607a6e3f74e58bc89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb994632f24d931b1c15ebe37f8f7ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6471f558fcec0f2efcd8d50a02b5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ede8af47e5e98e1608c3c7484b12512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c1763ba0426342845b3b929530b5313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d216244c2e03218793c1e90262d80ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5be5a203865806f254d458a48495015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985fd6c1a890bd7a8c8552685cec72f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d55cd716e9f50c06ccd0ad7ea27df917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcaa5be161dc00d871c877ba7363a1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661b493c205ec3239bc08c2fbbeec5919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300519d3bcff54412d56e04310b80ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6d2fa1b6e262f58a9dd6fdd9c98ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc23ae9654e1aee23c8ff426aa946322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a627f32b7b1a0f1f2e4d2c1ba40bde23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147c5c22478c188adf9f8820e78afca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67e6ae01c2013e2b20c1b3a57293d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59f53c4fea00aa4949774ad1a23c3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d9c833741ff2fee9c3f6a0c8f8a3327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d142ff91c5d01da83f2850c5ee43a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f56159764e7c33be8936fd170e756b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf6045c0233bcab5299023de23645930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b8882fbfb75bc95c92e68ec55a5b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f85e3ce4dc04aecd348d46817487e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa20527713c2af23d84c62e240423233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b257b13322d4e3eada637147a42b5c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079af44e75e0810480d16116dc418bb935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88fd3f68533ba662c205577c441da936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979c80c7ad04933e5367a01ae1bd2c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ceb34be4b98388e215cc8a2069bef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e1e39dfb91e36843a02578fc765f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388d36ed76e05d46432ea7c24c67b1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c3a94adb506e0396efdaab6ee1c1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17682a5f15774d9921a9a4120f5219e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8eb5c3114d8679a80486666b612ef143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397c41d451ab3e7e812d15ca708617144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfed792bf9771381b07435da5178ba445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f5d69ae7612e0565593a14bdc0c1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7e02459e460f27b555e29ef395eec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a406bdbb0f2090f047d2ebab4810a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624d8d7935dd1e23aa081dcd285ee1c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54d3e85a5f72273070de9bd9bbd26250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0e6c36b457ae7dd65744d88bc024b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f136427d2cd54ebc2089bde7fd5912c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4661601fab700c7aaf153a530496a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f48b2a0bae921bdc65e61d7b5ce98854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957423eb4dacc0d8406a870905cd2c7e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64685eeb6e52d6c0553a4009c35d4056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e02441f3ea0ae35a26242e0da1646e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc10508dce8ff72425d0014e4aa3f0058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f66ad65c81286718e34723247473be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b252045950a13226f648093702da8fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bef64bc54c471a2a670f9c640a5ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c71e4a56522ef1b06a0481b87bc79562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6b7834b117e154316b8119fb628b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d56bcde364bc8490d6432d6cb8ee2b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b07579e4402e3ea6da40deed9713065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617cc4644cc7fbed82b6112a9a9a67866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3377893016385957f82ba9bec153967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf329aeb7674ffa7c6b01c0ff4fff05968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31333fbaa21f6d3fd476e58da7f28869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0c63e6983d2d13b44f168ae0bdea770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65f4f34497439edc2467ad225c9e0271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caac25631ff4b9b92a25812a48c568a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a62334e52c5abd424680ab3f44ad573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9044d8ca780866516ff6f79947a5f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267924b261d7d47a15c77eb9da9a380775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0840b9a3345dcd4034a68012f90bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066086b306d998268550d389840987eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f79391f449f04d34d47dd0d8721bc678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a5a03f921cf279c105b8e320f22a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf607950270bbf84a7ebabbd4fa65f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e83939fa0a3bf4d25d0fe2354bd7d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec69a4db3d59fa24f1335cb4b56c0582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf2485c7f78d4779b017de22804cbc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e305e54aafaf33668130b9a947ebe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5d343fca636f979c2dd3e6caf039985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdfa8461abba92446daac7bf5722e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678e8b65e25f5f6a785d08083f0b1be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dfb043166519841ba8065e2c0f5fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa4e6c443e73e2e53bbf8bded140b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4a80ee672e7459e53dbbdc7b8e84490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082f028d4514a75a229977b7ce36f3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b7b07788e409bd1867c1fb5eb812392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbca5ad3c532becf24c00f3da7aaeba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bd364e2c759b6bcc93e120f7959f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89972de1b955337c52e4e8c3e430557e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df813406379ab6f85f7b5e0850070796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7405bc2a8439ada26a2c20cd4903a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29be83c841835fc31faaae11d2cefc798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600344b0ba4d33dd599c341a19c082599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ffc1828d3764ea07d5170327abf87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420406747fe305d7502a136bdbbd1d4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488306fd8610f4669018e992608ac1cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c56ab3c59b6b8993e8747f9c22f3df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2291789e5d55180c91e06db107a65b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0075fde58c16645ef8da17c898b521f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82b6d990fb996362548f1294c1a696106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d837216f0e1ba5d995f6e0e23f17b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbd2db967ec9955f4978e2588d4449108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc72cf9ddb0edfba002c421353e7ca8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65e0b84180bc65237d677ce5acc21c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ec6e5d6872532ec5b03342e33116c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb352fe2f4be7dea515debd6540d7f99112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069520947acd30fb7c02632d0db15f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9085ed3aa232d4213f11817f906a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d6faa4f20fbe3ff1d1deef53172e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5024567706ea8a0a09d4951e0b75413116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781cd1335e4826567f5aa4987b5b883117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70cc9df03084d8bdedafbd490761f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddc8d00a20a63ddc465ed6ac89548d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459db1e2cd018408dcb3fd01aaf0c65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4138be8ac9c060aabfc2efed9d93875121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986e1480a4396728476178b91d681b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc944401f2f7a16a30a9326d0329eb78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34f9e8f6cf981a525cea0f31576434124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f90ce8c2b292f022289ebcbe817248125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afd9f201aeca067a99204e6564dc6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0f85a4fb42327c450d351f701bde8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af6c98df7221dfb0f2ab2c4dd633e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba9a7ea6e8baf240d167214078fc01129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add69bbc382ed15b69fe749b4d399c3c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9bab3d962e7002c94e752284ceb93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76850b5b2e66390e2472172588ebb7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a363d681ce2940a471372cd13dbe6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50836184dd3fb49b97c58ebc68499c82134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d35c1a8086ad6cf52ea7b8c7ca5e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e604e0e09c5d02f667996f9f3f89ef8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e52741ed5ff5d0bf473a9ea0866ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b492617a92066c0a5db0563f056a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b0f2c12f5efa16af62be7f2210170139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71021e41c1aa006979b1f838d9bdcdce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d276884f7163959f49903d8d13859141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c202e67477640102cfe77abdd973d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26bf268690b4bc511d67bd5a2953ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fbbb283439bc92d1b7a51be3f3bf9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e45e3d04f15e90129146cb02565ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218591f466e837588f70b5b7570082b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb27460003dc22634cb4518e5c40445147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76239ae99b0979554c51e9fad0ffa1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d03899d81ef37302f5d0ec0e3d6297149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7788f248089784605571b8ef12447150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237d9e98d785b12af8eed5c5b95c403151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2620dc67030198d4836f18e469e0be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f024e5186b579e9ed2300decac7da4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425827f3d654cae01412effc5f731e87154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea35ee6bee279679212721126dd7375155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d28266d57cf76a0cc170b229f5045156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d851b81ed39df532c9509f0afbf6e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f114600ca649763a7a70b5cdb6b73e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916f4c1f4dbb7ff1b223ecc87aac3ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb668f49d54da4b7e3148772eba38d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a087705272c3cd97c16cdf329ad395e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e089a2d9711952176e3412f76edfd24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e45991798a0c29e43af1d68ddb38c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8f523cc650e57cf6725b9550ae4fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d7676a54900b879d04c43c9519e23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cecaf77a54cd5abe6784f86481e31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e97304342d38c9378908259632dd9c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b969513b1d2e4f4438aaa9de26899f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58375432fc735955621ed02f64778e3e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e7193d9501b2d8fdf00d74214c46c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b870e1169dbbc76d0df26651c242b61171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47c817c68e8a8c7f4bf022809455d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74222f000665e069ec622eb1504022173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f457e68c6e4253049124145fccd7d40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971c7a8b31ba36172bf0546072dfbb7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6690e7b3a4c94d6e0f299cf1efedc0a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e72b4489b9ae443413e7443bf7354177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c6d66dfbc0a654849a0268c92b798178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6434f4a22cc8cea1768c40d36824235179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439510109d0ddf5e63818c3a45bc535180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11b2529bdc9a3e5079dff4dff2fa79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79b2aa1e7e8d8c2c0c8549d2c61452182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56716bdb80c80e5de45c963ffd49046c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e3d28df9442a009d46c136ab6dc44184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef25ba6eaf35f26400f12c85a6b4009185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1ad48a68d3d915aef2a16f9aa0769186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc375a780ef9481dbdcd11ed1914be5e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39fc6d4f4ef8c1c3680f8c7a103781188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620de88c33f0b5b94cc8c4d9f940df6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5a8ba1003c328592097e3da2e11a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1d7661e4d109f0c936fdf51396f03191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a750993b0d6f58e1e763ab88a15d819192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec8c393d452da1bea23ad192a55709193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874387d06570b20d414eca38f494644194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda7a68e41921f5441fb1a3bb14383c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d520d45467e324d29b4dea742a2895d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d18b30c9ed73485d04cea35c913fd8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9f9847eedca87ba68eb34e0f7fe8f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94198651be107c83afccf91e785c3fa4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cf58e927b04248e6c0c1c306607ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d149163dccb8c7add6c4f51fdbca2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346cb19165fa414f77c83ec5808acda202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02896c9009159eef892b758ff81fea78203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1c7f1497edb4b01aefd28c7b2cc04204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42535539b4906eeff15c217597a75236205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14266a8660f05e988a5b7cf8f1b66f44206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c85eede6c076ba3793d7afbc2d4d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428dce570946aa44a76ce89663d1c4fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d166d6159a86f1fc83d30a9089be3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca2f7e00c1bacdeb8fb38393544e64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4f8d8c49abb2c6abed1f9b95eb605211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a19fe619c8c0b08ebe9e36f7bd682212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f570142b1fe2601967106a1ccd19ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef10485a1b7feb399f551b6604d1aab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521f5217e97c44bb310ad05fafefa95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62eeba021065ee4523ab20ff80dde4b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e007d8907466de4ce59826dd4ca9a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e56ac9596e54c1c8bcefdd660ab57218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa891adf9d3eb6564c5edc783d08f6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79196242889309b013c614757bfa3d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c078c603408a8670edd346a97d861d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3263176386b33131ba65a4cb9b1df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f530406ec9ee261e297bfb9b54a41be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd876eaf85f97ebea43168b0a404f7a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effe08ee254bcca8803f7f64f5b3e1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86462691e9fde66f46e1ca34bd3bc7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116b39b2b0509076b362b705a0de3da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127baa368a5b5c01b121f8e0982dfb7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00095cd9b12a81e36ff34b5c92adb046229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511926e36d0a1b02c6aebe1ba191ccd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d93f390a6039305f8e7ef0a343053d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586144e339ba4b7ab2682bb73044ce9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bdc95646319eca7f37afa532cce84233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e572d8f1e9425f739dbfb44e2e3805234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463687a0b195ddb75172774b5ccc0cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe8e66c499ae629e1436ead5be6e3d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17798bc505538adbbebc8d436426ba21237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50517a601ff5e18b6c5840b9e1c0761238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90e6a22d04dd4745f306dfd02d7ab3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8749b816da6e2ee20a4b728cc1861b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbb6fa416e0f9dcb7f01fd6e687051241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded53cd9be811f74418f33376fee3de4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823010f158c72019cd287289bfa3914c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76192c360ee5fe96788c3fb6d647808c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57228da06638d36caa9f171b4bd30c4a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14678ede3b842791d206d56cd86cc9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c68c970f8c10444b426eab0edbfe13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e640db8183729cf6296d160774f0cfa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6bba17c21ff5aa00179aa60620951249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39836acf21f81d563cb214271c8e27b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed375bff0f3f11ece7b0441cdfd7856a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab36d4c19edbcadf505aa055441a61f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944edbdaaab63b8eeb74e27fb9e96931253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13187d730274a6aed2054345a0b89818254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f11121c8346a5112ac4db59ff055b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92605774a526733b96fcaff409ded6c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1938dd41284375a8283879bdc1a5bc2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bbbbbb6975b90691f30813654fc8d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f72c9a83eeea0e76f0ba0b1cd542e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f3adfea22928209b66a17290723bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957ca5fde97d228c8fc67978e72fd47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9454c320463d03bb733885fa60e795262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dfbf9d9b4282ae6b024821ed5bab3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114ce7c5f7a095d5eacdcc80987d812264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0c795e990b1db9b21026045197174265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5b4ecb46ddf2d78a86a6d9f392ea7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a937a4fef5aec65848d99a4f18dec11267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2894cc409c847d14653dcb6b45223268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cedca5cd496de5e3f4b97a17b8f3d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091adbfb70796e2241a41f78fff8b03d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75998fa4b7b72b7b985c1b74fd349d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f545d411bc6313c1cfb83c7211f70272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1629b7116b14f65866c14becbe8f48273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283bee1f9e8ecbfa071ec18d1e0f8f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5a704c70acf1385267774e5eeea37275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac17b84b258aae0d675c1741d94d582276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce385980750ab14bbc35c2669e7634277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397d591bca8ad21293dced6de0f2465278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4da7736216904279420e1198c72200279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e476b88ba48606200f7e7ac2d02e67d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0700a6b2f834dd70fbad82025cb96fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820877f315b3d07b4069f542534bc3cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f2e82fa1be309cf3ae4d03c64d998283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74285b9c1c709fc180d541005522e29b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10268bde24a61feead3fe7de83f08b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d73628eee743a1bfb10fdcf284d5d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7e3c9cd4c35e3041f7866c9330abe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77e59ccba4a050ad60a99cf0a7568e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba24ea0db87cf1ac1c7a98be06033b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1add560af225df20b0841e04a74008a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b77b55d83da15548b6879d2ce2ac6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5e3b9709db65ae1e7fb75e7ace41f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed852b875a58fe803c4f34e34e820c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002a263d83ac7c434e099dd44e9503e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec3ec39dbf1cc3aae052b7b1570f1e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b8f3fe54565502056c3442cc08731296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29256443df1dfacd1a09308708a2a4c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd251c8598da6b5405f0bffc16b7c1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28f183f57089ec0930018233faafa9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40a0ce05ec4c729e32598124c5a411300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f49ea44c11a5babc8887f0df878d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5244f071efad4101cc5e72228045a30302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2697c077c82ea675800cf1499f1dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b44c76ebec7857ceef77329077535304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c9211faf634ed8b32d2d1d3175a31305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe346533794815dc414c01f7629b299306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ac3b99ce41219e3db052180d1185d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c2c01a02b31c0af33ade859ff4f88308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2aef4eab5c7d9eaa479531cead604a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f126414e61a4b3035da81924b701f0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4894637f578697eefd373260463d2f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a48252b703af37eb5cc4e8d93db3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39f33379d030a90dcad747f5cc3eee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd4836c9852fbfd0c1495b5f8e8183314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acd63820506efa10f14473ffbccd35315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7592d558bb8604e4383aab0ba6affd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e057d41c618525d0e5d43c97647a01317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e28adbcdd543f335edbef7c5b4aa7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4702fc842d77b4fe14127317293af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8753eed685eafa53cacad6f0f909dd2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b732a104c8c749f15ff1aa8585aaeaa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e91e987cc69ecfb82b10c748a8d58f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1831676aaa63cffb9f2af76ccd1ab8f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0465f4e585a30508f8e80f1f990e56324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b53964bb5383dfdb6c833d730e66b0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3339aa913e3b7ea721749453c1825326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9841eba46e0391c489f64e62c5cb5e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc748ca9e327c195c03e942d7273ef9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67126fe138edfe1d4bdc48eccb8627db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb3303b46b6fa7d6a4478a793119bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7e1054e67f64f4408a2e69d01d003331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1174b717f91c92584ebcdd04778a881332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075080e4bfd8bd3855c1a119efe7179f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307c1dfe519c8cf07685b8bbb4670c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0182ced60371b1c810a26983d4804335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553a83ec7017ac43e8dec753bae2b08336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a02ab841c99d4540063336991437db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf34b26f1eee716541df2ce1d44252338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ea7df73e5aa9e11e6a5f3582942d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d553457c384910982e10ca0f8cd7f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02e17a5f34b08f486c099155330215341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9a23124e69ffeaf4958c76610f82d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969c2398add692a65581dcdb9a9da4a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9182246a725f2a3db0156d1fed6b02344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b9150fede4c9536f8f519477b471c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccab476744f837113968d766cc716c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78422e004ae79b9a3b535e10c3b2a41d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd1ee99d50653521ddf3216224a3ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700d8b3e22cb4956ddeb340cc2fef88349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9616f2832dd451cd9d1822faf427e0e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848384ba718cf4df817ca3af3fd5a1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dba0953cf02a1e71cba96e9fa8d72352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0c1f84afbe4816da4f916d41b6752353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc423e06b23cea518674e17f1dad65f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c7f9165c89bed3d7cd9751debaad1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b5e83be8af42c870ca56831701728356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2c0f87d374e0dc9f1e5d5c0cf4e69357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd569b6f1344087b8ba53344d46cfc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9488da96aae0a09fa3eb106c04406359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74969dc9717b89dc87a5e01a1f1e3a66360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41927e6e4e0964fd0ed15f5f17a42b52361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7d3b977a9d9a09951239d87e5a08d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40042fa8aaf2324f2fc5b446fa3c4983363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cd4d7d9436d42b08579850d1e4026364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f946c70d67e5c0286138556cfe60f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c863b6a3f425f5f3b929128c3f812fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc7495b8ad1f7f2f4d6bbb6696e4a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad64210e1b7c50ef7804fb143ebbb43368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd339b5626662dbf699d9644f454cd8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f065d7a788cb087b6716572fdc849370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba5bc21268e4149ebaeb2c3cb21aad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fbb1f1c9c9ee001d4c66623149524372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab417a756f0861dc4a9718ce7c454651373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc50dded837453e7858e5deef158d14374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bb0970074187372d95ffe5179a732375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293483a2112bc24b0a4ced82cc68444376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ac25b799fb518c0f30c9ee8cd52a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77c1fbc4345810df7ad418ccb145d1378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>