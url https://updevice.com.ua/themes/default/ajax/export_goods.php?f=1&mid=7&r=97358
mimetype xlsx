--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b7971d3c1c111064789155352f1e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c4d2283917048eda611bdfbef59c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e428beab655e85924006132db66a9e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b4b2b81044ff64d5cacc29f77132f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dbfeffc36e3af5551d2a93b30aeb65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d576d0f9b9ec21a51b521c71ce471526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d31c7d3d574893a081c144fb5e16177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e40b02ab034be92326c872a8f0e8248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db2b49969c709b61fb8d78e64347589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3404ec82232cd17b5bb878092acb0eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee1ab5410d81fe2c32cc774d95947c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81802a1e92d746168275b09f032d6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede529a7fa940048adbaac3d0525c2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58376b41e912ebe9e6e70ecd9d0aca7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3707d7b0d389a209a67cc1b89954ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701542a328496e5a2970ff61e67e2b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a0e4e5b63cb3b3e53aa2ae0ffd05d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe2e38fd1af42bc39b0c49dc0e103c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de7eb9f6d36480e7cd72775a39c5fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3dc2ae7060ccfc07d30e4b554f60820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297159a808f11b9a8c26a0ddc4e4e8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce475a2ae4f75d5b1036c47c8251587622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b153ba5ab43094758d43e4480403f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1517366e29de1561c8ad34aecea32624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92008282333ff4feac4b953f10f3455625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba79af82d6a6cd67bf4ac0bcc73677826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87425cf38b2748e78daacda9937e45227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c321b028d072ccc5c5b6e2e40e34e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569432b6be5864ed9a045ebe0478f5e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddba2cc548ca80b5f434ef82cb40de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed125a6fde7717b69c445c075bc92831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afa34ec52fac407938d4fbee98b88032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7ad8e38b07c5150378ee839ed176e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445087ade59aad1a8137e8741468dfc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b541c72359477b6bee15f2697817ca935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57198c189e3cd12b18f76306d2c2e51636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921adc2d95a0fdd2e4a20260d27152937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec8b04a74667a69537bd67fcbbe81238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8828337018488f6d367f0fbcb6bf439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96b9bd1b35989113db87819bcb793940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1683d4ffec7263725a78286bee27241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff2d52695f51f3d5c56035fb7ecb9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee62b8800e45cff7e354ccf69d0fed143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c373e44144a10be9d88f3578d1eb444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32126454cbfd43a15188dc9039fb8a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e749982816c4c98be4e91adb3a0cef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535726109cd91604bd7ff540ffc52c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e3d415efabb2748b6cdf21e2a96ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dfb9e104371f0d80ef4384e3b9abe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330003754f2df0e39926d4e5a6b67e6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f77cc2fe699b9d23ce14d4c3f0ce0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4ee53f25175d346f0f88deea8b19352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cbebc1aafe6ad42dea14ab8d985ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb058c725c1c091badc365fdff7e9d5a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b71d31af58dcdf4d24c94bb93afde55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb4534476fccf4abe30271e2087d9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266a909385ea0af621e37025ef6fe0557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c97f3dabfbd489f0502500967970c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1fd1ba0e00b634f18fea1c644bb1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378a7377db3962ed703ffaa318457e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f22920ecdb38261cecee7027c28c0a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7373c23a7d36ce589496e83ef370d9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95348383df1b63e9edfba474d61daa3363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779c1005989476775f08bd4ba66307164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5811da37a391b6c10c1414fc626de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791baf1eafc2d8307ed9cb08083cec766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b20da1e62edae606594adecffd99567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e313577e7c8851bebce78a1e76cca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557064afffcc9776d0ca0b6f27d7833069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95c6e34ee1a283db5537465467d83970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74307e4a0c416cb29ca0aa9713846e5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfe7c5dc5c233645174bc94ba6998572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bcdea52e0348f0a5f9bb67779596b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f7b93c712694b8dba6f4ad4ad9e3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5fa92560ed515c53e86b4624a607775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83375c9a262075dfdf77536f3e76f7a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c4994db21683d1a5be5466ca2678677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a326b388ef76c629dbd85d40bb95b6178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48d841e2c7c2ed72be23138423d09879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce72d405b376d4d66b9037c299ac7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57483cb719b833833b1c5365ff04d2ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ca526ec8413327f9fb83fb6daed6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fada6acf2698163f94ec99a320340ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c848a0e53e44c474ad838180a9bb884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bca226b742b9f5b625b5d29bed4ce285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9302a988de68bb616965a1f6237d9586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec3b90db6777582320b93ecc4e722287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd08b023e70f085b46465ad75e2265488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b0ee26fb1191cbd3015e6eac97a2b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853db716178fa0ebb0b266a76a37be190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40739c74997011369275df3be973854791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21eccd2ec9b05b66609513e3dc8a2692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50630e35aba7e03a3d9b6aad0fa85a8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2673d5956a85081f5da11b4ae10d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc0415d9abc947fb15b5533ca791be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ae5d77ef864df299fb85f9e9ecd3c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ed25a821e20a0939cfa46a03fe0ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10eede0a23f6f97e64585ff7952dd198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f6fb53b2fce79bedd756b649ab7a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b82cd3178bf78347efe530afebde3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da29e035b1916f710ba629b614b904101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67da619e2d475fc24d63dfdf7a0084102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106becf95be315ec6eb4e953d50c85c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24211764d5cef46e59e6e0e26e577f0c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc998de10d4deed6a529bf0c1dd6b434105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb387b458667550ec286ced0c53007106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2e9b6c673da16bab34c43c146f85b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e82ec6d175f9810361d8d6d1c353b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0422983710679fc38003dffffdcc4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab2ae5ec2ae33748b9fe04fa2cee18110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c51e9ca9ac57d20ad6a6abfb25591111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abd906c5cda4138f05d22c3f0d9f46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8614930583683f50b5802779f236114113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b2ff17b18b6695dfef742f3035dbc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9bec6dce54a792f05040982b90bc2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ad3c6254d4bd43d4dd7ff45a7d69b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f30020ae3319c02ceddad9a8640ee5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdab2d336db73ef09280c18193f8c1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae6b8c233180bff7a42169674cbe3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba0d9c7d5a08760ed1343f74ceb3d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc0c04418999bdbce1c58531602a5c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5b7d1ff57bc5ae2cc843906fd424b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da3eb70fc020645950825f95c87ad4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ce668f369a200593f6f5cd89bbd01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d708a8bdcd87dea2e19c8157a09a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e691222188402bdc3fc699622d68d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441c584a6709579fdf5868d0eaae85d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397067dd58076822abc8ec052edf1a71128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ba2297dd67f6416b4b8af7d0f5e8f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd506438071c15320a879c7bfae1f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11ab87d0eb605423bb2f5f82c9999b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010e0e4a0cd949ebe0ce551956d4c77132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c2807850c9e2de8b075ae571598e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c7bcb1301e9bddb07bfe1652f9c24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb76dc2266a817775c73b314cf117d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32262a1f55110959c21107fe19c4ab5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a30982c93a08c23adfce9ed1dd61ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf85b9272de85af4763e2bc68dcb4b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcd6fecf2fa73d28c14763e28abfad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1d4780d7f1532c8ac6be8d73801b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0120c7e557326b88af86c7bf92ae4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae367218ec9e863aa71f8ffc0fc1f5ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f34b290adff5f5a02047d4f8a74972143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1064a800e21f69183c58424bcb4d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b970588c9db8e2abcb91010a047cfc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0c039331cd34bf3df714e20e611cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd778ef1bdbe7ce65e43ec09c6954f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1c21260851a2103f83c1bc1cca3c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0041c1d62bd6addef4ea40a35372f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae73c9d0d8be0db622853588a24bec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c55d8982990688dc83aabaa49ed0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdf0841dc412f7d906286cac33bf91152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72940ca29a4d23ed3b5e84ebd9793df4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00682f3b3f4c83aba056ba21b6e56bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cbdd25f7ae5af1cce6b3dad846ca9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffa4086337e98456820f53e200585b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cc38a75d14b32aae917047d988d18157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf88281ec9cf6360d2552a4d32c1a80158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab27d467d901285ffa14ccd28fc2b80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb084638d59eaa3ecb8684ea6b846a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad657fc79ebba387158f2eefbf6f23fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49622a98364b9cc89beef31637bc9a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5d0b3142554cdabe2a5bde55b2b0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5921448779ff6d5c09ebc8ce51b6a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b210b975fd8a9959e7f395f2acd44ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c77255a2050835824c658c56dbc9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703abace364693b075e550f5261515e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40edc8b06de496d9c9be47c0836a24c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe2d8a43edab6420bdf3b507de4e7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20571f6241f480cf1886f7db5baaf6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c30b3bb98fba0f68a3b21553b77aad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f42e6991aa2857b1c711f4d0b4a95172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5de11b6f5b9f8643a3f242ac38ad1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f29f65d4b1d3b65d31de0b25494ba3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfce1aa4dc222fcda4187d45cde6ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05a56c791197e4edbd524690c67e99176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92b6c7af01b3f7056373a9facff7f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac285bf089e1787c5290a36789ace26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84ef8c767e7aa9216bc588667203d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e009deb0fc084fca70c31b4ac0b65180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa38f3c4b7f60526cf7e8dc34d18e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d897655e6b1668205cec9af8c62bdd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64512869cb86e20fa62116622b9c5af2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe613f33c23c3af5ab2ee98fb44454f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b98bdfd3189b3e6dcf02ae6ebc952b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744593f3b177fa913178c695622005f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15097b813438c8cf08d16b7487d019187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e092da86039c1fb34afaddf6d4327188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3ebd6d4e967e309ad0b446c1bfdd3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ff5f121aacd4a1df6232340003ef6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b558a318203fa3676e8131b5843647191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50373bf42be726088c0b94055f503f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b99f0314cacc1fd2221749d210600f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d4508ad38848c26efa8bf414f2c3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429e74b48ee4acb67a543f358869b31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9868b45a8df85bcbd4757d6cf3987196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3e8dbc642d1471bee462c9bc7a8cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460a3b51a1bdbd736673d83bb88a79f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1b6d99388ca70c433a6bd6baa7eed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3dda1b9981a06e429023cf0fe36d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c21e607ac910869e0ba862591c98a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0328d17049975746b3783f26fd2df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704f036ade049adf9304b51d77b1b6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fe761bfee3bdd8ad85ef762c259d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074d1f4bfe7e2665d82fad6fdb5a92a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256caf26b9e9e6f01b4ab08778820b84206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89150b1c3c201a81b535d7ef1b3ba21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a62d604071b4e7ad58390306c5fe86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62ac4035a59de317e52b00b28595bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f369cd9d17ce634ab2e00a2697506210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43009be8b28168164557ceaa70e9dae7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17b237391d8370224c531d4c8bbdf6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e993b4aeba9140eae98cab62fb893c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070487449f3a914849cfb04fa44d3a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddf180fcc3944dda140ba9b5d5ec23215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b9005ff4f1acc3995dfb35008dee1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee895e28e7e5690f4065443020ab46f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec5b9c55d8e9e81cd009e0adc594db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e77d5f6b66b2f3c638c34f2c3ea08f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00adb4f91de414433cdc5bcdc833c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa854e11e8d24124df6bc12cf6daef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6885676607baa10af72caee08d819222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a31116a6fed1c90b3c786e16a0792223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72751365743c662d6f364b24cdb67482224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fe9549527f96402cadce5f7df0377225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8896cc412c8aec5ba3aeed9ceddb0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a3f5a4403b80673b9d8db6fa79a65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e32d489139e8c3a660baab1aca90ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71602928ac86dd2752160ab4c8a9b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e8721bac893298b9e7e5f00cf5574230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86190e01af5bd9ed8bc2f33cd8e950231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5e1bf63eeb837466ec065770db9a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665417446146fabcc4d170df2e36ac7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabbea747542fb49520721f0369e9e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fb12ccb9cda6d4fd87d1a859dec38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35840d3ade519c4c00ad833415035ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9d0cf2a912a1216e3fe8ce049e1d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2204122e9a1297f413557d65f3b7507238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b7bc2738aa51135bd9a2418c7a93d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117a7a4ab598db91f72682a0bf0e835240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ae6346d4a9cd4430e5a16f172486a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844a649d4f77c925678097d3a3f4bb9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7fe68149c034941fe456ca7d6883e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cdea4fb0f10450fa21dc2088df847244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d3b1ce24c9dfe20d5453253bb0839245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29b29c81779d13ea08a740803703ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441be7c5aa3e265450b25e1f56a7064247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2c3e9e884a7ed12feb35a4d8abdc1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f784513f4cb05f02f468aa9a5ab2c6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ed161c2a2e24b0832e9cc474bbd94250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c57c984d98a955d503fcd93257044251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e5f567e4cacec6903e4b0dea699ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff95132575189159c6dec23c04093e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65295939ef1cb537e095dad80f673510254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d21d039d610aedcf9df85eac8b234255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9b8e57e9599a17dc35915fea3500e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3a1b55dce1f8f174dcd337b4dd097257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245102171e9802021cf449e642463cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56224647be1f1132ca99cc163ffa880259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce00ff46e7556ef837310d0f0d3a5be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e83aaa3e7f25a069eb563168613272261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11085cec202d232f55b622a5b03c9d2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0e1ed9b6c489777deac4dc5dde0d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e500761d3e11f2c2e831fe62219c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ac836419f8b7d038a81941d18615b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fad01ee5d43ecf34bc3a0736cbd8e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3b61375b322de03a75cb2eab2a38b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dc34554599af0a30e3f1e4832774b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b86b6045411bc67ae5da0e75bb813a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e01a658ffd35aa45e54b3dbe4904de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e524a71306073b2b635b17b9dd498ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d23e6bfab1830ffa7715fa0139ff26272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaeeb2c9b9c031207cb747e5d7bdc40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce45a136ab003fefd450109ac6dce0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fa520878df506337e46882eacc312275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb25f8c473df10ad699c9562fff0d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c181a479742f2be09dc185ed022411c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ebe3451093c639976e3f46f8c7711278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e119f8b7e3db0df608806d0e9d95389279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630449cdb483b9c5cc7c2b1d8aca2ea6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a36cbd4f293ed113f4c50c2e2ed57281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db45a736211ebdf553394b5499975b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d6a51da8dfd7bfba0a0afc62d6301283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42aef58287006cf7b5a025e3796fb5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d5d0d6a9011023e65bfe2c9ef28e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b51b98fec0da8901c939556dfad38a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf84511ea089e96fcff2e4c71a51da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9566709f1f561edf6752cf77238552288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd008c18bc91f8349fc473b8502e26289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de2595d21a73ea34f608d68d1f66d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a97a55fcf9b6d69f9819de526e9191291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a3a1fbd235b9e32fa2b0eb845d1f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f0cb415d81e5e15b0b2f92143a106293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2599cd0e9b0421fbc6163e77961ecb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3da2c23874b1525ffb2b5c0378453295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991bf3fffdd6e33cad4bc634345cfc0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e652b7033b4f595edf651d93ef914fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0741e170c9cd0b45108524949d689298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf55180aebcd304b0fa545098e369c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd5d268946113c027632767fc52446300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e06fcc7e83bff79dc09af955f6625301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bc5ebb2bf021498b8d4967922ee9d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb6a03ddf7f5a8b03330ae4f608441303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4bfc418cfdf596d8d14b91e2d40bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b790a40e3d36b0a8fef3ae10120d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff408db550b65d902d6aaea6b30d7f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0125cddfda1fc37db2c63fe40146f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cfb8ff5f81f02601a44be274e1ca1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aece7c89e3b314d5053dc4122456579309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218c33a221430b7ac4328db3d98240e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61567100ebf15e79f4a6082ae0d4395d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515edd3a06f1ff6715c720dca888d547312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db0958027be99a20d3aa08572c8ec1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d810808a1cc2ed4903d4df47f06304f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede725ce4ae558391607f533cce2fcb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58cb2c158cf6c70d551760b6429bb1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a9e503dd16e45f236f1f7e80caef3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311aa593f6fd2f9977cfd4295fbf6476318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfdbf18ce55da351f2bd7b939fa82c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090ff9691d36bf5307bf2a3f1430f84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5461738880ab002065a6e52c34621321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035ad16b8a8a0a4ff831472cd4ca1ff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b867df4fffdfed68fa700d47054eb4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa452f43af67dcb46f8cdfdb00b2fac3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d585521fdced0b820b86d5c0fc957e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77083c11ca56c6682d34c113cd26966f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccdc9c045fa1f92e0896d60aba57c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca070134f977b8899bf034c53588bcd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ad80eee9ad4b672a3196d11924ef6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca23882269069e46bb035a0039318d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b44147226002882c91b43f39222e96331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3190fbd57f633ea03a93b51f899d95332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69533cf632fa0abaeb36ce648e1ea1b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e14abf8bbc5f60abdefa70d2dc94f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c2563532de0a973a200254e29af8d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45659df5a82144c1ccc8cbe49069f40336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a1e0f33f54de623c05d3672a20aaa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d94e74c7fa537aaacd9afd57b94039338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a0be6b8637899670aeee186a727bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3300a0d01cc0fa41e47aeef311786340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4bb75946284b6cd3b3996efffed85341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c301523d1c4651c7f80eef487785f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2fcc0ff7b5be605bb09b63a744274343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5bea80b1e565af995c757c94b97eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e128f7d1cc33587f7e27d0d047d3f7a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfce813fe912c21fb5cfd05d0058ecf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e0151c3402100b4f97450e33cd526347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74640c86300b806854c4a98413ee20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c542e4cd2ca80273c3967b9cae3497349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df40b19f6d80d414633181cdac5a2c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3ad47fd782632efda77c3dc44c98a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cebfdade752545beff00aea120b64352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f388852aa3fa810f5ad97e1f9f81b16353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6bd1670fc2cc86762fe0f7e795cba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2649df869815970fe208322057f2eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f00144282c139477ae129ac733357356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41509d878951c5d3c7ed99aa26a998ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25b0a1fe96b6b9859d6bf26f382102358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997e602d6cc66efaac626129b203d41359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe743670ddd6949afc3ba17904b8334360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100eb7cd6d74264deeb5f56ffce3e05361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf0ac384fcfe49bcd16988b31defd8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6425e8d33ef2001551248d34612ffe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c70937c61ced2639802bb267903b99364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a0589159394615d7ad8cdbffe3c21365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb08422e781afe291531f595159375366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999cb2577298c67ebbe7111f2c10e08367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf0cf92210659902468e4961f62aaf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41e569f6da0dd6ff592c479c027c68369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb47abe6388eeb01b0d7a07fcadfb54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5ab7ace41d9dbddfc55aaaabaaa78371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2ac201513a0c3a3789e5110b260ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbe60a1a85ac0b6eb76795ff7d4083373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db31ffdf3e0dec43a8209fb11d2e4b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af294440b59889e4133fbef6a8040f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95591f0c0b898920045e956a52577fc4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54062b429faf6d0d949442982731bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c81450d6b2694fafda261f83116a91378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaaab04809983bbba4524c579f6d9f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6248ce8c4019533858982316304d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60ac9aeaa3acadde38b1cf6d2e46073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f86bd71b31624a59bc04deae89325c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326d08839022fa1e0cab3f9198edb0f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1976700b32c235ea6011ea5607493606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa5ce864fb0d66556080b24206d5ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e0afa8e1a4efb782d59e35849977e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77dc9cfd02ecefd28870b5011430009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f2c1aece548e997e0d70275256d2d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c4e4ee9bd47cb9304d7be2ba35a9311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d659987926f8d4ef1d00b596c5d111b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332bd6aaa60823f57e3fac7af99278513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75c4c8c6284a254f61572c896c75d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520029e8e2a479a70ad9b5fccef144b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858a667725ce1d00e6fe1e32211ceed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcfbb6860543c70bae5be2dc7d42f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e598bf0a27709be5e9a6620e190c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7ac09a162e1d4f98be7885615f6c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b5ab39d1aff34587a8ea96ca5058e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fde397c1385d793a8527e403e5e5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c375785e35096b93827f74baa7748622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199a3754dc3576f63f9e95c496dcb7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0657d60900044f06e6501652c659c9b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353270b9ce7dafa40e3043c9af6345425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17122aaf4e88256b1cdb72839022da9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f5a07c11519018210946efa4d7a7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7f4b8d19f359c3ff1c1a44f86c65a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b818551a793dbe71478b66f9d401429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9597f1c914faadcc46709f51a5151ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d3866be2ffebe83cd6c3e4ebb95a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fb3e2577403bcd0bd6c96e6c4cfb832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72e29e2c9cc3d12f739dae212bb4cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1c951119da16a7962cafb8eab006b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8b245e7a387e86ca0f3c69dc09c6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8126e4c12ff4434b4811147155684936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8aa6e7f023336c9c5e586c4c50e9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4d57c024618002d79dfa6dccabe8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b6dadf432ccaa629454ed09c8df0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bc0fbe2bfc135a78bb2b38901f74c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0206762e8916054154ce952586998341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873ea9203838407003a0f05ecf9b6f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3338800957b3bc590b2a58f5a250e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3f98c35947d96e72646a61168cd4e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b95d485582d1252214c944d942936245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fe1f595b74cd48314f62a46d7a19e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feeed21b100c340fd7bdb8ac43b093e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b41dd58110e7e04c91f0a632eeb13148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffde46c26994b336a1e43b7b1321a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1c12d6346d6b70eb7609cd23766c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4539e2edab885c1de29ab56564d5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c5155a0e9eee6012115cc0684e41e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1556c6b17e78fcb480f2dab0aa44c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693e92128bf2a127f1f0665b94334bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064beeb3071b25d54542d2ac415e60755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f90c38e2253afb862707f7d159b4456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eafb3f9c0aecb104a55e9f64a9db9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbe5ef5c8100aced13cff3cd46ba7758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c40339de99e5904a7e06acbbc5626259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d16a1bbc8bf28204adaf0235b0651060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b70237b9af4f5ee71ae7c5c931e5d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ae5a845e6afe15bca93de592f807862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ff26e159a4b89beeea78c8939ca4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049ef538a5079cdc5095faf79ce0c1164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36dcdc5157eece5633b256dfeec08865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc34dd84996ec837e5313671bfad5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2757e065383588010918b7ed291b8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a77238a4ed4f701c1548dddf89e57e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed09af08f6d88171036987bd238cfc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10506f818fab633f6c7836ab462d0a7f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72029f6fc0e6c2fd36f233ddb70499e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb781211181bc395e17533d91b75388c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d56ec49eaa442ace14c56905dc4b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69381be500035a4cba02f9f31241ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c35a87ebb33a18a3d81e2f795b2bd075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cab9979991c35b868e69351dcc06e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ec1810d9d375488ad0a10136feb9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760b9651cd3eb2485dabbfadbc6f80778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851e9dfc367d4c0f76fbb162c7ba91179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53912a8a9c9e7d458df96ce99456652d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca15065ea525a966d4894b65a5e180481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b14271998d8b75c229d9c16f94ac782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93101eade5f145caa4624a369da0fc5b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13008887de8212c0ee79eb37bcaab93884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bd549521c1f268b3b95e8a37bb07b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453991f1ced46c7924a391011daec58d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecab9903a470d541c340cb82cdbaafe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09d32f59bacd8cf933f7bdcd0a440d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a611061b1fcec476b747d40d39789489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd89d40972e2316561113b53eb0f4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ef0aba30ea0553c69a124cc7eef0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6b290adafb7528aca2521440622b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b42c051f6cef4273ddc21308058fbd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535da7b24a07249e1da9dbf2edc678494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368c2584f73e8523835449987cf0d9095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e991bba000773e557547296558f6bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e787ed20670b698195a7add7482ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113aab176236c717aad03096854234098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb15b11c34d4c1109a70382a2137fc499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bdf24b3561ea09d50defc1a79e51e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc075666d802e2ecaa197db097fae55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1fbc45b2bce22d41e9dc33fcbbdf6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546baa27d1180d1341a4b7c2e48ae3d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a0a536abfb26b716147f52d1244c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db271b73038a5ad41d4d50c1198b2cdd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7b44759afd2d0ca1f3c44bcdca564106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59ddbff3fdb47e51a22cdca0b92aa0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb0fcc00f569c06c5b6c7e1367c4a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef744048a1463333694f487070370cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2643ae8f8a3ea62ef4cd7adb33aa456110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943f90e60896ee9ca16e52fbe0e1bf2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbab7075cd374180069c8034b0c7a68112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ecafe93e8604aabc5492af18aa845113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cd5d49021c7d0f21de84bccc72be5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a240e02f9d80583c7758025ca527f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93092200ed156888657325536ea29b6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8907dac13afa7325e73de89124e17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca25e85b9192832ca957508ac1e0966118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005683ca292a0e03ca2c43e9da078de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05f116f4bca80c8ff1d09c33e4b779120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf8e3d9abadc859594a155e21c8582121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1bee06efc13fe5b6718dafa0e785d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdc25f00e4401091388ffb937f5f4f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2c112f26d4e51ae663b0324a0e9f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac98fb999482080e91db2f23ab24dd9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03749c5b8be483a48b5c6f33b625cca5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f013624288508816b3b73a047b2f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610e03dd028ac5b59947b371528e1c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6ab124430f2f73f930c340e176ed4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44500a0da07337b60350378faa2b55f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c411ffa4423529f03b73a2c101e6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e4dacf10ae1f37b596efe9a2dd2d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c669fc23bfc62e9dbe3a2c5ae0464133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b50c167d9e74ced2ccc5c9b1105848134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b16cc6f5b9916042377cf9ee3d0d84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cfd09dab480a6ed2f24704d707699136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586deb1cfd2c30772ed376351a61ba2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874af29df6b63b316a60e78b8704569138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5b9f7bfbea5acc3cb97c29ab88c25139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988b3b6bc04164fb778c71843f3607c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbe104d7130b046f19f674e718e029141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723b6612d8cfc3df5822e7301cb9b4d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6016312d40b9eed08e3a702b489cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26de72c13679a1f2db4831c5a5d13c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dc9bcbe490ce71139d6e9acfea0a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f6237a7d3697d670bf80be16e32e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ffda8088b189dff66685f5e1540c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b66d1b13f5b284d5d7685e728db5a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d96bb18335a2819b73bb02602cf6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8d98c710279b9033352d54643309d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0dfd4b9492100bba17a48bd08a378151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7f6b67541d6401ea227060b327c5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69b254aa5bdf508637311cb996f9bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9087616af7bf97c9d437e39bb9ec2c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa2467dc137076944692eae8d2a330155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5488bd5f87e27647d04a449b9bc09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a253af78a5d6d8da37c0f1b0c154be9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7202ddbbb5eb7230b938b8d9d0070158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f1b0a21a77d5deddc2c95940fbac4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f7bbe70df6d2ae39f5f7e85d607b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a6cff3383fdc463a3b94f0f1ab369161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803471fb2d79babd5ba725f081ae8995162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cfa95b92211450d6b01e1d591b0b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d8e76fc3d2c0be863e878c90082fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc12ff73d905eb322a513e7c00f2250165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d36bf74220511a5b320d83717cba5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56b198e74799cff30bc35b5ee21fe7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dc4a005f9d7e7262987acbc4518bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10082f2570418e8a1dd96c7ec1bac56169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccc8280948875a10e45225e888b8d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936ed3f41ee262dbe4a73943b12254f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c853bb30bbd5cb6930698178f440eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501933dcef0d688d24727a20132faf3c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8e4399755c74fd80078e3e3df809f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a40583948fb9f65c210d2db5879dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32d4ded066b08ff1a78e9cefb3f1df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d9515d8e71a2eef664ced7c8f49f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87f520e2e81e332adda0e0601c98ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5661530a5f78be9fcf5aacc7b06e487179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77104082cb820211a009612db404bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4db41f6ba4fd4af55e8327976446f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12ba9eb4af4a0664f51b497dee108d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420851d5296f27af472d36d402e427c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5fd3331656331417042c6b04d06c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f330a1d6d15388c943225d418b889185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966070c0d6eb22fb056c0d0830862d7d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f56d315823589b1562e11715b5ec32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ca2e120d73434bd7210c9bc15133e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1e192c877c5a2a9991a4f77ae80bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676ba07e556342cb1a5fd7a30210dbc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed641d783cea46a1c814085759ff204e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c545b80a723e692f2bf38abe3e096a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e4c7b6d2cf57f84c7d2702f04d6b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5da8fd7e8b5bf8092b13879bb92dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815be0e2f699e4ec40dca05c1f8de8b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143167e38b4857ad147156dba63380a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357654e63b423e359e2a276d74e67943197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce82ded62fa04bf63c3239241fb6c56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e4870049839b61f72e0fec76013a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05181a64a635d5b1ca1016c992bb6e40200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f65163da0abecd303d97b9d62133e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33da0e9f638a917402b4c0b059dd70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2a463ab2b0c154bbd4780094c073b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebeda86e728c70d49be7c5259db15ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801caf8dfb39263e369f26bae7728c0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07048f10a2bc4d0859fe7123834586206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188d84f92e2778133e41b27241bdb05207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea602d0fb35f354406dab2c3bd4d42d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346a79204eaa589580c8f44d7b9a2bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32eb9f61dc4642ac0beb9e9f4b1be69210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f00eabca90b4bd84b3763f49d83b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f98df863203b87b7949721440119f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a924aa6bb3fb5b5f8dce12eaeba762213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cf3e86568895263b06babca9b07ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61baaa5eb3b22a5a6cbd9d648193ab17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167575a8a230a34d9e662e2187c3378216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbb5c01db32572c9e780852a933100217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bead81efec54bb5a64858fbd6a82a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826b12eb27f215894093d4b173a8cf2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ed9c53ddd28182d1e53a848c0024a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184420f35dee73e6310d3533fc15eefe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349126beb4c30c6d43295c2b4548187222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4389baed61e7a3ed527bcc8814533223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e15de6d127bf0983150df9c8ccd20224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbfa55aede892130e435e6ad279714225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17709540ba01a5d0ad87c0c74dfdd08226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142314bd5c91103389659f6477de54a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fc95012159d622c9490fdc5284f11228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d72d56f1f5243b62f5c30d14a60730229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e998ba5409b48f98b9b682faad79e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6b8d63a2b448fc906ecc1fc70bb2b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315943b0a183f66f1121fba9c8dfeb2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e048a056cc2efea2b2c4347a63bc50233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7910311d65a09232a5c92db682b75234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c8d0cb1a150fb6dd44dd41740821f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54587850497c31bb9a807562077edc70236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d337949ee3481b1279ccbfb88b3cf00237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dded52fd4b8aa7475158e0a811c218238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b158ff39b0662ec50464ef7506cab22239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88369d250b59a53c9dd6727d57e0bb4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fc2cb22ac0e5f868e4685c1a81516241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca26e512739769f504ad25698325e71242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d56357865016449e887ca41dcdb96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d268f91596b7c79ff7b3d4e44edee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3414bc0d65f079a11e5056447fe8d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1037456de26009ea4779190da26bd53246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c9d72bba11ced86991277af8ebab2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a3a2b3a9440424a9d5cfa1511fd4a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41376543cd1430175ec70f74567820ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60fe5685201e161ce70f4c550b9130250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c427e7a3570eae97d1a242149cd26b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf946d3a86147a3ba33653bf8cb5ed7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108fdf765b8274b7b78d58f966e392b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d865d071b1b6764e28fba178618397254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a212f6c92583149604a3a828414037255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d653f7abc93d2843a40f594e7e1ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d95b3171dab11a1fb5d05b5a229d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f84185956f78aea9dc9dd8fad7880c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bdb51acf00fb78802f5378c7fc630259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd8e06147d9ee94696730863b228d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577aeb8334182b8c36ef691c77acae49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cc587ef6097d12fdacd21d1b0cee6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb48cabe2a883cd84dd3019199c3c5c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcded4945e76fe663d0eda91f9708b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727836d3b32e9e8547b506e442bdafdf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407baa8fa21f74379f00930251287850266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81094bd258332ca0faa6657d5a68dae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee67f40e0c274e951ae34a9c89925d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bfb6be08faf86c1c86e7721b6a7e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54b0f1c116ce6ae45659e234b0a0c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ef76d532cd274cb97c1ee41948dbb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650849cb54d74d00c74fc9adf44996ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677ea13b3635c416ca0a343c74aaae9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98379a82a11776cd217cf24d2960585a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f53c9bf5ab293be6990df777cdc84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d89b5035dcec503235d697241067e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b74eb64f06eccfa8c30fbcbc70459277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137babe54a17d1e16ef9e9bf7ad08bd4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8bd508e62eb03acdaf8c49868c3db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230238f74a8f1f0eb5b0a654deb72417280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa732834552d8be941ea8aa5f4b1c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeceb25a622f717267715ab110f8b7f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ca7b3268e4e30593f19325fff3297283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453320c203e15df198b3ab994033084e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341e695f793d4aef841ad618b668ba5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec623fa5ffc311a2312a32ca60b11f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f61d3852c7e967a3dc4ee593e3d0e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c98f63a7195f5badc67898f4dc7d17288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5555af84e31b5a4f3fc50e8495a7675289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5ccf33e8e48b82171821677330267290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909742320442d0a225dbde4df44cea85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447feabf7b21e036a4935712042892d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a6e70923e24149fd622bbb0c17991293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799e219af8df8b5e4cb53a9871b7bbc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f941e6c7963dc4a880d86f0123bbc2d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c004ed63f05227cf1c8827ffaa110296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d7fa0e3df4d28d0b230a5e7ebbf04297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02612ee925d1b49d443091333e63caaa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c7c611ed95d547775225ce1e9f4db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f818b1d8de2e89e6df145b58652962c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d13e378d8db37b8096332753a70060301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4602d2f23aec0151a70c9217840bb11302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7694997d8f1c0ee6b7f29c0a25e13e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1443ef24a2e2ebb81f703ab036835304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0b6ac754389b125744985bbce76b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002c30f91c78e349d65a24417e01e84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf7fa48b2c913644fee89dd78a2a47307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bb4409c15017ca4794c3e39f1e74b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7577449335c9b5d5955baf33ea3d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba901b93653e464044f1ef23fe1a19310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c343f7d8dbfee4b5e1a599b2997a7e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136037f564a206c39d1df00a4429257b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec40c8c4c786cd979c2c9f2764ac60313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706c9f7b9a53b9718337a630daa80cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3b0ce145f924723ad966e0cf2450b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cd79009816961940c7afeb7068112316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd501b6f58382396fcaf4c9120eb345317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dffb94e27272520d985794a179b86f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d571a62e4fba4651f52554b9c08b8f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5145a5fc797fd032944d4f02ac4e7a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e61e0d5c0cefb597f548ac7263473321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cb68fb4f95cd88bf9bf64585b3baf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2014f9d004bddd8e50cf2a53c050262323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6708c0ea63fa99abb5601829c676245324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45811a3837fb48b12b51f1fdcaf456db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c94ea82199bfb2d3da6cb37cb77681326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d744478c3880438560563efff3a731327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37ca6ed704ac194c4def4c72600562328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eace646d0013dc89ced8b0e3a25728329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76223065f61b3187e152756b843320330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33b23c90fa7658e58e8c2aec56b290331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808827f5315632871f4f61a4684c0dd8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930cba0c7f0cd506debae61752c024b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896285afbaa50a040898e36dd3e8d41334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b51740dfe1649a6397738db855f3f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b624941beed34b902d97b3bca0990d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c86593b455e8c310441a817f45675337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eb94564f0b4b4cf75f12828892917338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19765f5c53737286bbfe8125ed760346339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d492a9742a572e1902b7baeac0c1d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97f4eff17f62942f1d0613f04c6c09341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44658987cd83bcd7ca1dc276c8c5534342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80797baecd2dbbd96d0eabc1a80f31343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da84fcb00a0ed64d848c283382fd071344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f66174e65d6484f911006f8efd81e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5c678c9aa51531aeac6f47cb94b1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcd8f41dd57611fe1fd126c78847e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dcaa372cddb64754f6f2712d34ebc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7589610f82cc4bd5b3454ca11440f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca13a24a4e6e2641b0ff738e4721bd7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fc1f6327b295d7d2c25c7e3fb5b36351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93253f2c7bf5484b7b5a0ca54bd509b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e704fadc90657814d963af22d043ec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68793756f4d050e30381413a465aa722354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452372c203c70a1d2203701e9676a9a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3037bb7842b8ad7519029badf11f36a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad931dc2f42aee1fbea3d852914688357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044bc4de52451a2d24d5bf413e4823a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bb60173cec0e7d83771db39044e56359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de341c746a6168abc3bf7841089da7b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc6af142fdfc4f7c729bd1508f7910361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc1d94210c3db20895d4edf1c284f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e3028b5254df0aa9c6f070dc9fb71363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64bfb37875869e78be5e6605474080364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e8abf1a57ebc5145393f8faab07bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5f90c53956c6dc48c88fe56221616366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebeabf7ae0bb1de595839eff9758773367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76ec1e434ed45c92db0e623f11b183368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc985da7ab99497b630f652ec62566369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1ce890043670322681f2f364df383370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2128496d3634656cafb4cc1172576c6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fffda2390892607a3ca6cd28fec10372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d159bffc20e708c76611613529f3df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfd3229958f2c0be7311abb861f45a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe80ad344826bfc60ad84953e0ed6d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f4ac4c4fc5e39b44c79fcd55ad91e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f010e79ada29cacc62772b75c3a7db2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898b0e696357b2af84ce770c90adbfc378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>