--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca91abf28672d68135229372341b6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b60af9b8ff490fb2c28e23888cbe4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373db005aaddab73f5588df5d5f77afb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0dc227444abfdd24a6a6cd6e366724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab47bf2f0756f7e50d7019afe272b845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b15b9b741d5282c4016a4f8aa44c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3201480518e1b3d0004470baa525e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14454bc175310f80fb2e62cf892ddf6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5ec1da081929735af574bb30cfb749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2fe1ab8d0785feb30fa9df3b008ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26266bb367ea12f4add780343b1b5f9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c970db7d09c7cb5b4c99ed70a9207012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fffa46c4028d9835685e3fd66744f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d69a8009a474e73dff45a5e48025a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcdfa8dd4c5ddfdf650c85aabb0cea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35240bb40a0a1e3ce329d50c5eb7f19b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e632b1c02ca6742ca61f3f13c5e18ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d7869aa4d86e98824c35ca098f70b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c4ad9d6c303b349a2f68b29543f1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb600c7aa13abb0c1bf55ad02600d7920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c20bc393db093a14182c15fd4855d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81853aa274c7149abc679d8ff2f89122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c8d569f0aad7d8e987447fcef421b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da5462334affddc06ebf1682f2915e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80052ed9eda4fd24b5e0f864d865ed325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9c8368673896dd53c735bd598449c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb028bcdef071ca191504870b038aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb7fb7add6249f3229e2cecd1eb02128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764651b98b0a038c607faa4aae70b0829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554eea4aae2ba4e955d5a391df60cce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9883679acd81c304397d661cf2a71331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e1de94bbc88ecb563f12a5869a88632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad55ada7e66457bfb85a7da16ebd61333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ec954471055c6d5da85f63087576c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb255cba59739b7aafa375d180e537c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154c88bb18ad07d1d04dd7f5cd8825536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeab8f03d6cfa3ad55c1a201671fcd837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c13b0700b6a8dad7e0db1dcc07559738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39cda5e9d6c07c288dca886676b5d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25513dc66b5ad36dcd3a654b6b77d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf749997962a3e352e8c6cf43351e14641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a46cced0ad72b0870566fd7a4e29d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d895febd11a811e0207c22aa829a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef96a54de818342e3a89e7098a92df044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d75240fa090c2a12d084b501d2efb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ab020c9aded322312546c3b7470e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6773efa1e64ab2ba678185269b79147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801aab0f5b4f85b4516d51634a4b98948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d06be2873bc5d06bbae0281a7367849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca19eda8d037671ab6d6baffe5b303350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84e97e5ca9296c11c797b95708300651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3c2f2b074e5b09ab6d61fe033ff0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3e0003ca087fe0b050917ce631c3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6015227967c7afc4e56a8a3a2939ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c47766979fb8bcd00d0436b13962055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e72e096b62e11e22de99df435aaecf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526ac3fc5fa49241a23cd9bd12d7e5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2057775f3b653a31361c2210bba2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d265c2d25744cf9afb20a0d8dcfee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e353c2f5b5b6bc886f93510d7222160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e9b5fde3f1c2487c035cadb0026fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd14aafa5c9fd6c57089a42e0adf0fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fbc11853dc5360bbbf72d3388038263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5572d6790549306b8b0878efb06b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87a8d81a48667ecfac7a493c300f4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a4eb6aa9553526e9c5009496ce02366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7ae90839c08a5392b3bc3855b1fbc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2310e2a63a34eedf02180002434b3968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816816fdc378f93680f66f30732bbbe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecf3a863ada779d2d72eb226ebe8d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859b8c840c77ba172880f7d5c87d5c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9296d489b0e6eab553d764ed9ed5e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae37e9e2ee40d83041ca672bb7793cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca322c23ce55a22b925398ebd96c18b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b1988e225eec9f12e44da7ac25e0875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d36ecdf9cd1236e1fab5c7876304d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a6dc8a8ab7cf22d26f85751d9e07477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942ee708ee231ab9deb7bbd2c29e89c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971916015008004ea87c88918ebf1db879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263231239ef29c2dbc9a8ca00abcfc280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188723f5158a48b8d297cf54cdd31a7e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25af4036bd22c8e4c0c823d20273b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc5ccc48f075a2197d20997538f47383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ee858d433567250015fef7158b0c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac79d6f1daa857b76c01abeb4dc95c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee7d6ffba05a54235c51b6c5176e6986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f69f0e839a211a90afff3fe9546a9987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79280aaf71126e7afd8599e320e66bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102c521857dded07e9b15fc6e515a9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055e460f7ad4735557999bb003998e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0e2c38c8508b1e7d8da91ccef28d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2723c5fd723729f9ddf8e21c39de5e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f4b4546ccf0625e67cada1aafdbca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107cf00ce804569f252334416ac732394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddf11d71ea02f3e87166060eae428a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e878e25743e5b832af686819b0841f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2562d509810e27f59fdb5308cf273897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aeadd9527d5aa0a577809199d9186d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d01576d4ee06f0bf0063d822c99a6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a45c325da7bf58ac7f5aaffa21d54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455968574ff8e1deb8d311529fa3e218101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcdb8a2e0efb448d1b8de6c0c0a2a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322a3fca0bd9117ffc566e787d602f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bab3820c3607495dcd1f3a85d3e14c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be030268e460e24d32530a701ce992e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd03f51d3d683f1f324613d68cceb71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6c31b1f49508e629dddb857e5def7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa29967188a31d05e26febb74d71daf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977946c36a4c3152c3680bf57d990364109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87b89c8643036674be8a3c63101a46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db195462baa7d5b4007da0dae88006111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80fdd02a4b11b896fbe851ddbf6084112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798125cd4987646d1ce503d7d0aee311113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25512af0350fd88e72f0ff0a675b88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647b2605ead1215d7fa129ec190b5c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef59023ce0cfa72a0151cd9a46e80db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c7016ee2ea2d477998e7e08c04b6d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3aa4d24a4ec9ba29c0f1fa4e492c27118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6520a0d1c15a4e25607d33b0890f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff69044bb676f47b4fb6d597ac53a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74a8a235406d4f214cd4c90dc22df3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af140eec17faa13c5bd00a7a63759162122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed37da780d436d841f09ee31c32bb5f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a219c1f0fbbb33e32d1fd3dba3d2f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c133abc899de3beab1a95be7cfecc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca861ce061815372f50ac695225756e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c77f64cd5048408d3731e63dd90ceb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da1370e99812121a92b0149026231f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b65ad2bdb52404f3aebf5f2cda024b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44e80efa813ff41f48bcfdd2566006130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e5de51b67297961bc647c65caab5b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b41fb978d2abb0a759958b834c375132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a1400820ac97f02dc90fe79eb71a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ede00a8d6e6e3504782777f32807e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb56f505d37df155fe394830b30a9ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38a8d39ffdbf5e415ded6cde0d03c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e365cc1c545879f9d73fbf36a26bdb7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf87221a6f45e5a89516da7a425c25138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db64b61aad31f352e313c09d7972e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7e0e1022cfc24533f0e6452e6e4d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02522fca3eb00b024ee5c081372ea1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5c1164750b144a2d5ec81c87b94d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213f4400ede1e5cb1fa8926900fddf9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e52ff9955b7c4843ce6a08c801b11a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b4722f6fb03feccd1039f988d0a2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fb453871c9398c80283aac34f5900146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6070a308afc0af2ed85d26ba089496147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121480d6acac25c6b9cb2a9dc17af25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd5a01fa7e62b1d8632e290e8a4915149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412a208d54b0783d51d3030390e938b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f474960eb692a430f3d3a9b703f5cd5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04781888594ddbee09735d19e84aec13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9edd103cb7031dd2ae0d5a7dace0a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbc26015736c3ea83cc0e25c58b386154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554bf9503f0300bc2246cfe3d12a6ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf2441e34865aeaeedddcdf281a653156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4dec7d2f14656b18f6b7dc3239e4f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c36678928576e410858598d99f17ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd66076af0c8349e1c80fe50170e79159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a662d8f23f40bbbbd5a375c8c7052160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3414fdf4122c66bd94ef08844d625161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02cc44203b698d730a0592378adcde162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e33ffa35ea84918a6487ae28d3768163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d29df1adb2357651136017d4d0df1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08195c93d5a7aea3d69bb9eb322dc833165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760aa51579a82f80950efe97e6a8c49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece26aa88d8745b378eec11bb65a1154167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8377dc9750adce406c4e52ffe0167168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee212b086b2b7dd6aefa0ee330a3ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61d965b2733b92f7b7121446efa4fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ea8aa03ca9e87a895adda43bdbee6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bbbb50d92359e511e1df34d27fcea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89093fb5cc6a25a8c4e20eb284a18cd0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5bf8db7fdc09b8df6e93ac8a71ad6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20db2cf1863e0bd933f1889f01ca87175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fdacd9c5614ae1c1dcf7559f79d09176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc5768d1fe0f6b49874e05014e3593177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef1200830a8bf918d92e03a5a88ded178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c366634f5a08cb10ef2c20984f37bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943102640325296f2ae85b182948f7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032ab4b175b994938f46c10aad17098181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4813fc5c0caece3956cb0a4d47cdb7c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac6b41ddab1d119126c7cdd468ab04183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354aae3ea17854eacb7da9008b78c29f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4d4bd592bf964226ef302eacc7150185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6da806eefaa506f341cdacc133304186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71444125508a80be8c91033d60302ec5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd866cb9dab4ac3cca97353484051e14188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d09a16eb989ba27851442bf5db030189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71f75eb01f8f9db7a18b6f27dbabd1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e498438a00becaa40db238de2fc6b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5aeb4810801e8f72c2845c15547e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f4846f47956db93e97b824419d66a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4a9314f3bacca4e6b4bb20c64aa87194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acb413afe317077b26313eacd1e870195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90784d8f396da4eafc9f480a868fcbb3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fec1fc202e241e6c043617421d0be9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df504cd632034594ef90936e82918261198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06b71d2fd38d47700e0e8c9e2c6024199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f74f32e1c3f52d472503ca061511b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256438239ecf88eb823b042395c92ffe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccd062704ad5c13626ded0da9b4b0b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16334528d42e360ea0d4d1e69b3368cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb612707c6a302704a5080263090aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a6abf3a90ca69640bee53968ed2f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493628684f6e5274ffc02b759bea9ecc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5da317030e43461fb63585d7ddccc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997d62b47b91873b45d6cf24e3e72be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55a8804c197e62a6dfe6debec777f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf95134637f3cfd95694e74eed8140e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b54b2fc778a5d9696014b47b444dcb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2209cc8c87322b25d54c1983701a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f714e0be8d8545eb0aa7b02990cd9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595de0bd3daa16cd61b59b441b338018214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718d139600be7421a679c46eb8d3330215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524aa6671b08add3b3144c839c2cfb89216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c09d27be09036c694ff6c52c3d5667217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7bd2f470b3ef46d347c24b18d2200218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cc37a8234afa90430f3df12de57c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8bc006487d1bc1681cfafcb66b88e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70af8a7cd358f0c894d2ff55175974221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000a32501b5e355abcc31fa34e04756222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fae8d3d410e5545dcbccda92a008a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f7302f113a00fbe0d65466770e832224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba20422426a90a943f6c0c803c1135a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91574c5866bf4047a8df71f28583c76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b771c22a4365bc35f60ee2fb16352d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdceb431eb38d7edcd5c8ae4c5470f02228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbaed7ab93408bd7c2a64a6ecb6498e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494d8d020d6d3c6e252f4eae19e1170230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95216073e035b72f2bb50acd9d6b12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b4bbf43268827a65cbd2937f27431232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c02e885cb836cb58ae3d0869ac1d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f001311ccef51bd832e7e8d920800234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099cc32980a7eeb2c75fc5a7532867f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0385bca6146992a051e576153835e7b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e9f31c3ddb8f14fa688236e236fba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a1e4d9509bf957ad105ee6034cfff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ef0d6e32b3d6f839881834fab000a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa256158b3d1883ac2e2cfbb13a157240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29897960a84b2ae3faf4901a1da9ec31241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66622f8cc84d69fc9ede4ca6096f6f50242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fb102e4ddd5d91d6cc25dd54dbd49243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b5d883e1384c6241da914a893c0b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52505e85645d68e93837196d039de7ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1784ebf31ada218b07320e491487cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbe1c09d0b6709a17356e99365602c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61859e237889692afbe1c5ceba90fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1a362afab925c527a34c9ecfe6d32249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa3efe31d9bd932c40cb41de0f10a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb6fd1e5a6ada31b0a4e54044f1e96251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaacf86693c71cb700ac74cacb7fb6e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931ff24954814f41057b871888dbd48253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dae66f20cce847d8fdb75b59eed78254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6266d2b98aaa1810c3c523c4862bcf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaf13f74724fff9966e62989ba6d46256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2600e64a76bd04e73407bc282b274257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461af8f7feef9da44e4f7161c143235258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc1bba15e497df2f6d1572bd5e8157259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bb6778f69c78c44392265f567a090260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1ce4d781c0f999ae5160df8c8be12261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db855db5449344a66350844522da9f8c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65662a264c6cb1b4b463103e7a5fc622263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0de3739e2423fcf6ab58122f0e2fcb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23271204edcfc04e6a5aa2eef78bf9bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472444cc4de4f89ac82bc838c155dc2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18dc641e50d4d3418af46a189e48102267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03994f2909e5c2ea43397716d58cc9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8abbb5bb097810adaed008f0a7ad46269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e1ca02b86abac6843cbfc6a9d9f42270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5966c40a1cfd329226b22d3da9fd1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018b8e3d3b23b66c83558670165a92b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d6e4c1bd0dd98bd61e532ff1604b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb336bfb94b34cfd66719670d62eebb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e55edfcb439d6b283458eebebd258275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2600a63eab3b45915291873ae3defcd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6de9cc425776982d1295a0ac51a89f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fc5a98a4752f55abb4c1966b9020b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a76416624769fe181480c88623662f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb324a509784de1fd2572f0de654df9c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db8b89a36aded76ff42a1128da3a58281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375cfb999adf611416c67a0b5f08590282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65f4ac0d2ffea92d2cd9a1c50ea341283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692fc7bd82ea1784a155d72980fb327284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de54fbe715d7543cd46bbe966dbef0b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f3d8044b1fe841089025b75a88a2c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6c67e515d0d6f884215272a2c6989287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece02a03f70ac3ce3b952feca7d059d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b06a4e48d78c86680551827d5d19dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94447fefec0354c63031cbfe999c1f4d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cd00ed310dbc850cdb38cb1ec7da7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e52bceee939e0a7b6240ad71a803fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0504ee2c8d3cd5c866c23f07be879a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b0368f5266bcbab0f96ac00f46eb5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e839081dbfe957849930685167254295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e94c2ee1a023eea892358a87a604fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea48751a821fa376e2bea045ca2093297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93d59fc3d43911271a4156d917ca39298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1eade258755ad1477a1aa87fa86157299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472765736accb543b499a0b1ab9473f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e0715c154e8fe92aaf333fdf94bd3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c216a8e9dff54e5bd158030a27eb646302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9130aa7cf78fff5d928c26bd8c733303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d855a4a941f81483677ceb4cb7eecc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb0ddae590265c425cd28e782c82ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b3f347fde19a484e1af3541dea2b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6e6a1981a3d6f87bed749240a934a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9aa1424c1a87ae40b603915f4995b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ad83915c71465c3ee042e3487a0c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537d4cff2c4b3f93e65b536b57f673c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef7c643ff1b0cfbe4749a23ccdc4c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b0992464eb6fcc078f2d43426eb42312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426992311ac3e4da1134f1b33cecd088313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac5e817d5e16a1e68e1f4ac2f8326a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96af53a6d98dd0571d79be3f77a1fcb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3763405db93ac60e4053e3f0d640a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559baae8e8bb338ff79e9a6aca1c188317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990045cba9ded492e6e41a255963535318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8981c77010001184fbffdd5a4a3381319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615deac25f86fa26e803b2dc8d6ca9e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf868f2ec3d39d15ab326a29eb35414321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafd2a417a3a722e2b38268bde8105f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a3be1ee8958b02f0fc29271e45620323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ffd135873a54322b54ddbda50d72a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18896b82a2ae5ec88cb9fe9e434e4a2f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d008fa07c96f0b1bc272b3cb2be5a0c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c693cdb309764ed0c422e4d698cb7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673e66145af21b4375871efbe76880a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4a2c21fae8953f8508662547894dc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca56edcc94a11e4f6b28dd46b429406330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b426ceac82dbeb2fada6b6df79497331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dfeb004a36ded96a07ce73e0dc5d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb3a657a58a261c3779c4be65d7b61333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c55f1965e14a303d6eea185c0a7d17334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ba066a3ed5668047caef03030df20335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e19958774c91679175cc87af591eb0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660f9bfc478565f8b37f5f40bf620d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724c725001b534c551f971828d83054338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80055b36d4a44427a39ab980f604c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3df9d8621d5a70560dd38b16e982fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08064529b85940706d1d933c63d929341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee2e816f0bc3b0bd20ce6c0cda6e32342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023436de1e4d267b4b76a6242361c4b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286974735af5b6f4d46d4bb5d541122f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85be977c2b4554caf14ccfdddcc667f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaec50590e578290f77c2bd178846d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e8c3ddb297b1f2340835cb548547e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b64c547f2a06203efbc082a38d3dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916627fbb4b8b1aa9328f4fb699fd8b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db59f63cd37b72a41478ff9ecdadf0d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52185285952564d134fe430964691df4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d44463d9a7dfb64a321f7c7888549352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4b055471cc04a15b45caaa2d11b9f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bbbd1d262b53e7fd057a6930ea0f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3283664ce2a57f7c2c21982d98107355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc588370c993ef8bd0e017d73e799c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495af056c5d5b18679e88cdb9a01672f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869743bacff0d5f61c6c2984439884b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c441274750a276ca6ff0190d914832b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f83d05e05de27eae8e8dbb11432c34360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eaebbf8614c1578999fbf8ba47f3ef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7685f8575ad23581ee001bc165c4f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293157ab98c0d75216412185a800c4af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5e77eaed5d91354ee47aac11ce60c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7f50e4a92d26fe77bf602021a12b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fed171d2e40948213a21cd00b1c09e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239d785436bcd40f35670782a2ebf08367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533660dc897e7ef91b4540b9d452a72368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e49c7be3c2766ab38a802f0a9fad0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4cfb5cdd06fdf602da8a10f0e968b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d8db8274bc2aa2ea08075b3d3b02a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658baa51658b76a6034649c84214aaa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afb56d2d00e5694922f4b7ab80a212373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abbb3f9dbdf721c34f73502bd4221d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7478b02aaf7cf99884012ca58191b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986a19ba3fd780603cb355c1c0183c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae9b94a4324f282355ff8c361ba349377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12176147ed10cc379009935a4661cedd378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58325754459b6116f4ce8d6aa0fd58d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc0810cb54c8d0bfceb8c52860ebd92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da36ace4adaf44f698f2eb17d70dd5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e01ed8fa6e6e2b1dfba13edd98a954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ff965e75de52c769f3d497406f4b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc087028cb32ffa08b390fad53c9ef046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa49badfe0acd9d40f11d76b2b277e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2558620edb94cf25bdc03d07f2e928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13bc2eee547d8577d327852a6e93d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5615063db3ba23a20adfc70253725fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da77f9b37b855c615e3763276a914311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aaf831f8c3631a27155ecd3f465e3812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c874ebb48ae635b6ec04f4c1f81f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d551c007af36cd97dbc1d7d19a3700014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495aa3ef85c2cac2f56f9e0a10efed815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e9583b6d4377a468dbd1a7fa103a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afeec4eab61e37b6b759cca925ecd517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a462ecebef94747e308eb16b0049018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1e8a70e1263d2e74559bac244989e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65826bd5abc624ccabc25f1262a03df920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11380a3f4bba84f3a6f4d8054ffa3ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5255165be637c629f64e9fb7b830bc122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273f694bddd0bb6d6293fb4e8372cd923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262b19cb94284ce268bca11c734267b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1955c3350562ee45aa72ad35d7695025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9943319485a7d3984a69f50dbc57226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd95f5ee49bb0487644b7d0443086a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c41a85939edce39358f5a1391186eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52b3ab72287fd26cbd25b7818da4dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98ea236863a2aa8108d9744309c72330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8ecc948c9714774e04f6bf3b8579231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf66817917e0ae3c29ce40610a70fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8386d116335d010b56f45b022c23ccd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febb129ef079a13bee5826ce190081734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baabf44c23a968bbc4a4795530ccf7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6d9c0ddd34586cf7245113fd6279636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e436503dd11b0a4b33125274106ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3e1c478b493b3fea5f4a2d2525d4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cebc8a6ed5eda8f79552062f55025c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a4bab1758de7f17974f53c1442a2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05102591478a2d07bade1ae71ffe83a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d46d1a8a4ce91420b898e5a04eecbe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae0ec0f7a1d9e7794848b608c8d4dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9ae41eb6e0f40b8467c72fd9b344c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777cf3ee825e04a3553c519ccd19c8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c68fdd2e73b8304417d0ddd38db6c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857a6ef2c875d5d68dada8e723fd85047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2749f5c758aa6df6c16d5048ef0a07348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06180e36575bba6235287e71cc0aaa4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a0b105e679096d09047af3bcf1dce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdd198797c8406d91c391c43c0b0db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f42650e32982bc3d1a17f11510b61f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3b03f370e59f481bc764e23ccfab253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b53393c64019816819551c533a12b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a881ac1db4561c9ce95b3d04ca6fbd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbd2979a66a285c95eb5bca45ef0ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45264e706313ba76957fefdcae976d8957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021d3a9ef4ff4b7b8bbd5d9045d9bcf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e08391187e0f3c0b60cdb6a3bc3c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c58700db5a5a7bae930edaddf5ff0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f8ca3e2fea9db754644273da0b99061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d4a64c95f21f14f785d2ac5ac713c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4999a4327119246f8721c7508141ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35c0098b94d0c1658da104df6b153764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bf9fdc997d2c63c681b57b08ef3f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63cab75c604af1f747c2b3e87b024566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df88238195b10a20aff52f1b56c77667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afc2e9a68ffd29d1f54881e156b80c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea92a9f24295c95b402cde676ef37a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15253ce55f90e855af8bdaca6ea01df070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927b45a9446fa136a92c3bf1237c86c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f043aa4e1eb7eebe946e3998aa1f3072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726322209951010869c8a39b9bcb58773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7f9eb2b1312dad4ec1a6140e5e73d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f5ff7c66d3272aca6194920ef817475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408547695bbe22ad8810eeae872f0c3d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76f873ce7a2bd9633aafe188103bff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723707cbac174a429a4a2c1d660b6c7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1241837f9f4e79d9f16a860331a4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06441d20cc4d0f2ac7712044f4134fbf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56c3efdaef81d1e1de9706b8a1c81081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5034c7e28c8d402ee104c9edfc42cad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa63213cb4f6a99cc4f011deccbb53183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf218526cb62560beaf3493b34a94c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1508900b4ba7f50595f27f446989bc685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b6f2569c4e4c2260a7a675eb04ed286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6ad98d8f3e5f1c0df5042b895d56687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484807ff9034071cf28de66fb49c7a6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f73101f4c9e8ae8ecf83f7babb78f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0141f00153ff205032eec0e91aea790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634c3f5c74bd87ff3340454ffc9bd1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabcd87fc8eff931f624191cadab39992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876452ffef774d7bcd3d18c81c817aa193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090bbef902c6481496f8b968ebbd97c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a5e46869909a6770def8da253933995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a08c5a1d8bb23e64e17e04e5e8ad5d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec30e99674fd2fc9e31206f7c1843497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db82170dbe72f52eada4607f42b85fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c50a645a353d4d3c511b48924776e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb2be4aaa124efb889b50d45ebb76b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74085ded7fa403ec451db933b644ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7eb74cddab03aefef295aab9f4cbc8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4971003701bb0bc426a191bf09626e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80859b3ace84d9135144dc9bf5eefd1d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88947d57a65fb7dbc0e3e24d49872876105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fddce15b478151516d2fab0201c8ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c28ae173352fd8c40dbdde1ac7ccc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b2332e0e080599916cc4b79657f4a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22684796f1541dbbf1f893c6e09e9b77109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58286eeda9f01cdc10fd88cdd1b217c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde620b7024f586aaaad7f416bc24d79111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45d7be3ac1090ccd33491cbe2962f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309a83ae5093b14992db5f82ed71d1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c30e74a5126b58f93d0cd28fc7a8b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd1c2070e9b5e7302a719b3f5e1089115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e18f263ded41a01ef05ef80419cd24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b018ba6c38699b918a4813a5af3bb4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53398ba85023a79a49dcfd90a26174ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa805fd1c4e6216566bee90dc5d413119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4d12366d188fac31abd24c5e5e592120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7b78d00b65a04924d22462ca01067121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626976978360eb55101c7eb949f3c27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069b5dcaa41c49a33cc0a6dc3b5f4aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4be04ad4192de4c983b5f1fcc4272124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543b1566d79d858e520813faab9a01f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea6b5d42b1332a843ee76d4a26063f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe64b5c2bbb431b1729785dd5fcc33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ca5736b987f5d13f2a61cf1d0e331128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f93ce5321058d19c4141cb4bfe978129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc828d0df8b6d4d7bf70ef7f575b20d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546ac657091eac3df886a407e856991131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e69c0e1fdcc370215bacd78668e1c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56237ad2a6f1de1fac8112f95aa90006133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda81011054986e0f39845f0ca0ef57c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc7b84bdd782dfa92a9e52f8bcac41135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616c993e2c084961d3a982ae762b0d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455645216bab373baa0a413fff3da2b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05a261a3647996a5ad7d419b82669a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3687ebd5a49120f439f4bd0a39c4463139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b045c4c7aed7fb4b75ce2a2465bb2a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f162e7f8019cfbfd9d1909bbc8e9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07523fb069bb6cefb4a36738dd8919142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e5e6960c3864b1bb66cd097857c7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807fd5230a90b066f83d0ef8ce76744144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56495995c0369f02b44a7ad16094581a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a731b043fd5fd24a102f039198d701f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789c8185ead41f2a700dcbdba6158e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f9c085d1dca05f4cc1cf0ccab4083148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00924040e6beed74e21663cc8bcc985e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705868793f0d5ec78400e79262812a13150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04939f9b496376f93586e24d9a378845151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed25510d7a0e481494e5065393d2308152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fffd59f3141f28db2aa0ff3e389be7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edfb4ba8bd3d95cca212fc08b9057c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5791c5ac7f9f76554f097f94007ffd4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928003e3725fb33556c9879aed7b418b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244720532ffa5be586269a29670a5eeb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e694198af1aeaba264bc11e70887d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7908a2315f07f90360fe16662a649f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6ccf68f0eb9eb49a856eb21c6c0e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf383d6ab94fcbf16a51dc90f6340ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3f77410e9afd03a5976bb341100e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd4bbb18e2b68acfea585f4f3f6d7e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72a5992d07860d18438f91b83196c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cf17098f6daa521f59f6bf3390720165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026bc55402bdc8ed3760ee046d7fe16166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04408a8a71feb126a72024904dc0490167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480fe519b12c67172475ec88a82e4f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cfa187b9d5e0b4ef41711d44c3d5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cc12d89dbc3420a267a75f184afb7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f655f02c7cbc130bc2b706ac0443111171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f8685808e11ac32d2d4084cdfaaf6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85506df6be745fb8056dbfc02194b105173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f9f56c353ca1647f6c4f4b6137c3b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daab248d14b7d33b09a4b43e414b02a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b404c06c9a0156488d88bfebc1b3b0a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183dd9e2da89d103c5235e74500ffe7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9facc994829f31f69e7345afe94e54178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4d8b26dd7a92c8adfbf6ca0393ebd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b1e5f3db6ca182c567783f0239b40180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca5b0f1baf2cea2588ba8451183e5e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27888de9d4fb40f50cf795c83e288d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fbe30a2b43f5159815e30eb778942183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22c1abd3a891355b31865e0972b3a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0345d222d8f8a626d57b810bab71a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e906e428c4b6a007994056536462cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f46af8af0742ee95ba46e2a2110c3c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff30b12fbd8302de709a4aedc9c9256188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426598af0bfb58fe12afe9b49101f58e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788710211ffc938801c597a7b3329d94190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed91e393f58848b44805594cced6d9e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f99a1750cf253e1526f4fc3aed163192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385d613211cc2c771d9b9c7b311e383193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9732e32753fc7d8d3c9254791077c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d35f5745d0e9d147f4bea0cd44e0bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38020b1d86cf2ace494db29f6460dee3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217269da62ce6bc17071921ab893436197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aef7483daab8848e402fbf6662bd70198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8515125f09a94321cc1dc91ed73f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfef54762d2bd9a020aaf5db3cde8e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af158a2215a04a3b3538b5a95cff0122201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c51a5b5c2f682e6b9aedd0c7dff17d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97057cae36b54814168538c5b3459ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d4a35c01a5dae1033cda10d89498e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fab24c18c9da40e984e519b56161a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792576e9c155ad1ec0b1e44e600ee390206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bcd4a3cd15a01fad93a2ed68961f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5707189731e2d77ac4e78747c7a9506208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8d5cb755fd752631f45f37bcbba67209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff9f136fb45b20bacc5b9e421c5a03210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba91875b08f8c126c2144c1db0bf17211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683d4cbad9cdb0c496cda483c849dc0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60c5ebb2ec46541cb7360e233a927c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df662ebf36fa3a7b111001cac74fb6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d07658a2d3eca9d79c54a2a840642215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc852b599009410fc3001e41ac755ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f13ddc917ab51f0fad8fd3413ae06217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26abac192d65f746a10f81b03e6ee21218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69984f64048456b934bd2a6cd9be134e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61af719fbc6ca033266ea6688bb4b79220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333f1c982c8c64d23d7af90b321dc9e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c761b7cb726fcfa713b8572d95753c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed14ddfa0102eb9c61dce2a1f86d9d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23bdafbd8690018feb08daee3ead85224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f3c9061feffbf3571a496085ae616225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19e86aa646c0be19321e9fc5d06438226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9de7121dee4f90c6d5d6e4a672cc1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d020508dc238bf81ccdb5b67224f67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d301c0f35f604cd871daec3bd478e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e76507d3f6a536bb4025b9991f9fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917add63535884ecb1adf18acc28af65231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2eb81943ae7902301dc80484906187232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501da27b5d4c618e2385695749743065233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c601b5b30f3e7310c87db36cc991aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e9f4766a435400c48020d89e7dbbf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844729d426d091276755d3ba71968f78236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31c36aa8e2b2592d2f6676a0c0d23e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91189dffa4d6ece4e6cf4a3560a10642238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea15f6e2616fb595f1ac9a37911e28d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb56c43ea49560ca9031407ee2145b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcdcaad25b6e2d69af3ba734a6f423241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577a2c9edef4656c555bcf88025acc7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a27533ad0f8b37a87f1b977f5c7ff6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27433a4a93336b47cac340b4183e848e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de97f2c08592f4c31ea67182bd26fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a70d43b5236ad817325a370da5a88f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4a469ad3933d25901e5d4af7b40fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9ad7a7cfcfff568be25aef6e2b718248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4595395478862641e97b587ece25f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0511f899b5b9cc9f526806ee0ae3e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e6254659706dcc9c5fe88e1caa5e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e7a0f3e3bdce2790ee74548dd9f28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c5ad8ac76b499362452661ef30762253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938a90712f6d8164415f568c09a6ce6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e20150fdfcc65945db59836dc0f5df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d65533804197c11da72b155f5cc741256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6f368a1771a304f1db3a853556840257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83194f66f31d0fc376952015ac8d5ea8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f55aa1fb13b8eb733eb12da9d66e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e08a72b8bcf4a217df386a5f6ad2e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28ccedaeb2ee43db7bc058d9a3c7ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aad8091df76626ffc5a434618f3500262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308be2c172a188efec1dced4628773cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3bde1431fe875d437f1970caf9124264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7647fab12506cd1aaf590bb6adba7c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280ac80374bc5c23a800784ef08dde5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86811efd6927f687a85c5bc2172cefcd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f683b8b9f76aa6c69c214905e31d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50660434ab0001a97c87e0bd5e9197df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5728b0b30d93e384887a8261aaeda270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb017a820ece00ff15f5d26a95d484a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce08ab705e35ad06a6d21d155b76ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96014afbd52a2f02356f85cf5d06ab51273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601cf96a7c59a05a5a43fdd99a44b96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0076e6fffc0092fefc2d21d3fe904e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341f83b2f4f86384e5803dda9e5f9d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5fa4fd9a98b9f2416f5d13ccb50b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9755b6abfd4fe39082869a8bdc113278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048b7ee37baa98a19bd70559e0f1ee5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ea2e556c7b8d234fa81035f688e71280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05e8c58667b46323cfe182da623bc1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34020a81618815ed49dadce2c6cab4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e74c18547e1ef71b7f6ea0e53f8a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddaf2a9c6cdd9d7f5e590e0e8c6372284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc993ec90eedb0677b396f7e8d3c5d5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abe254685fccd031222c7d420cbc34286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cfc39272bd089fcdfb7cb4b7cf27b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a1411728625d20ff9e4084fe75f3e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7be4730510c6f4bfb36878bc57f19289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8163f36a6738893154a17adc5b59af1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad00928cf5567f751cc1f5046be71d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a54176fbe56c3698fa279696b49654292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302903ca80b1d0e16c892dbdc636c50293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253732c46adcf81bbfbaea5f14a9d1c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a823c9fb19fa60bfadec55c75f6b37295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916d4da7a77f95a4ee891c133ee4a85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970bfc0c4ac8be4de3ae6033d31c060297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d82312b2edb0aa316eaef13f7722b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4bf84a35c85ebb5d14f1f5904466d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc578e1c93e72f4362b2166098a0d71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed89d319c14d891e14a7e1a2ef422c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d8a0472e757f3ca556728f105bbc8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb56562ce3b4b21e99252274a564ac3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b741e9ec7513a3298370ffc375ff0b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf9434b9fdb3bdbb0e914bb2a7f9fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fdb49a6bd7255a0d9f2e580c34069306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f874fd152263df39d3b2257a4f0d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a329650dfcb169872eef5c38fd1913308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f381e1846601266b1eba16eef34d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bbca109064145ab862fbdc2fba8ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdcfcca5a76daa0b492dcafe237b4a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e22fa4c0231285e4d2174a7e4c34fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3d7f400d901e7a1c4fefd5e123ec4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536599c1810d7c66834bd76c9bb1904a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d201de107c4b6c5b7329e95c9e9b26315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca009a5fc2573e0e04a8c9d9126ade316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b964731f83ddde9c37b09d317a8ba8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54516b480de898d53cd4250b94d4f559318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499d9e2a7a9e2f07743655c1757bc3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86374c6199d4d64cde2948bad42874de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfeb2696432274e6661477b0f74f697321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50972bef36cbcb5cde26304bc9535506322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a778a7c8fca6a608561e1650991b0b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1a127d90fb0fd8c5eedcea7779441324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee803c57818924adf30774b7ccf9aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbfe573770985f621e76e5579765eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674eeda9a9041a18dcfbac12064460e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4e0fb217afce196099e3689c88f88328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bca8ee60cbd7042d4a7a6daff27fb6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48acdf1d78cce21b3696aaa19413fce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7348e38bac94e2439f63f2dad1c3c36331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d636dde9233704510b2794a67b2c4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29efde4d191cf77baec30ad55d983a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7288bdee3f43871f6f335f83bfe2c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76411086816924abce09436d73b0dc8b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3077d67686f77a2034a42e031c9a5a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde864a6207935841522aa40779715a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d37dc2db4aac2a5678991cb7da8f0d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5cb7ca06259269c19cc87c2edd48e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da0d78c5ea9ee312e76b5235dc3d1d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762f987db91213d88fd3a45dff877bf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8683f0ccadff272e7d35fbed993866342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251efecff32f8f7c4eb82df1e8cdb15f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c850e08af1db8811c03fa2e48b3b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af4c18bc85ff6f20013d0f08212ec2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a6d758584aeb60d9a0b03afc21101346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a39265cfc31faf41de06b7f446710347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e63b4c42fc1affe0f6cafe9f4ada01348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d75ec1ff5ea99a30652344ccb7eaeb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ad4d24cd86503332857fc3d6034ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff3b8b5d5985ae79f20f1937c1e6ec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52263e0e4ab4b47f86a9f366fcb0d959352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194340b578614312f6d599766a62f6b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1e222b873f49b698094fba756f7ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd763a6ebd0c364ee79d098cfc5d0f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc94f717b79f2f940195bf2fecf3df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f91338cb1c7384af6380e54426415a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41b84c9ce772de4676937d1ec43c69358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac15a28027fda1861b8de73e0fb3cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2a58ccb859aa23b3bcec27f726104360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8256a2501eed66812c10c8ee1b3f68361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80786c5ad5323790ca8246e25227467362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755dbe1df875503d654b0ae98d0770d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1b9efdf72b17f33a95c34eabc39b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab571d31e284fbe422c2a54bbcfa49f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e3d55e901f220009c4564c4dc3dcc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab33d5768464f42e30373e50f98860e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ab0665aef95bc52c00b95439e1c69368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac3f7bc9487f61789c7b29156dc4bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5d05f8cbd182282986885a567756b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0d5a8586a2dd838daafe1d0111328371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590158e81c9690e1755dfbc588d5b5b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bea8329c6020281d4f355528295b4e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a067a1dbd5da082d804f74fa0fc5d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecc2b9ce1ac6fa73480fd2b50e0796375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c97386b3a8ab561dc79a3ad11db0ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379f7792b415be5ba63b4f9e39327e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9534a8d0154df921aaad7713202e3b9378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>