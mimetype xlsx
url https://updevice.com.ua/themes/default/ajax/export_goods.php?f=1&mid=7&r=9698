--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a82515ef9a552beb4522bdc141a3671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d17628df2b7a52cbbf5f513d77dac52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883e220cc46bdeb966c7db39c397ed13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433527616bc1494e94b5af650d154bb34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5a7b6758527af38b639e34a8d09ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074048a3d8aedc81c16e4ac74a7c881d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a6d25f11baaeef0073de10ccc9b4e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd973ecb826872a3601cb3bc13ac19b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd95a36ce581c75164180aa3ecf1e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d02530898100352dd0d6e578ed5ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10730d20f8851b1ba8ed771ab9ab7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2ddd3f7cf1879da30ae5e26e13fc312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9136ceea5498adc65a08478cc7f5ed513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7a0fec9a912090ded3ae1c216c93314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce98eee6b84bc1b44888c25ad284dcd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2183bdfdf27b462f32f33346ef08116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df540b9569cb840ec6f0dceb1f5430d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6461c2afdb1c72f1bd4d8fa31eb697f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837529d938e5d5981613b87797db977b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bed6e58d8c03d1ad8fe6df18ad5bc620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e56d05820e8700c421341107c2f7e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f3189157fd4cf28d41287adb870b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40642b9c7c423842a876403777b013de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95381df0931af80e6b468cbd297f38ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316df78f81cf7303a799a2e4ba88123525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399d3820c19bf95ecc6c3f19cafe8a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907bc70a655dc9ccb8f46f7f7dd8afc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d07e5b5dbde2d64e7705c4ec609ed928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffd8dd89ef104f182cbf35a36417e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9eed9c11ed2832647d679dcd8cc57330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa018754560b400bfee2d4d89951d0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb7b3b3d38c6d747d93f6d84cb789832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a5d7b526e2ff65f21494479e72f2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68bbf21af63fa6ea7991f9c54c7f2234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5124bd25d123fafe973f14b54f28b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4256bc1c19381465213214ca1de3c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f111f697a2aa9007b76ba0d104ae2fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da0c889fb68c99e843c9e2f03d317f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b4ee5dc731ba06e1ef632a5f0d43e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1de55764274ffb183eef3a7b78422040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fc50228e621dcfdfd706b5a37ae7441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb8e274af499b6651c4e516479906142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756e91a6cb965a5ecf7ed1ca95b9def43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6893693a5116c500758165762765044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a90e1730d200cc1e6dbcef6e74572d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6658323cb94490a70aa108da27c613446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146ef946a4acb3c398e08f9b70fdf8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a663670e5b6fd5208e1525c7aeeda48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c14b2535708f4f2d6058e7dd0f79749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22702610337281a83efe72b2b08f08750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d59e06b1a3427c5dc7de41ec8d9b5f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264e3a52172e452a78a5ffae1d4a35352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc45192016f68d2f34f103411d2244953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbcaf56e59a6eea9ffbd048a296e4554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3dd26d20cfa13944f527525fea41455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d03a23a4d82f183bdee3434d07e8e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a659650a8b109e9d922baabf3a44e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129ee1bfcc2cd1fb670bf47efdde5b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11cda278f778f3cdd8c63d13d19db159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9433d76c81338c1126a7a9ca6f3a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cd88b244d2949ec6020dbd1fc613361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04370b6d2c5c95ae0def2fe1d18146262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc8b63085217851d7703d00a404c3563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974daa05057124a251a18cd690767d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc74e775a1340fe9b12a3a076556ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecf47fa41e12dbcf58e76d773222a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc30de89a59c67901ad8e486358495267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e74e409729f45d8a82c1a2871e4ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15aac3e02548071fa119b63693d899669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d930d6ceabe1d881b0db24255504c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0c4f481ca609771a5a2c18a81f2f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8c56bae6c4bfe1ea290be7883a20372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715bd210447962ca5d574eba7e3a50c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851c22c4e9d30105d2992f4f03160b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730fbcecd6d7e4218d43eeadbcc2c3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283ae3e5af2cb74cf7588fcaae5ae9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be241b85fe7e2a1058527f09417dac6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302e693a40cf8d20dfb65d5df73f95778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bc266b279bd649a3709f81c2495a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d9e91e4cc474d4a7425470ab9939780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb250683cd4fe7a832ce9cdffb3af63e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5c97634c5f60e04b77a5f064ccdcb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977c825a694b44d145ff5e3bfe232da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c351ca8a738b9312f470ed0b2b31d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4e5b24dca2f9c7fc661ae8509fdb385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c62884f66dddec599f645bb0387c7486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e22276950ea3f75f4f594153254fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7be4523bbfc4e798d083339355440b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3792184d45c7b29f50c89119b9128289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbf0d7f0049d818e2bf4eaf165e36690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523491c7036b6ab4b52fd5a6179e5b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88674618ade09b37f2622937415a255b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030d46dcb6226697646e788b8427d3393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2b3e5dac552ec07fed2742ae8ebad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cf4f31777edb168836a2549658b9895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656d8ef1bbb047c43d286bf74fb1bc896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cd3ed0b3679151a66e9ccd919e91c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cf86406cb0b8d343baebd6a42300798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210f3db0dd2ab2ce937b428bca1c84099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b03b2ac64443d94cc371de92ab13d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbff679c762672a181feb00da3d3ccd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e9ed1d8325c93dda4c3ab119fd31f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb3b1749ed9e8aaaacdfa33b409e13103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922dcbc7939591243d899bd996590c9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12859b500734c6f8195abde9bb4db93105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4eb69a5472f9d533793850cb862dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8f76ab7285d9799e99c0ec7b38a4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c205a86b58440a1d4bbdb3f46f998e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038332d53447b7429ccfbc693259579109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3cae91444406781bd9373e1524e06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80678e67d3601000c348e4f6157367111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3d62120157cace6cf41528ccbad77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f08cc37255b2d9e25a488f91a23af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561a58cf89e58dcd26f8dad3a950204114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555529d1b02f6a2814d01f631d847436115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505dcd9285d41d8f0458f0bf620b545116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6960ff2ba87087364a7e4355d6124c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020229f469984860e047e3e2296a0904118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d50280a76f2ecea6cc51980617dd0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b345dc935e689f0715993e8b959d40c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489b8462b09b683da5a10873ecbdd9e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d432dc42086c7cc7157161355a43895122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61eed3e53c694239fd908f28fbf6e6e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105037fbbc1d65a298e60bce7f6c6d21124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bc1974b48680539ab22ed50749033125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d30d38a01b2bc84eee949dc98db4f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d871d40d24c925c6ee9f6a4adcde9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d697f23cdcad10032342c9272e79f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bf5d2b31b02a6e2c3522ed3c60aee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f46888a121a078e8ca6680a08b9d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be177dd54fe45c19a3537593118419131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecadc155fd5f0591376512294a56c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbb704bf07ec989eeedca7ed63d97e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3df422ab5f83df50dda53263d215a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229e7a4aa87b6b5af9e09fdbaafda82135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef03480e0f67677b03f0941203a029136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54960eb12b399408600ab6030d9226cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d49a24d468b66368fc5f5135af375138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e1bc40d438b614e8c42fd3daba603139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00f459bf5f456997f17fb74cfeac46140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee3e3f3549e6872aebf28bd6b8670d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd69ba7da74c2e4d5c25a2f67c6e863142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da097fadb95bd0aeafed558b55b7c276143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7e8e0a10c8ece6c49628d6e92b22d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bc47be26c7c221d7c14d90979bad2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e4be9929b1bc90433449c3dee1747146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc47888dace8c2998a919be208e3bc5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2f686bf21352b3edccb9a3a203ec5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03370600e61f8324743316c417d2b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6c75e4e58e86cda3bc5f463f76d7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35356bfbb18a08562d0cbbd508b9d8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1bb25295606280c957ae1dc704671152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115af4273969b434bb525335fabb680153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5b279beff778f5405ad2d96a463cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b32c41816cc304fe0fef98c8f3922d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cf6c913fe3268b388fbfe873bce9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263fd353a6e8a89ebb9e153d14920e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde3c6710ee7a459e30670ad26114c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41cef1e612259c7c476000bcbf9042159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee41664739e83f6e63920c96ed6c66160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b2aa9e2bfd9b9cc884b366e4c32b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c451c0cd730dc748a3c19b1c5bddc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411ea8de18ed87e6e8485f2d52ce4f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1f6ac7388af835e3c20c398dfe1b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3c7833811479cb27b5ee5efb36e38165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9563901b5ea43711364a06df8b098166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bb16e045f63493cf9d5f37a47b342167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b08c168e2de649ea90052a2dfbf03168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc531eec0d166afa0e837a5be4439e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfc5bd923379c373e96d6f59cc542e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a125bfb23a99803a363829b8e1f7b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bce40d651cfa1d80631488168b43c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b3ccb9d2a8561c2174fc36d6411c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb5a4b223a1b8fe3684cdcb26dc9e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3c72631ffd292f102159084fb9893175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5673ce1023dce2059f60388368e2ac8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771f7c86b8b7f44f3cb672b72d00f44177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bbdf38f0c60daff44c6c995b5214c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd49782ac46e4e90704efee24556b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f81dc4f054db361063626f3c446506180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdd57a294ce081b075f0eb936e62bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1364a417d4ee240ad665c5b0757883182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef6d12da09fb4b3c82bbd9211a0e99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb8504a9c62942e6016f91b0562d4e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01a82732c71bd506b8f09bcf1dc0b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380f85757146a00c2b581d1d1cd37a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c674a5a8681626a6f2bd072870dfe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817ece6b0cf96f9bc6b07a736c04d5e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091539d149987ad7bde2ab6fbcd61d8f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f324ca6a6411acc1ac1add9e3bda0f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573b9d713bba19701223d8cafe0a222191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee3074923cb0da6c724ab61c4e1a5a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d8793544d7def720bc5a48a7b8a86193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988e79929cb630f514ea6b13003ef2a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b727bdf3ac67ea1a4aff989435b4c7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dae93c67fbe11fe78ed5a9dc7f019d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393aab753bd9c97c014f35952d118f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c6e6d1ffde8ae6d4498f0ac0c152c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cc998984c7c29ee416985f2013e8d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88e3c7091f818bceb7f9e5649accfd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d27752513d56d67836b3e2272122d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a7db1611494e51370a3cffd8b820d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109bb0260e9b267b6ef64d72abefd2c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8772541558ec2565dbd0fa9031eba4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3f0acdda5952b15d1fca7860b810c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144a86e187a27906745829f3ca8e070206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94d0e4ea40e6fcbefd6f182e4822b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baeb8d0648d942dca1f11a6e04322e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac6183e0fb926c4c9e983a9dedca62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf213a69545a38dc41db003452033bee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28e2ca14324b76ac28a4a9afd881a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee7b0fabb8e97f27b6f9748ae67781212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b08fbeb6bf164720c7116a5430fb33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf6ec4579bdb6271ae4eebfcc65111214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d9a116537da8d521a1bfc1a98fcc5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002298bb0bd57eef5b74fd51df79578c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa946336192ce5c6d3ba10d787c2d64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9ce6a7685a9693d1e2c07f1a2e7c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9f87846deaaec1a1339da08bdec23219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74962e34a37c502409bdfefaa5e9e9ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6fb0f0106b453240998cffdb3cf1d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ff551b7d0c5bb2190e8592286b243222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf598c3fdb74b81443c7454189a17f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa57ffdfd28edd489b6ce1b97e198d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1071014d0b891d721b6aac047d8bfc5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d0a040d507edd4915019dd528891e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d02982d9d759b44480eb01fc464e4b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69813533117fcaae92d7c6d6f9ef80f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaf79ecfc0901415a605d8ccea61ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6f417fafc6586c8add1ab5db86701230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe55935c029fb2050349210a0862fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2442f3ac767468ff9ca1a478f429e81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a088ff66d1b0bf53cf6250bd2e2b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94565599f49f0e772d8cb040a529010234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99783beef6ffb579ae300d2aa7120e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5965a9c6e46c88fa7cf8a1b7170d37d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066e4f8e12c9d086ceace365f55e232237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1b9428af38ca9f943b064f0b3a6cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13797359a113cbec495dbac25ed55a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e05f2368adf9a51e152d28e476c71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac22a1a32a36370ba866ccc707d98f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a93527d091720cd971d74f0cca9083242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3898a6bd93988c02a528af8e61cc8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909c7814bd3fe834659e5fbafb4017b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac6a075b92bb69b01e3f923bbc3b56245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b14752733d37592663ffbdd859a6fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1359121c1ddecb9a3c56f9d230c464f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad084e4178d78baf438ed188694bd6b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc92efa96abe12f617b84a631324a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704fda06683a5eb51ce48134ff86de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bcd6370eaa0753282b4fcf8d3f8c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01beb0d260becf43ce50069e908472252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6012857c7e99375c076a1e48a0cb80253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a94430013fe77ddf48649a043aaf6b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19906976a42e0989e373528876507c05255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2b763be7f7e1a2e33a36be2fa87c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a69c3294ede8143c1541740a88b8bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e468f9adb8aac987c187066c919bebb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756c8169bab062fa21e786892fc1384259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27722461e648e98d3103b6b0ad09681260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0729b5a10f5c96566d2d2220edb39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c249212c0e246c5d792a0e211fe6db8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0756e607e359098cdc25b9dc1f277263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d94b59bb7e789260dbd77e296de2df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f92cbb5a0a3aee55463e1651fe7259265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4d99185be6621963c3dd282295887266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a98244b81d93a1721cc2d0ce1360b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fce79c36274efdf09a654845f6acb1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d751fd363f598a61b5609d3f28b5cef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6af198cc849c78bf2bc45d879cd2ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde88d76cb7aae094d20c5f9100af41271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57368907bea0d7b3a0d9c28699e4c99272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a890954064e7cde227bdb2e866b16a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0364f0db8aa74314b62332e60a5fe9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598aceb8f04d28b8bd98b307ee2877da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f4771407c8c2c3a8d0fa29c11f30e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed859de98f367792f00dcae013be1ed6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b632936542b0084815828b34e29669278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b183a0c507e7075e781851ff9e1ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4a7036321fd21ff4dcdb5217e63e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537b56602ef067489c9c07c006400c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff767a67d75e29bcc3d64f6bc280bafd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97126c526797d5519ae0db866af4d89283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732ce7e5686147446ba7e85e3bffec3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1bc7b2c104feb350a7ae50818d3c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35268ce4022b6dec765fc191f1f32e6f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b51117bd670af690d3e40b4ad6ddc1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cd5fd8daf1ce2476e21a3c6188465288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ef38143f1057acd5858b905bfc551289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc72794b2e7c4e81bcadd2cb5434b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fe4ada9e472011227754d58b4e15b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9da1a511367d21765d7d98d533dff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca214ad0247045b03d846475eb88dc6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec44dc248cf2a4ccaa3177bc6e5968294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f28699766a3131f1d07d4f1295f747295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6795ae765362c21613ab5698805a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44288ef577adc751800afeed38e80e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b499d1997fccb9b360da6ddbb1af51f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd291a48220fe76cc70c46515443d936299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40185535782e782b32662a34098f7a6a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabe426566d283c96ee90041e758ed5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84706fc4d800d0cdb9bc926431e10e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116c4117313769eb9e634f294b485dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332bdd39320d81bd1fb4d5b06059462304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213832914c9e90477b0b824235a4191d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22034f1e76883b38462bb38664cd5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d21bb7c5c35a731f2e06b93c56dd9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8aa24607a26c4e461579e6ac97e7a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8e8eafa3d1fcd9b634763fb90e440309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940083960cabce598b316d1616d66c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2e3a33097b78695bd0be9a6c1ea13311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0dabb5ea8b52c89ef3b3b156ffd4c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33327166d805b969afeb6ba3bccfec1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708ee4490cbc0eecbe0a53745eafebe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34585b8e249ca019f347d90431287bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8807fe03c56ebc38fbe21d3dfa74172316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d2d670a3428e7d566d2a22e00673f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ceb2bef3dd90d40b401c96e3efe10a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310760a7f28a329f0635aeee794a428d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a0f627a903e991fcca505dda8816a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b99663e5be96a09c16d16c31625d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c987e52b2ea9eb61882c676b2ad73ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19b99cce57f7cbeea3b9bfcb11d5c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8c533e554f400079912a54ef15dfe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e69c376ed9210cbecf3dbd41b8f1f9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4686895000387f499bb8573208733c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60e493ed2fc47102c5db247035be18327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae88217f7789dfc148a2fd68fa97f51328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4ed0b721106edbd38c8a8c502925a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4f18496f4281264dc84d9c5c90da6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad6d2fa60f5b569b1e381e28c7857e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e406b45437b7729bc27501d71e939332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947f226e5a6e7c4a7e1eadaad2ba443333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fb7dc6baa0614831f96c9b412db39334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e547aaf3433c164c33a3cb14d1a35335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dde6e0160f105572a684b4a6ececd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2742a11a0b0587583b8e058d2ecb6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfea19c27c2c2543c5b0dbd112b01d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a6dd8b61fdf39911883f39f9d6daa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6ae275d73eb6e8f88f7fc185494fb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352341d558731f3f3f130b3505199a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f530fb70c03cd668da71d7ec39f74d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b455474546185eaaefb4d2459ba957343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba186594e20dfdbf551f1fd50d29e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a126b643d39309d1308f3221058b6a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582977cf8afa6375a0ca5a5720e2950f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f454066c1841947e9828418bbf06727347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30fc99c19910b6bf720df7175dd2dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6b0ea629f8e90ded7f1c658155137349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0f219b81d667bb8d63c6e7d062c9d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd17422954450e94b573ec389e7d3d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c51a203377eb2e6ed973813674532352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30bba42107a37e8104d6c6e1e5cbb9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a47cbb9aacb805a3d13b2edc1f9cef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b36f0f4b653ab38da9e6580f4f2ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3434ae7d06110340076ada457dff6a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30944c2bcc4a910d1683f640e12e44357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84667465faad65194bdcbe9ec01218f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a1090189685b75e0bebe9d7853180359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6ffd94d9c90d36cfdc17b42c88d82360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e884a282e1ecd03677e995cbd3fd5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e7a1871510b06396e25dccc0f54d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c6a98e58735b17efd04dbec1bb82d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3e7fa83a693fdb19ba1fc505e1bcc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dda1aca9646ac401ffafda4676002d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ce3b95cfafa1e3b4725a7b89ddf26366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82578e7a91deab1fde1bfc8fe56c20d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd97ef29814d55dbb684ce08516ddad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87cb974e7c50013b89a7dffd1ab0ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7585aaa9ebff84e8ddf688779e16b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0c499aba2768df342927433d83850371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df05d6f69fad243fa4f65345cb3af4e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366918711dc653384adce124a30c443373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e3a9823d86c9fdad8e8c32bf77f64374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7ae0186e3e0cadb6a92f149fa0525375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e883783ed1744030e5e5cfc14090a7d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ad37e1289e69738de54d949345257377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27261c286e150392c1445dc3b6a1ae0c378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de34ec85f055672d78f2f2389f317f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28b84f36b24b5c97841638abc17a7f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460e16ba913929e0aedf5ca3d9882873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176e248086e35d9ed30d89b393111d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ab3c742daecab51e4b27ddadac0905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a751d77f759dc5365e1e14c6a5b48e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b1e182da1ecb616f0466eba6a614b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af86c2c7d825ade4bfa9f70e3c555498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62ee5bc42e78cd93cf98d9544a5f4a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b16e1a2d88bc4189def57c9ceb297d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b813af4f387196e64fbdb86f16f6c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd230f8a5feb0d9a91956750005f520e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455a54115a31c4b04df2c86acd11f2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee51fba635a2952acf09be9ee4072514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16bf1c4e519e6558152a80360d677215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8425f305157428039b2611c4c2b5d5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5513df4fdee7ec6db155682ae219db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde69c2c40b296751caf3d41abcbd6b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b79e4c7fe67b146f6ba00cdf23126119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820e0f9200d703866a03c310805838820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7082128e939c04d98704907825b3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc088fe6eec7f92831f5a99831344dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b66344d323070c25c64253492937bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028dc2c299fc25f89dd6a1598448e12524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a82d10f9c000be353f467e20e541d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c211c6774a1388e7a07630b1b639c1126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee1c722cfa68306be23f4644bc57ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953ccdc39fa5055810975e4e2d4dd1528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736265fa32d319662f8a8300139a54229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30159c0c7d837835a4b88a0a1992409030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f7a567b7acd60dc317e420dbfe51e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2119af4fb3e7361acf885c360006632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e225a64cbca46d7c21b356f605b94233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76c2c1c0d880e5954c7d69d5c63cf034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6d3126cb42b2f77630faa7c49442435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69725f5efac4ad89640e1aece628c1b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b31f35ad18a0b2caab3977da29b1e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f1e64e5a54c04a34bdcfae9faf4fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffefd859ddaffe573c4f16fe01fda8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6b70e8730f2b0a3836f4e7ec6f41340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717d1fa46f0a2499c954d75b874631841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e79327e8c6edc6649604f62a38eba642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81df23e7560766e070564bbda5e64543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2eac1af3152b2de547efb1af7968444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28575ca7b4c19b402608650d2ad5bc245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa3d0652a5c04acbd54c5cf52ca77246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3f9d8936478b5dd2922b9a963589f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628880932178188e6d2bccc36b28f5a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a0ec150fa41d8028e47e69cba3aa149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac795f2f3953da159e10fd1cda735050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8259d043c2b77a4489d830aaf9d32851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e179bf802d83fb67ac83bd7cb34c2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b99d3c35783e20d4e8d1958f3337a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e34d74c8fd9b0c21fbaa66be96648854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148b46baec562bf62cd878d969cb71355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f4822b3d4b9f64eb71c1fafff4b6f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72978a201a1f92dff22213747f7dcc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff904a0fbac17d981c1f22cec71922458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60f53e9740f8879e2207a2726c3c6959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09e6e4f907d87aab1ffb5601dbe56160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf51d1d0c8440ca9c65c442da4a16b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f97a7a7002943c2ae932ec66e45e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf0530e73296f9a3650801b978bcee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe460825d040d28ce6793205fa9fbd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946560cb795d0b9909eb6770eb0739265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ba5ec8482333e2aae8da0f527567566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a93a21423fc18583dfc84950023f8767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914a26c9eb926fc1eff9e6e5df3a9e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11079ef388e746332174395a7abc44169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c6391c9b5cfc3324ce903077f3c0b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf70bca4e3880b5cd1549e76ea62f4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9fe00afdd5c772cf827a76573cf1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325c505dcfbedc911c7217bc9f18db573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c3c921222dd479c1ee922b933b76574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc4daa0c59cfed701fcacd49fbb53275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bbe60d8fd2b76dec4b6a211b132be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adf31cb97c74d12981a6bbd7e975eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52837e2de6b60fadca50384a27a9d57778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09355f58f918d916a382c7264088e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0ff271eb92e893ec5dc7e63089c6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fef3379d2947c68036b767ac2ea8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df85c0a5309cc665beefc5667f47e6382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1dd4255b4929cd074b4ae120f50db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297426def153acbe60617c59e050211484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682c52b1d642f33a7a9f6691d5bb48985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407c189df413de50b622d8a9c33aef886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8083a3bf959915ac567d4b6bf2fe987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915ae9fe8bafc47d94b9294fef4794088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fd13d0fc937d9192889628cdcb90189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382668469e215b18991358d082b5974990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6677a9128ec5bbbf71e1dd2ead8f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f768e8cdf78e7874d9872f72b117b5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868589a2ddda2377ec19579762455bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a420789bf0afa80b55c5f5b2139ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780d00e072d13655ad5e719deff8ab595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99befa42b7698ec51b7227965c8353a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c15e125a7010c6529b19fad47eb8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f87b86db8f00fd5d104ae844321db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e72b868f0ae17089714339d4cce2e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c91337930c4610d3384019479a024100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829113db51f2f2f84307ce43fb5be26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44a5ec2f6a03518437430aa4d259c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a55df67a285d13a12b6c46b3c8bc91103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a623fea7a3a23334b50533f8365bbb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c121ab9b3b256a3c5e85ed5c91ab1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4499a0acb7af1d345db22cb028a66106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1722c19a7dc083751f44db86217e7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796b11f131a2e09e242452424a178a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ab732ac510921e95db464d8b2b087109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca43503c915fbfc5d487f7367d7ca22110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471c7203506bcfa1db35e9b105294ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff05629dece8583796dd53aa822139112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1da41dafe897b1183684b011b1153113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac08e495d978d9e5477ef129325b74114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4018bf0218dfb8c2efc759eca1599115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e437b54cd426fc8cde61ca916c0195116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229134dfc9f49a0e7536d66c7ae4de9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855edbf7624105e9dbf30199bc85ea01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d999fe636133f839c44170501869a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f1de90d8bf648ecefbe0b9aa37d1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c5d3e94e7454f926504e5b3123a2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b0f06e3e44bd68b893680ec92888f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df1bf6b59a746dbc4aa0b821bfb99d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f87f433ee24f734ccd8a19cd1c7cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a8db424c51cbb69f249b00ba87a58125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5c9d106048dd8f8206456579c0547126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a215a7218af8041bacd66c59f10d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3a1451122a06c8705b2dbef901c72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4533288dfdd747486f2dc4bd0336d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77683985d4f17ca83251ab1efdb51c64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424cccf1e093b419ddf4b563c929dff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793e9506bfd9621d2df226da243e04f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461838e1a33eae05916603b1ef5f3c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81083c178cb00a3786cf49078088ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63799583b2de57a84765304339bd6f03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9955b493df7193c3497350f0aaa3236136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee4ed98810e764953024e9f8e2bcf7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373c85aeec7a551c56cca3654f2ec42138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a0322606b830434ff004c20efc901139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a3a9cfdc7296373487d62b03d9dfd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00166a3c64ad39cbdd7ad9f680d8af3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07689c0f925bf04eb03816dea845a9a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a51af2f20c814376abbb75fe48dc4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebde19aee4ae68e40a583b547cd7f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71652611f5fedfd2b2f039b6518daa11145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c12b5bc5e63ba9449ffd8a6332bc5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf68932b160b3c067e8fb31127bd28147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9631e59c91a17515775fbca1abb21d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709839bcddfd626bdc9cd27bddd9def149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cd5aa5fef6700513f7fb1cf38197a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cf28cff2727bb14a3127ed9b1c6f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3c80efd6f1d909717a1153bec0ef2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83921c6538eddeab46ec9d3fa5b2c162153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4614acbd3e989322f555e0f6b11d9ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889bb287b10ab763defe6f3c32c10cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456c71fed8633ff14421d106692fae3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afc4ace97d88f3470898b27a7dace8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048c964a1748eadc54e01e0cbf1c55f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d80670d366ec846ba5ed08e695900159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf818e87b21d793fcc6fd0c27660440160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94198812159a5b3af374138c6a5da065161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94c868f23bec24b0c853ca706e7b64162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a37ddd12c856b1a5e8f60570eb17d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c900b3073fe438b40575eecfa912fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b599c580bf76dbe47c761bb6a3deb1c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a3f094be41ad62df606a3db3fb190166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cdd09682354992868c1f87a151903167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178575056c3dc7119f9d3470d1b70e5c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4613d6a94ad64618b8a69d0168731169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d8d23949006f0bf3c11c8212af37a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96db7e61820de410b1434b090f40f7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b76f3f7e53e1528bd4cd767005880c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a6b91b86d257b728943703153544f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a175e0b61915748f111499c91d318c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff25fbbf68bd34e14429cbbeaab7f6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55884a743d7b0ddb9be51eea99cda4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dc8932c6724b079d3c90b65466ec9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d318aa81ba2a0e8330a97f52bcfe15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168ddd90d05345f34adbe23d8a15169179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c62a42c53467e63273476fd5aed22180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de7de9f92c845ab6018f9152c22a08181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf9d3544a0bae417306bde3cb0ddd8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63766f0c15af8e227eeb82872eae7897183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f14c20cb18ca54adba73b28bc18ff5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0395e2c407a550ef382dd76ea0efb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a24ce576a6f1b3b1d99b1ac6d001e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc9909d18e4e116da38f0a3f844ab2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8782efff74d296cd0b9ee957ccf017e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a663e539a26c489e47a5eaaf3a0799c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ebd533120a44b545947f71eb500b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246d8aa0f08a280f0b708ec394f34f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c5243131311957ca56407013dfd71192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650006709995c50bb0e5d2465df9376193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24c476ea2611419c44bd7df939f243194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2ba1295e577bd258ab140959f3f98195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e47038b36f609c72ac3fd499f61ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc049738fdf37122c18888e86e4b9ac3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a49bf24f7e3c30ab89081474c1eaa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fde7d8c7ecbea7bf8649a06ca0b0d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647492c21abf44eb75a7a406ba93337200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c8e3ca85644617c797344193b4cf7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ccda11f9a19acf6cbf707db06c1ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c162b727bdbcad2a316f5cf3928fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12f516395f496e169aac667ce34679204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f608607ba7120da02439198b5d12fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898daa00a3cc9fb6bc48187817957ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36fbef0145b86d0717b80ede3d6c72207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61534c41a1425753eb25cfb9a9c74d26208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec8a8faf8918b995e34fbac969d6a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efe97a90f000439c883d6f46d37f29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80af6b2c759e702bbe6fa513cf81a59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7623b586c50ee4e35b45ce35976a8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20854fb31f2a463960adfdc0c67946c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1091bca6bfa9400b1b87567a783c93214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e215a3c6732d3a3f45a8f78966dc46d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8627b106b9cf13b50eb8dc42fd735a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578024df131344e94633bd884de8a4b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284077cb35f4bbe25672ef4804e83fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcf8499dc31e57c77fd246be7f23c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65d4061212bcdbb87e897f67992b9e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f93459e3db1e2fe431386ef9a9010221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e39fc4e7eae448c1533cff17a566da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c354193ac21291f2f12c945144fa6ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e01747ca11aae0234a874f1b932d08224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3a318283cfd59209f112e685b7f60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5f24ddd9a5ce4fe6c54b290a2fc22226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ce12d4281a93adc46a8f440cb29e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15abbf548fdcf11d50702159e24515228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e047c14cace6e9b9c4b4455de775d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70d1074f5c3a5db82442ef853dabeb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31793bcf224b11419938dbb4c3e274231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414352536348551ae16d124c135d7f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4a6e71bf795de2ecaef8ac4640537233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7f63073b6a18a0b293fcbda9a4b13234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb59c53b7c29e0ce264e76a9ad0102235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5eef23bbbc8828102d834f58d8c62236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890e84eb957a8528218f0ab6c5bfea8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223802ec361a261c26ef5d9ab25bd269238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278786de958d014b98fa9883db14278239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d22c8e96baf8ef131c9cc9618df2a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e69c719150e2ad874674cbea91802241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1b9e6f730fbdba39a39d7d27fc39c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef2b623c541adc65b28b0ecabebe2d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc595bcbbcbe9788832e0788073332244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a4cda6bc310ef59461396ff52ef7f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29be5905ad1b564f972f83d417c54f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fd754765cf8b84b179ea1a3016c9d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a510461c70897e6927ea70477424cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80338e034dfdd55f1204ce7d9ca84389249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20e685ebcdbd550f5f5350d5b9a9d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a759604d87d839495ba79d8f55fe55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768b01b2ea34f5daba5f07e6d5dfd9d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf45d4670702bbf9c5d5afa35ae333b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fe68638344baf2ad08f2c10950cff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa85011a787ba96691dfa809b512cfa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e125ec9ae59bb957095b5ac124fb95f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a534e170994f2129a069fdadee35a0f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690755bb65bca0f5b7aadafe189412c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c23868fced6080510481989f2342c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27c5881d0e533df13ad6b7db552864260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1989859f40b98ea20dd2a922354c1b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f98058bd61acf36af71cdf589324c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5bc09c8456fccc6812cc69949e7b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d10f71f6c80a220a57cd7cc110df3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc879fcff6bd9e10ee68440fafba8eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92275aa6e292519c35f724f334cf2c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e8ccbd818cc1b206ca008a495e45c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9991f373cf280cd89a15e8719cab540268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afe2b2dbc9a41e7fca16029c6ca4ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3daf19f5c3785f308ba6f7729f222ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7124effc09d221896a99bc5fc78c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640a60491cc71caa5a1805c10f2cf75272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4450cd4eb980376947f3ade6f75b19273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f6e49b48e2dab07c6f529dba572b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567d53d86a0b5f821c15761bf9a8e6f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d57611997e00c75c298db6cd32453276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87e6dea7e2bf3054c5e9beeaeeff13277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8456ac6d7fa380153148cf17eb6fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a962358d6e9f3a971364e8710d8d852279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ae1fbcc39d23edc8506d765cb7986280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d628266d0c1bc14fe9a1878907d66281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38a2f353b30c57a622be674f42956e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eee0d666c097b89f0126543e33674f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748521f6dd3d9f3192f28b55ae824e1f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0692c00d522942157db76da9d8ed82285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cd671bb93c0e1f6adf1d1ce831bb5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0adc5df1811ffde9e6bad9e0e26249287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45e602886b888a08067c7007a40c9e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46df5cc50eb801ee0a9120558c2de52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72037ae12ce283c64af0add45d019d62290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9687afff587388d374efe86c87129291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4fd05b0dcd9def5d63213778fc774292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674ebf6f6fdb1e592a53eed7ab4c4c5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36813563d73cac7b7918f5c971e082ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000790a277f4385ef4ebfcfeba51fca3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dbb0381c1013eaa205cc2f90cc7cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d743da6ef56e84402f06b4be44002ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486516599ad24d0aabcd88f732beab73298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268ce5fd0c4e3b8d7eb3669f30c1477299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110d597686f6a3facc87a42c138cf02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e86fb042d6d81bb778ee781f0b545301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d2384ff71648497efabdd0cdd2c3a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df96a13ceaaf47d316311c9d36bbf57303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc6f0cd91db3916ed50393817db0bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956a07671fa0919a9a1ec8c1c8ca397305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d0896018040b48452ebb186165108306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1fab1b44566bc81baa8bc50b39ffb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1713b2674425a899ed9a41124afcf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305ad43ac0f9e300b11a340ca0f6277309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff852ede60606be8aa20184047bb6ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831fce12a6f526585cdb887e0e65361311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4e3021269317490f1c5aec4994e19312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f3302adb1c0cb8a851ac170ab53bb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d008dcd4e05af1626832f7fc67ad21314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf85197213caf436b35338d28b6bfc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98ac269f95f95d27730856eb15e282316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dffd3cf127389ae002a2e0265d18b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f77c6ea1f12bb73598993a5f85fca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb37e6064f96cef5e82d40ccd96e3e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd1c0dfd30d6f9628f7912d46a5202320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf2db5623be55ee7ce1ea0384d0dd7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094aee209c523827d04ab175ebe8a88322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749162f201df24a809ab9290d2af611323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda36f13b29a48fd35622a97402acfa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eaa9e7f5878ad93bacae0dc5bc419c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0e2bb971816a4c2b7ee876497db88326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d40ac9bcfbf18102d482a4df9f06e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661d118b2824d9b3a44d244430bcdd4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25566ad823a3f2856080412368b2df56329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9edb2bc93cd6f77c52b144d4960c4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da22023ffd6dccb3c095c3e7fc5558331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882e5c076f394e270710f13c25248c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8b4b56bd501511df4d6499aada163333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5990e7e0354011a80a3d723fe80a0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f51071b986a2b9ab675fe1e0eb4551335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14f9c86253b1505ed4a189d79dad8d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c79239e1af81a16f6c13fbc3a0ad7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846850ac22f21952db883b34ae5c0215338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b257259e02d3d8c1e40d53b5ee1130e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493e7b17f1cb0db8c537c681f4b8a08340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca2d22597698f4a65df667ef0d39d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2874c50a49a1bfb0a706a8cb4a174342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4d970a6f3285b01998d781dd3a8be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671b6a50c08156b5cc67f13a7809447344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904cc390ac214d2ea395c46592d0e97345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ebd352f83d07e12bd1898e3ac8edf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960f0e2c4b9dbfededdb2ca76d54725347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b427012ddd6ac4b30c933927f86fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefe19ec8966af15c5294d09575c3c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9de158de4586c793240b6ab07ff165350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509abe0c8f320b5e194f59b325d6c5d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f03c9574a1d0f3c23a07e6e7525806352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204f75c9f8c43887cd9ced4bc27bdce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24234837c374207e8a90894212d7fe4d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3d80a468e6a6f9fc6aacb96cb7cc9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e908d975b0e34fbc6132a5425cdf0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757aa6e92a97721b5071b744cfadb8da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79345db41ec62c10db9ecd3d537c940358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e38532d8688503babc50d48a3486b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4798c1421dea50fafe4a24e5b252a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08a2ebf112faf7f3caf44a7dcc78f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0846ebd0c9062f3278801bb4ccd017362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d6a2478e7c499c6135d970a5c633d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeeca9c874bedddf6a46fcdab7b703d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991accba01f89ab5b5490b07734d41a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c7e73ecf60ffe1e7ac3da5b2f9a4d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a90e3d6a54f951fb694391ee43d586367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7dd4d8d5c81cb1c36c7bac751f953c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984f8736246191c51ff27cd81524ff6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62b90a18242c7221e15c3ca9bebca8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5da111d56f8f8be1a4d83337f2f17371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002f24b72681dd740fcd295c4e1dcb3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db89ca32ad6abe895ceda0943946f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4da2898b358e1d02e805cf3651910374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e154d5fbaa4d43875b49486eaf393d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1202568b85d49c4dc88543a44f820376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ae6e709b9b4d4336bd1c853787bae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d7c155193fd91020182a4a23c0a4e378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>