--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30fb8cc51ca2c807290f3d2f1593401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da16e415c05e3c8d39a3f3f8d45fab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2f0f1094f1d19a7f01e793678768f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c90e74050ba70639566060c7448d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1dc7a6afcc28db6218c155455bc8125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb4e58415b8edaeb7ee5fac13a77196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f52dc5c7d910066d3433c1a5b169be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc58f77384067184b67837f59e0fa958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3530328cdd3d4f32b3fc1d362916c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89526cc0307d339180179c9551aad0b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7361229a9fbf3947dc4ed62b176caac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26daaad65df4ee2d14d76999f2041ceb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513772648be4012b5dca56dfffacfad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f2df1f82061c042cc73e57c57afb214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ba6ffb2d21eb88391d42f79d1826215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be5b36f2acca2b93ab00f4f576fba716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebe86e0d39f2e0c10020de608a317317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce299c6e13996f4eba6a5ccfdd531b9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e151fb9a0ba42a4fa95905e29eba08219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde997a141f14b8c812d808bc762a6ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ac96aa40cf24d85f285a8d1e30fef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16c0832777fa5f78c9f165e9d1040922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0505350d94b6c25ed4cf85977e046d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f0432a5538a1da3d394627857888524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d1277b6d566c31c9a057098aa21d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c858b38c2262f0f77636c760eb868726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168b5c9c50d78cb2235248fff5bf3be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f44a6c6b4ae6b5e4a5b508b33e6f4a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ec608f5905e3b442824ce442c87ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5c4c5f095e884f592656117b4486430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223edf8ae611f33118f8b4664d25946931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcd38e8c4f317ed58b16036e23b4ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e336a0faf53bfd7b14a6638afa5d5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015360522f0e0d5fd052f2fe1c83d5cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d96803a15b3ecccb881b984951a83635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdda40c3d472ca68d864ea4d8bc17ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae09ffb28b48d1327412a0f9d5c0f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cf92f4da5675a3ef0f31cfc00a21e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b938b393390949d84eff5c6baf3b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c436bce4eaf1beb401066ed865ba2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673c53b7134598e23ef1e8877b4e00e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a5575ecab0ae98a5f6c9d2b2820b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49aa5f67d5d1837a5c40170206fa48843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b090bf2c470fc20a221be7968d0083e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d0a7ca2ce109874de5d1e83c4557045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec957d718e98b75409801cdcae0248046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a04ed6dc71925f74138f0305bdc1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa003b79b92be60aeba3a0f8de76f0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3628cbd1b4a7d71dca7bccb0886b70749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f6ab6f71ad9b5f1aab3dbede2dab850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ae407d2af4bba8a03c3fa754528f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5340ae9df9454095a4952101d932352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d02259af18babf417a398101078b2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8a4d5c32bd5104785d2235d1c36db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dcf4570c12f4dd4e67f3171af3bc555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0ceede239438466f6e8b58931807956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002de16d2ea48de003601c6d3662857057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6f50866e57067298017a56f4c624258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9659d89f4ccd46c22e983f2841426059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412760bdb596656880c562cf4581f7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be698f30e4bfa91a940abbb9fa9c5d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd78db56754a4a1503dd908f54646262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17648705d68d5fcaaf2749467ae80fad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2a6bda171838542bb39b3e680ecd964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced8703ce860c16544ea7e5b683804b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc7d31a9cb8616e60d6336ac39ac9866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca18338de4daf1eae36b744006a757b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2800988c5c0d893428b6904fa09cfb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be22225f32f030f40372113616556e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f1391ac5a8a3431ba8d31935895a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed43ded600d5816f622e280f01baddc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f97f6c05d85779de8282cef49dc7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de90ee378a3db690b653619a12ca8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c151ddb4a50913b787fa286faea122b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86983553e055e151642a901032dcf7f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997a9a997d6a9151575a30531cd079476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e955351b2128b08f485736f170fd1577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b362a95cce90b9f0cb75c90bef252a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99814c49224facfa27407ad456e45879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd62f0fdd41024ed966422a19651e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ece113a553604060e457d7c4601e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2509c52a0589a626ff74772a27c7cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a272dffb0fbc85d5d77b9a76670c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adae9771c84a5519a6565a5f87b2df584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534dea261285dd931b0c7a8a4b892bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458a8cf9d79b3302a64f081b9a8f78e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23469d70ec024292968c37a75802c9b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb419112dfc2cf8d6b0ff6e202377e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f73987cc59bd20c8ebf0e5f13123de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8adc22c40ea8eef40924f4f1e64df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c023966826d5d2af84198d2d6eb483791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76455a78eea43a28793d338d447c8dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a1152777f0959008d630e6d29fabb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d7637b1d72f67de02cceef13eefd994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f61aecd328158708b1a1d99e2f81d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e995126b8460031907eefe7f9054c6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aab848734985c66fb6dc28ee98d50897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d3468b326ec6e58d72a79fafe0ebf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa997651b972116eb3c8194e5f7603fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669bd421b28ea4d3c96c9e41ea81b0e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74428b96d133d7e69bcdad41ab549214101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34258ce57ce01524f431dbc0f5ea7f37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8cac399bc131b4b0d00df8ea5b375103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403be45d897444562713b24c63f139a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968814bd5a8dca892d2f258a5eb4cd34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15137826a5b8776cd1b50d6fe29bee5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f397251ae632a178e8709bf5cdfc71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1455d374ebbff450024abba547394108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077490046035aa43fcffca5f12d358c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59586ce1f87184f2c7c92c47a6ac75bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce86c976c0fa12e9acff53f844d8c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee74f921536c8795eb8e7b56623adaa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcb10defa5da18f2ea4edabc14505e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0aa4eba6b9f2083d3b76af1d7cb0c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd7954478a7b1dd8e21441e206c550115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd1fd2f74fa736d731e9d725f499d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129c864bad471d9b02016f7d072ef6f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60cd80c0fd0f582c0e7c20622259e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf508ed2735a8cb522f77c605b711bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a90732cc39d2937ac67ef92a9ba22120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2407a1c7c67ed3560edb06e45e69d8e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e739d7076d15a891b79836fb999ea51122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96794d20193e745fcfc83a0db98a268e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f232fe570ad02c6008c3120bba26af0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290389ae4536d041cc161dec60dda9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82fd64dcc547d84eec103a4fc56d29126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e344a27235874dec8e8a4341ea4956d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d27819ed31a6b0904f48e585f51e92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293c0d4354f361a95be170edd3af3b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9eb6737b096aa6b85f409ab073c94130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244327c67e42e93d46f3be854e3fed12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bbf33de8b205e3a1627ad300cf9c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad06b82276a64b8f6e1aec67d7f1e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23841a8783b914e110e11984421bb183134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0b2e1c185f2425475c80d75f63118135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c138cf6c14b2732072c8720d8e5aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ae579c25fcc4abc31ab5ad6f37cbd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7843822ef91218bcc6d6e541c8eeb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56140a438dbb4ce7a5bb83b7b265ae9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717624aad524b8992f97b98b54388b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005a1d9270be8649fbaf24d3a624c34141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba64a473d7f83edfd87baceb9a83b5a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8d3a4a209373e6ca54f0c93879204143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19d2d97f196b3a97686ea5e9fab5ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bee8200cc77cc00b6be85ea3cbdb29145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d96d95e79907970743aa687a1ee90146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d82b80edd4035fb60f034845ecc32a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab21929821722886a443eb526967b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f66ea7cc31f67c7cb1f817e76279b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e744bf285f4cfb14b3ca65b97b3df1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03af7b121b69125169f7d47531d1183151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fab13bc3ac324707a87a4e8319ae5c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518c5e9a66273128df63486cfbf45d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44478dc1dd0b3826e2ff054414881677154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dca3617211dd35d6900b340928df4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30191a00c155c98f46e04d3868cd6c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ca47c9bc97e1d40e28599240cec1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5cd56de92825db89b614ffaae3c57158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5666d438fec23d82398b6963e9b324159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3834360e45b986dbc03ab8b0f2b92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbac3e22dcd51590e9e1f3411eb2a11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05172fb05bac98a4caf462baeabde2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a445814b41472ca18f505e262dcba9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956db751cb133832a85909153945a2e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c206f96bafd48c758f83f97cd30cf13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93032d9d37c91d761a5fc6f878b71d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b857073826f641d0c5eef05d99d40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17464e999a30b17f3e8467e4a85a83168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f16c2365c53e95e822543ff0ba2e1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9937a6a7618c8e22f3f0bc87681cb3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57381a7f4b30ca8376a06417271a6e6b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ee3890fddf4a04c90d3171eb6589c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178cd1bdbf8189459427b09ed4fae75173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e6a2c95a4fe36533264c9c9647a7c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd804511961f07c9948f4def866d3292175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bf5fead999828c59b9ef500128dc8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94a27ff2f170987416e4a2d04f3729177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6748d417a50e52396a1c816bf55cce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6368982cc95d6bb87496fb35933ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efb17cd2b4b3ad01b625f6511735cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c43fb87ae0a1fd448e741e05a7942181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474cb387e78d443462b6d1f847bafe3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d19dfeb5cb89a4930eee731a6e436f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e89c61bdb1e7e43114c12db1b2c9d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477414597b88cc8b139c2246785f745185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf973719eb7ce8cb36f10285e8dbbb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16b1adb6b09ef2c1fc97056039ad92187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1a2897bfd9bf1c7c84eb3f2c6c4f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30734052fd1d21abe9f907409236ba0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d3050c037fcfab7cceea2cbfe0a6d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dde5befe4dbb842d7d4fcb085c2d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f480da0812e1da03cc1320bcc39af9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422714069a3d1aa3aa7477f59af3d8d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79802c6adb1ad31cc6780f163dc00a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883391b8d62f8dd4c00fb552222ba21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192d1a0f391f9038b67e88c0fa2d30c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ef19b2612c1ac92ba33f915542df1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb8f9a6d3a7528331d2c21dd04af0e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ffe0b4bfbd00ef025e8cf32886242199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ea77c674f81ad76925226f346cd5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d352ef0034606512daba23d80e8105c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e13aa1cea799bb65da9e1da4a8ac2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416e67af4b05ac128ede9029271f1f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db021acfc3a921714e67f832f25629204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac4e52d3b1dd88e45e31e220d330d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13dbd596cd3877cca3a6c1f16b566a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b321b64bf123b490783cc01d7d3a802207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3f44f3dfc1a0792c697117b289722208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50487bba367a994c6d3fd9c4e3b195f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4cfad94a7d170ace586cba0bd1a33210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879728a9e1e2db929534a61eb8c2eb0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea79383146ce1d8792590846b577e46212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14773940444c8a716d225dc5800f0532213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793f96918953c0b75de1545936ad7bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ce75186da3871f01baebfb401ecb1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19684745ab11946f9c399ce26a99ad84216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efc2f16732d85c59295d6c22e9397c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca399f26cd94934ea005d4dcba60cdc0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbe70283f46819b7b26fd9bc4d209b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d7aa4cd4718db19e23afb3a5b1dd3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092029df7db285f01a34393bfc1032c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a819ce326e210f82b03fca2eba93ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923f15883b9faa10638c5008e98f1fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5705284c9fea56bc655272785d86cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcadc50f690c9676ba75e53b90aa48c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd7c9123aa5f35bf8638f54f3a987b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae2e9bbdf64a3be6e7392e4a4461bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33256e4023b664692012d989795f32ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be712dcb9503c74eaaa603d135fc757a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f323535f07eb1416b4ccf5d9bb7a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ed656d0d20ada56ff96b4e6a8d3ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1b88127093be3e170a6c7597c0735232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bc834158c77545f8a36f4e94ed9ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eced291d1463dc8c56db82aeb40ad2b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747ff993b6152749ca4029d223b951a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735fda90affc423a74a8550fb8ac0a0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6869b80683ae792458c9f8d92fd6dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75753f27675645fb57a6d14e97fe2d95238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5637952d38b0f9469e45a1038f4d0ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374419186be932bef05d0dd522e90ca3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff2f388d4a8f4b220854ce6f68880b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746fd169020d8670e1f15c42a4a8656242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa31c6e8ab7394729dc261b17ded31a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97967b62eacc3f05b0ba0f6401960b46244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453789efd038413dc711f8b24df4e3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3d3d8c351ec72b132e4c904582d74246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e51d71d9e6ebecfa540340f727f16247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2087e47ba507e9d708617b056ba7061248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233b0d7432ce763ae9fd65259c7b710249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07617934973982054f53b58cad3f2138250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e9ffb1f2b64b71b0baabbeb3d0402251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c275dbb8a5c592974204eed38f9546252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbe39505fe758179b9c2ce922a5cc4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadd2b6629d3ec0bd90084c43517155254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a770077c9dd97ca0d6f08e59b22f692255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb637854689b4b37aa3213a943bb49a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadeb30a2ba399535d73aad1526384b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e8a3c37a729ac47b10a3b0a884bba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67f3750fc84f8896c0d722c80cb770259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834361cc85b8e6dfae393646cbd7beae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d424cae26acf1969ab59b5635795522261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26f4ea11e9a69ec8d8566ae5e6fd9a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff536db7bd0710eacd2eb2190814d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caacabef281d8d0aa639d5f414f5864264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfe12593a6837a67226d79f669f237265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aca4b63a52487d949c1a8356c61c64266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e8f86067f39e8a14b6b86d9e88486267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b52637b34f807ec3b4370190cb88a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3f4374c9df7fae632953763346737269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdee7a5aba7879e58e37985ce9afa1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74376f577346ed1b46082e2c57f6369271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02425d7d804707b96d891953036e51272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e5987ac68a0e83c6fdb135e861483273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bbbb959a414aa08d62ebe85f0f784274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d774be20f1da14245775641d335a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7c28fa2e2af1b0efcf948def25108276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d0daf7066529437c2a5f8b348728e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c553d3063b99d69f245424f736876a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361a86c0f9f624d5131be3d24200b3a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eac0cdaa52af6172f3c7941e1b752d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296095a27687ba676c38400716d751b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a09e7ba324714075f42935c90b15e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e804920ebabb51e019c383df3c823283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd88eeac51f848fc2a630bba863b8c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4b511226ba0af8bedb5662a8d636e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319bd6a0f8fb09390b0323e8765fe74286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c262d8f3d8daa3049feac53b0257110287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63285a4ed16a2d853ac0cb1fc7d490a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49397bc24c494b16f8ae5eb94d91a74a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96052f66f56c85ded7dedb87fc59c289290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0260c58717b06ab51c8a7ac3ff89d30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87198d9c6b9c01c04bac34467b083a1f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583bc2e83a4849009f99f7a20a2036c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8723211a8a21a870fa49149fbc3ea7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740330dd5d7db4058ba54846bf02c5cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe1f7bb2562b86fba681c9f5e3cbae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923df5f99a2fc1926788c1cb97644c7d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e354bc1af31110d73b4e5d502dd4f80298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce371640c662d765a82ccf859aa1b23299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f55caede73e12f1d4baa390da0b80e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc871665d7374021efae3eec8546584301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b302ea3c5dc23eac57bce7742946b74302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5e73254c119e1a8555fe981821c97303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cb5b3ef69c9f8f2d7e187a4046f5c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b95a71e0d835a82f8a673caa5b933305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7c71b9363ca75e7715f0b7c2245e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7691421942a184a6cba42eed60c42307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443dbe2519d2581d62f19dc304b4e7c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e74f3190e6375e3123cd15413b11bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753f28652d5651fb6200c4334b987ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84347382c1fd3df578ea42b19466134311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b7cc769298aa181a98714e9c817cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77faf1fddc375bf314fe12b946a3c9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dea22e63ac4d199c14aabbea5a0ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c39a0e115607add02cbfd8a8b83aa2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31036e830197b273e8cc873522e21d53316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f546157669e94c5525bfe161f43979e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419a8c595008ba5f794296329159710318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401cf517565a3d661f186dacc8e87de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0fe0dfdba81d3118845d25037cc8c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2a36be4fef8ab14ae4426c77ce441321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275e132eff726d6e0412a9e38f58144322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfa65dd2645558c22b7ac408ad4359323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf149aef4ee9dfb10d85e4cdf35f03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5259df8d3b4f041643461da4a89c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235998ae3855f5fdc32466fa00c6d81326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551aef7b17442d66e4e49b49ea58019327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41675cc8111119116933185872a95e99328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe8c7e7b276c5683ddac58e4e61e6f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586eb1ae274de9cf29f474a4e3ad2e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52125c5a7c8a3444b94dea0841a04b8c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdc31a97a836d3356a6c844de74640332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c3b2bb6294614cab6cc22f2bf757e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6a619a09d07d64052808085eca006334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cdb70f686d97a1e923d26e57e3904335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b45e8db4b1721c4f2323ffa988268336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74519292d3f6c2d2ed691fe3f499caa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f58d43561a10446993ced6bcc7f652338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b1a99de87af6c4ac77a5be1cc5d20339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe905b7daecf7573831e0b2c3e7251340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f717420daac0c5553dafc3bfd97cae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986f31b68d55858c03e1a066a4c128c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2212bb476eab9bde9eb18030d579bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe46b2b5391107ced9c34d3b961982a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f50c41def13ab76250929bc5004902345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17c9606fb5875265956cf7636635b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc9494340baf8bed373740958a004c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26cff9420120e74d15d488f73cf40d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3927f54fc3735d478a72f9405f7d28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a06a73d8c557fb48d8872d3f12b8b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2258c506a9079e798970501fe9024351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65ca4258dfc12fe09b6c0f095d83d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e51bbefc5108b2dd397472c38f17eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e811672b44a62a0a9cb69779bb63ff3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9351963bc9b516b207ec1db98312e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dec918fdab3ecc5ae8569c9dda847356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9122eca2bbd46df24d98e9922b3e82357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed14fe53858d34004b998c3136ee95358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e17cec5768765ad3dd0c183fd5fe67359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb635188e319476019b707fbe1bd2d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7676f421902c46b66456cdfe6bffc49361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690cd5dead659e102c64fff21fb5f10362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf1b4910bf416339bad78c04af08ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25408a340493a189827e9d0d339b2de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde64f40fc3e0002403a3800ce0819a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0c07474b588c7db9a8ceac2f81826366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d26ce14c3fcefb0160630141549b13367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058abc8ed4e642aa65ac9dfc286b4d3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e12ffd9640ef8bef6e46c0f07f330369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f5ea87b04cbdb9164220ea14a7a3f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c67119b32971d5390ade35f1cb639371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dff5ca89853bbb14fdd38644eb3be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095067277dfee27ac44d048d77bbbb68373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da40f9bf2047338b6c2862111e2f38374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00bef780e043f51a20dbc7d9ad47e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219139bef528c894eb24614461df195c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682d72d5d208f856f77db7f831a818a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd357ec4384c430ecaade6d5241f27378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0c6dca95270bff614c1c06ae822ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca075e8bcb825d367643c44317ad2802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cab621ea34bc091ec21a0bc3030793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d55434ea159e7262933542a8103444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaebb56ad658144c10c5fa1a0cfc0675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44e2f2e5811cbb101f50936773ee7e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b0656d4b019a4233d56793badd7747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a425bed7a0854aa75c24ec22282c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d542d94659a061b911d3b5f51a3b4419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88419c965d95830a72f5ba1e72a3e5d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fe974cba5e9a81cf981308dc0c4a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05608341ce5f34fc421e700f7da85212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf101eb760f5ae4d45f4f48055e2dbd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ed6a6b400b3b81a24fb63d61f4a5714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53552478d5df2c52b47b8c61002ff78115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680966d133a3e693fc6df7686364d9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48689b0831d3dea16812e2fa457f7cc117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e754a3a0c2eb7f5e5f731f2509e61f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc9145b1c39d12813133afd3291fff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a83a9b2424f3e08fd88bb5415c84a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcff4098491a0f24e66829718ce33421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63caa11885d8291b20893ae9f6cfaeda22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7c992e8a172c4d9f35914bc41763223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1e0c3f8731f764e84a3459ef0711a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758611e75a46bb696aa471e8abd6287925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4231f9158ba226f93e2bfb75f385f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6303dfc0e0ae42409da79f7313cb0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0341411b7036e0a43364afa4a738c9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106c6e6eb0d8406c0a02805a85f58e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb05462282f65f0f4b2ae226c23397530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e360afdbfc1e57d5fb674e10c3915d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2dedb4857ae9b82ecf90afcb56863032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea95a8edbf7bcfa1118f265f5ac041833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92517d0fbbfbd7107c4b8ac4d5e4d84834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07be0fc28c2663dcb9ed00cf2de76c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8095a11c631fd8ae156eb0c94229b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2ce8a12343fd5fdc8e6a956c79d2c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c87244946bbec94ddbe95a093d33938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f94c3acae603117b0d5de5e0235fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32c02b084ab4bc5fe2c34d3fa5695640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bdcf93bc18f06c20df9a567dcda7941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d37ff18a88c83431dda80da364703342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932051468c5abfb6145a15070c6ebfe843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07599685f0e32bdad584d4bfbf0271144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b5f95c5bc91c9933a502971cd152945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509c52670fbd0af539a529224218b3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84523bf8a3f3a76a524b9326dfcf727647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6e92018d5c5aafbcab0147d5a85ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d949b976a8b1c033000c78e4d4edb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbf745f41fa99286d756ec0bfcfce950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b135929f6082df43cf0249ce7cffb351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f50f2a5109c7cbacd73dd09a2f4d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f31c62432c3e8398ac9674a126c49553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3e5275c1f504efd23aacbf1cf36ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636151d785f40ce7123e8c55b2978d3355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9be29a308fa161ef8af8632c9c86b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3477645eea409e4bbb6ed3327dc17157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923744cb0a11fc751aa8150642d64f8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283df08d2f4ff7033b28f63c366160959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0324fb6b1be9376807ef13894935760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65194854b6254d25cf682b7cc3443161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf0ec3334f82d2bf40b44d4fd07f3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb076b041ac5ecba398ca1920b1b5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fa745c2aaf8755754d4cf2b73162e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf877c422bb989e18ff33260e47e7f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7b55fa3c100d1f1e5e3285717b31866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761c073ec33987338a3eba6fd5b89db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0d2c1a0d73a6d96325ad457c9cb3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae52160625d2154709f32a479210fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63926122fa4d13fb342f2e625e736cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56300d5002813700fb8d7d07abf0c12d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65612810ab9e9372f9ee05ddeaab3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05c9766a2ea11ece1a7d5cc118ea1873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f87bd6de93fd18879583054c895df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3824cfa06ce984e911e24e09934b70575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837000c923760aa9cafcf6294395225b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5136cdc01e15e029e68d351a985b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6c95cbddeba8e44df836fd1c67c1f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdb802b4869fa2677c3c8caff8600379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8ca11b2b71b70f0c5ca01db9edab080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e8e02ddc2f71329ff166d47d6fd9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac34b29d5add236ab3fc5919889650682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41341e51b90e218832223be1282812cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc263996f9c02f53a1e6ac9ae0103484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdcaef98daebb20d5f37c424e9ed0b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aec7249e412018dbeeb1c77c14e79986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1892ca7dac799eca24065f8bbc8c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f6caec73027ef68d60c615ba5d30a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233512d5f42abbd8c59f0845aa01105e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7306bd1ed737d06917e2c7598726c4390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3206ac337af124488dd970a8b18fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7d949ef1bee3f18d580163d5374fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d8f5f475c9a522dd17216af0cfa4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8a76182e868112a09c3943db0743094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37527cc70764fd131cf4e22fb8731b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7a9f470a6b5896a4cd5cf77263c1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98335ed89af391aa8b3e3671cef80ff697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039491fa2d5fff8a3451d04c2fad0f6f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80b4d8b2c3107aced957ee6bc9497899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5ef9ec9b867fbcc31c8c7f31347bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa61d514321e0df98f587dbe12f3e43101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00eb17b7779eb9f798916e49d9f5ce5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36dfba057816a4e3faa3135c4017b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757bf3c3e97e8849a9de3cd872c2ad7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d4c0f7647905a014d258b349b6f7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3a26c33d25cbfb8b07a20c929aacb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702eb64f8e7b4c3b49a872f8c06c356107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee17e9fe237719d14369ce7e1153934108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2ee01c55b78414c77cf9bdf797535109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92f3ed2cfda8e2e0b34f05b5cc6ec8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5644be89213142c15d5b418860c86c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fcab68c63ceee3f7149018acea8e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c465448f09f6df9e8866c156a02e8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6b972b7d5246d643706732bd2fd2c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b121e65a67844668257d3a071f79750115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a337bebc740d3de2c2f1d2f5021084f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4207c649d1066e9f8483cfd0886878117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43268fa30f53a4d39e67fcfbb552c3c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa242cc1c620af0f3ca48538fb1037e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c076e0b48640f3b81bfd7d0b89a7640120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f73ff7400e4acd957c843bc82888f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b8a092f4d0e755531178c7fc7e3e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507933806fe2cb9ca0a99512460e8be4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4c97a06accf2b2faa1cfc74325973124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c6115688799c0abee7e261920b81e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8203c910eac5e0a71c7ed16e3c5ccc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f76714f3a87036fee651a99fcd093127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cdf20994f3ffd990348fad1154432128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308202fc60f2d012d8c57226e55ab30b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660f4cb0a0110153a904504f5973b7c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34bd4910f61b9181689c4c85ea3ea6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c56ff2daef6cb36bcb2fb2c6f8d3c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bd7db879ae13c5310690b7501fe8e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1bf478bad39303ff27b5b286cff91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c8fcdcab0eece6e0c37ba95db886b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e6fea024bfa91c7345d5ad84b0c7e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb35e58d799b53c6ea63f7cb06697d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377856fc3c00fcde2f25ffbf74e9b15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb90e790d58eaff5388a19e24e0f926139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60545d0b57ea274b843d8d1d15d8e86e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a969585a2ca18fbf4d6c9c8869277141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ac4111c4483a9328d40b1cd1abc38142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d863955a8577ed55b848eb761822a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab6fd4a288fb692bb4c568440d1732144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c81d733c48e46f6941d876f537acdc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becbdd4cec3fdcc43adb8ec53d08416146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3405f0c27caa38472ea21250c6adc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc9c2321c995fcd7abc03779db4509148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19d43a61f6cfa03d1a6944fc715e52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebe37064b8f044f2188fe0f8e6c3a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab501bdf4a890f87062b2bb3b5e7a488151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f55ffc5f2c891375ab960bc2d9dac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8346a8321b1e42ba39cd13efcc00d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf98033f220abae8e9e3f5bf1f05e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f057a08fa6dd2f4cc3109c11291a6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f3e1cffb38b8a2c4a51dc7c86acde156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a15e65c4daae5800ef677825f3a934157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a96cd8d47359484f712a714fdfdb80158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74c46385ddcd9b627f11e40efef7e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1bd40e8bf1cc8646d14b9f46aeb60160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e0b5803e2bde70317e59d18751b41161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e16fb35494c679df84ea58dbb160e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812e39c3e98110487e1dcbad93a9024163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363c63c58b7daee6029d9ad34c1e305164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abe5a238cf3a41053dc8c46740d89b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb4f5962a21ef9c299b215f4d7d8e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaac74a4160ef96041cb1546630eac4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb0fb979476bb9cbf8bfeb7aae7b7b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbb93029ae52d87b9a32a165abfb32169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd0d60228f312b45b2de620c3568cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c320f4a8915f6564e9f8c6e9e74fd95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4db51e3cccbeb978ea5c0cb568664172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d31c6a92fa779cadc5b275c390ac2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fb5c69080f692464bd4ef65346962174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f95d6026c2e7c0b76fa26e74f055ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d93d7cb383f6071ad0776ed569328e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579d36779f6ff5549ae47e8656d0681177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d177c849bef257aa63ea0753cd1ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65278caf3564f148af81c94b9ac4c79b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d39f39085d3ad858c738768b032e20180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23b3d28cfa44c954999f4a9e4300a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd39c392c6eb62f677d34f62c8d4758182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab0eb9b4ea8ec5c628d9978870d30f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91705196a74c1796a9bc834115a3683d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3c80f889f87dca3254671a5aed680185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d249306dc2546c441aa28b50a7b2346186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208603f06ec7a2560af36ad27cdc814187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7ceccdf5bd589f81be383f52a42f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6e6cf0e4a02c276571f37365879f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0521fd31a410ae554b97ed9867999b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759c4f66bb11dce1e7808403a2dee9c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616b3e020b7782f1a76e1fff93ade26192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82a0f7d480785e9ebd17e743985ec3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add146c6a2c07708891029a1089408e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f65028766db750e7c876f00a09124a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d46a11f90a37a7b55b64da66b22d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a639019baff3edefdf2a0e8b17486a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f7739e5278f62e2939a9a5b41af55198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79013a66ae062ee0d9463f05adbfa421199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9554e216cdb29942886f0f0d6c227a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be6784a584fb7c0613fc9b704e4aff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61618a0bb85e8f6b601c3566c623405b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0809a1035699043b692acc253a960e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687357fddd312649a0c396aa119df11204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109f9aecf829fe34aee72b4562c4589205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998a20455de43365ac93b1ac972c029206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5d698de49079ebf42184ae714127a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d6c2ba5d3790d3ad6ce3ce4706db2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fdd478c1aaf07c1335fb45ed0f7a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324e66b10eb4a85494c1e1409306ea9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5055a5587395454c33ce808584d96e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7ef6d31770cda1a4cc68d10c5df1a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661e3ef04177f799b7a1faa6154379d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc92be897652e2efba7459a129930c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e5d398ffa06019ac143a483c5b735215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ec83eb3a4c8b53c99336202047c04216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bb7da0a8f86bf0d0c15c0cc04bf66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672991519a077986fd1c03d7ccdfcd72218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa569fcc26b517de3ca98a91286cc90219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e170bddc2a4804cb2a5ca7ccdcbe241220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034a7fc3fce1c66dbf9bbabec8675c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9cb0c5229f81be1603e19e6294821222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951a235476b3c0c5878731c801e6e2b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d6d306d46d4d78c2bb22a9d905d4c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d347e22152310ccc56a7129195380225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fe206706b375e85cc8d0b0784ee76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846723f1d85c0cfcf435fd66e8ab9c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed27d1120584d22a638db9a9fbbe28f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3b7cd862e534d74486a3efc0017c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb270c1a7bb6f2f080ca7f3c6bce27a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695db43365b6945c1899cc31ff3ae237231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30829d1ed9b9c6f09a9ff859821860232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a5be1e643aa6cae1a7bb08ab38fd6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab985b9a246e82d73e72e843591e0db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd9cfd0823d006c6ce865b4b36fb44235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006d4975a52f21b3efa1fb1588045b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a2e9e92e8040de884206473155d4a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9b022868c90eec9885fb1f4830d83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2d94fc10bc39611cc67675aa5fa4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbab8d07d5788a62b21e407a6168c8e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a480a1b05c114af6e78e0eb041c8595241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa898761e8dd0a6bfcd29d09574bbbfb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2c716ae4709a831d54b7f6752bd60243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234e239eb77c3c7ae65aa72d2232ed6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d634d1e330d14e1009f9dd66fcc6e6b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee153bb4b60fe6dc9e401b289472cff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16095a8014fb2e0a0096e49e8e4266247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5396887d313543904cb31ab3e43dedc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f1fbbc3e47ca346188685a27f7ad0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089d20ada0a4c62d57c30d18975e79a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ec65001e89e9bbb75af3bef857253251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b819d42bd643085e7330cf476a086a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2f428b6d26e339934e22439e6c681253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1563dc6130eb6f2c7abc1cb15b04d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe2f7a187c1d0c3874a8547497282d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52287a9c77713417655713e6c1327d39256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0e298c6cdbf0b452bd5c74b0f0829257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81351abc5c1b4d62e20d69778e8f9ff6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0a08f0fc3d2154220343208332541259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6cf9496a7c02a3e2fbdbfa085afff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4085b9d4a47fe7ecb1dfdfacdb5e35261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27bf65716c10ff8650ecba460d0c32262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d577780c27d5be54f576f096991ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1d4888114f2e401fa8fc360c96404264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dff693db416b6fd574a08cf0b7ce42265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52c6e64314999271a13af3baa297dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf3c6815ce42ee503b501d156108a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687d07395cd46a7cf185afbd1e560a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977a2f643ac7bca9fdfa424bac7cd7e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454d65fa666ccd67c0d6770438c11df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a0fcd09057487eeeab73ef65fac10271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3e8583079f8e353a2ac7818b979c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f513d7a30390081a12a210d3dd9ab52273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d95d194dc4d39029636621102408d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b27418444e6c527ccfff77c28f29a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849e98bfcf5f31f3c6d3bc7ab0264d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9b8264985c19aa5028be158b10830277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4eb58654345c3ab6ae17d869cc97a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73239249a2eff6232157eb70ea4645279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753d65c3a8ec18973d9962463833fbd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b17f9a4b08e067a96faf2f6c103d80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf77ca0496ff3d30def0c1c6b3cf941282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433627f2595ada6bf05ddd577960bb9a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1e72dc8e55e94c4e27c9dacc0efbf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721f346ce0b2f55766b4ce59a322806285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0b5a7fc75fc8221a4aab94469e7db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818342d41818602b77a6f003867d130287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97758e870c00121496921850fd6b4afc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbc99276937e4652ac8f29ed931a2b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776bd91261e13935f0de23dc2e79fc6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254382f1d6f003006daf2d0c6d95be0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbed4f7c2d83eba4f82655f25303f81292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856800b56bd0372e348c415100a09ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5018fa7e9c3919c4c554e9def358a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f870e50132db9a88488a08e4402e57f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64f5d1489b611e77e9ab0491c21867296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4097e79be7c8e1eb4c49d6c98a8e55a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2561a053a145b401783bf07e2e0fde0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aea0e26f829e58beb2630fc44749dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8a621c431bd070dc2358d9ae616da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8830249929294e48af1b49094a437301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abe51e9474d4fe681bbfe018cef557302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705aebbb72c433e58a1b331819593c21303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e62b254f74851c300aafa7107e5390304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d046c63abe30d8babdaf40d775410e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6ad9f613cf75cc8b586e92af047f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df074be8326338659756d3275ba3f3d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90198a77294f41cac6b3763066ae0719308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff95c1859b2b82b27bbc1ee7d877f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4eb4652acc52db7482dc904feecfa2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58326195c8b948f869eb2ffd0cdbf79c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2543cea4756b92f207a1aeb7a196f95312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ec05775da33ca1a660b7d25e341fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0e42b2038e4ac1e29bf90e2472942314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91681f463c088c1fa07483ef9d414ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e02127ef304e5802f1f7b55f61024316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c7dc835ba88120b54f92042e8d7ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c290f5225267f018142d46a830d24318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541d9d07146db8b71a1c645dacaef6d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c27155e0224464ebce7e7c4751d96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516c6ee69a720a3e0059fc48842acf7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d57ddd6f0cd29ed755e0574867194c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bade9932a0e8962597b6a96cf8490323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ac56227522af9575186b4dc5aed6e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb873bba194ab56fd4feebc65f439fc5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e640f2f7e8620b1b2917712d900ac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2c655c9271e9462d9fe8d0e87e0f7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20928f2211183eae28a18f71aec7714a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554b42e92e52c6549bd5988085cd741329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e75471a285d09fe01de61556f972f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70466d7f722f2f6577980895dac3ad87331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb19dd3797efeb6246ad82a51fe4e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea1a91b8a095c8450533aee6958060333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8613264ba95415c820a23c7d8df68334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643828af197f3b6b08aa75170155ea5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f795078dc03168d610fafb75ddea5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d825079a77949763334f096a4ddf44337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798ad0b7991c05a34ecebde6dd7ad3d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a971c3df59e1f83f6ce97146306919339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e4a0f130e21534a8d5039f0a02b06340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f95041d3b046a69fe3b929b43b8a05341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d53e2e2dd56ed09c2f8597b9f3b37e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858debf0c7aebe9b272bc53e8d4ce6a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c31d82eb9b9bbc5f5ff98e6f4bdac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7041dbde275b70ce5dc8740db1462345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520ac00d05fd9eec11426d5609e5e60346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d14417f8cb4b3b01c3cbc300a07ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006f22f04d0a2cdcc146225c3769170348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31109bb12874fca8501d29b41a934fab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599d3c3fd7e8fc01ead506d95ea3036350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1884038467a1cefb49618fd2239d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9cfd4f5caafba0faab3cad9e31fd9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f83341220c106a5ed6ae1136a775d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e985785f30b0319dce884620d0d7bd1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dc5fc817b2a7872a79804e1ff5618355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091a4d7ca1731646673f7304dfcdc55356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f1b9324487e2bf002cad0a03e3087357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e04d7b7d30025a7a44a13c477d5be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cccdde247c1a968dc05a3fb85b3de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950d729bf16d542899365e858145494360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fe09493dc70f60756263bb85086f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d84bb79197816d472f15dd4c262e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f07d5044eead3d640a8b9312201da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e5cfdc3f07fef347ddfa777d9ecbf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf3db2552312691db15ce5feb5f6e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e5e595454b9322a4cb6354832aeaa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186b4ccd7dbd723ca3151f2c3aa4ac3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf774dafb95ae6d28764e0ad327784d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847957e7cc5360e2fb45e8460ce880e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e11d1d39835008ff0bae2b70a82b1d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecd7a68e1f744c587802be6c374bda371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c2d217682d16736908256613e0e13372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58149de1b77471ee9dc955f8ba3ab222373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa8c31352236b9e497c17a06b73b70374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af22b0096e6c3138553f8b988dfb0ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9606f77a79ec3ab2eb1cd5fccf285cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59039faff22ed231f732056eccc898b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993a44b7787c5a8eef7084afd747adf378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>