--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a1dafa5bacb7dbf0dd976b7065ce21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09169b283e855c679505e65350d35c542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f3e432e0d8cd5607b2b3a7e3797f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb4e02d0859b5356c0bc4df07efc544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0344275fcb988697b6222446c0ec505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3d4b05bc1d9b135036848a6eca4cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e316d70edfbede8e343df1e86fb2e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa275b21e8798f9375f9273f0e50d438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47c3c867c1281954deca50843612779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f7acac610512081c72913bfcdb0c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a78ea675bc6ca4b738fcbb5580d5611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc068df01ce64878c8c131516525ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09c2e8fb02c555c7db72f09327badd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de54f66230d75bc8385c1d3621f932b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c20ee1aa14d9a81ece5570ee67a4615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d0f7432926ead4cc311438be8d49116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c54dc5fb82529d7ad899cebb32c7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3999466d852310eb32078b4b0a097d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102aea0bc4eaa9e553eea8f35a49de019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c157e8f9a7dcf7f7d73d48c2d5a2fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd21d53e7e476248a8e53c4764276ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29b36eb46ce5d6c5963c306d4fb3d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8c0237a736af29d2e10ac2ef64c6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6803e32e00906105a6087b78bd703a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6afd0786e26cbf510e642d936a75625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb14402f210ddbad048b70ef89585726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0607d013c012522c8cfb43c924a70c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e9302fe94e732e7581814e9e925b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df69a36c3ebf0b05b11ba5ffcd2ee129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b359c1715832e392d68544b45d2ad3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915233ae28e8b9f62adb16fbfb63e31731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b2b4f1fe400dc353c609a8621aa4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9baef551ec2a6325787bd132123da733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a950fcba757e95707854e0ebe243334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3355b158168ef66cb813eafe03e5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28ec6a2e9fcea741b419e906e5beef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478502d75c14922ea6949ed3c00ebeb337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f2b0ab2647b4cc704106dd25b569438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5707e7effce420c5047a32b7cb4bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88d163237f9b73bd659c447e9a2af340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb21c8449e630d2496f87d09ef27a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cebce90ce271d7ced3cf064b2b369742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987e4e0fa6af9e3e68ccb7d2a4b618843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0b768631572c95d4d97b2b8a1efee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261f35cc9e519881b917183373958d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b3f1ff958a993f9c3b287c81b082246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484694577bb9bc1b664e208a7bcc99a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a47a02726f01403d9e92cee2518aeb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102701b98c65bf64bb586062fd2350a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f842e03ee8329f223e9956a1f9a3df050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bc82274622855aa4d8b256453c15451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0879ca7db33c9ee9fcc88f7929228b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90dbd29ac90f417c4ef9a20cb337f6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cbbc6cd3dbbffa4e5ce1947eab73954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006447bafecf6a2aa7630ed2059ecc9955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b51d36518ce3539139361962c57cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690d423e23a3f59f4ff9e1647a5d85757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d31c2f908f8f559fcbb00d6abcc33b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a8afa40be2b969bb2069c929b121559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be0f616f51b72b2cb042a43401915e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045d082eb0763db5582ae43799b582e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2252e24b88d87a39167196f03fc81662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c320e46d774ad363e0c0dc52e0ed763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d164c433ef4e1f82ccdfa7a3b2a54d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0456463bd7bc04b7c5a432241fb6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ba3cf8f8025bbf66cb72dc578bb1566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fc22fb2a6a901af762cb831c4c5c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1a3a0b740db508d7225fa0b43a0a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a9861d2d9956ec33aba42193ae07569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb91ca5d24140c85e4258f2f33067170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401faf092a12f9854e1db2ae0223bb971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd507aa3268d8245f132649b5fb78d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812d531f0e57e09234e6b1edd6017bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8c0b80b85106982d8470f2317abd674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ce194df3078c05728fdf5fe14871275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01fe9fbc6638cb2c3350cc602db37a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971eefd5b9b963135c4d39ccc29458f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35943c9e332df1f2813dabe59a00b6f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc32d2bc38ade8027d2a370826461e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45920c10d4dee49de3f83507f71a98e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31469c4450e17423a6e149c19743029a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a737ee1f465ca18cf545ebfda7099482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a71e18f909950b3b598f94a354ede83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e2c8137f0ce22b70165e4fb01a56984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bd25d4ef057769262c6d96f07de9d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e36eb0f549b936564d1a282f6b34286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3a89814d49f4ef937562f073a3ee887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9b249b7afb2e9d5c0307d8218cc7488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9012ecc7d6d5d6d995d2b7f46b7242089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad599e82677f2fc7c4a2c4cac17b1a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb520ab40429cd19ff08349c2e1b7cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7365ad42cec24bc1edf93eafa09cc1892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111fdd24046e08b114634044b1a914393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9c43f6a9c264836f352245043794294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bef8910a9fa55d253b85f9fa2a082b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f90160bea9f8cb5a8323f027230b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521a28658a120fcd011f85bb2f8bd4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9535427ef871755e3f4799fb2d723498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87962ea787d717450d83b23a1bf997bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edd2ac981ff1ecec95a36841acef23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649924f02805e2d3bd59a8685ab4b727101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fda2c181b9327b77911aa37bd27e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22868ac1191f97bcc3f6226f12ff356a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f7f87ac9236bfd4dad385d0f9ddd5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fba1fa658b7c3b4636c6e0ee148280105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40032e4659cbd4e4deda3daaac3673106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8197e458451ccbb66ddb4b20a9496f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b59fda97ac19860527a6fd5db6dff8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c982520dbeed1ed78bc0d9101196af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de4127554fa1a2d1fade949473dd56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24dd6a68ca1c23d9c9c457b956176a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36701529312fbbcb7172e011891f40b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d394fd49749289d41947bf6b77f8640113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed5a207e8165916a521f54b0882e47114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe28ebbfcff1d685755d7ee96370ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e08e5e5e3894902ed5fa6fdf356f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72241dccf2cab4384e6c9df2f808e51117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb14f7873d0edf3893125dd25ab941118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57214a99ad4cd3cf64653247148d9fa4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fad0bd561f892d578c0cb11dd5e36120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c2f879c189f224d20de084ed72240121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b7da23f35d5850dcefebf6ccd7c39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6dfd4f3cb748ad40d09b4eaea2a34123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ff95ac90fb29511ffe7ac469f96e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ade54e4b6852ae20cb5314811cb4ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e7aebf5f6a66c863083796a84173f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bde0226f03d5af84fb8331ce03129127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393a209f050cda5a2af30e59a2b9d67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050387f42a136a585dca38321591806129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422e62357c55fbd8096c039e4e8ea87130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d576e4313271251ac5d09fe08a8ed93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c53b2e1fb35178c5fe6f2ab907b70132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbe9feeff308914c81590bda68c2a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a1facecd5a60725d982647ebe35aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6220a8f2f58656aee2c99dd2410c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f299a65445b2afbe1e16641c2627af8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e80ea3ce8455f3346176c7c1d0e277137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6da3824b9a6abde46b813d660fd308138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff2b12681cc6edab983833f33ae47a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428eb30ca111717af17d2346ebc06f47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e66b57269a2c28d475673e41a4db8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f312cae2d72aeda9c7df5048a45e38142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db876191da588265a1bf3b34b8d854c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d7acc67cc13762867f981204f8899144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5a9ad6104e1868de00ac63c72a081145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432997802f8719b0112d69480fb1e1fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfe56c0309df1b14b3b27be35033d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f53c31284b36c5f969c186c6f5b8e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4213b2465718b1056795f31e5cc56f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f347a3d7d019823beec2c06f6c6eeb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271e2806a751c2df852d71b604154c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b832cb2fbbd99d0bc4ba694c0a6ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d474fea7d3b0ce103e63dbfd21e4fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f28c5971c6f6cc671d754c702868a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a31c50c545f3db7fd0ffe8f4b17bef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e5222ed080998aa3d70db95363a26156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908ab23a18551ff7c78f932eeb50459157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285de86474a18c145115c17c2f9684d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e15100b3c8e721b236200d7121fa1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313657d6dca0baa60936ad39b9f8f2f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51db7d36e3cbbf164dd57c8fd4e60f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bab7b7e11b7f3f02208395e89749a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8a007275682acb970c16defb4ea27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8762d557cb0fed4a1b07fe9c67fe79164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b2d5444760caa6db59acd28b5c3c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25307b31ed064f780dcdebfb004d19fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c59a084cd3889dbfb827f4cdce561167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd7c2f19d58b8a515562a765a4b123168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b356716bd4a8fcdf4cdf4d68130499b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1494299204a155e017491b7fe87c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37703cc17cd71d27f80e7471fc5136171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e733b9a95d8bb626a1cc0fe89d7c3d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294acb6731ca89ab652a58d75d70f163173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0ca8c1cbc2c3269caad72e9d7226f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04feaa6ac449a8de818d74f3b82ba0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e800bcb2713e0c71dfc8cd32624554176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a1952fab836514b4b363dcd88f3ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46dffe074d43b319ade4937efcfb5f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f5fd698286a6eef75267d5ce9181a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d6c7d3327f0064dc50ac77b84745c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde953f175fb57d138144211158f4470181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502d77148b74d8ce5d527ea5e505713182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84684fe7252fcc05635cc4d5c6fc64a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a02f2a2619c1a8d8e504a339630a2a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944f6808d1d92d598a1b8dd0f3246ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a093525eab20e0116c89f3f2d137f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe535bdc12c06810231ec5a3084744187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe4d2eed156b8b883aec8878dee581188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22ca2185722232ee9582a6fc8cb5df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c697163785c4b540bb2bcf2711499190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72ddb859d6fdf2db2a3a640dc45930191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca908f1e2c32a5591c50811c5692eff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59776d91cd7814b5ebcb76e8506c64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fc128e87386ec7a8a3fd754096ffb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae34d38cb4e5a9c1608299c75ec1cce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703f70676f3095ee223a74ea4ae9467196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ba79fc2c486ae86ffcb853a6be0c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4c8323ae24dd32d5c3e9ca856ae76198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ea1edacd4c8bcdcae130a87b4f00d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809c09e90824a467403b323647f3be7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091121db9379db61cadac8987194765201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a410fbdd0b565eeba7a82a64156e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af04d7ecdaa3f255a34e61eefd52ebc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a675f8e2c7420553b778563c7893c24204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17bebe71adc8b362d886d39cad21e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90de7687af48cadeb51f8f5b3a1276206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bdf3302cfd54f328530824a5c513c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d8cee8f50556972cabaf2b8a1e61b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd9fd1628fc05b4433119f1b4f812b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583e87a35aa29f30ff67582c791133e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf4e0c583088a42410c3e87a3f424a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84adb07f289f018d6a205697c9f3a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76345a252e53dc92934629392a5b7e71213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7bf5474599b8d102f4bbd03b3fba7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849293ce2039494a751c126b33703936215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92750065e39fe948fbeb4a249fc70a2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659ffb1aa3926a1e0c5c6aa9fc1edfd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004d695b94530afe28c83848f5c3c9d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e98e8d298d6c224f8980b4f3146528219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c773148c764fd71460aa89227a35a2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bb1e7096310d61dd93d201fd54fc3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c1f1769d69ae613870485345810c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cde4fece7c4cf13c35763c4d83aec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cf2a22d57eecd2ef6cd6f0c6b62df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888357a50cb62cacc32478f35051cacf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f175099b6d9100213610c6d4ad89d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d35f79f0fffac7066dce79a6c7d6cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326f36992527269291a9737c7f16434228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00959007a75b890ef625cd4094e8ab2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d23091d4f4270d3df5cd90e33dcab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcaccab40bf58137b5683edbb167104231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190515f58115c00cda8c9dcabaa14d1b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29a29720f49eb977052cebdaf03bb4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427edae5dafd35a20d16283b436b9f3a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9d3b22f76244496e421fe8ec3adbe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53beeb2f38a18194eef5ea7293758c18236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70cd45b88b1e544ced596441faaf9a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e7a980112c7a81582516b1927e87e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1fa0c89eab5e66b1243006c467cf3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42274592ee79b1b40ecd21f2eaa2277240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f270a9539dcecab03e5acfcf4b3a64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a537796bc1544bd8d1b3b621b205b2b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bff1ef981e62f1a8d15c33baf5f54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadb2c4789cd11d41facc7e4526e0d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50edebe22c0201fc94c7e89496f6ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fb648100c091aee61d8b9c7cf002b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6210e733754e88fcf6cd1034635213247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c93122858378a491149b81eb805a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18d9203a81794d7c3865af5a42c2cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30be8131cbb2e4d42613e240d395bc0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650305139fccbecf25311b4ffc1dd73251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3dd0bc58f2390a0ab80ea2989d9f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583145876aa43e05b7bc8377412d3ce7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421468b7fbb59f14180c1de7c855fd9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c93c71b878c2c3bc530f465ce21c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c399a0fc79f5d8721c8989b07047781256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa333b78f45293c311fdc876d64638257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8d2593ad56a8393fe1a678c70a1b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9f596fb20dc5070b147dd7a4851a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d235043a1ddaf54480c5136508d0dc3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccf46ea1427ff00180ac00a0216235261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadb3e5583293a940c666a91daedabf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623b97002fa2e6020abee5d82c04d16263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28d58cadc480754f5f631309433f40264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891332445b0d89859ff72b86516a753a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928ea49f3e009c814514b28f113b1ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b4d71ac9d01a20073086354da7cb0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c716da1dc3c95113a7b4f712156dd85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b73cebbec3cb8a7598d34ec117884269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76765843f2e20c7f93599ee797b345270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edde096c6cee6e1624d585bfa6a4c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5917245bd402d505c8b19bc4dfced272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1fdfcad9274012c1b54d4681b298b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63d7f6cc2b5152423b89b5f24e5e70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3c9641a5dccea7863b6b9fcb7529a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b4eb0da514084de15ee1def15b3cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e6db25ff983c8495684e28094e932277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd93e21478178e2999adad0b0ff475a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cf531a9ab4fb51a35e6d14b07af2d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e4987be285257857331215af9724e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d441aa150bf762fc0ce4570e643f50281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d81c092377c0a2df73bbc18f2ae91c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27a00a9d29cf1d9b1a3d3e445f0a3e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a62d375b6108ee51fbb948ad6ddea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66044ab65efc9808ba8407ecb6f2ca4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bd7825cc81dc0e64a65300e5b4991286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9acce44140c4a96e8f51ae433e27d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62009ea3617f5ff7d27e95350a4854288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9e4a60bebc8b502c881b30e8a0939289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbc59f5f8d49f52d5914a186860fd9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473042a5a6d0a205d466c8fb1770366b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b06e043227faefffaff83bc24d7b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fa6b6fad52dc4dd24f2bb4edcb51d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad198c88aeefb46efbc2532e2b94f1b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800be1faa0cd85b050b9c6f9e2cf7b27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ab215c8148623600a37b15792d349296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8581bb8cb7514ae093bc66390fff2d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8c5d1b8e7b7337ef6a7f0f4345439298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907e918194bd1e65e0120ecccaf199b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3f9c5a649f6adbdc578ba2ea7c798300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3952f5faac09d8257c5bf0c2107586301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ab2e0c27e7c1f051e2c6593a373cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab0d0f6a083988106573d2d5663122303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab430a8d67c09d4bc06412d7fa8f65e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6935faaf35933688c56b704f337469305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25dd42ee8a4557f2187dbb2c77a3f5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc663f4736a25d6046dc084635b137fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ab3c2277c19cee66b6a1d31e380f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3ce46779ca8af2d6ab72fab909322309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fc207cc0eb8bdf6d0d83b1aeabf50310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48f174f8e9fc9bfef8f447d65c36b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05d3f9752b2d68273f3f5f222db746312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77854acefe5457a67abd65e85f9cfc48313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166d73ab5961e69b325d26b00b0b923314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91cf5fdcc38430777b3db29d788408315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36b335a50048aa9a2fef3915291fba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2547ce0297bc1828518a92beb343516317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd571a6beaed2409aef20fb1401fd8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef3aed6259c14b9cd13b9f8c28d7fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f14f0fdd64e8f6a3521351799cb9f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0e9e8638f3593f13e33e7abe13336321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac5c6d4af1deb98456c505a5bcbe53322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068910a6027ada1c37a08e731c61201323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834b45a34e9539f51086196f463f3d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2a107d974e048280dae3d809a0438325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22916723d62ccf1b27984abc6bbd79326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906938b4890cc89333419f139de983c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197f99e2c0310f213f4253be8e0a40a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326437a8746ae67e0cb03554cad5483329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cf8ed02495e5fab414e3f30d16029330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef071c203714295fc3523e68f96096331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d534e1087027981970bc749e4e74d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63015a79d0bd17999720ad54e980823a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a925a62c0dc87827df55e1c54ec4e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19438640fe661553e393da8a4edb9a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e083757388b9443fc713ac394c313336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202b18b48e867e27ea27a6eaab4bf21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe2a3a02a6c0bff3229539e2a83736338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dee327c7e749c17ccd16d875000029339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c71540f5ca2d501bc7c3dbbcb71f5e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90a378289067645104fa9cadf9fafb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93fc54098d0c13ed0ee66e744be9db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a64dab8a334017df617e6a69f477e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34d9d68982cbe34e483dad38e9c964344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3690517b62fcb7e34b5ac4e2620f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6a45e66e6b5f7ede6c0c4753ed987346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806cdfff051b58212147de894eb746a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1980a95d389a291752cf8d5f188f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196664a4cc6e5ff3b10af2ec9198d1e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584b875c297b306d595c0f1ecda563a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270636be751fcbaedd2e7de6ae5fed0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8d5e6560f306a6e6a149129c81642352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd900681f312a7359ca0a464a6b8420353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03edac3b2de86e122414e141cf1d78354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6248a0b87cdec80616b0806c79eca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee854bc8749246663a816b8b12ddd0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f08b26680327cc4f33dd359a29ae2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5a50f0ab805fd2cbae46439d442aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457989d03d93f135a97b2f12723b403a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8bec20c1c1280ecaeea3aa5d978fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1c6709f81ce57686a02a04ee75eec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd04033df8195ad352c0e12896cb6b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d193164b2dd07ddd1324a1e8c7241363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aced6887f9241e72939de742c44d25364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be3dbb862ef4924a80f71420cf1fbc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0225d2823945f4d550f7cb8603c48a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd7b101c44db65e2a18cb52987f0d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd423ed11f1bdc5706adf9dcb7b083fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc85f7667d2c74065978fac06f98dae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b862a915d73ed8bb8ac48c529bc4a3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778c1c280f901f49ac1ecdd8368d738371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae783e903a6ebb1db302c80d009ca5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01be9ed74409fd00d6663c255ab94f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a648e63ba4d7f64725defc31467c35374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0da7ee689c98cb83d3db48ebe78552375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c37b0b66d18ae5477cd3de3d39132376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24125c0f876a182ff9b7b0ad9b9fb4c4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c829d5aadd25fa42d01f9945de2030378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab1f4efbaa0f38f90cd2d9532c4c0f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8700d7548f7ce4a426c09a57d23aa52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ee51e20a5bb296fdff230d357418a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7267b08b1576f1329660c3e42d77ce74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f677514e3ca796fb722a3ba31e0ba85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bb0b32a6ddff25a9472154ae8c4306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825a02a6049c34d3a80c3c9490bf8477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe459c71b28adc87e5cee07d62a017cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05fb8211ae402fa44dc721af03bad39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cdc4d49b7f719fa3feb0149c9a65410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb373a65e0ad6c788eaa0b7b465a6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e839880ecc792b3d0e41d4e90d24de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315bd7f81412a70384754deb6334a0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab444ebd9008a008c09ea24e3f6338814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1606dd696e813cb5de9409b22411a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f07e4b2ca856ac2c82286aa115a23816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bbc5f5da995f66b5283c76aee639717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d24706a0103f3718965569f5d87fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dc733d7b65b9b123300dce73e0dad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b0318359c6fb42a4c6146a8d4a21e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984538ac24c7794d0371c3756a59518421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c70eb3e713c89680fa3eddab2614b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf917781b66edaa56b4eea58774c71723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce2de1e25e2aaa109c122f2043719a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22574252dc41ce14f49f0e28431fe2225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962610ad7782dfbd549bc0eb69b61d4f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42359896dd22d95bee87a27e77d9a29327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96364eef07a148bdd5c7f163e2106cdc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155174b7c914d2920b8d96169d2331229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70716bcf6d7f9676ee1915f45b1f3c1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84d159d3bd3a5f394ff274dfd37f0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7837b5f0c7b5fc3f1348b8255c58ee732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fa1d5a1d5cfc20f01523428c6ff6633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95f729c030ea44e40bd4e326674dec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dd60236f3f29227399f244dd0d1d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39120062dcd177f122fe464f02bca40236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9268806f6871c00b0e0d3675d73a44d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a153fe72b217b51c7adc47a17c673338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f7473d8bbb00537d0a1af67395ae539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bdef67f22a0b7ce538dd56e8a8a2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a6f6ed66289eca38db03b3521c3dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e47726661e0163c0af65aabc98598942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c498f9bc93b507a8aee716f4513112443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca005b3387d18f864d87ed761e058d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37867fe4c8b9394f0b1c9b6469488ed045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57747ca567fe0cf8105ac1eabba4370046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b6bfc379f2a95b107e1d4987872ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca74bd0bff70bc9269f923d9faff7cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efba240226ef1160b68821dfe3d12549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ecfab9ae3924cdfef7f06393d77f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23826b74a9d4effb9357d93dc86eee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99a70dcaa7b49aa9ba9108d8c8372e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61675b5a73a2012ab53bb72289e6d66753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5651db43c31b16b70db44a0e31007e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c674b01458c6258364f795b382471b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf4a62f412f30829f5621a0c2f21a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecba2a9d5b61e9babdc837441ef99f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81485439be9b5ee2cd1e64a8969eaff958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f24a7e24eb92cd6285bc54760ac26f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a481f57f9a9d99b691db1e6e9863d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be33fb101da6933f5a431c6b02141b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37361852378c0a2339cced238302961562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8683b81a092666d0bb49e534af41ee563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561941cd06cf647db2745089dbe3ab0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c44d03c644f4fedffcd61a51d753665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e16a8f52a6335a49d31e17cc8204066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e45b674cd2c6f007f4f9eed24e08d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d12229b8d28a66a136efe5c49f95ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bf8a145d51b00a416d92b70f5a2b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1c78e153f5f90251b1859145d42a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a5e7cf625496a1ae0f604489c4d7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6e8f5ac72c7b6eba7fa633534af8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8a864d8590a4a633673c3bcc8cff873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffaf69a8376777a6439e86d4bb043d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ae1b02304f29d843fb6783e0f12b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ac0412522aefdd591a4e6769f25ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d72e6649b82c66d630de63ed8712177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cf0ef49020aa8057ff8ee837c0d6778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a61002cd0605ba46964bb12b2009aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a3bcdd975f883e6adf6608f70bd6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa64866ae100e0e1c1e7d649a8e66e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec427e27aaa23d0da718bfb469b471782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec75eb6894ada7e241370ec42212ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff348d542b5449a21125463e6458d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528af1ba61eaf0066b0a58678dd3e8a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b4b6ba0363329498ff9c56c6d594986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5ccdbe9eece792e2afa38b7ae3a8587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67915dd137006cb184200802a3a83b5288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511abbe23930b1d958784dc102869b8d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54835d7f09de8ea680606a14e8396f7c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659c341442e87ff4c18d3ad42de25ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb8e39f3bca4c211be50e016e7790a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b271c66ee0285f23760251c9f634e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af75a8fbaa85ad43c6750633682e1794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb66dae394392abb4096a89f55d44295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8cfe0b94ba31f1cee71893793fc6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d4f7d7b8a96d16f3b9d9c06402d1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6587f406dc30ace960cc88a7e5a81b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c9026887755da3954125815b8005499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b60f6083cc58c05b7f4ccd1db3057e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c64669bfb29c55cd8e3f297ba268c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea4ccd01b8a34c0f633720f4d12e57102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb9e77dbdcc1f80f8cb3a004d2276e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47997886a7e18056823258b804261d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2733db07b5856ced1f02e63a56e3da0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad09f6dcbf77bb70147f22eda6d53f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960658c58a1b4f4c681302c56b89c4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa021e454692a9c666eac411d2b08b86108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126bc00382dfd9c2932ba5d0cb6d996109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9229e8be20d911b0a5658554d4e3c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b267f91b7061ac998b8b8f9e52585be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23a39e91636f700cc3e7182839d763112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59259bfbd1b928ea7cdf637c314953113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26206a9bafc5915a70976cbed5f2550114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aaad8cab7182c8b6a9799a71bb7cf6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d1eb46fb3de0c1f361930936bfcc1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecd835ed127b3ec86dc0167cd1fd19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7cf88db15f8bdd91f711d5ad5c3f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6007de983fb640c6e05624328eea499119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f512925812839a98067d21fd61bb5a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fc61e0e81f1ca3fb6add9cd5ed823121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fe6b4138a1d700a6a4cb4739a7cea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dfa2779cc80771a9aca75a64f1df8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f4ca3e6d8634b10a724deef9eb608124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863affb695bdf71448348c91c96780be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d3a27838c3be7c3f8a6d4afcd4247126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f1fb097aa9d782bf66f4242452930127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66105bb1d1bb44659fecd6411db95ff2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ed6797a8376360cfaee2d8e5a75c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece82f1ba4f02450e7babc0cdc2281d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20161657a80e72d8806879cbd12b3e1f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1381fff122d14cd8054cf788e8ec9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1da1e72e1d52387f9201a32ce8555e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073668c34f6ef47e1b6bd076eb9ea54134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288a87723bfaf46e198514dba18ca52135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19627a1dd64ed5f78279eefec92f07136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0575dda774803c058310ebb2ee96cb0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7da370ae0e53fcd2824ee866e79fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2742580d1ab1905e6b4e37c4279c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09e1036bee8e741c11b326a0fd8275140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df961ffd90d1a95afbcfdab59e7f138f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420905b6b6c3b781e78556487c6f4a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151700acdc14043272fcc7ea1811164e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0e102241362bc91a682a9e979ab76144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e280e3fe86c0c2cad2baecc16de936145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757269bd898efc174f6e8c1ae1217fa1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c49773dbb275e81a00d9cc0b6145c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2b531aabf5bc3b224758269a343d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e01b092c86aaaaa27fd8063bdbbbf5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2697814673cd2e79fee3873bac001150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b9caf7866ed3005142406ce031aa9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0c45db09bf7889331483de3be1d30152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd631fe796012dcf1e0cd71a8f45ba7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a202e5399fc0b844665640a99e2e7a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dcdf73b47abc526bd04b2b9a0b15e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c140583c38ecf28faed3242d9bc2b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb110dea83bbefa40d1b97236a479a56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf0bf1e36291b6f9fa8f31e2e55911158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86653a0817db198007ad5c2c47c41b32159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72a314f37f2d8ef4976e4115955628160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646d11cb3b7a457ce120a1bc1a34ba2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f902b632ca718683de161297d56c13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86a08fc78385c7174646f9f67a2af3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6430e0feb71892fe9d965aab92b4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17939e0ba5ac1f76b3ae15a6424322a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b621c58b6db86a62f3bb586604c488166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7224d571693642f0147a7f1f81cd58c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab177840b1c3dcac5d20875e7b900a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f08f5062b20180bd3a7b5d5f0f3f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e18bbfd0fe604382cc3682b107c41170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0751301307c86f043b3f3d0cf1e8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45374c3a94f38511e27c115a6335a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c6a59d16fea94b636d4bfa6734553173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d48a079f900ff876c527351520a071174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9538136742836fd9e10fda1d326a12175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ec0e8e1cf1f6a6cab2d0a5cc2c477176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc6a87d451e4a4a7cf24f4ad77844a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9f8f2fd537a308cbe3d01a42b5929178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43090312a521a9becf670042fb49885f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e23b4eecf4522fb8225ec811a04766180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b13f46fa087ba9cfd7dfa6b32ef8e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542cb43412daf103830a604a8908ec3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886eb18134f3f93120e9c1ff77d7039f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe01c80aaa22ba0e63eb34e824ace59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d360eff8c0e25590e7b0968499d0e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4744bb6c1f2be6218c948aa81c11361186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100156e49759654a75a9c964e081230187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7a5f1e245acc9828bb97c12c5397e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e75e7197a84f8bf85c6ef64466d6d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e215778570612d0ab7091a72837a81c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509445b11f9daf6ec02c9b51ed477cef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658db458a1eae6d56418b5dd34dab497192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f819a6a1906ce78f7effc5a1ed72c6a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aad760319ab32a0268af8ccf6ec57c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20254faf8a60715910954416ff4b0e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dfe8062c342bbf53ab9f65521c935196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75233a54abf9a7c45b78c403b4e9b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa8c5eab443cc9b8e7b162d60a8313198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f21a537257fa5d7812645b84bf6a30199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08422ca18cad02a8db85f8d2d6295b3a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897aa8881c3ad3991adc41c2292586f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915039d8ad885a4f1f73be7c91c8562202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20589c61820df3f05becb9f93fd949f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf6977406b9221819226abe001654f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fe116a81c5e0e6efaeba2ab2b0654205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc2fb4535125f995f2913853aead48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7259a3b7695d06e30acf12884876d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0871aa9448572827b76938c20391a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1be86d5ede20b7c74e714b4613165d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b64a5c0b842a6e29a1c4523c7875a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b781c87192b05220bab0f7c6ba0250211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb24659e1bbb44f581df47fed9d940212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feb1ce32e446f71973542733a2c1e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dd647636106905467b231e4d67b99214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead58220d894719f2e6cb3e2cac4c133215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6215f13e283eee62821df2d3df2cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f87980bb26a29fb7e2384c0db0411217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94e72f9b26ba0d4086aa7a03bd4aa4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a15656c26c2061b384fc62d538229219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05be5084bb4437b0087f61ee91648f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d61fac4375e4a2e5be403d10970920221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d080e55ed5829f12b95c6a6c40d88c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3853183a65ce4cbabe21a84d15335b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e18e28690cdc0cd6d5a8b545f19b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b740958c1271532501cfe306434cd9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36891890a8bd7003fe86985c21da974b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24fd6146e5bb503490da322219f7bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b0401c69f1c9c383d97fdce1fcd9e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2d861ce3e8b652a34a9ebc5e906d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56301f7f7781c973d4dcc0ef966faf35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bc23d71b001baad79d6e14409ff2b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea8a12d3572e37e7c7932e94d79e13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc4818f18fef843c6fb7aa868127af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25b4f10af9f33a2d8fa684024a3992234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5442a93010c190e7d5a4d2d9e55f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d8a22667f2664ba6da9569df22bcf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ff388e8cd48abc2b357ec232ee97b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88788a3aeb1c78de4d09930961386b83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed79b46ae464793637441e92504bdf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ab0187f8c1b7d29ee80c142c4b4f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f94ea221208a8cf1d66c07001ca36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8825bd8161d478749bf259f6f71c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5da41c7b32c497af762fbff91ac99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae27ac09d890d71b238ebe9dcbbd611244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67d05e2b2e4ca3b8d9148afd18ae1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0159dd921ee2953926de3b019be6358246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1908bdd88589d707cc15fd38eac86247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c960a4225bf0162437bf0c64d9c6c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17db5512a0e38b0282aff231a32699249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0715ca1adfbee4336056ae55f2d48250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16737dd5d6e9d461726b080a5787075251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb57fc15d50e7128633692ea896fa4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d9752e5e1cf5410ad3d1337d5f288253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682250fc7c2d8f61a85eb151352ae9ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c1c3da8f8fdea052d7f8ca9c780fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26632a75610b7b575781f9f57eb2029a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4dcd1de9a31a301b872ef342ea056257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f11089ed6c09b02bb9a598de8d9115258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f731d789183805d6c2605b0fc9f22259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a6ebdbb06647c61de28656122553a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3797be6f2971ce37cf34b899faadc9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe58d5098591d72a6c35aef78f8bc7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66399a7fd575821e4c8ad35125abfcbe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8002601b6679144d5f2dd48af7047264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061cd2db305d9ebc06a57f98f063980265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f64d4a93e776adf9cb5031556683e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d025c3dd5f274a19856c551cff52d9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b5ba64d543e5e161fa0664c1b56c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8580bd5f4889fd16575411f851f01b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93c54ee094310851dac0f5ab3334f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84ef8b4192a8e298a184ce7353a45e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfdb970c569a65b7a58548865abc23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a90a3b6a925fe2d985d3658eb4f074273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14c61fae90df445baff3ab6960fb84274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8cb52cef04118921ae2f64f1628d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2894848cb436b28e7920e4392f301e5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8e8652c9783e2e3facba947385e21277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3df4266a761c86bb0084bdd009f6f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538f325822e368c0a15f464ca1c3253279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8731f35769f748b30757780eea20dea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2231fad4d459d076d6c67f2c0ae3d7d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d4891a97bcff5c2d926d3e10231b9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85338c290d461bbcb9b8df194f507366283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78554a0545643032e03bd0d092d8d5df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee7f630b793e73e6259be6b9fe4704285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a861954cfd0464fbe4a40e94667aae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975c7c6ee93aedf7dd64800098cd275287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7420380b34d9d62f82a29ca40c322a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e826cbb931d8483041b0aa271856d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf0ba5adfbc708d4c841f6e6741ec2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e448b35a3bf0e54c57470b4e41d10be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c9fd161c3cbe7fcd2b7b77fe2ef5c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86910ff9715ae1f8bc987f1bf80c2b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef43fd539319bb658d2bc81130f9165294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe7a0720554c5b0477b7b9453e2e29295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad266f6a68625289f0184dd1c69ba97296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f68f2aacbaffb8da9c61695b95d1e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631d618ca1691e7f0494f71a0ec00be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cc69562269008efd7c4e5e076e0c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee95b0e0730ba4a80e05f07d2b714e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a07e8bf72f86ab6abdedb34bdf03ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e63901bb41418b88dbd1bb39a85836302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02001fc07a3ae0389ce732eccd34a4fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065e59923aa0075c79a84541a341b51304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5933f42bceb45031178106373cc423305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9954a6fb45eafded7db5f4d92f4a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540ce0e95c73fa99f9628439a856519307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb44d5c2c27d23b4b776c30aea715b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894543ff3eb2608652fdd905fd2edc0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e3fd0d1476ab83f0fb28fad70a3a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548019c7c3b552e02b3da42e65056da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f41b9a6485fb6f838f5546c95ab1a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eef1a960722e594f19e83374ccf6fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecac10db0587a955869c50698da144314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bb6ebccd77f7c6372c6011ea7852a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10046875bd57662973c0495da3b5532d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6f67f2334aa2b4976de2b02fef4be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f9744cb9c4ba092e3851f01573b3e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16034a1594d878fdded6d4770b7efd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a578dbfb6909213b31dd7bc8e9f24a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba49b410743c0cbd266e36b3feb56b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0575e9b5d83f720a0dedb6b443f647e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bea3395784ef0e7bc1a2338caaa9bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bb99b2a04670eb35fbed203abb346324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c69ce986fefc6e4df404411b25993325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccaa87aa2ba43479dd650e7ff12e34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b53f38da8964a70156acad1f5e8fa4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e58b417d2f2ab0b23a7f73599fed71328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c12970688b0af758de40275219d9f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf97d9d90584cf78f9c64e75c5a220330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f3c86d92427770dbcc845f418120e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fd2052f722e865556882315076513332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351cbc55b02f739dce804096e2739c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9e39fe7eab9ed37f0fbd4b2a5db7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177c0ca3ed687a61338ebf2a5d6b1f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a770096a72b03bd9ee0f1b537fc1a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5facbf6af826aee5cc638315d7e60337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2026969dfbd12cf9d6f9b59aae21d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eeb17d83ee6780b01f319fbb5d2009339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39ee469c17e0141acf9336bf25573a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c03e4960ca6e5fcdf82df2f28ad61341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e391e9efeafae4b7fc82aaa7f580e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ee3c9a64452b0f1cc68996b53c80b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220d205835cbccb3ae86679034090f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188317f0796ba5e620e6b2f71fd24637345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f6700f1e66db1d429baecdf1d63a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8aec3360b7503640f5b7529c0a81c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e603536422c2c94d17299f8d70bdde348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31e50eab51c96a237b306daa1fb760349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4939d419ca28f46e32ccd8a798c317350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474f31e576595d59693d64e0c42aa7e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41398774779945e93411bc8df17ac441352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5494b36aa3e039a07c78e97d58987353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b06f35e8648caf79fbde4105c76b18354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed6c0ad093d46f905f67b83fd96a8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842df3433ca16ca02cfaef959054ecd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64bcb5c6f65c7fa411db78b8be3986357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a6dd331fe5f4f9d6ab6d2da3ea264358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173cf12628ceb49e29c5689adbb2bbb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc7f90aae5ab15e9587fe679185e6e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f82e3ad321c4464aab80e3eeeb5b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6014de94cab6d4b5626a57f2d34c925362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a7799400228d042a434ea584f31bd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7d39d9a8ebb53e2d8cec1fec22b4a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255ffeecf4e07f26f5bff1ec5899cc0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca436860a891c5be93ab5f561c454b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961afba7c1c82dd52d4112b06a28ae60367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed7d96408178aaf0adb7e2ee9ca08a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a7a097773004ca2a837f71103c81e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012fc039c4ab9408fc69a88a7141187370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c2ef19c50f613a935b4803a042392371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc6414fd109efa632e37e039d6fa2a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e94dfd985b9a8025f0c61cc597701373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f557a57e8a757788b0e14e411ad17b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4054d7b5cb6a4ee2d2013b5e5b47934375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9281b2091bcd9145938a7fe137212376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b765b42b0494a82bdbe5394bf20ac1f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fca1bb11944bc48b5b6b721ad1dae378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>