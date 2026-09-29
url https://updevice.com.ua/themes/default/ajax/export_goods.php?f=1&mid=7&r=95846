--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162242bebcb7ef7e4c56e0c2194e309b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114652bb415509b37b2bf0da5871fcfc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e638f95b55619e32a1e5ae1b866b6d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ecf5e9ecfe474c31fe748fbb645f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ce5d5ea966ae005efe439e51013455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec8d77db85923bbc0d4bec786573186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48b658d0be5e167bece784384b40637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ff3b85d6c22f9db8bb8176495d2918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c1800c3181f4063d5caf08bd6ae369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbc0d658835a5e950d92d846ca854510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea260c9342c19ea4e6384de3860fa98311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c35639c700cb0f06613df553d3db612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07546c24541f8e6011fe36fc87bfbb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c914d3fb20b5f11004eaa0ce9476ed014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa05bc98b1f23d261ba757efe46d0915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a0bf49b6a62b91c65a59cf1eba0f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee29164a5c874f95e2a14bc562477717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206997bc6c489dd66385c969a44b53fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dd085345d299cc1c69e1efafeb7da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bc6b291ddb6a2b8b1beac75f6bbce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61b6a3d688a500b80bdb648aebcc3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6c2f80d6576af55bb07f25134c44022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2599d3a9c9078b901b67fdf755773d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3d7f56fe9c267ed7e1c503ae3faeb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c49481da5b37c0792ef87c328db53e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430f115e7c3f0e7261de389fbfe9b0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f85e11800c1389636fd63bec54ca5327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd777f996aed3022a75bc6f2bce2ac128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9988a4b72a855820b1e744e30892fb029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637050c6f08d59978ac25a4d84c48b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835ab3a7d02330ba3152763c6b3c8f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8391456a87b72a146bd6330f8ae30e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea47097d54b7b8c87728c59933b0c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0f52ef2f8e3b04eb0eb0598c0584234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31161d16eefa4e03ede153c323992c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1effa68705cc23f061b69a7945008ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b12d81a31c7b2e029080e9536fa9e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3da4397afc34731ca4b9bc540c92a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec92f73d035d9f58d3daeab077caab939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c51d799f9bd782df58409262bb31d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484478300d84dc7a1307179f1a1a52441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69300c92e28848052daa1633af8a21642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab97a8b4e2862594532ad493b0d607243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2aeaa296693086649a40a28cae502444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16363c92e588af2d3d8b561dee8752f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1b6854ef2554d8227ca4112035fef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7404fb7c5afcf7ae3b33765a8650147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3df431e699659c5312ebd1dea2f0048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd47b021252af6fa8158a49cb3fb8d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331552f2fa8a03d4caa5e5d74e0196a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cb89a99907b83546f75472adea23951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416a5af267583a2a1787e4eb25845fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f9abe79344b6817e2e2c37f878e1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cda4b93c8abd56e199522d70086de654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc6c9a3888415ef5ea4b7d1623bf0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708744a25a250cf85eb09f134f0c469556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048ce8f1aba8be3613e4b8861393bee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87394ab921fc1785640d9d94915a2db158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bccf00af08958f1614f68a35bdb5a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd069989b6d0fd88c384fd9c12eaee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac45f16e29121dd6119e503ff20580f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a62cbf46ef4ed3f46934ba9817525462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54ee752666e31a3581f77f50ba300363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63d327386f1278fec69d43888e940464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679de0c862890c3c5d41e04d373bb24465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fd3ad1a6b2ad65a9eb9a7f3139c6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92b5d21fd5f118ce564496d4c5fc9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163752448173c574ba1ddb4c97d74db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285094ac4725f285e1b84d5771253b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452324a66c24d8ed77a0f012ce136c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1580912b9974ddef7539dc4ddd741d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972835badd2eb580be232626e4a0d69372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15b0a89d51907689df8a20a6cf037373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495d99a389434289688dcc70fb1b14d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73097ff0f2bd44052fbf663d6e7926c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d2e1e99af592232cfc9833ce16bfe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f08fff5f3fdd90a4560f192c4b45f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123309beede6c647fbff9778fd755ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78971aec64a4c5b4bdd6b6af3de97f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093dcc2f54d6cbcffc05d58bfa5bc8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ce7219650579d37352de550469e6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406df901f1f22c99f26086cf62dca7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0039d35fee2f19942dadb6e6a6b11f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc9480981e58a119a104e7a52ce53c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f92f525a6681ff0f997df7756d23d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ca5e09970e3943d3e63ab0587a3d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81858704a5f2b89e2c09dca2aa9fbb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d08311dd742778a1e62682016128788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b767aa82b2262f1590a9698ed7f7a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f8ddf31576558d2951a56edb8b26a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8835c9c3140d855980bd927afd3be591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0397b00cbfbd512d25f5ef7422d5e7692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cb62d21587c76324ec72eff5719d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01902035e75b4a8a48cec9a9f08baf7f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5918fd809bed314922567d9ac9f1f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e480a6b9f479c488c3eb6c6060e72496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3433c53f92efb42b65a5977d3199c3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84987ae411c0f060e4b530d4467bd3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a46abee838c8d3a1a68139c46e4d8199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65ada26fe53812eaf19dc04a5f0663100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1f62324847a1642ccd24da6f9e61d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c63e0d0e308942cf29aeb40ed5b47102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0db4002e636b1e5ed37f29f3cb9562103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab45e36c67896a2c04b75ce57a0337104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681c28cae112f1a0c37a8c55a3df392105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf90b7e125f77d082c83058519da37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fac8fe0eea9e0839ceb41dcf904c29107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11001fdbb302f9465802f67a806fe544108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217e5a4a5edd4f42bb2af0cfcbb0622109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc58d570ad6e7155726e709b9c9bf2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82c75db9deb1e559eae945bd7559af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140ea16fbab4e1da09069f5a1f7b49c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117aa9c056adb688008a105051705c71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8c0a68cf7be291059a64bb07182b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9fbc508f1fd42cef12cb428c85f72115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2191c930b0767c31eb681090331ca4d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3b8e8203bff33620857c288a11876117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b84e462cbf88d617556635ce580d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df19416370d423fb7aabceeefea265119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ede2cf81b902c3c45c7151f3c1606120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1d101447c5bda6a35341113ca4ba0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b744ead6e14181954f0b2da6c6d5b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfb96f013883cd707c760c0b123561123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fb6e075899821953b2c1a00acb0f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abf94cce7379d03395fbef83ada411125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e6b95381e445c45043e429d81d3a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9eb9f07659ed8b70e535cf53179992127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9f5b5fbecac94545d2a2e638b0861128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049dde356318ba8d7090d482f2c47c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e717f58873add39a49a8ae8a197dbc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e6504099598e2742e964d7910dfac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a252d5869bca54941abe2a137e9ff32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322be42a1ed9935902cfec1cc0da622133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d586ca46ab3da0bb9e0b14a2aee7ad5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da87631846c16ec00e25db3d4bff25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002d7c3e1cf274af26ec25844d6c743136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97b070cf2c5321469de79279edd59a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6f725820cd0937737827111639d7b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1e87cf81917bcddd17caa1ebee7ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c53869eff7040ae661d358b0d9673b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64b579bc3cc24bbdf6bf2512563389141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88cf2efe87b884d9db103d065671f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af4ba7d5c5f431d5528e245113853f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70adbc339ea32230592da82aade989a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a26b4a88c575296c8076c0d70d6fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50792b802d15923c8973e227f80ee070146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df27a05a04702cc1319aff016a76682147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bb39e555184c62f65f2a4a4506583148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ee9418c6fb50a918a2a9ae1a9a37a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd87eca032f39f85e55c0e1c9514da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963ec6bd5a86cd18a11a608f08d369f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d228bd8e9d0de2ae213fd9161007b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f3d5397606f97d7a27fe2a3ef5bb4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e27a1b99c731d451b211d430070fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e722b7329b08551c21ce4deaec4b7d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd66de2310a0d55b17c299f67a67df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917a934b9a71082fbb23b3a5f1058aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9aaef549d68f094fca5d001263ad6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835b005b9bdcaeca0097b63dff7285c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48902160ba4eb2113a77e7460dea7c55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2221bdce58636fb02ae3179ab8482161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d207211d602c807832ced253795fc1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f978a3d2f455623ddcc12205568da8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73021d8a475e91d982cb6b2ca361d495164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c95dc3456e492476e9343070e601d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d369b432983504e3da0042336c9951166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d3b3f86f54946f580d46925c65159167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773f9c26f5f4d7d574a8957576b3667168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01854c111bef0e1f175ce1d508dbb727169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce18f0d4bac3cee9770672c332c9908170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b6bc84da64866de1d3c7ea07e2f77171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19938f71ea6b8b01da108422b5505a55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32679bcf388c5619be7a3fd39efebc27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fced103c0ecfe69194b49c1a8d24c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3b24c2ed4f6ff6ce69404e335b7f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55484818b9c9091ce39f5e249d2f671176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0138cd6cc8b9487b567fabe9c0a1a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb447d540d0ea0740641e7bacdd718b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2888be5bfb289d3ef27c3c7435b8c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ea7cf61f58e478b9b980fd43edb5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7ca4157ceb0f1f83515a07781241f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43837b0c1c808ec1eb74c8c8ec8b20f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dee768041485cac60106fb3ba40b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac18f1f5475ac376c7110118388322a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5ddad3f56207a1f5c4e7295673b1f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b69d88e2ca532ed47ddc136075f42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b921d3c1bbda756d4e5ac48e1c5f089187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870ec7d0cbd4525640602a301f3b2f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefe53a2c9e1f45eaf045e395db8e79189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acde183110980122ef66153412e168190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81aa20e044b752c4e7b8702741e59c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb2740384c8d917bac118596d34ba7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb690f16f3e20e67f7d8bf73893c61c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7b6a2484418d169d995b5a5fd5854194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e277c7e8fc7cf86bcb324b1b80c9f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2e87efbbea8641d20f6236ffc9f20196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7132c55e2bd7ed440432d15a991302c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ef9de2af7f8095a3c73828c040750198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dd228ee57d9486499b9f091924fdb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94437fa7895f77621b646a9e6030d7fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fdbcebadf13316d9c70ed2a7e621f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c1ab5ee0409d63948f075a4111ee7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19870ceff07c9f2054b52ebe15d34038203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4225faf25a5b85cd098d10d9d8714cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89cfb996e331d29842cda0032ec1ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0eb5bf54e1687b6dd0f27cfcfe1e35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96930ae74d301fa115d5f3892fd908207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be3ea1dc671ae7c14f25be7edb3bc1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206165a8365a9bef7bdb87c3c041648209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3f0838402b892da1a54e40e8be1e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c5236212dfacccb9e6a79c1cbdd08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e5100004e2a15ba128b7c513fcf5f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239390893528a40d9b3ddf2b21ee872213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ecaefa6e7c34defa911eb4de63431214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f68ac3b9bc2e1d06ebfd1671efed98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201fcad52f2c4c7a795f020f28bd071216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6794e0ae1f52ed63d1f0525f04c14a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80924cbea621bc185a2a56d1c54482218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2ec79f075899e755f9c3af4e8078f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd197c888d3710ab7c8fc9a221207618220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e50338b1557c5afa4b258488074f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7c579d8108a2566cf41e75da87dfb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb6655e74a9dc127281e1c22182325223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520e84827c762d37b52ea6a6c10ca7f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6b157c7c7ce6893b5ac360aee6096225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128389d72574598ed93d8d0eaa6ea50226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92b9ed9663b53d5ca689de5240e3fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d65e98b1134a081ca859be0b0fc039228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ac5001a0edb67ff188ac5a221bfc3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f321c623a1ceab96d041b20c54b921230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd01509dfeaa4cc8a3e9d987f0344d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116c888340d8d5c23cfa8fc6c7a2de2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34516002654e4448df69ccb1bfb99a2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36e7ba63e54f0c7a3967d214998c00234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92f32cb39e86e9e7ae6c49fca45b13235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705e2bcd22e394fed01ca4b5966c9a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056189438a901aa6a16714f38ab02664237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c91aca3e70b98d3828c70ff0ef9a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd7df147326c66a20daabf895d36a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683d2ed66bb80582608055af9466b7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadb5059bac6992fe4ef8bb1852fdac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c569dd1c0dd8d05e109d9feb81a1e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b3b188f93d34bb5d27054da7c5237243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26f446f78e22ecdfba71f000aa01c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b8727324a0acb52e0fb0bf1c57527245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54e0ffa66b0fb7c07c0143727aed7a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d29095a44773b1e3b5450a2eab4d67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205dfde58e5bec915f1fd78ea2c376e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811503c45d482c435abe5ef6950fe932249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07163f86c793d10bac93d4e96bc60fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80e3d90e5a1e82e2e222d77641a15d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d690370711f456c6e62fddf41808f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d9fc8740f87a1d69492a44789219d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a9437edc799e64a2b918b74a30983254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f233435939822b526189359838ded37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459efe9ad7b334e2b34dbe17dded4f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ca09b026cc0aeae920b7f2855798d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151b92c60f74263ac3f804c59feee9c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce6867d12f214ac7c075dd63dd1e9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb19621243d0cdea9b09da38a4c4bb6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308676b15bd7f2f7c4a006cb90b5728261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af842428ba8a299d548b1cdd0a6cd7cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad896d1a52b89106e58bc91bf97adb04263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74324f4ef0c1a65e8dcf133ad5a08418264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e11fdc22f8d03c3540c7bcaa326719265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae5732f28a23b3e8cddb2cff28d124266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f33d7def04b57cabb2683df4bfb971267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172344face108b76f9601b2a273d3c18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3394eec01464ec367f51ecf933284269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ff2a38ca1da0647df2f0f634cec9b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2a79d278046e351e89ea9328a9202271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829952bc86bac203a1e961bde47d70e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49d989cd354d28da799d507228f91c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39f6282daf21ef2ac41f68dabb6584274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596aa42471aea17545b099e8a04431f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543163ad661f64e1247354f752df564276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f0ca90cb5cf45bd771bdef3fc147f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf10e597d3e1ff69108625d399c1009278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac33f9b21029f61b95499aeddd73777279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478b6644f16b3927699067390ece763280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f13737c0b8f87a96e4b7319a39eba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac17949a4c8891441e35328274562c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0dc3c428dd604f7240829e94d2406c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2187fcde634d3fe8030cd02a4cc031284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cad7534b4fbf2274303b5c22216bb1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6dc624ba5780133a0edf3b2165f8e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45d2cea1161b564ac013eede6a2939287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a027f3e8adfc07fdffd7914e4446fff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45830e971cefa70dd0bb06f2da47dbb8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b778278de3d09f476d3f4dad0e8c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a9af00444f493b440c93c815a8ce0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129bb03ab422ba9f54c537e943cc7e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8336fbcf839c8d5ebff9c437359c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8e28c55e5c29fe166e027dac2829a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e688dfd51191829ab127111db7179295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47756a6db3a93742258e3e0e4bed507b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a56de87d8e90aefaf6af03db3a3b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac7c87f6235891ecc84326bacf4c1f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43dae56debc68693889f309e9dd756299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6e703e49e12d637aae15f8e19db1f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2845cc203182f5b835728479ff0d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4c73a4154f49f9302b0955762d074302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b348dc00a513adaea3fb9714199417303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cceceefc1cba9e63e1894b8e2ed3c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0679304c662e9e50d0f848b9cba9f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3e7accf1473d400bfe6ed929f590f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f905c7b65e8da7f8c79634e1ad54f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539f117e330a5c59ee66f9b3cb7b966308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777be251889ba7403bb1ad89ff5e6d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc1c2a7bddad2b868251812c8500a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603347d98141e3b14df1ea9569f2244311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d70cc8356d24dcbb836813ee7252a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13804a3b67a24722ea6be7773617959f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3c178bd3b8b3bfd5343065a27e948314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40e110c7ea1d7c0ca49340a45ca0f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5ad704c46288b21c42e7208d62537316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484faac639d03266147ab7e3c855021317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e90d1138818e554b8809e97b3cacd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f933c10dd496d7cfd78765928d311319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dce5c558f5ed9a37fc9aa988f0fd6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9c1f21e4aa67a62f94259ebf4c32e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02b953432fbd3031c547f1bc6e2d8b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef593e8307ff5cc40b4a552a4c6739323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf25ef49c2626612fc57b2b69859d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6d7867106d2c8c88ae971b4d3f2e4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175492b97c712f2eaef8f66e87ad980326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0605e3e9e803c6ee35af4a64f0e0335327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6140c41337c4bf13e129e4b90c2ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fdc157071f3c710c47a51e1047bdf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e95afc3cdb2e1661786a440ff14e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00e5aba09324284a621cead9ee6233331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e11cabf55d505160a0ce05a6a99e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e128da38c81873ae72a03bf54ca3cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340d4fffdfda9b01d3f88816920b751334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a22982a33203ed175ee0d593f01de8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb87835b2cb5538180b6496c541a6b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d4b9ddc1b22fd046b8f34544c4a2e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b198458c8a442d24b325dc2eb11f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8dd65bb7c7b1c750646fbf9d66872339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae4aecf1c12f7c19b7e1af6ef3d9fb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbf86380d77f497e1ba11da9b0d8ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edf6cd7429e5df0738f607a311e888342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09488a66fa37fa53fe4aa0a5db2105e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f089c94594bd107180d2bb5161cc3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0343a78c5cc06988593b7c2706d06bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc665b3b62112bbea45dd3c593f3d34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183a642e270258bebde47948a9e23a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a185ceeb4556938d31bd21c6da29c44348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87239980cd24cdb7a79bd3942b99eda5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938e17c3e1ee7d7ba76a12654bf0b72350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3c8e07367ab30e6499c254e178119351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda25d0b6d1eab485fe9713c382a900352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d4e1b3329849b57bc142a78e9305e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a5194235033138eb08936185c5d8d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f525b79f505f4ef7b2051b42748d90355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84578a9d32341854b58afd5bd3b81a04356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f00b15ac6ef04395a89949a0c1f48357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b33c0996d36200f87971067162028b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2998ce81b1098f0a7bba177605bf5d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce8547491975b067b3d9b648519c99360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6b6601f51c5d30bf1921dd43677f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ef81faac2f9e51f4a41ba3cf925a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3bfbec08a43ac8b8014cb718e3f04363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a16591163e07855e6b852245f3bb3a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28a36bb18def36222bf6c884e7e99d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664fe9f18da399609ff4a6cbd85e173366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb58cc5614604cf2b08f208230a44ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f382c6df74f1d9137fe610bebb1885368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139caa6eb2e8750fd91134fff761b580369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1013f166da34812a0530062d7ab43370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95672102d3c01889396f39bc464296371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dbf012c7e9e7ced3612ca636721b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8b93f2d295c72349b49140a069d2a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead89b20e90bbe57a9a759172a70cb3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681095fa72563d91f60e6d418517f490375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef81c6d9c8b1ef2e1a89ca3736fc18e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf003fe6bc902ac45b11ca5cf76ea5bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d6791ff67adeede433064e7438b3d378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e55e9f7aa51f81ffce85d0cdcb0141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51273c3c0734cc391e745179cc20b5112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec930d23c4c452a72867982afbc980a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee22b8a227f202bc7c2cf4854d21a024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042a882c828d7c561e1e2932c8966465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f55f9ce927df0a536263957fa9e666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0061c4c535e9df4a26277736389917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e43d702174252aef41fc72cc080378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca17b202b388aeef40dada08fd95a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80060263a7b7e96475f779565d50dab810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fadcb91deb1586c4936868c531e0611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fab26b44a30b048131c933119623512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592d62b75964f7d1a33636f39f336b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009732b586b23a7d2ce373a389b15df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063ca10308942f34f5200f73fe5807015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5b16f5f3c3206e2edb372a385ff3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64368f4ff343b5e5a3a96352e0c8013b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e9134e97b3483d01b65b1b11b70a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd4c2cd17d3f0e15dbc5d766cb4d0e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3f1640a3b804a34e060a6482c74ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905538c738b8de83c2cb8de80e6fae421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4cde0e14beb6053a66960e98e8b0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434b64633c300420a760113572caa1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bce40c4ca6d4dfbf8b3930b7b5d2024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597e7ca0ce5f7de56308261fb87c5f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6bb9359fdad9436f4c45a2f3a45b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa7203978aa98decb655257a5c9daf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81613b5255c2f12a1db8a78f7a9323eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe0a8205a9d7e1b015732751f1fa2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5aa5ed173a0cd96a6678c4107736de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b516ebf7e9432867f3ad8e365e267131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fcbf4920979eb9308e9caefbde4bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6a478d477276a2981c4b511dd54ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4efb181640d27b8a05e394cd294cd834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ee953e7d54c862b333f69b3f8563935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff352626e88751a2fe5a24f3c65daf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc649ad35f421d8dfa1055cde0b38837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719f68f6b53c0ce5479feb6b71b707738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9b58f9b56d26135c253282250cc2e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae3f05b3487f4c3a76ed1e22e56d0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe76e29172440beb2774ee6329f90641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e74d6e3319c52cb42bc5b12723a1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e181454b4dce6104b00c86589bf2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf0dea8932209cbaf04ca06f07558444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897334ee3d7cbc2def1a8abab6f604e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0c8fec759bc389034f9932dd7bffb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4262fcfaa15263d3e10d4a4cf16da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd9b4342cbfe6b53d2a5129b04fe1648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8edba3af95e2b3e499042cc989899d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e471c1924283eb4e1242369cc4736050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89957be5669aa3e36bba593f9bd2ce7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f77936790053bd58b46732d62ef0cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeec1024076c32ea2239529b720040453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4b59acdc5da20b034e85eab7edc2f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce265a0993913d1c4384ba109b9c602255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9324e9c0a5da2514a52a7322403a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedda90370d0bf00fc528af61aabc6f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8399c2bdce9b6bb10f349cad2e5e2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90005ef08879763213845646779cbd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316cd05505b474a51095c95502a6b1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c277935dfbe2a29e3b798208fe5ba7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94e579d5571952d0bb16d9cd80fdeb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e677aeb8022f5ce060561fc1b64d5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e844c1a4a5cd63853e8b4e5001a4cc264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64acf135e154ef69d3d2f2e74d29dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c10ab00892fe5af77b64fee8dadd6e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b07bb7d596226cfced5b349c4bf0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b526f8ab086cfa609ff270ee8218e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e75a337e89f77e4c1432fb604e33ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf507276e6ea071819c98cde535cc4ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306dfec998cf123b3e0eecb9d96570871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801426628ec0ec9e3af42ccd07e823e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fae13be17962714b53af47a2e6e09373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df828913d3fb6c95f21300a2128c473e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3887a89821a83c870b556ed6082baba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d4c83889536b3da433f3795cf6b6876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d6fa2434111c9e5dcf6330129c97777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc3fc5e532f00983e90872fa5efdbc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17014645e9e79e5a891400a5ea693ef179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e19497298eda9baeddfa2bfeeab3780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853ffccd641174beb3442ffd9412fb381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b83e7c63253eb41b5a2bf5940ee70982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315aa6bcad194611ff78c118a3e3735a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c896a71e4c82ce10c1834e8cb3fd8e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870cafd4ca0841ead397e3b421459ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3957c9d44bbe990790fe5d4460320ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1830bfa5bfcbb4cb4d46675d77a2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcf89ae5cad529506894577e91a1ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ad9b8632f79f4d97d9a58fb95955089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be867b5e6842c55d46a58e337431edb890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12eb9b231227ba65db7d621b2f922791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0212b9122a8975c044740dfc3ff1a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0163ef67774dd2dec226481400bea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a37a08dbc7f19909bb8fbe82a7d7594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5393bb59fe58cd3ae29ada3408610f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf484ace1a14d12f33cf325a1d016b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507c6495bc00151ce1904707f96a86c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263329488809e1640dbfbde671f9f6498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65d8fb0e195fbe762816622f3168c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db924878b2164a4fdc808a7ea338f527100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580199f6fe70f1b45ff0957ba86995c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95ed140532ed7d0a8c6055c0a6b9b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddf3f5f899ab6061040c28e3ffd09e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8a4bb4fdf992aca2aebba8ae055ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611f8dccf7d536d1c2090a14b38a66e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb49f24d136f7f62e24c1ff79560532106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4432f9db96358c33e6d513c41f39fb7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91e8a6ef454872f7d44e5752b88e2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ec9376d58af71079fa906f98e0481109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca1d42df4a4526d686f13fb2942017110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c048bb0820c4929edad7bfc4a3554111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca80c8a6b1d3358518c38b5fe421a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb752e9ef78016bc9e29654d23c83a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb1f1a4cfde2c9c7d4931150572e83114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7abb56abed118d25cee84d39f184ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aeea5abdf3db9e5487b32493164a9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83c54bb4616e9e8f1559f803f22618117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5fba9fd58bf83fe0698becd106f2d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bbc7c624706c380d4568a35ffb0a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b083e5a29289a2628f6bda1d96429120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3efeba9cfeed6b15c7da283ac67f33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768a7686a76b644f0abd7d16d36982b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a099a921eedfb679aa3d5ce153a07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f8a2a916d2ac0452b59c8198d7473124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a4d8dff56217e530173e5edff5c96125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1148574a3c0165045957cdc1e91b670126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04243ab5cbda183e67bd63a3aba70bc8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24b29751323af979107cf364acee2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54098a48b33cdf13ed5cbc899cdf2628129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ec3cce08234f8513b2565b71081de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159dfdcec9bb08160b18aace3234be79131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ce0237c0d58b11b35f9d993b72b90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7432219c2f223b654c8b00dc60e02133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb362f8f6d33eaa6a484ec16fdcbcd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb4946bcaa1fe810c1ef45ed1c46c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273f91a148ed7dcbc899a51e7c0c0d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4e2484cdde10dd99e310e79f83e79137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efba4b2b8ca5fecfd4d9f394b27d7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e2f6555bd864b7a3a131ef30a5021139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c216a8ba5f56ab2f328e2bdc8cd50140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486d47e1aa2844c47b903163d6db1dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3f63ddafe9c5cf6e9989085de0eda142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1c3791324e01f94985045a9cda46b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18676db139e96ba0651ac858af882b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da43ffc2621906702e0ea88e9c9385145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb344bc98d6dfd3a3cb9e80f0cd13d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9900646285a59ca81dd4d694426fc7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ec5e695c749ca4d3ea2b3139dedc0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648880e70fabd2da93ce14bc78c57b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500f92143cdc2960805b1ea901edbfb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b2f0735a5768862f02552a632e45b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0056c26b0b69a42150d78a7000d5b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07e4a6694d8348ba34730275b7df9b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4879f93e292e15a01a7d79dca01a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b9edfe99ba78d65b45691b7afb46f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154f10cac3230c3e4fcf568be67fd84156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ead06f5ab12eed1f5872f4c4ffe7c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be36e14bd19239c400758eeba2afb8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e0a317d585a5e2858ffc978abf7c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff029f2937d48dd4054df363d752bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef04276c0d58eb60506c1013c24eb4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2223c18a638bee8449fb5f63843211162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17e1a3c551b8f0db6fdb411bc76b15163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4d3d9f2aee9468c418aada7385eb2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264f407a4c708fdfcc82e64af8c048f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d00f124d1805c68a9133a59d143d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9991c0a9441f9c97396feafbb4bfa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7518a467cf7084cf65c1210e5e0c25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f7bfd8f99a366712fd7b232d02021169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4750a59c032fa10cefe8f70a8fcd94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd296c6700b4265fc61736859af0865f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f31fbe539ff2fc6ed872ba7d43ec65172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad6c4bd7e5627e4c6e05c7e7e1f54c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c048bdb37ccdbcafd50f100a31c8b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e2ee1c657969afd3a82559cde7672175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e7235600f58cc6fd63bc73c465ca8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737679277c070c00a1b2401fb042cf37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75091ac6575e9b78bc2efb32da748dd8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79db30a335c8d533cd041cda98677a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65009e44f8835234e3047a33c4bb68180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0edb7f003ed3a3e2b393678340168181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8baa19d011523c992aea755ccdeb241182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349b9ac3c12725b7dbf0a44d1fe8463183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec970d9ced421799e865b6b8c798d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315a29ce7ef02632f4c06050434fd3e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e3a27f87ce8afd6ca1c32aefa4ee8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bd98786eb28f4deaf2fa81c3d5372187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f58b0e5c8ef1f3518e7aac87edcce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6c1ee5b585db86196e565d4c0280e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb9e5acac53bbe6591cf7b737a1a4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdd3e6eff571daf6f4b745a77526ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c861cd0acd8d480c19930ec05597a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b27c00e9a7f6a4171fe6e4cb91638193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94895684b45cf90df375870eb0248f59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e17ee68949426911114a152e32f19b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce087a12ee18e9a782fac4b257d32b4f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816e8e9abcc152c83151522f53cf7a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7103e2ed439ffc00206641debc71948198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afbad9d48b284ec2ce5a540211119c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec9ae16b0ad9646b5273431ee548b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c68155a69d7f582611d372e78440c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38e9f5912de02ef2c736177a7c9aec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b99ae7fd6d76e452a5da28715fadbd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a374b0698d2dda7e30d220497c941204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30963726ff34b61dfa51548309a098dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e072b718258fe751f0d0f19cba3e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d02345cfa946fa9d914535d9bbb87b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793e0908f77fae875c78d022e1c3dee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d435eb893e944a0b947602ad0ffe4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d14652f293018024fcd8b632aedb0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d75c5cb81d9d11487496f8eb7bc2f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b187399e994aa3661d46b8c0d6cff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3f9f1626ccba7061fe5a56816ff40213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a154f762c8ba3b630ce6e447e3e5aea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c95c8515037e55027d39a0edaba98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794de8c7ea825b4cf300e8d4efbb5f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7d590d38b26f1613710d5d03c3d84217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241341f14d6e35b67f10fadfd7041c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6eade61d558b9d7f203611892bf90219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552cfd2db710eed9ce5c03be249150f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cef66295e705813ee4cee5d967416221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761ca8c39a75b51ce6cb1dacd65ef2e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797f32c171eb46624fb0eb4bba6e2b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6ef755fc1cb45375480c62e346e2b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9c09e329f2da8dbf1c69d68c27e28225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205a525412667abba4ffa1845e060b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657eddcada24523555b1830ee75c763227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503662c0e5c718687f069d6b91c24999228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be8f31ff5a9bbec724f5dbbf2b156a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b891709f44623766742b514461910230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c194e9b6465f0b25d761b7e3f5b918231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a8bf9af8bd70dff4fa8d7199cde2d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5b034ca6423092d464b82231b3fce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340ddf645ba51122a276be3d6b10bb4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1584b1e068b3f0308fe81679fb79bbb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c8e118d25c461b252e38a40eaddda236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ea95709f8202cc62b5179575ee40c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff59dcdcb7e384c6f638e30dcdda027238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89ab10a326ab3793eccceb4859b2c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dc8fcf0e9fa2018fe1de42de4c2fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bf2f95933ea4432d3838904697f7d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d626671324ff4168872c7342aa5be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23a3404332a1836366d6205ed491b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a8ac1c699b2ea78caf803dfb4888a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379a7089a9a3fb7b88f3696c369c0be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886451ffcf9c602096697f688741ce7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048a86f14c2f83510eddea3fb6d96e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d220601881f3cf05906b29c2f87ed8b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf20b0f27a57e3f4ca6e6bdecf4fb0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b326ef495ab4a60953d52675748cd1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94626dccb5e229a930db7df1b776a8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af3edaf0139aeea5b48c68154e4860252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4968212044da61b45035d4ece18eab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12ed7353d40689fa2dedb9057e379d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8f853c8dd000c4cb874b8125624fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc91e1950204296981ee588692597c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262e93d7dc7871d60c0ac235d36335d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be20c3c87638a8392fe884122090a62258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0ddeaeaa4051ab7cf86216a2558ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce62358b35a98f3ed1d5f960a4b8e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e9ea112b6b689d3e82b03afa731d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5596e726633f74eb780d8e9614029e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b691a5b8ca25e460e2e3fdd22949235263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df256489b58647f2de8b58cc60ccd229264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a175c7125afc15a4b2d407e7c621851265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03340dc586464d5cbf99a41636b4d5b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf00b6131fe53f80ac2dc2a0571e2a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787a1be6fcddbd2cbf6566d58a52be1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58049296622729f395546b8352efa7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fed97622ad4a83f4bbd4b56b581a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dff802b425c1b34fdd5c8817cf76b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb3f8ff5fbaec87543bd760514146a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8cfa828719e6554d38fe2fa73fad7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4b55ca553034fdb3ce4d0f58d9290274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2425f3aae9f9c15802f5ec5a1b88f21275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26e7792f2e8e7b1eda6e3fa716f7f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6268ddc890221ceb770e40a040ae01277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778db5fd124faf4692fdcac3d4b1d62278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b6b136e5467e64617789d180d5eef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052ff6040c81f34e09b7a28e199f5af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cb9ea0b342e67b75a2b9684a9888e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309b8ea8b86fcebe989ad48a4e84d27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f88fe2256adc52ca3863a8f110a23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fcd848ab2313eb886a84dbebcc385284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516808d51358ee576e2296b5603959e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167878248beddc78f666edb84e8217dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517efcba108c3a136eec7ca7509d700e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2588a4ed44b2e78d466a1274fef204288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5aa55178b9dc7eff37fcb9322428b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbf4803ae1c3b3e0b16a0df5ca9b47290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e09284f1eb0cb76dab7dff9eb03c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357dff55b5f83047ae5040ab0a31b8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7b6a33c1198b81f22cb25026f2058293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bac995bab5d998689f68e6ceeb58cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fc655696a72824fb60b119ada0078295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60cb069dce73f8e76c92bc04db09b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d56d7a87d2fd81919a3c32bd887ab3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e437a1d7c0f2ed5a77b0c2e0edce6db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bb7c6c70b46d4bcbd9b29ab16160c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5c89cb9d225320acfe67bdc2de45f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c5b4182756f9030366d8370134dc1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982a32e226bc6bc39c6d614cfb9903b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ec6020584634ba6ed67a63302f4e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9462bf1246fc3448eea37bed9d9db18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c412aaa3430b3d9c76ce69f510b6425305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350d8c61256f6ab4b9492ce685bd39e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cfe1841dc6a90c0d590dda6205aa5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a5b885cc42ab3060d6155441092d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a39129895adf34408cfa8ba09fca3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bfb733bdb3961b2984d77c8da98ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207595baeb79df9bcca0f2219780a893311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b41283a2c42c0394522476c10682a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e3448366975efcfb12858c04297de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2d00c084e75f370cd19d6bf51ea9c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39db2612a55d0a71e4f8cd3cff91c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccdeef535c64eed497040fd92ca6b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56ccd245428614c38de29fe3818797317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18d663ff017514235e2eea1ae8d0c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87789dfda85202cafcca73f957ac842319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ebd38b58650345d87b4bc17ca0712320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6baa99cddc549f8c035dc37d4cdab6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ad8e545809b1abbf56eddc7082393322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce7b860e57102e3bad0a0172f6d525323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0fc255aaef1f5fba31f66da3837fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc2d75d688284e76b847d9a5a097b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae72307bc995e005d22ea82e5ac9e92326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc08991a98cc6f9f71a2fed2d28871327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683adbbbe396e609c4b8461e3d93539e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63accbd945ead8df04a0bb330e857e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d51f6668fb1c72cd7a43081f2941fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94e137b65a2bc1edb84585233ff4ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4295927ba28befddbcf3008d537f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171f37fbe536ae1335ae20ddd20f1d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab053ee124ee9525471edbef4bc65bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3155c1b29109c0d20537597effef6f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59a0d031ddc7a44ec973bf0fdc6666336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898ac946f6617d4bff00f3476295a89337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34190f9e13b1937ed61fb9f3d731e7f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268349743d698a1b9885d26cd754e93339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0595e670d2855ba8a40cf9e4428d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ceb35e59c932ea044ee22905345c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc67acfbe9f71f5a83c83b6cc8e2828342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e24847a139af79d02dd70d92dcfbc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342644e2c9472411a7372f8ea98dd52344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db01ae5f4af3f7a2ae6250f3b79c525345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851db3f7e6d6067bdef05ff36d2c30cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdc58e967604d21d8695d6663693c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2356998e343eb49ee81ff20b7370ea4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93773b03fbff939f25bdf8eeadfc82349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248223ac5a5abd30b629d50acc605158350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e4f6237b659347ec07ad95e5cd5e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19aa96123097ccf61a6091d0e98551352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939390479a649e6fed845dc892cdb75353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68989ba0cefc1ae979782f5e0d2e30c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcccb2453430603d8efea965f97ad9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191a208ee191df3e2628b59df2605a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba42c0f0bbd00b7045a9188fa75b4f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332b1184cf5082802fc2261dcbe2a39358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc7de4fbc1e4e0d722d424ed72a6aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68d1914761a6fa5f1ca0857efbbeb3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69202273c0b73c9659bc9f9e621e861b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec95fea4013ddc7cb16ecd7624ec236362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25084e0ec4ab46c6d5461517342e83f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a92512be6b957db0e0165291cbd4ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74054db122689e664970aa8ba5a3b4e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509948763e69ed33dde7333cadedb7b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ff816868e9cf5237b8f4e568b41d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e215a3bfaec0629e3ad8244d3b38ff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee03dbdb2cc27136b841282e04a1bb1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ecbf98cf60e88b79403018c08f796370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2aa1ba663adc645b04c9515ef1912371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d7ea79fe37b06ea5155a1d167c871372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6054b7bc29ec08da0e9be75462584373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c36aeaa793e9080bc56d1d71f53f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e66c7bfd1631c572e91c4f66b75a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdfcb5836f45ae71d20c7ed40390e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a8dc7c9d527bf8277da345e851c48377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c64d18ce6a1eff3463d74b0ff3fe45378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>