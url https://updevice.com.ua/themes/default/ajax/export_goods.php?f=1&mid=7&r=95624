--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d0bfe9467fde2e2f4986da89b37c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d627f0f59a69f5487be792cad05ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7883fe8e75ef514b5cf8e55b25b8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68c01354edf4fd857e7d4b35d9caea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb47eb8638f1a9d84d5b527bfba8635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c06de8dc7605c9a388c346574739406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2feefc1206da643e3f833f1611a667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c63566f198a1539da179decf5d28378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768dbff7e7607799a0828e575aad8de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8899262a0f82764a49d45f5c72f6e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8ab8642a522ac1fe4988256a77eae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ac7f169a3256c0329873d4a931a9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7899682050dd6db6e09dd99bf8ff713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780790b6c318b5146da8bbdb368942314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5a1155436688bea4e59539f929e9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322ef588cfc371705ef2eb0bb1d4fdc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b236df9e431ef02d26e6c18e144d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31116a4c3a054d252781a0310f3afe4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f158dde242472e5c0d308b8d0db89f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84d930cc6755e9d42766856bd693d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541ed18fa5a7a3d5fe30613a5ff6e7b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76308d2b86ca87032073db045ef03a3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d074297699888733fe421d8a32f66d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd11ba9cb30b9b7cc417e98457137424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cccc002db485e75e583889150542725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9ef97d777dcfefd68c52c6b11011e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e95df7d4a48ae68ddefc7f9c07a08527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3789005f542c1dddd25f492fa6cd828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db36109932402f3fd792951ec2adddb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb861c3782334cff4a47e705fd5f8cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55603c3fcb929daf50ca78f3c6470531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962bf10a58b8bc28157cd5a4c818ef932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe2692843aa27ed23a2c6b0165977c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd08394509c0157b31541cce1abf26734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3285b0502ec6f099754a89f5103314235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e14752afa950a1d79e0abc79c298936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0437aa4e5802616ce708bb68d4a45b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78cfd5ec4a411f8d19e32bfd12be4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886bf07c5b25432946a877c3b4aa9af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831375e3e5efed73aa34b30ceca577740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e837fd003933b5b48f9f96937d54ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e4b18a07ac1721c9768b0cb6e59da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44906ae217ea44a88b06ae05bdd4ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5f4e19bf4b890d6363256170cc0f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d68684a1ac6c82de98367b74fa522c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072f9a751c988d63a16f724e66db05b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4716097511a28bb8449b1106cc7a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89458e7da00d6405f08040be8d823cee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71271a379cbd5909812dfe1c096889b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeccbb13a2ae1c8098c90e04d86778050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c73ae6b32b1585cb8a26bbb0495f1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6237c3f8ccaed67e3f352271b544552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2d6b07437dc103a66369f5a32d35153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cb126e4820a44a2add87c35f9809554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5f207e1655a77343397544e19aa5e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc36fc7e530d536d149d0a8789a55e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e481e47f2342cb3281e004b74d2cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5cc3531e0068e1f45bc932976537858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968548bd13bc71134e9882844effc87759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3c2ac8ee0dd164d00fc81fc09204260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6372cc0c20f7affe8decb3fef237161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192abd32a80cc4c69affa9c52920fe162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7361fe1b8a05c1262026409aa56e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2756cd4434628a061c1a518abc19f8364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657a7c9fca7c320f1dc40e77beabf0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365eca75528e31ab5441bc37d316200a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5539343eac44f86f9ad3aa52175af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbc936e956f77b04fb60334751cbf068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b25e5d24ce4f16e423dec5b9922ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3945a281466850764c3f405901b0970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75a9afada1f3b417cb8d5cb1d1690871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43602533a912b9e448a8cdc38a24998a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fb11cfb724512962f7bbb4626b92f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464a4688887c1d9fe5e50ac39845a2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cc17c9addcfc327128ce3ed33a98775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12cac82e711d983bc524ab7bbf41c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bc87dec26eef2f421a3359770574c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17816407390e26144e61d1b940f5e4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f96e56e3b9a5eb68c0593fcfdb99a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af46a192a000f76d24df496c54fa26180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5dd5f82fb6c46be0947a3e8d2cf0781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a6e8aae58eec78e6bfaf68372a53282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39d21bef50c84be39ff658dd45d35683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148c9c48a6dda97544fb0e85354355684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cda5bdfe0de45edcb2f276455b287185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad296153b022c2a0ebc31b1513427f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f46bd169641f16b6640b5d8c7f5d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c180769d677600f02d11af22a4ed31f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822aaa07c513291f542a6dc63cc138a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed118ccf269156d5c8f2c6999f65001e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf36612c6109063c95971d13b8382f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add5f960cb9e8fd7c75863cc270bccb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2a1263f08b8a80bda8f01a625824a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265986c1a6719701f6e56471acf85c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7024353e134a68bba8c760abca158b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f6a0a5a8cb4d6a11b5dfe03e7496f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7ff1387ccffb7e817bd11c18dc30297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2aaa9b23fffde5baa1f8ed49ed09498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da8281da6d96c375c4b7212b19fadc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71fd1020cca09de5c1723060d157a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bf888f817660dd2adeb84c2e7efd7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e84e676fc21dff7ee10c7e68723776102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d77b11274b89ef9b31b19bd63b3f16103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3112e3ecdf53897a6092bc4d6a4c0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1240c0b9ae681261cb731e336cbe2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a8d6bbd4e26dfbb25b52cc196b5d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1928c93bcc114e7a0ae1d035a3d7835107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a91f81bcac9efb1d6cf9716f75f5e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb17f20a397ca445acf93064af69dd5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd585e053f14fd21c569f47d80531992110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4ae17968eb0f59a0e1cf79d8c52e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3944f69addc5043f8893c9a0e18e75112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f8b8dd5c284bd90696fad514f2c9e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cfb22bcf44487852a0ef55384f89d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c22887a19b15a560ef87fc8446a1a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cba25327046bb0a5a0516c8110c908116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63a6c14dadd6e7798fb522b0834e23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fa618ca17326d173404382c5a917d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc95071076f4b2de50380005e4d08c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa5d8cfc108e518508bfb718630863120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89737c6bc2dd1631360b935f791df0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953d8f803725b426f59a7b7d239d42f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586aa78222aa1c9d29c0f50074d343c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916eb6633cd9765d7fc738c7eced2c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ad05ed361ac7fa43dd720928336e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4eae490e83b27fee6d3e36f992e996126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776eaa34eca0185e304ad6c967ad0c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319e53e1d3dde544bbcac0d4162bec0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd0fd86aaaf01e834e22f9f15c341a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872644df98001c8bfad3411ce26c3e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009048d1a25b37eb134c34ccf613510131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12abfe920b4893306caa277648bc11b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44031e1282b86a8670e94f74884e0e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cd2654dbf08b76bffc787cdbb5b00134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978cc1b5859b2a06faf2dbe51a7dc3d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07958ea1af796886c038093608d9425136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565e84af7f5b2a292bc99b89744460a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e132614367b7d8bd9186542a2699d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dbb6ddfe19a6f6423b6928c316708139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ef377fd0a5f7f944a4b8e98caf416140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb891e2c7a745adb97bcc825f8b57ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330999616a8f4b0711ead7a56962c330142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc95c387bd8655f10fd70a8afdde0d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10004ea81347c065da036812f599fe63144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda58c20cb9697fc196a80cc4f5d3cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a6c47e19466d0c7eb0d18b220d57c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafd1076d2af2f5bf99584ceaf0ac4f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22298da2f5ac88da25615c3ccebc90f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982b9e148d1273921e67f4fcd0da800149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f232901923fc2745d0ab565ea6757150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f62606e030afb3d4ef37be1de801b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd207ab6bd65eaaf1ed789421516ed8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb034da5043754fde6014be240a36f59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a939debe1aef568b98ee8ef7e92b71154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f0f0d7fbcd62708885941b2c131b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b21ad399d16b9923059834fbd6537156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bc1b53073db1423ccc216fe0c91c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9e5848a8a9c84702300aaea06cd03158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef64a7c625f8667ea1555c26f04de34159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71780598ccc26756ee39ec0b2279fcf3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a57ef3989fa1548c162ebd4fe0379161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6af5d0ab35a83984c4acd940852ffd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ea5a2b4a6f45698c6eebce01a3565163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f1a6290f936349cb2c07181e43ef0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230b8050b2f447fc247451f061ba250165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656c4e182be55f9017cf9dde5ae117b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418aacecd83297f65747a34f7f031df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c65bf570f97cd3314c06ce7c965f4d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396a5446d50417963890cf62bd146ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf8093342c5a3b68054d27d43a5850170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f1465ac5a7748a0d4d8b7a86fbfde171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91271eb31a0e3e50c389729bdc340b1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df680d14d13633df52cd1f6017ca080c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd079420e22ca2b0f9ac7008aeed0321174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391250e6182e8a55154ce5770bf0506175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdf6ba4363a0d8261482d0a6671fba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5537b5af0d44376bae49977572abd8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a360e35ac1c46dd2d8940ab51a8a90a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21be15a6ee7426534185074d714246b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce42517b1da8a42668203b09d25d96180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3a678294588aa4f244c7dffe40716181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b06406a85de83158ed72efd86e29a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a325143eb6b7f748e1853d2c13edec4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb820b91cf2d969fb481ed887fbd987184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c1f866c27eeabd8c1e0e20288ef92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac49543a4bca8c78430902044cd2fbf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf05dacd16a985d3aca22dddcc32ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269244a8b875917df3334b9bb17fac1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0a5b85c09e944dabccf197c1af8cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74ea41fb54b0cfb5dca812bfffe43d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41f97dbcb4d29970aa3e11d7470247191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7f0906513f77060970b54c094549a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eaf26a3e562a1d77891960a45f0c5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055937731f2534e82294c8e5d71cb08c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079160257f656d064b19786aded75fe4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fba41f662b15baf8408811d7094f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f419b430618951b80263abb0798d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891d537643dcf7b89ee940b8760b79b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9ff496457a202aa7d7f1ba351eea3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad020041a38539bf40576c45275bfe8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b150a2dd47956ee2521f1837ebcd0db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bc7f663d50156ce80467bea34ff59202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e12a6b2970291e52537a0718b30860203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2659daf5e2c76b238158dac11b94b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637317f34446ecaa0dd538d3918b5b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a550f9b7b49a7ad04bbb2ce974553206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90130fde1f5aa5ed4ca100624d9ef0cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5ea1bcbfc82deececbe8150746f6b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f282da8ea63605a11ae4036ccfca4b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b045ec9c6d83f27ed33617a8eb9cf4b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c32433f02d9faec5cedbc23bc6eac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c44f2f076530bea599278b5c861ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068b5ddb44bcee051d986904e54752d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016cbea778345d28feefffb3532881d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1002c16bfab1b19304be537748072d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549211b71dcba7fe307cab34bd6bf03216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218f2829d97163e2bb31fe20686aabc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888e276d0b4d8e85beb3cbf036b3ecf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bcc53648011c94fdd69e436f7101f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af4c6011b161ddd99a8c2b478f661d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62934adfac5969851c051c37bfc50f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611b86bae0284a3f5069b0ff563f37c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7301648f1c9fc994e2763b1e74985223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed95728efdf3bdc0c75a8d0c7fc45ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b2cfe42dd31ac9783bb418296486c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8068b6d274b6dd96d79b92a2271291226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc1f7ed4d5b466877bdb5c5197e5ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fec64737e315adcddafdf20c17aef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d1e8401efb39a9b3822a875bbb908229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7f1acc5112b9bf79ab7da4acd14d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a0988dd276bd11a305fc2c9bfb301231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61545de21f6006e06450ef1c8f75aae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5578d9e77d1f30898f762d59c0265233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80fa2abdbaf467d374379848faddf7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f734680c07b67a453f18efa625ae43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c7cea533fef6aaef5b23bc1ab4761236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53ace816a473c445ceacd03b30e6f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe954ac83b08cee3d321debfbb622202238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49af6d06d65b43ef46f29304a8c3cee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd569105b0fabe2d13b3ac8912313d55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fde29b116419ee93b572b863d2194241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0a415c9617a371c0f2175bb12da2d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c23a3237cf6120e183e3edf970c99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622aec97f8b27310fa2ba576b1cb74f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b233a2619ab2503939ffc56ef5109245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b58989aa765fafa08ea6cffe6cf59d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a10ca8c810bd7b232547f0ec6465e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd2550561418babcc00454d6fcb76f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfbf134b5303f2b9524b6a0b52031b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98837d8d37ad809534e9e5cf2984a70250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bcb38910730f6eafd75358ab2187a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b95eeeb38ce2c1c27d0bf61097f761252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f197293d70b07e2ef17589cf43b8b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9b389ced1b0e06655324cea99225e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403a7051f37a8700745de2878368bd5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84247970ff0a6f2059890a92cedddbe6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f9f260a501d4a27e6578532369311257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e10a70478eff025d66dd14d808b2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48bc611d19678eccb5cd5f55c3c8a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad24e33bff2fa3a028f3525dae8366260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69b1b99e4d820f9ba061ebc8f92839261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ec50f18f41d6f985996d0bf46fa2a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc6b11f78e353ec9b0fd29c1861ee2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab9f7df979e8a0b903c31b671a13fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76586f961608b9fe7f87bb69b7572d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d786fd47c1c85ed8d7b2b05827f921266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bfdf3f0da1537ebc6bdf2c4ea3af7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66024903d3b9b0f914bd82b336322e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2247ea033a41b9828b3ed93f7791d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fca50677c73ee3c67bd0a90bde5960270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53c78472ba70589c77ddf6b8709b71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db53473811b0a36dc81ba2883aee67272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5736a8c26a118fcb2ee8bf1a1baf2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ca002b3cca17c54666146eae260d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8868fef7042b070d5e1c99ae96ce9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b791e8101a54c3dec7823fba651992276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929f533664101decfa108d869c76973277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82982fc41d1b5a7dc82d0b5f97e032278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2eefb4310aadf146f48744c4827c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcb3fed567931833f4f7a288d794d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff575b84ee1dac402dbcc052843816281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b82fbb06569dfc266f8f17cf83c1d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3957c92fdcb9889aeca54ae4c9ec1f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70acd78661313a8d48c7bd9e550f73284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4541b8d13f3c9ccccf6d25f67872ff1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998ea82dcf9793e68a107000a89f504286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373af8649af61dd7f630f4d59b76492287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a96008f397db4e6f970345627c5d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c207a053c4278cc8441b55158cd16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71dbeb22db6cdb3c7ea97c78b4bce4d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c71b485060360811e0d10ed3134a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a819e0667f82b168d24a8aaf9371998292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8a21889731c6873302cabde910510293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f8561582a79ff30b40e06c62c3697294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d64ff42b5cbf5ecb4bda374491a0bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204049ac52db675baa75fb6831944c8d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b08704de0a64c5c5c41c323759246297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bed324a85f0a252933ef8851c696c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425abfa96b5c34119fa7db24dfdae15299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a68529a7029d952abb5c8abae8959300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180af10680ce5cdec10fb68b7df85103301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb53c8fab527959677db00f7d430fde302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670fcf74ccc6b2d95ba273a209c3e11303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5afeb34b62cad53f89c2b44bc2c0a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130fcbdb0dbaeebf00a85522de7b086305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f1b09b687f6fb27d6fe91a6c70be0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5aecd6e9d86466adb397fc68dd460307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae9a861bed0a392480eded8661e80d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cd168b03fcb0e597ca1f18f2ad3e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c9b6c92f7cd151ae73df85e4e5451310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace60411a95a99f8decef6c313fb8a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728898f90ff30c28cf5327a10a92009312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afc95789172d342763d2f322fef270313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324e9622b417b32f1a115695f4600be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15025e9a3a707dff7a4a51a682f3e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086f5cd07476e32ae4fe2f76f9ede7b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c95250ddba5a82f66a1f20cfd18058317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc1a1546a502093c8ee7bea39f0125318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de5f1fa55778c67146b33a28540768319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8adb6342cc43708138e2af738f633320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11193ccc9d39850a93a3424a7f78ac1a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229057969947172c6e010a2ca58ff039322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea101200c7d382fd5c9944086f0851fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52c735bb5452c110acc4c4680fe79f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8e66258f49d88d5cbaea9b0960400325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2873296b1daeac039611574eef68d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d420c169679eade10fb044b103a433327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a5bcf087c132b508aa9388f47ec6b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5978b533a90d8dc54b58d5076a1d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f3d960c60593a176d07c74e5f83df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907f0c713ad5f2fae5134c5858c5405331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336878f313d68601540b3e46a77f303332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff019fabe87c7c09cd4637380d50a30333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dac12b7d83aab2aadb89d0959ba2c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c5d62718345fbe8621c0a14e5fd7b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ef2052e558f717fb1169b3f942bf8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbc6b1f0a632a808f4d5979aa9a49d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257065925735d713b7994dd96ae5f3c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb46a3f4225f9d6543b6690624bdcd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb3fddde36041943e743b809224587340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9137955b39c7d2f5451713920c505341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ca4387beb65c81340c219d6e8f916342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d590751be6d07aafa756d06ff68e88343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91318204d50b3b4b66b2affee20154a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25e1c62471633ba2cceff7401cef05345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d0d0d81101d722a80e45d3a87c16b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fb6fa1516322d7319638f0d648c38347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaa47dc225ce5221fffe0118f888a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a580d4fc33fb7cbdf98348d2aab3af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc549b7de97ebb0c26fa8c743f4714c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e3e93af3ee0cdfab4f7d713a422af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416a266e423d38b49faa38cd36f7a62352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22549d07b6cb30b8e1d04d7ca4feb2ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b224495e13300a0ea3cc9ed9d1bd423354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e376cefd7fc73bfc679f1b32474c4e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7254eb24a3fe4688f70b2290b8617356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e6ac35f236b433aa1f8f089d5f02d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f9952d647af1f6053f7ece25784f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67586a40ac3e26db13d5b68057c3fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecc225e6cdfcc4a74e687c9b7e76bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06290e71b3581ef16c625a00887f87361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f818eb13356eacdcc663620f8e0817c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d7d2260d0153d11066b97c446997f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb14784a21d54a68070bc90e632884d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4d674a61a151513541c09b6022254365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5982079e1998ec27b478163d39f7fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4edce8c4bc816e266cb5977e0e376367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f2ccd4aef3387c2600555282d4728368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c857a5c59a503eabb145c03643203369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93eb9bbd9e3f9d46b0a7cd03eed6a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b77b1d23ae8961d4b09cdbe80c637f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd294ffb9e381b433bf28b492c17eb6e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41a95a16d13d98edb0225da2a43236373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7de390d20d53d03e7537d477723d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cc2bd024bdfc4bab60ed2d3f8b0fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b372528524a7c2625d5a87f8a37a066376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79586cb23fbc11769e5eb9f864f4afc6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e831b5a9dfb4a38a66a8f6227d710378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de97773c98d20a666464c69528d8d811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684b0a14e463e6187e4edbce03fc0dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074737cd9dd22073476bb7750516188a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c23f4da36aed2eabfeda59a67d5564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806fcac504e11473aff6adfcddc9f235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c8ccdb99dc7e871fa67af2ead4a3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca332f9fab803eac0b096acf53f78b2d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ce9c4567dddbc5fe499dfdd406e188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4deafdbde319df685e85d581573e89d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490a690dfcf9a53adc9c73ac0614c2710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256c7afc9e28193021cf0bea4386bb411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b74c9a26280e97fb8a993a925f6c2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bede6b6cf5455d48a52dad61d2c6c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da86deb437be14344f134b1d72a11b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25915f3745ec7db6de2c0fc21e91c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d97e30cda4f80de8943a2bd06bc8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9fd6257f9a7aa92f4d5813f8bcbfd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c31ae51c90db0852a310191990dbc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c9fc0afafbaca8fe0f18404e54ecd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff882aa53e441e46604e4c673f790d8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67597c50a061bb490212ccf8d6a45b1e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6318102aae82a2b49227ee7d567982222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f87116c82c5a067015f69c684956f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83547f7eac84e4a2d1d5e63d629ad0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13638902cfa54b41b892920440683c8425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865f6260207b4919848fb1cdbaa4f1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe286ac2ba4efb1503792e9fc3161d1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073515b7f73a56354d8cfd71a1ab49e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded2c6de5138eb0040cd2426daee56529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d3469a0d48fd376d6a0ef75a7215430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00399bf84cb2d97b342041379cd062b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78183f0d906d79831a980cc0420756a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56fbe362f963a7c77e2132d55aeecf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734fe2a4cbe4d83ad1a4bc10e74b84334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b37a9f9e0e8c029cf3ecaf9630a94935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481976006ed0171b3c702c3510789cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4ba1ff1b9c56a4a7f34830c848b7237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c7045d1b2cf68a4c4933532a2fa6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1d686c404fb90e6c31bdfca3b325339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821a92ac9a2b685de05cb348bff610840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d0aa9ef59db6600fe39dbc1a4d4a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c76ac674e06484fac58afabc4bc05242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eef7c43023947f730b034b1803ed0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f7d13a14457676872cf100c32241e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe66cf47bc65e2f23b019fed2df98f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b574212a95b67fddbf6407d6e581c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a0f874c71dfe61a11d5c9d578781947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d042a3121bc3c7bb3321ca55bd574f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c13d10d24b54adf474fd54c5e58f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62954fa0783e615d7fbf5847a14d16950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ba8e50163a834a3a911abf035afb551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daef5f87dbb9220b77fe8f390f18fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e47ed894a00048e324fdb9edc485353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607723b050dcdc071eb6242470bfe2c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9b96513542b9655aa3de84a4ee58455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223fb2d62f144468f254798c78cbeb856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610492469e3328ae9adb4097bd9342c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77022f5e97662faac07e931f6b855f0958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ee856e8c7c98e2ec170885ce91dd759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba55c1b29ba0ed0d952b2bf7d9759a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbe67db96d6630e39e60ee4a0eb69961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3e52d3452d4421de2cbe32ff6692b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c060f96ba25ddad0c06a93ed68255f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f6f5ca5f396bf1bda736b1947cdd964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835753a2270568db42844e4dbf296cb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0c37a0be00a3d790ffd508a12099e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b0645e584ab646a734a0153503cbc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fce254d8f206b317a2cbbcd6d7d4e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6893f6fdb9c357b36d0996f88d056369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46850b149a842fe61d1c68109fee2a3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc691f7d4e3996f032fdd9ef50205c4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5967a36d3788959b8c9b0acf1352d2272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931f671eb10ba1a9ec4cdbbec47d6b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce1b8dcc65febcada787029b6c58e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b3c70e2ec7c58ef2c4c290378ac3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6ee0d99f8facea7157c3b6baae35276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768f1a6cebf87d51dd380d2f9c793b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acda21c2d2fe1888626b55eb000fd6c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408d1f8a254af1009fdc5ab534cf8aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f782be82c74dc5421bed65fe9f1cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0130f0b7e8a9a94fee1bd73d9358881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431a7d661d3baa2fe7a0d3d7e3d8b0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18285d6cc4eaf578aa59fe862eeeeb5083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2431984f0be3824ed4f042d741bf584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a48c8549116bed951b88311d01abb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275ce087d0087aeeb0a7e9e9433051886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7569c0203daf6ae33fd2f1c833742187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83096a6182ae13d29eed1c2826ac0bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041d3b049b89742f4cc1d655c0664c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32209895a078c50f36cd76489d9cff7a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c980658eb05630f6f3bed590114d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cab12dadcffe44f1cae39995880be992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00cdc5d9b840baadc3f8be3d112b9993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bb6e2e62405f505b7c505d122d6be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cfa33ab372ea5e02d4a29d6033f6b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0af4e7e00267209e5a4e332ff616f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81faf5b8888949dd4e9d1dccc3d828d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418e9c5c11b5a56e66fab03926f13a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328747b181e517837076e970c6a882c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839b3b267e27e6035631d765d141a38100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe22cca0028126a8f2619893fdc4265101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76fdc41fcfba26ec096043550f4fa9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b671b30811ba6f576e961058430e5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407446683e5b1112b13b374379d107d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299659f3f8e8a9252cbe0c549db6a3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6128fe6032a19038906e4fb11ee4e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e271d5f614078d160efb0a58e42463107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b61b66d48924ab98378c5890642419108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61822a23ce060e367b471d55c82793ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5a29e07914f8b7b0c62355e84b09e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4d84b6abc3e58e6e55e10d66d2a47111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a9882ce1d13e087fbd47a8eac7346112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76f9dc766f5919ce75c791b630d36b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523b471bed0321c08f82b7bdbbb748e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ac47a62afb35ab70b5fe0165b8df3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc4ee8723bcd4fd17c56112a41f767116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27685ec93400ba55b17051e6e38c8403117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90f32bfb966bb6084d138dda121c0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cb51427933ee96426073d010ca55f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81ca013a30349ac749b282141cb0b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc979fcd250250a5bea82fe537dc1d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ba0d4c9cd7117013625c84653fb89122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7c34c308593e8b9f2295e6f3f1930123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502eeb3dad3f5950fe01827639e2b5a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bc19bba503e5aa78cad137ad87c63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997891d4aecedf5ac7fcaaeadb7e681126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f091c347e75d42b55bbe5b37c294e2d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255f9626028064a975921193204d3c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce53427ec4fe1d6e685fa1628c314b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f129a3b112acebb0417427e8ed9095b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0872024b762fa06aafece831ea709ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bccb5aef219dcb28c498f77b2ecfd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b6895b62e6d1eadb59ee7297da079133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289178eb0c238203ad0370dfc0f7efc8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10ac7f2757c20af7b6f83c31c01c45135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75397a441caed468a5eb5fcbbf7715e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34842ef15796351ffc2f523c96100dfe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d638b0c5dacd29c0e8b817c6cd2f9e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f46bc507750574c5cd137a987e6aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93736f2b20feed50dd19b1aacc9c6e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f47cc30ccf7d250496cbb5c5f5c6fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c0d0546d88e4871c4177b19965ab0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d167d7db8ce748f22ef95b98b62a7f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf166d0f8dc920a9d5358c95a1a43e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec1d1cb318a817846babe85fd69031145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1564c2fa4116f886fdac809cdb5f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14dccd6b7542cdca62699829b9b00f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d668cf99759196e7e0cab0001d25ff8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10966189ca4210656f30db87b6bdc72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575961dae4b1218dee9fa21d614e4d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0884e9e0b36bc8ebf9537489f8e9b12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e717c39b4d6ff92317710b3d9db437152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4411a8cf531357309ace39ae2b8ea5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3d9a22d085a71d2acc8c0183e5276154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106d63c1e7426ad1270aa343b4624cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec356f10bfd5ba1b7cf3f5ae68337f7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8f666f6e84ac12369e9c977515ecd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef059b297c1811dc0b976d7878d613e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70717a328d44c82b6ebac93a7e2bd9f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072709a298eb96fde185295f6497cef2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d3d92cba5eb19848163a996d989b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecc4f2af8562930beb46490f2bfd0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb74d93bb5e1fdabeeadd0732a3180e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9606d036acfa931df20f60ee8cf2b9d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227ac521abcf94d9a43d4960d630cef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22975c8588081249fda1edadcc3f658166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44a5b06e9262a926e64dccad17609e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2c1bf980c4c18f5891456b68ade1d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a483241a2a3c890f04a7778f3928f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76e7d8f351840b161e3a8542755d1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da135590e7e4a0d9f06534120dbee20171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcf9741917b3195e8ac30fddbc869c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c972b790d3e2091c3f11cb459f6028e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5459edcd0296acbfe48d0221c1049a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4adb8a2c3518722ba5e65caf052ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9e3eff17f5cb3c5ebc41b98217900176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f226d0131413817414294ca98a9f8a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a752d8ff56d8784a620ceac3950b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213cd42e497d70c30642021ffc6f920179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfcf04e326675ee59737dc1a613741180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256f7a46290801850e6f49cfaa2b7dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86167121ae130fe9037b5b5c3e5a6f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7945337862a1d0e3badcf38251395c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792379cc39a7fafb7002a46a106c1b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805c6611f3c8c150dd08b35d07f5198185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92dc1ebd291c880d29837c31b2fe28186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec8f4aad8bd55e019b24e31dde0d74187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef64e1269495291767007c562fca59b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6041f93247b00e2dd6e7499fa5c39a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ca871a0bfc86318c51ab554cceea7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4bb5cb00e7186ce3a842bc813c52c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1f866f4dfb0d750355c18c23c6d80192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60577273fa1ca1d232a1a1c43170f67193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463ad289435e68c9a787db30bc7db5d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622d39df8e7bd37c7bf69e263c8502d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89f56deb8caeb54dcbbd302df95978196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e9d4b38c7f7d6452692acee12b1a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6a0fcf542215546e5a779be3cf985198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4f3e4920179121cc3a722169aa499199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b734b26a50a2e01b911f7129ef59fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79841cbae2e615a9bb8fa68b6d361916201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a7ed37f88860ffdd29c70d7797d43202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3560164cd6e721b7b03610aba639e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119964468e0a6d6280ba90e94283ed7d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e7b0d13b97d9a93468797364c569b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d18f0321c8706056ca4e801848e55206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9636f2541873c36e8c0ec36d32f97ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ed3f42d13cfe85fe5b5039e42f1ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b14c05974ebdd11fd10a23a3f6836209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeaaa41e35c2f818d3bd0bc9abfa571210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0417416043002e96df6d10e89c452211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87087776331c8580784850047c14146212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32272fc71be28753ebc8ddb9aec78c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d4286e88fd872dd9f7475152f291e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90a318f7473f8a7f7f6c68fab45031215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd87753d41b54dd12076a27b4634969216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208be2d023e2f616422d6a19aedd8e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c4161fce9c52f7e9bfdb142e4c66b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ece6e8ac188566a030dd0b061adaf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edda2bb1485a5f8cd7828e39678b00220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea20c670b3cd0e28eefd616735bf0b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019c4e864c691590a9bfe9be1f0a996222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ffe2274ffae19fd46141c94af92e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a4477393e2abbbdc39e959c3c020e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093847f39cc9b1de31565aca849485c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7bbe74e23cb763871af20c7bf6978226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f5af1cbdb34ac334e29c675343fd3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413bdc7f43c6d1b07f7dca553c41d2f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8a768edb18cbb56142fca5a1ae6a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98908f9d0f3fee0bad07fe1bc67bfba1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea652e68e981490e8eeab63417831ea6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d71747a094bc940b18686c934c146232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e521db1292f73ad420563b361dd58fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c857517b9ef400ab9ec94cdd704e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd836b8fef89857170394cbcb60ba2c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f20c4f4b2310b7de5f5b7d52540445236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf64b96b2b9aaff1c03da993c92616237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a2ea3a264ba50832d626f09e3509f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c5e94367efb86ef7003b7e6852fb9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9ffba4f9f6f8a3dd220aababbd0ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bed85a18e5ba18851db99014917cb5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107547f3525c00bfa9cc2d55a55e4d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc4a1b23f4f435f9a92189f02dfebe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e838b5b12c1e14f2eb3d57ea56a9402244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dc7a363df0a3ec3c4073d9ceda679245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d55b821e877cbab0c4e383308488a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90e4b1a26954c5229e7442cc5c5f49247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eca59f2a2161a4d73c1dd23627232e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6ef57f56d88c1463eb6c6da77a0d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded955b606ac4a2fd476c251a8c97504250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae06ea9a524bc1c045b0716c65b1e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91db7332ffc5ca01b90d55fdc059a9a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcabd4cea81dd603f49261a35557cfe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade60be9c1fa7613856879593ba9695254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c64ae0fbd5803f1d17707eed4d19c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd748ecfba85885cf1e272d023e1dc25256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24572fb80dd8902925825057e2139fb1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e8092551eadc64027ac98950d4205258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adb07b1d472b0e5be4aea811f18235259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a47106cd30b8a22600dee1432ac342260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27182f51f92f354961d79166932adb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e940276685989c45645e9d59a6803f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd2868028b33c3931f7b51b1efc2ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d13604bbc563350be810f749fb440b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879733b579c42f365580c466986f61a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875c8788b98a02c86590beced043ef6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440be527304cbf2184d3980aba5e333267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17e691baa2a335d6d67aef5456a051268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434146cada2dceb4d6c1f5d8a7fe2c52269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6a1d376f66c79307ec551ca84d40b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b343b45e8c50486712810c1cc99712271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d31099f2f48aad839fddfdffa6cda272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b722b8d14c51b6c08409db4643b66f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dc36b4b1fc422e701740fffa80208274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec39dc7ffb22690387576537283b61e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8b8f8c0041129160cbbcc243e8373276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07611b6a58138f3c7a16ebe8463a2e5c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661439a6ed91c55e73bffcfdc5b846f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c176b1db7440268b5985f716196dd08279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698877be1a652d0ce2d4d2d82e579915280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c144828a018e25fe3ef3001cbcb519a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3ebe39a776666517c72f3a34889b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791ad03e0edc02eef6e3d3172750486283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585f43846f76673ec7cdfeed4c2d625284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43680b8058dc539a6e9e236f2b4dcef5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cce91118a6356d9d23793797640681286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dd758b9b66da97fc39bafd34981bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb82cc72e173c626076a6f19dc97d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7424196a4796c40f1112b8899a7a7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9129f153900785aad236796355b8c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58457a8c4e6a8c9c2668f3b46027c3f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c86eea6fc8eb6f1c05bae0b471121292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e95cccba23614ec11ccdbce08baef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bad9dc2e543a8218b97823f7d5cea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de86ba59457f7a01bcfa7d6c520f2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d022bb65e22f887917e24ac6eb361296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6a7e816d0e89204bb4b6309cdd028297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea618e9ac8bcb74bf130dab028abf64f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ff251c097cc410e011c76db4bcf11299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deda053a6c40c137d779c12ecebc923300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ec55febc9c3f9a03f2eb2e04288a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee02f6404f57e312b8fc87fd9144036302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac4d4585d463d526788044a0f9eac2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5e5dee74d606e99ba8073ad9ba276304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996bbdd1eca3d1ed343db924e1fe24b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5cec8bbb3aca8e85a443913fc4909306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909af83045f5a323b05a9c720189e2e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67556524ff917ff7d4c8e6c3765b4f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3e54b2d2da50d52ef4e80c8d1128a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e89dd6cf16c40e5d014baac7f615c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954abeeb33b1dc51beaa48a9b048542311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331e40f4aac9341d479098220269423312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef684c24887c3e8b4159043615255528313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da98f5dfa78fe0371110054e69fcb7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14e919bf1c5c4c417c40a866173d49315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52194f02e6b3c427627288858c9732316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a28530fc866bcd17ad3f85beb1c72b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a48ee05821b93acdafdb30889566b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08163c042b92e52a2029b85eca40ba98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a99af65249087049c9c4e7e3ee6873320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891c9cb4d1ab4afec3ea1c0ce99679d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c3c98cd59b6c58396d161c97c6d8b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b44b5a252689ccbaaac51378804ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1fd5f86daa3639f7e267a83107760324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adcbb7fa123501516f4d568c8a2e49325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e963700d56886b664e6f9681874840326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272bb52645b5b61332a1227812468fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b437ad93c228149a6c24a41af3af7a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01841d97682b901437f804285d53fd39329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fabcabc212a6e6d5810fa5eb8ece2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a71130a5982c548f593efb205b409b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729b50c352684bf9a27a3349cc63937332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16c23514988430ba6fb0c18bd11e8d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249ccb931b3e1112bc6711be5ed4c68334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17f63de34e8d96696531eb05f134ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b113dbb0eed4de92114c672dacc2007336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fad8ee848a8f3b5a351b15a0eccaaf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cb5ee526cf0fa14a8a165e9fac4ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab2ca7b96b18728efdc8bfe300d2ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c22ebc1baef939f52350ed5931870340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268e43aa17c8056efb8aaa27fa0568b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335c85c65e39f924bb5480ea069c48e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e01e550c3228830953153d0c6739d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb785032f665cf07cbea4d0e40500af344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58675968d0db323bd8dce788bdeb3b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650c731e26852f93b11a0e10f4f1ba9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8beec3452e73cffe15484af1e001917347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e6c02ea250311c5fc0c8a0f0e7950348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c87e0b3573360882b973c148985cec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0136f039158204b6b71ecf0f005430350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70339a6f9d8e03f78dcf5c0a8c0a90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a5b361388f2ed68cb32cd65559a2e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031a2e8db31b5fb9bef77a8dc464efb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd61740fa63b17eff38cb818c0db5a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087cba8d8ae23097416b1e420f4cc00355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bea8649bbaf191ca7ec0e344ea6f05356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87675a892e927a3c8fa3d994c38bd232357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b96a81da6406e2ea65f0f56a2c0002358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d49944b8c44a3e78f5558aa3a1905359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cd3c20f4219cc80aa62b77456c62e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80dcf98bb9cdb8377209c4ea05d595361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839807c5ecf931b41461884086ba2a6d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cf1c433a86ef3516ed879cc7036ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34726f0ef7741ddd49baec9349d54c3d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e729d16624b5988ad64fa7bd0067ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0814162a1e68e07c6b1b72b3dae9b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76192400ee678daa31daf6b53263d3a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa2db535601e4cc496746fe82e57a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd8679b9d792d7dd269a4ba46f23ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd7bc259d65617cfb2a7aba5a890af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72333463e8d8c4b8545a76cad2d849c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbf4aec80b7f0ab7233a2e346029ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab11b15f5a66392fc43ff5d90c3042373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba905e4f59be8542191b863af6f1a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea96d6ce74c44fbd75f102530c0ea81375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2aa505316087596fd827ea11e11d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5d02c9db85962f63ea8bd2d02a163377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58a7cf4443110e12590651951b5715378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>