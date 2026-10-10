--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033f37482bdbc38a3b3321111bf78601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c820ad6e27b8f9a415c5095391b3b742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e53ea3682e0d53286402fb81e1dec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a6b8db43a57a8485513672a6249684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99258d431a8a56b60d49111b65b78d255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a669e51cd891fa6c51e86c4ab200e0d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ed5ff1ce1cbdffc3298c67c3174707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728ebe5130d8415d5d6532c2c74ce588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e894fe230da535fadd81e25a73e5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8b9f1b5d3c0e38c780d8181f7a28a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a18baa4d8835e15795d3ab1ce2d7a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962d947af2e9eb4b95855b60abee00e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861890bf80dd787e8dc31f46a3289c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640c30af62d82513a6c4cff1d7ed9f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdabd3a40af63870a942cc7f02d04415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb29444a0cccb9d1d3f5719641e5c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfef71c5c0af00ca270e45a4c5348617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b767ec7eb702ec2dddc321024c3991918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0826505d5490e6d2eecb86c6e82494b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02235b503811b56ae11153f20d700da620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbce4a7cf5110750afb287b83086fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88ef5fcb0359a9ce06977ac2cc787722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ff48185819218b15b738b4edf3c1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9c7f2099eff2b896f0ee11c54348e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a7eaa6b5ec69bfeb961631e78c13125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2f1f6c543031f7f28e4110fbd0a4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65e2dc746f88204470555e5f5a469927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271f684b0a9560a1d316bbed8bc909b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81079daf03100fc516ed95b2f43aa04229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1e2ec00ed68766979e64d45de280030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55c313a0d976fcc18d402d607c3a3931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb02367df900fa98b67c00441df74d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9274b21cb05fe5b4210ebb5eb120c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be849724b3489e9c76e921ed8213f0fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799edb0e1238d107df68d63210a71bcf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ee5df5d8e6c4fb261e91eabad283f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c752b05997fc295a45c46d260eecb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccbca5a34cd8424ad3166b8ca1319b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755745843ba6c6ff5a5afbf24e1b6b9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a0f38f110728374ebf52e0b1538a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f84fe0ac8379986f851cbd33babdf241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cadd967c114a57832415ab94f2af442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1a434193c8d9046e91f1dbd14d49843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e8b3b7e466afb4a45fa1636de4f3f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126789590ae91197703e6795369d8be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e44eb6aa802987f071bd226906eeb546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afc48556e42129232c0c4907cc9fe247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9ba20d71f96994589e6bf92aaa5aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d7c2c0b1762c497d337ecd888c67c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68e8c7c73e4d55b60c21bf5fb8062450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1170c23500767a8c56d39715469689d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63991d2fb63c73f0a058c7260f01b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f04767ce262ac53c153524206c54753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4789178a296efcfdbec18539f0a2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624b114823ced176a5f5fdefd23260255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd112c2c7376d38746d9bc09e9b594856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0b3da318c58b84f94d11ce3af099657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf49ddcfdfd177afb9abbd1589ff6f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377400023f8929a24d4ec049bf3891d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae228e3c703c152ebc5f12c56c41005260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e590ee60dfe64893463b6cdad93667e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a2c839c7a3f9dd6d3c95380ce771462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2df96514822d6a91de38501fbcff063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e95c69486926a3bbc29110ee36083e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e932e0a6707c5c1381daf76b547bcd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fd43291df34b2ebec23dca465fa6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df6536d52d6aef8b6bdfe12db34abf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6681f21d29982e0b96dcb599e7d3e9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc24601a6b459ff62066c3a260e46869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029280160ec404604a2b6cd12251443e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3874f5251f6fa6c43c9f0df0a0033171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece43a0f551883e001d20aa8ad0595c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408d35dcaec11764701dadc089143ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98d149b14686c82f81810d1121a73574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128ef4f0b1f036622d9442bbc2d224775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ed31e94288f67b95f093663a1e6e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace9203d8612ad1f8e06209829f4cd477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343411d8ebbb3805a5f05017a42c10a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ecb7118ee3e30e91a4ebbbc7cfe3379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e42b4a126f29c4722ed2506ba371fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3b3a0a57b50b695992ee9f9b5c34481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d6d9ce7d7399e67d0f7452bcb5d3482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb825249532152ae3aa53b04b07cc37883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944718b5341289d804d61128ca4eff484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937766e8b0563786ce6c6b14e9e9ebaa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4c952d7d89df20358aef031a2890e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2ecf0cd8926dbb44e7443ef5fdaa487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3366bf4ff9482ce0e5baaf32bb61188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae293a17afdd702654b213db63351a5d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6bc86b812326ef1a79b0d53c6dae290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0252e95372070f25bcacbd5ba4f610c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd4ff2c7228d2d841f9b21e58b7c3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e8b555b00a83b79cb741e2638588a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a31d2d70a6734ce59bfd46d5b5c6694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc59612957aa02b22db162969e2d09495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c7b67e7ae0a4f8cfdf10d02e34e6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c23fdc8b15db6db5e59a78e9754f5d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005b67ed5a53079443c269ba23a325f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdb62da4ad3f919a6c9221d8e245c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d9def8c2a65ac356016cabe188e6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f07ecc55a78bb18e271b4bf3505d27101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93f57ba417702bdcf64c12dc60b0af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17cbeec1ba54d291d8046be1340047103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8b9cf24a3f6082500aa26adfc7cca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc88cdecf8d1e09f3814e6eb98e72eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c72d6b0e48a0952bf1f24200146fa1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39fd74fafff7de890fcb6b7e0e6868107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa84ab4df1c4776d7737e92bfecd4d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad4730d2d9d5b3abca5e4f220b5446109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361e450437e5c98cfe40cc5c1addf0d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bbd7f280da17915419bbb62987580111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727370d5773e12720b97475bfc188748112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433e83db5745d84f37eabcdf358977d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07de8618bc4cbdac307c15ffb95b7d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e111827a0427ce066e33a3d9015cbb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc76c35b02145ca16c76fbf5e136a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d8f6a52776cdee77b830f156c259d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec331cc067f25afb324768a9fb1a9821118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7767ceab67e7251b0fdf382ab4839b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d91d7d4217c9992a6df2ae564520fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6327ff2000c8d4a241d68a0daa32a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04aa20d5bfccd262ef599a562d2035122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d177ba34ada3c2f465ef3603cea3df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1178fa797cd7824d312730acd92450124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d349fe2167293fbe28f0174ddee62a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549a1596387513a411d08be53fd64e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503fba21052bbd154686d184aad20ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3760710cffe2745ce8fa0a9d53ff4ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59b5a60fc30f193bb5260a6bb74a39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c22c7fe951975c50b41f8d1f625c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa35849c411c111006fd4509e5f99f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7b962ca8cdeb49d08d975dc1f7906132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2c91fe5ec5ee076484cdaf1cf498c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0b9401bd5ce338d2b7bdbda7ec991134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1911ac53030251d098c888c57ce091135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f43a6bfcb8d5ff45feef79a57a34c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10737a924bca754da19247397a60da9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8044014c635514c13f05a47d9ba54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52866dbd08927a6bc4d4eef8ce1f81f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd182c4e7edde2cdefb01286db1fb99c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bfd566de271ac0b7b2dcba3edafaa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a370d926a629a39b55675cfb38b2940142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a4b0091dfa07d601e45edd9607431143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f21db6f7751d0cd16180a0616b8f3f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3242c7d5f44af9a9a930a513866a1a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939d85c902f323b4c0ce010d47f2d77146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d68f11f521fcaf3dcd5b547677978147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45240fe6b54dba5d0362755a810e18cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7140162535405f25d5682c287becb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78f0afe3e6c977cadaf422f42f41d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f338df5b8c10a299cd44e663858f1ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3503be679895cd7a8086e3787dc5b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fac7c4d873e683bd8ce7ce4b8f733c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318e07f8e8207d59b8200ea61034d22154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc30d2c32d6e64719ce96a25fccdb5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe9e7081edb7c4e6628c65deae0cdb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791c0418bcc5f59920b6b78379eb0c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec52dc3cd7720e5dfc6e1ee11648cd5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec0990c94110e36800173ed03ff2db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05810334b9a231d90cd6d897a9bb86b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78878d9c83f445005ba863cbd455896161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4131c7ed1dab8be1400c7344813ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e667b188cf2bb1116aa599102fb5920163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee874e67868dd1e34d4f747d76ef42ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367fcef642d25572b6c691b0fec03c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed02d81adc6eb46954ef66d8c238ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900d39cbf0072043efe3f43d9d96f39167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fa7918e18e1644c08a353833c89ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65241cf8fb811789a6378f9e9b0572169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23a30d4056740318dedf62f4605783170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468a91c540189fae7877c68380df2af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb247e698f5d812602d313dc65692e0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deacc09a2b61dbb4f595692e11a990e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1739f3d9964707a7608bad2488f11e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4acb8e14e58b91d0b78d47fb0a00d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a176d31edbbac1b71a23c682be43551176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d295a0840c6f3cd8c99d499326974f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8cacd8f7acd16598d6bdbf38c4521178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7909251c4a4a2541479be4ce6a22b30179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd810a9e70272f26e5160fd7c74a19f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee2ec865d6818566b68e5facad19db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbae0b03254ae1b547658dc451e4095182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d80371bdf18c90683b0604d6a7624183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040a29c8852c2696f1ed55ce9cdeb5c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98383da9f8c90c1f4bcef72d94bb7522185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735e0348364252005ae5fa473d707e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2818a59d627ea8accbabf60d5a85d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b04ded5ff696aae13a52c545511d1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db617547ce35c9731f963f5bf139f042189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c539c40acfa23ce3e585b89448d498190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72eb93d60dcada550125cf31d2ad602191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05b503a8da24a57e58b40f13698940192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089df55b64f8799455d2d805895f208193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f4fce45c4918aa2ede86ccaaebb72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4aa77d86c7dabb12531aa3965430ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28149aaeb775309560f9f0028908f962196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e379e3e892a0ce122194090ad8f66ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4dafde781ae845587073a521802ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946444cc0e20842973d82f90b01cafc2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d481e3a52c52799b84b077f5a235295200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d8459e114ce0a2ec4db6068b5c2bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76462e40a14019f07454f06fd7565b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b9c0e684a33b581181c67b965108e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc594f8f2f2b9b1065011d21374e022d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c5b3cecf463c911d0f01167ca10f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826554e021412bef90b1e22818e9c103206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa002418e795e37149ef2230798896a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffbd15bf3f914f1e6f4aa3cd84f7ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1998c69511d40e682f7ae0d19c74cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7878f83d81e1ce5193dc8ce3d16d9e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af148a355116e9c22f20f5347acfed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680809fe2eeb75e82a2085d0642959c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19755bc368a3a8de75bc065c316f7a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a792e7497669c427c3d6e31df2f0e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc7753e7691bbd15c81283d7b2ad48215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31989a5a75fb3af3fb3c4fdf6467238e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690aa8166810ec56e1a21da6f8babd6b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f728d785ed15e7f6cf3a6883b64bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db536407c6b05136a693a721ac471dca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f79c3d007c20e2269b153a90f8dca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2f7fee235a1bd1f74036ae0a8276d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5978d123a8b9cd438cb99078b0798f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d59edf1edc7a7b767299b6d94bf76223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7027f7a18621ed9f7ab37b57f9ce431224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a431d99cae0469752728d05bd16d442225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c66982f3d2ddd9c021aa2fd003143226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfb91bce51bf24b5590b570fe56926227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c716e9c57c3f6ca34497ad1eaeaa156228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475de026862495b5d7b70c451edc6b5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f226a9c3cd42ac779eabf2bbcb97081230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ff2274551bb837305ea80d7364591231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639875611be2404afd1e9870711d4f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3567210210ee7b759225d8a2b6abee3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a86da1563c4cc4600e3aa727609e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd799b9e3d4e2a658c1202dc144abbc8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e1a97d10ad34c985c2c0b5b83fa2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d5784ee0ce8575e5447b8ab91e0bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0127b13d144e3158e50a3a6afa20d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a55f312fce7f0de4b1e304153555a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565d55e809b332127e17f85b7d5cbe6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c6708ea57823e8b66bf59b9ff77ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414a4acc179e7cc142578cb5212ecd9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e33b1872e7ffe8c3a0336c8a481634243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882840eb8e67eda86b83626525415ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a528ee323560007c138d87b00fb74c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503488368d7921a7ad27d6ede9665d40246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac82ea6d08418fb66eb6e63038fb4ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e618ecd47a49aff329196986ee2c4c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d245e0d1bdbd4c8417051efa4b46b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa61ee7ae7770c99932571d6fe7c3e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112caa5009e5748d3b2a3c82ffa60ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f78747cfcc0bc3e525e9cffd50a42252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d09544716b0d8149637339377f957253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455e12386a4beb1c4185c9aeec2c8d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0212020c656026ca34e43769cfedd4c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8773ed27cd9e6be14ec94d788b12e5b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06e9ac4b7d3a73c683f5356397dfa3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03bb023bc498e025a82e5e2b977a61258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3ebdfc11c5bd607fedecf9f16f232259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f627db9b2bfd8a3276fc6ebb5441b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9ca0f202f199631d033cf4039b1f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931152923ba485ebc3f9100ba5e04e6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f23481dc25e60d41e1fe78b289e9d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cacee8f9d829af5892bc467c12805f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153e9ec12e9a340369f4ddcbba47ca4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b68238c91c847285b4f398ab9542f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbefc684b7ac984e0956c8d03041a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed1e95acd91f6bd820f51a6db19f9e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cb03c753ae68127d80672a0885e5b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a845adc8c3242f711ccbdc3d885fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517edea91cbb94000ece834939bda0d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712e4e4c0c2d0f156712d696021b42a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ac9887e528c8f16c75f4e5c274a13273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fd9a5e322699efffc9437da3d88e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606ec8ba5bc35166817cc2990f903ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c424bb2bb30822bcfb3c52789bdcebd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1295a32e2b2eb3b23026a8ed467a97f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af8f113ef43bd99b3a1a7948d1af8f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e457c5bbde8f11351e97ff5f230df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ece4f76784891ebd6a76fdc2b659c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe47fefd65807851899d8fec9bd2ff3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab2054bd485f61b37603d776281325282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d812b589e9ce8592193c0e35a139bec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644f544d13b702ce74a81bac7cadeac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0448927e96427d2b2403efbb22feb38285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f61c53486d5df6dd9c7681c5a97d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774e275f242f93016f2a3a9a86a49ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd480bd173fd5bac11c4c828f85e74d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329a02dbd2dc3ae5a3eccd607834f0f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5c49dc29e06655e51b352600bc670290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38507c330d663658d4d70860cda487e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adf726b60956b6c4caac2a8e1ada69292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5358d61a26f603a0a9c86bb128364293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb1f72a3eca61d8a8c7c14a19a4bb6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7a7bf88fd37790a2ffd1ef797bf2b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673156a422a48a83efb2deec2ecbc7f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb301a366c27b093b83b268961cd53297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558b2ea079f0dbe1052f13aedf135f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde8eb0e0088f2e3e901fe6c896c5e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128acfa4621b864c6d89b5ab45d60f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1a3c24090bf7603283c2d3ef642a3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c094530af5fb3b5cd939bc74c5d419302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8f67dee407f0c335c14847b2a09e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a8d2204386f7e46ef197f340791c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2660ba2fc3f446426fcccb8a7a1d83c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a4b8e78da13290fe1ec710c6ad2a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815f81fa7b032baed9e679a42070012307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e807cd67cccb2697b18c5f15bdb48308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360e6b048a6a4103f90cf4e91eb25a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5a556e2ff15e17d8f8039dfdbce73310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661184c105518f7c2b30aa3bd0b004af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1596bf93c4081f5f897455ba3789e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53676de7a7ecf3660ad52bbdddb6c245313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33d68aba781c810a030d62f771926f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d285449427b9a74ec0b931e3a59fa5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ff14e1121a2a70884e53007d7ef84316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460519331adaa85fe4f4454fce2468e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51365dae46e5617548b89d4633920cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695e29f2c5bcbfba4e1f2cfead73225319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6f407a233e74f4b0c686c800ba5bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe132c1f5dc71895b3fe0e6067f7ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae44520dddbcd8464d3a72f5a26e75322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9754d9018df78b57a2b68ecb3fdc000323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c073b3fca4fdbb44cc6fdd097353c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe600304d2ab95339b4a85b30df7791325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f3fa5708f3d7fe5e425c3ca54af45326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d8cb6a407061c2af8218d73a02f6a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dafd9333c1d1cff24d744e19e9a3af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c6ca7d5cc01ce61784d64950a0189329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90392544d51c014b23103e6efa03e37330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433e4ff3e1c97cf9b6c7aea9bb3b580331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9ef63c6b5a192d120b9a34c9e60eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a90f2e236af256022ba672aca4d58333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060684c937a70590ca616d510a54e9d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217e865b6d2a60007b37e9063d2ca6d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb69531874a5fe4a1c19d41d1536928336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddccab2cb3c0df904cd982075ecc6bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603d2a3866531eb7e6aa0037c013504338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c34216de54a985011d6a9571b6d80d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc956e2d3057c8a71f235cf1be2f48340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef5356421b9fa7c3f11d71005f41dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebce590d4bd7897b4cd9660e8a894bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571d5740f8ec23de16e48c75cc9d009343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf90b6d0c9e50c4315b04d38022911b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35a444337e690aae285533062a4696345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf35bef8d8fdb07afb31713962d352346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85b1ba4df0ee73a036d27493619651347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391375a127c32047930b7f5884943110348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c99820fda5eabc18f6f85cafaa07c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb321e7bbfd9a90901fab1044e26ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc9617605a9032fb321eb0725f1fc6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44cccb3bc4528f787d2cee288a9f63352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d703be4d6494c51fde711a82b08681353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29249b605f17345fbb6d45a424a4084354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be3a69f558ed370079ef137af2da4c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fb497f25bfc5b08af1cc248b4f9ce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6304cc21a7b9353e8d9e4bac6496bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54053738763c39280bfa9bd45c6232358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cdbad9dfcb6dd42dec43a86b4d8b1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de137fda589aec3d3f097dd50d5f3c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e6913b9f6832851a655658e8c07f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef1b4830b55f466507984c6c30d344362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89045fd18fc0748ee514fa9fbed01c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ba9cdf43ba7b623faf7f07cc67443364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e88a8ee40303a1f42c54bc436320a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f40247c8750b06109d7cbea03fa9a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa92cb66e7934ac6166f10818b4276d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a9f2a550b4e27cb34f157165a861d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd37a1abba49d18ee9135c6e9e9028c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0919632d658f18251df3a36dc9bbd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be281823fcf1062daf1106423e76a87b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffff33bc263772b8b5274bbf590414c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1e876c48dcc4c79930787e14af332373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ea4a73e650271c12af7ccf080710a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3dac1417583d23afaa9ad063a5824375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821e9b99a9f45e17e60c8eeb5504077376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da751599d0ef5a8ee53281b82a052f8f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4a91c2a5206e94a9c64bfb22360b1378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e1a65b7351753d75c610a490400cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900bcdc898fce0ba49a63c9979fa3f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f583a8e6363c13e8b7eb8dff7d8f2483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97a600198970cc0205d5671b850ddc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d13d38de7518d04622165a6f2e791d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3746df268bbd7ad01a92f2e9be284b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312be2095b153eccdf49f2e0eefc2c087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552f618b7f1006764f3463f87e9f9698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be99faed9cbd75c2a97e4405d06b65c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b333ad9139b9dfd7ead2ee4386f5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99b69e9738a7008ab636ac3c9a0b3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9c721e1cf7c187366769b5fb4669d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0173eb15f84638c5e976fd37a827e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259569fe8a62f03b201a42a71bc9a1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aab055ae4ff4a6c63ddd952a73a2c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5cafd7f06adc8d1c751c8f0bdfb0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b9d2dc35645dd52acf8b1d5af31ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9941bbe07842378fe90de63165c9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9de80c51b17f72b2024a8d29f7749219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb1e83e8654b520bd6697875ab77f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d251fb64f6ccc71b68d30728a9d711321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c0bcf8c2a6a236edf27f92a2e981122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ec0b6d6a8edabe1d7e266371aab3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116036ffd130f5a8a2b6bd8f7237ac7624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faf67ff16f99e20f037bb85e65ec8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8bacfba4ea6a85bcbf4a3d3439a9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84169acab788d2a9079858e53e475a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227060e0500a080dea2fa99f4f8e79c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6218d03afe84027d0c4e4f3a6b12529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787fd0a0613b788cc901b04c9207dfb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3faa73ae89870f22f42a30ec5c43b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ab898cda4c13516419291c3f642b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe41061f5e6595adc022de7f0de53f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ac88d4d51e2b2d00166d4348ef53434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab2cb3dbf5b5797d58e58925f6dcb735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e5d94a8a764409b97fdf287a590d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2552dc8fd060ce0ef2730de9895e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b4e8bc8dafe910ba8b610fa731f1438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b77166ab644281988144a813146aee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317bbd601fed1d7e7c6ba10e55b860140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878c57cb074bebb71857274724d66b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc230996453d5066381f6a08c45b20c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa748540e79c214f6ff635e6a585b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003df5fc572b2aba0b1ee3d4ba2d94e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cab263c07b5defa935f61db2ec715f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205d24a81b1b7e862353a5f595e76a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b78fee079d1e13844e6f99f08163547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ed02e153d882b0676774b7e7957ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9225889f4db75efb2fe36aa9b3b7c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82227530bd885867873531f09b6bcd1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6845b09371854e671ae1486fb1952551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dca71d7ce2ef59f6041825fd0bf7852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46721e87ed9518240dd45547c2d27c5453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8411d23bd0be566bedc0eb8c698726854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e0df43d8f05b69020bd1e9f3bfaba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e63e5656356c4f961900b01b6555256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72998729c291246f8059464ce7820ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bb13e1665940658840f34a46783e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae6b68fdb75531b8df129414637d5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27a1dadf870d85bef9b518731a103660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35bef0a4e11df63d2268844c93bd7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087832f579689ef1eb896f10a1b111e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620be5660e601cc24479a3ea887ebf663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffa9bc19273b28057b9f42ebdbc5c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f98abfb8bafb3eb66f340080e5b0d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5723f3f3e509c0be406034afebbb066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890d7abc860c245bcce1a7f1c1f5a3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf9e0168a887d07fb28fb1fb52981e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23041ee0fed7d0dd27fc3827bfedd4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db2f3853f68cf32100d99d02eb990770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3720cf62fbd3101e9d31cd65e67de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce922eb323764f6757a4aaa6523cc3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bfe278831ebf68dc3556ad110f8d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c476900481310a2adb1cdfcbafe5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228a68702bd3201879b63861fcc2cd275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7a3d3734ab9d6d7fe8bdb72ca54c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54bed9c238bb7c92db779a6e644b6277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35396d95a0977d1dda6d63789d9161f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99817cbc2b07609cec5f68cb5687b24779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659508c1c907568bc57a7d78073788dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d881f2deb8dc8e13b8fc5c1acda1781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e96a931fa919d28060edc70daa2ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a05d252ade0ade577c3e1967bd58d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0851e41515a2d4e8cc8ee3e08aedfa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7f4a7c6fd150a9e32031f0155f14d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c2e493d7dbb5d9f29a78b7f05deef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15776aceea5ecb3b207e90fb30a4139887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dcb7d8e6f6fdd4f45ce07e09e740f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9261791df3004c5bcb87f905d7c210589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38193cd070fe1da7f1b9658f795b0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc1e98c3c2fee40dc2a515ea24b58291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63782d68880483f4b19f47e22afc1f7c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786df8d10efccea47a75d36b0ddb220093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d97bda8c01c4c7660dbd06d4e859e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ec539fa49dcac42f5f6b75505a59395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57911be144575222be5ecae2fa31f02696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7efb504e72247d8ab4f60f620dc1a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97129b72dc8b7fbce5d474e722776c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dc21aeb29fb3e22a0d20da0d2c13399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f6d2dda3345d7e021cfe4fe28bdae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21911f4f53da0a5c7a88f74485afe1b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23711fbcc00411733c56ed45bfe3f970102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416170d566bde9f70e516fc8abb6a754103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff33ee229058666d2fc6a5cb56679d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a7cc2fe378ec61602a59b74cbb50e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d807ce255cd1e046176e647cc273a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe46f2c22c1b00c077315228c33707107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1012b924077f30a682a39c6147ce6f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611aa5502f52fb06a613fe27a4ed756d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126c876298cf7761a038c687376532e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3398288278881fb5cb6451f88b491111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a488d9bc583827a915733b2d8f3845112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7795f55c7af8a2d2d36bd2d9f7804113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e572bb201395905f1045633d2fc4774114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298e477b58d00e974873bcf4332beb8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428dcbeebd4c9aa1cccc42b4f89ee9ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17bde38bec4396df2da4af62eedeb0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525251eff7528208a93c040e6230c7c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630c7009fe8b170c949c0384a4bb810119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5cca6fa7c6bc9a0586fd107270a6d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7d0c88d3448a8e4b0f8c4e6f525f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b96a2e17cee738288e408a1d049847122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56987844abdc79bd9c05407a5150c32e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1829600cc939cc1f32a341984e17e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451af8d8c0de4a7a8546afc61124ee0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bb964be8ac5ecb49d02e1df7754d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf812307589c65c12b274a0f3d44068127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a8288e3d867918a56a00126674f46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55165d433da607db5901ba095031d22f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a30451fd4cde5403028ec2b19b638130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da78dc581d53f09f12b61a18fabbc9f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35110b848969689adda8f3a46cb2ae32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1121f022ee652176284732f2162f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336ef817db40b8ed4a95802fff54ec1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25f097942c931d27b6e140c0598a9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce959b16d02dcbbdb7fc03041b8da68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f842371403e535d115b94c5f666489137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abc54ed7faf676c9932bf847688360138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbe4a79ba602bf8044ac59376cba65139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6229e5ad2e11646697ad4a062b284b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496101bec61f4371928f20d4b40c79d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba106205d505e998d6f2d5d282ab0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddb2eef1df3265bb44eef32b7a9779143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d43044fce7959416b1fc04ed04011144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c20cf34cba8c4d4f75275cd61bad2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b657ef0ae33bb196f6c7a31c24d983146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3815f9068f708bef54a1118f4596b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16c8bf9fc1dc7ec704233793b27a8e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8be6e6acfd5f851657905749c2298149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfffcfacbd13cbc8c33ceeb839abcf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb7631cad2f97402c01d3f2c4fcac5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641db1a76f2b583c11a98848082a068d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947bb26e9e625be35d995a9659cc061153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc5a608370891cecfe589121ebe634154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827523e738f5709429264b00fca9904155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b1acaff8a9bbf1aaf7b4c2077077e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7501c07c60b401f21ce5e2dbdc763157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8c144e2f9f0d195c7836880c60f80158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8f3d9b669b99e0042b5579a92fa6b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbd3d6812c773b716cc9a148ae5ba2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dfac214bde387600494c8883d88ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49851b79d5f88a8bb6c76a79bd3b7443162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be108f088ecca75e44697832e0840c9b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b86ac83e066647b986bd6c8f9d902164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc7adcee66f23a6ef8d5db54daa7dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c24757debf3a816b248f155dd6f95d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fbe19c3702c50e748681ca22aaf3a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da331d9f28e0dced412f134652a1205a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12ce07c09ac6278f71eddcae4ce1bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313354ed629ac143beff167ecac6b94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bf861c421deb4144405df16252658171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d70021d5e25b524ed38596c0c93f5a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e770456a413b19ea7aedf9a979b27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cee23b4bfad6345ae70d6fda5599c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb71ca40fa2045d5c6bbf4b356b8dff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97d98b32dd92ebce85b6ed0bd97fb7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c91f61e7ca78ce904cb2d08babe05177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0ed03d2b6c6953ce3a2f5ed85abf0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74c3410c400b8689510ef492ecfb93179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e167688641180a56fd2b963b28db4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba052a752bed5c62136c6c699db25eda181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c8503e1d58fb6fddd7505afc37d0d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254234ba50e0d011b0bb9d32b7797043183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650fc5961ff775bb7513f523de0491c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693c045c7fa3eba9ec513e9822a8fc1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ea9886ac77f32e45a7086da862917186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a9a795f0dff7e26b3929532d2a058187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74382862aa2ebddf9ce88f3ceef691188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790b53698b07ad708d6c572b2036d8f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9943a8e372a15c61238a0b8035a5ccf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0b70882e78de57f47ea71d04a4af5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375c55abe4b5c84b05aa53f80387e90192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197a99cf9d4a368122b07a7fd052323193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb31096ad6d7df26b60936a94cabcc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880f83c3e93be754f0e9d2423579ec0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9e97e827687529f57c45e112cfa95196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e8fa04f9fecfc4340fe12ece815e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae44cabe853d11a2d5e811e2836182198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41a06d30e5da2fb2d85a7533ceec20199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3728284e916da98e152fdd44d4acc6b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2877109092deeedb55681b5b52476d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316eb16d4317ae4ffcdc70c6f5318c77202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb32a37722b60fa3f8589ea40be25e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecad90e3e66037d590e047efe3e5969204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f990b156e3aaf9dd0d6df3e63e128d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a45b11117d8c53a9763d8d287695c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b93bb606a6fd9f53b7bbfc78060ccc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692685ffc1d47b449daec57718927a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f54e273ab365e250056b34ce27fff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2a24987b9724f5b6687388e0c3d83210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cbaa67d33fba6cf199769df2e8734211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3a6621fbd9637977101a5d0d561ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d78d838f2ac41d059cfb9ef494b5c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af32648afd2f739437bb147431d435e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2aa3ea1f29b1d64da63db59cc6c0aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcc49064b7f9fad85a8d5ab311a033216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ace88c3a020993506389d3e649ef6e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1609f32b98214dd8792bcad396fab0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ca982ccf6b480359c92e16d94cba2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1108919de812c6bc8f67a92df3634220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e4844596b4a6d86871ed916554377221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59959e70da8095bde207abad0623f196222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e648d843d0fe41ab14913e7161dd578223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b3695830f170d1c6455c3fc08086b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff02609c89e4d5390f7fbe46e948867225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d34412e81c62d95806a752ef6daf0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ab3fd759ef973800191183a226013227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd90d30722923c6f6b3e60d7437cc2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c4c3f1070b165616bf007686d513c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa370d59187455dc7d8c2e758807cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8472c6b77742793ad7cd2cb946513de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c88d9cecba88bc6fee0860c2cc41cf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59705cc5b895a92892aa0aaba8c83f8b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac25f3d3b293593bbc78bc882a4be5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596529e4f4f9899395b554797feaf76d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e92851962b9831c391af17389b81c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62840d2e65f9153c2dcaf5db944699237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88918a3f046cac5c4e89b24ee375b6fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984aa8789ea07508a6cd2823adac9353239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dca642585ce44d4d2a867f647723fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7da8c414ea55a91fc518965a74c85c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f95d641c1dd28b26a118977f52f2f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4839b388357bce8cc8611cb0591a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e876cfef35c2942c8f9af3d7b725369244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2664278a2cc1b5fc9d83a6062e057b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2b95621170250aac2468bf2717b47246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417f4094a5701d211c1cc929f9fe350247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42fd8e45aa3218afae72923547eea0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b5024b0171eb2706540dbfa584051249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9386f3d118efbdb938ce4d971e46e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fd5d4c6edec561fb5387479c57c1f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9029b539347f5f3cefa92c94e78c72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4f59f0d6e87341648d212fd4847df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84b8d835d828ae8bbbd6c2f2bd0754254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513a60098ae49f8c529030b9ef43379255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9260aae91d5b0478684c18b71d1c6b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7dc28ed2deab4aeeb76bb43efdcf7d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbb8cfbdb4a85fea85813775429943258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6417634156c2d800b8f77518002b19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6d8a973eb6eb0847796ad472aed00260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952b73a1b171d459c18f96507ee120a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90eb021e21bfffeeeeb54039a4d31a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b488a91d6b4744976be89af483b5fef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de878dd9a96a0451a96ec64f3cc102264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa098beb04b9c6820217af432ae100265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72714419c083600df6a9824a6826ba6a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c92a3860e79499439c537cd9b50064267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3d733c3139c25d720f87eb0670eed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dd991f88e2ecd8a2d51e0e11bafb0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78c2f3035f5260d5e86968e87092dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda268f9d22ef25e5e7da56240ae95d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2406d044a2367e705fc2245ea5adf73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa39eb0771720070ef745fd89cc5e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d9d34166688477c5ce94b7dd87373274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729b0272987e7c3fbd6557d87dc82cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d59bd670303486e598cbc02e0ceb55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a13bd8b4e2ea0575a0b755893ca33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3e06f6f586c1d3f1a2022d8a44c3c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96cd8c107d3db75af268bbd43767df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb3fb4b0f863d7d47738f2f0691848280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412fd656778d32cc9a3c6b1d83511af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446d30f52810ca3ead5dd8b57c33837282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7adf140d94f0670b8ead99ee379694283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92a3b4f54109304af164079297a71e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724c85b89f54872dda3ebe4b171e47e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3c62b10709d84e8c502e577bb1e43286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed96a4f85cd2b7e4ae3ffa3ebae6f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b56377ca43838018d1da5441b7a2c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a4ad8d3f048c6f071f50b70a9a9fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c56e6eaca38c42e27dee68ea2d097b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664be9356f58f574769b6ea8c72becee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b974f54c20aab473e28e6218b4e5f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b5a6fb75d78a23c3e316f2d273fa9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae555b3314a23c1773e19544868bb86d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af4aef5407c9a53e4c12574a5cd46d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726021c167d424b5e0efc4fbfee1bbc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ebbe8b880d47a2427523c84144f95297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b8c769e2b5b6aad36653823408b68298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264c379af6c24aa61b0c061d8e27196299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a8b1ad96a55dbcfb68780352264fb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89eb27674dad045da4dc65a203c071301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77259d66a2625540a507401b73f75237302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb68e970e61074b3de39e4348c9877e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f5c778b7ca9b0ac5ff91b1c5dc353304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae35ad315a9bd3bdd8887f14ff131a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e5f6f08e2c2cf3e53cad0b9b473c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78b5a84c8762d4acf15d099549d3d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8a63249e2a790ebe3c40dcd9416c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c80faa4637d96280d39f06c8f89f0e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da10adf895a0c3ae687d4cddb4407e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582888c3121cb1eaa4fdb04781756335311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbca5421e35a2d120226d4e305f9f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a737b4ae9f409ac765a3d3eb251f55d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05e2c53a37ded8b9f1e811b62321bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e21824caa92e30efbb3d2a4a6b250315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85062b477b7e4a97d3cc08d500dd8077316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc855e6bc93426ab1e02df9d80e4f5a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322b57b0959fe6153528938800a0a40318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156430c7e2e61b7248894a47b5313a9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62468792189bc33cc20be05a459aa4f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11ec3506f7f97dac1e21d6e8a0face321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c3726c7873f1c0e87cd6f0d2888a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925971b7ac980d548e9a73df3959c93323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6047740aa007e82980dd8ca15d666f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a4831b95c4a0c1680bf945d38a9bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e1ffcc73e9f392a1387ab6b8c89d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdb7c4c2ad0494d14788619fac1796327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e46a65eccecef2eda11e947e5f8783328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1a5cfeb52d421496f33c41eb1e34c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4353a3ae37c38832f84b5c7b93653330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701dc03afc499504dc59e9ca051833a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e03e3f3a5066bbe19a1cefd296b28b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8b6c1413be97772f275511525d1f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63c3e4ef38a6ce25916283e1e34dd9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e246e0dd6b6e45aaba063f83aa8f8c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a24ffbb496aee5d4d7697b8156f5b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a4c4b1e6ef1cd221ef51e15c62aa6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939bad1cb381d41e0a7305fc316c86e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b83938ba2ec1091063ba0bff40076b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac003211b2b027c8916f6cac7902f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad24812b09fe6faf2be098dd9edff0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218ae9ef8608259ee46b4fc83f9f950342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495bc9376faae84230e451a2de0da351343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c65f74fcc965803646985101bceb52344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4da36a7089da43c81ab4ad340d1713345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75412a79fed3768a4350f91b77cde0b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b19c5f7bc660f67725be6312f7d14347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cef3a8d0000af0aed4bc54baeaf48348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20667ba2dd74a28555ad2d388f4e7922349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ae2d8c29c21777f4bcf33fa07ab91350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fffdcc090aea3a17fa0405d7eb4477351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a68e5f088eb413927279188adc208352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387342cd6fe2e153d4dedfd83c43a0a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0debc3f64cb1deeb085d77b95d0e5f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00e72f35aa89a71397abc550f2fb9a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03043678322c1ac30f91fb186031f4a9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6b21b4bef5ebbf2e7b407b6c50a92357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131861b0c103aa05e309699752cbf0e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4899f74675ca99283c2db1c4c3425359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05bf62a5d912a6b46f8cbf6f6b3169360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3025f1e9107dc533c5672c866ccbf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d48617bff473602fb48371aa8d4ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5932741d0cc416888379c689431ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d54c68ddd00a05c08c3af90019d6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359926069b043b360c0ff76b5958e95f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a830b0a301899e3e5ffd435c7266579366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d9c7042ac9976288a022e102a37d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36cda3977ff5f51c364f4e295e2b85368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662466e2f164e8ea255f7b988b08669369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268e92df9cdf46c037d802944ac7bd0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d7340e3204b70d2d3821c18a04711371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09b7cdba64ebe350f195e2c43b2f46372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fed99d6ccafbb9d5ab64dbabe31d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13111727f9564551e4bc759d9648003a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f1e0f421457ef4a3270c610344171375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603ad4a142a845ec4fc2a4cb0d9e5ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d3ac34c3d3c348ecf48ff7d07eb37377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6077e9fc469b7071fdc4368bcc3982378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>