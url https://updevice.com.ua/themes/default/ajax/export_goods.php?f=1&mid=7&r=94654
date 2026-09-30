--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a485a47c16666709aaeb98962be711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02723b8bedcb0e580180edbd08262e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a392f3467fbded75f4dab2d69ed5d943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bf15afec81751519b3151074703184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78db2e4efd18f7166132fcae02fa0365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955df5fe80c4f617c0f1b70f05021566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813fcac97fb8d93fa32cee77b172c807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa1611c4e409d6721c76ff5ef865bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b68c38d68408530c74088efa1883769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c319a6d67336658cd6fbda5dd1d0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a33c2bebbad9ccec88b03644fb8bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffcdc94ae00884c8289ea40ea0e62712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b61ebdc0e4a85576a937556b69002e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162974f982504ad0d84fb465f61559914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70698a3f9ee2feaf9ef616997eef624115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e589bfe8d96739111613adea8594916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6009492235686911255825f31a59cde17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f7fd49a89f32204790c4da124c57318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a412ec7cf7d79feadb43eb130c412f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5ea7315fd2a793425df80b959170120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6ae722b266d60b1b7b8ab1cf7621c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe135893fb335e1d5e498d34b67b1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab5510ec41bbadf08121d99539729c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a1e927d749306fb7e957cad920bc124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff320a5ff73202424fffc3aad2357c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92b6d8df0b69d12db2d34f5269342f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c0a2d3079dd29ea3f49671f59066827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3002f60790d90c2101fd31f2294aaf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb34ab824d69414ea6ff79fe6c1aa4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc134c6851e7df1b0fa6a7e3cf4f8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd396dcdc692db263f401bbfd288d0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b1153ac9f85aedb10c779de7211c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b0c3ed3d4cbe37130eab97a03aa6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c52511e2c91487da7de65f738e14b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88daf8003311c154b1bd1c31264fdb0f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698845610a3e674eb530008dd30481d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7aa169a4254edc2c801c42af42356237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d7138b74430f022ba60f32048429838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728c56655c3baab3fe59c74a3fb55ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba522ca50c963b98d3852c0cb74f9d540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd44b5d6ad394a909684e8ab3c756b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023139f1c2cf858e0aaff7a087d568c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d43a3466d4fd14e63c97076946d39143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07449fe36be3a0ab3812fc5264a1cbcd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bac4b1e1f485543d269f2182d22a4e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057288c7d3505c434eaf96c89bef87c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543085009cd085b121e96041963634fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ead1b003e95e23d914c43dbad36d6948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48658b34c99518d395d7c0cd8ae02be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db278457262fcb8c1d1531a5322e9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cbb12cd18be264f2c37f8b4b8175c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c133346e17aed6ec3ece5b1dd60cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4451748adb460bb473b4f270a15ec253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e3381c9b179429309225934fe9da854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bfdd448fe6729756d42197b6c467655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406321d7316c1e9535308c58e2f426bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a4bc2431631a8de79094a94dbf0be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64acb30d985f79cea3e0a7ee396b2558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9f13228f8e537b6e7b416a146f30959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d556a6ffb68b258bcc4ea588f7e5d3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9143082a36f7d43b53f188444a4551a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f723750d09d6ced1ab0d3e38b531cb562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57d8cf06ebdfae26f61419c7753e8d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2082a1e3bbebe880fd460501764164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e0191bbd2cdd2f19378f67246127265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b191dd9a30250b8885d1174714e5766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cb1ce1b5730de1aa9e0420d41c6c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd714faa468b3bbdc3f2299224e111ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d623c179b57bf0cf126dda0f457c30f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca512f9c43daad366a8a41ebf5926ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3995fba44ecd9f1555c5863ef6eaa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b277a9f99937a1b81e3a6a3ad9aad9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f1781c735e1790bd7ba286eac1d0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fdb7b7fbc243d14c3ff0b923e4b5174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b92fc096f871f3346735d24eca7d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99888cb3c2256fda53f8b529e1086a4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f67e473096b37314fdbe511eaa45f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d284c19f92337516e0f3b37dd0481dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c463ff4138595f429c2aaaf602575979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf64676b6ba6ca543eb62e782b11a5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59e254b9d4ab724cb6c5cdd3fafba681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd408ca524f41fb6992be5ac7b30bcf382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9a3fc15a9dc45c9e3c0efcdde955583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0f765bda20c147bc0fc541c0f3ecf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d29ce74fc75fef125ea736b5648fe485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565170b5ef154393c087d114381706086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62609e21ded8b507366a724ac814a4ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe2b7384573a035d873577e73b71b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc07dde45bd85550c80cc00002617989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a431cea6792b92c1da04ecd90932b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43a52b24dc0005a9d34ea2a92b24d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c95f897b53ceb921fcf96bf5f267ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011f45cfa282fa1b2cb7c83a9fe7a0f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2db98d983fcc370a7c1bb3083b063394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9cec7eaa7667f494148b672e1bbfe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3beeb399ca440d91e4d2ee531dc8dcb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3be70bb91cd9b140ae946651ff71f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad07b71b1d8b99fa793a86c8d95f3698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801334c2bbab61e0ff2024831713c8699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79420dd7be07757ade8819cc10821f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af9c1ae0b8e8048472db5559deb449101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee455e0856215c56e69f7a6d340bf24102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a902d3d36719e61d50d9c2f89f5821c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745827e071627158a5d0bf0241040d5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143127df39cc72e60d04864385828913105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e80270c55fa733412aa96e51c4372106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff4ac33e2320b113268ef757de4852107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d37107d95cc34b04b4b4de1f24d5e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9778be12968393591e88bc3430918109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f186fe8dfbf9bc211978dca9e6690110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701aac65a30b21063e10e98e4650b2e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e138d813b53866b2fdbaef63f40ad2b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df624dceec6ee33ff13d3d98165e0a46113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903f9b8858f84034b6cb77bb5e0dfa2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d605811c6d1580261ad6a9fbeb700f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d9e7ffef9f555fc3acd9e41317b29116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f26ee37081cdbed9b4988f43bc0744117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713bf8326296282fd7f4c484585cb11118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47976b11b56ffcef8d5fe4a8f8f7dda1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333810229aa4e27e2e2ba9e527b307b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76d26314159af8348f3b31eb0f7fb5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c738cef43d8969a781102915ff1d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da99b57c4789f58ace383fb0ff8e45e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901417c0dc4031f3c90cc6c5127d772d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f878a3b64e7bb96fdccb64e7944a5d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a25665e00be231da0accdd1b35bc7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc468899befbfbeb9b3fcf034299fcc7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17defbc599a360bb8db719839e56a81d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3698b6affe383b57d218b8d33b958129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235905af1388f7e1a314ae221118f69130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0eec202e8582e851681f21696b622131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1a546bcaddb25b2c140a66da1a09e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cabb92ac0d5865f74d96921a794d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16877a8126bcf73b3fbc9adcc06682a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74432e100a68d2f757d7172eb31a7e6f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8825d4c1a8bf2bd8bd5528a1588f4fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a4a8af8314e372307eb01e37ceb49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8e3036d1a8c00720018aa416816c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ef4fc14617dc5d44ac04cb91b959e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ed2bffaca0b3a8743569d48baef56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2516c43831fd1e47f712b816c12a43c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e05a37b1c3bd1ebc3428a4be585bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b85d490f9c1b144f097cff406a8443143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90972d33c771b442d7e3a453f3632a28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88774474af7b65d8570b668ed11f2eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1599be042e5104627142ab2bd62a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ace80f42bdb70567b2d4a0e1b5675147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61272f59e271c2584a072ba9335e878148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051a0f4461648124121035a6cc187e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857593819367055775e8344ed93d0cea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf47e78fe595fe7800b4b9222830268151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53721399efd2ade493a7be16fc5509fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797ef310550fca329fa6e387ef515cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59796fe5f964bf3e834a6e45bde3e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3561fa45aad44323368242ad06188a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc5774cee459cc7c4abd703d787413156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d6dbfb10fc47a241f32978c3a6c34157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188dfbff919389cd1848d273fded1bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659aceced3a192158341cce38221b36b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71463c69e4b3498b5d351c360f28508160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbff7d02f8af31187a49263ca75668161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33512ea5bfc0a8c7c34a913562beee8a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e05922c34e51226bf2e7f3ff8a11c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e6c0ef66ebf0ccedef13aca7ff604164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4bf7b9be4fa98d07e9ed6747f345b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92fe49a69c12ef4e5f98bfcb4a83b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798e51e798f8c0e44b9ff16e7e0f3c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6ddf6e5ae49e1591e2c0f551af41c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b634d7941c6b993310e3cc1e467b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea60cec655b32e4e85ae5797179eed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91714d71a75692147737c8b891f06ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41707e9f354292c710df84b20850080b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef29c70b6125ee005bd7e7bf4b72e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a65eb82d145549f4a5ee57dd26b459174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3b85a2cd37e5d204581551c8c5ae9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cceab3cf0d8be4c20f342b98b8bf6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399907a71139c1095e7d49023be4d49b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa23830684713fa1209edf4d46d5ead178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446af722743cbc1e6d97bc566f430a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9755ecefebedab827c76130f2bcaf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f027cc85aba97a43bf33fd1c716b4cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88384ee80726ae28fa7b13ab57cbaf8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058c7c90abb0757afed4bcbae4fae1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1e038a1f2ed5e5eedb1d8253c09fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a554a4fd90c7dd97f8b85a486e6a4b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6738fbaf8625274be96302bfe680309186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73574a362d30c7f58a955b98251a911187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a243bf1f44a3858c9d036fd73357c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16dc52ef78319da52b7ece8f4d2e4b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de9dbf2329cd79bbdaad02485e7f47190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd353963f26b1692cd6c995c03ea12ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9506bd097723a7a430bef321c16e30192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044704e0486cbe306019d4724e899229193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eddd26ac1f1155c8bad338260fd2cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da411371691dc82d9a6d23bcec45987195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba903a9508b549c040f6d058787ec9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc81a54b1a9890045e86d1258cbdaba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a288e467e6410cdb3106b8f657ae88d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae8d94e295456f07ff16ae12a8f48e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34144b8d671df929e2e5099443e0309f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed30551cb31d2c37d7eea38c2b3d7d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a030bbdf394410c398314a4ca2a91f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf8d1150351c92ecdc795aaefe2a51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef841bed7488584553b09282001b3fa2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb9e75ac7ae1c3e854d8b9f94bef06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee5e88c542fba8b1edf9c593a7e6cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d643d6002d167d959d00de7bf75e6bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c6f5b15c3bd0244312fa581aa52d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ceec1deb222d9da26d3ba324c8df9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a42983765e5e36cc030bf218a9f6d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233099df53511da713cda81b8864e9c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb483977c6dece6f75e4bc3a051801d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266ee923ee21fd13386c9669819298b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957e1d1b7b9bbcdec2d63157421ad01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a12ff447aabbc8d414757e0e4c1c19215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366df8ad7f07a7c1b50a830a87931d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2482a60d50b1371441747aaa221236e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1192347677f44ddfee74e62e7a476218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455b5e706695f1e7b0fa12713bf0ae8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91079e6e69d42d022454fb887dcd0cef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805daee53efa522201685ddcbc30a4fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7eb9306815c470d470f83645bbb3f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f9aab27de1c7c8dbaf3d715212e26223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8536d177fe4e76a5d5a2f38e0d79f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f54b20041f4211fde26f011d71a69225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af76785bafe6af1b3ad73f3fe793da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9ec7ac0905e7ad0ed6d2621f1f1d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d8316d2addcf8ce1f3c75e941f9a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc59221f1cc386110492d39fec8b428229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c57ca53e584accdfa14fcd8ecef2e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fab9a505ec35b148eba11cab19331231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652d278985d371f1c3ca1a6af44c7e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6d02300b3f65e156a41631f945953233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67ab314478eb15fdb8c720dfb1ac1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82367b27af043661a6c58c99d26707d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f54e5dd7a5b118643b2675cfc87654236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f02067ce2002b6da93e1eecd9e96e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b428bd02ad66dc18ab8238fcfd87381238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fac37749a097b7d4e0e44d18e0c61a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01729459ad2cae604e199509a8f84a75240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f165ae9995bf3db6f3e7256e9b818e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e7cd08827a615c7921f49bbf55183242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50167a1b3210188d328a3017c441327243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8697b84be1227221f24b28c09240c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f1f755e747fda3ea40cad7b08019c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f121a9a1aad5db2070e3271ac46d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848775191129674627959eebeb5585f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d4e0832a7b5742f7d64dbce13866d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62900d6bf969c487b2d1027c98c53c56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7393c0dcbbe62c1eb0f50a053b6a4a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a753ac52db6e5dcaccf3c9f4b9dd19b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b49aaab1139e0ed3f93775d657c1b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411293b977a4db0ed54c54342ab50aeb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ced66c737f41c1c7468e435ba4346c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f0e93147ebc429f4870973e3102a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45431978595a7b97608819ce3691ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c181e16239d9c503946da35cb688706257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c601559de8354cb9524f583a5301256258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df82a7fd247a41cd372526c838d1da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26477e0bdc6e13b2fbb3b60bc6e2b657260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a4f62804b41e68515539851ad7d9c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c18e402cc99a55e2770bb2f661e19262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04da9d6a437cd4e2e4a863d7de56e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341711915ce1be16612e87b91aade8f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010ff84a4fb3f2f2de1d93071d7f87f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986e2a4fcc77bf39d4dc297afcf5b89266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94ca2f16ddd9b78f140486dba3a3e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb88b0706a365595082e9831b498149268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ba8c9bff5f870a5bb698b8516d7e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4caab4f269168d50534947cea19b3c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4989a717f397f0b5e050c573c7874e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2eb0967ebaa26981b1393185f69ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3ca5ebaedf4bfdadbea691f2dc413273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad50297056c20bdc1c0dcb02cf370c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e1d7c04c44b9b6c6a648e32cea6a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcb46620805d390601de0d64f94ab4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2710af3aa82012a695b72392a4d28c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542fa30c30a473f49bba8e195dcbace278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b00e808a84f18c54933e362f16c3cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778fe35a0fe1e106dd0c8398b90a202280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f259761755ec11253d41ed972990b0a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faed2a7b694b6f7e21642eeb4447088282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940cdc65d5b6c7f29ac0c5486825c65283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482364d13676a627e2998ba692193fab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23038153917522130c60278ffe4cb07a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948a186c26444731019dd98b829c7c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9e7a09efbfd8ebe5cfbc4c881d3cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b978570a7733d03cd16a911de10e853288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee12d3709a7b67680109705cd9178f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1c2ced268c13219b101209ddd178d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dab40ace0638dfdb45d15f21a002c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8bfe8e47452eaa35b8a082aeac6ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192b1b15ab9bbd26769f67293ea5d2c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce769f24e560110204a0f5d40c3a7787294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfd3c4b687d2d4d4370d315f8bcfaf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703362cc463f12ecce8494028fed0c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb94065b221f19b05fef2ee6c181b21297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04031f9956c34d3027c1c8d7dfb1a0ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf980918c8bb2ccf284c9423ccdcde5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64238cd678c04d59a1fa71d83e339f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98904171860e699b5fb2144b9ad6e233301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d1c7cef746c8fe583557325bd58fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597fc20a9da1decf264f7b811d03976303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490327aa2bcdc70be09699ef1fc366b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34addfe253128bef884644a905fb279305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3be13557b3e36e0a45bf6d928685f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449731e3843faa6acf799cf78489e17e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1652f57977ef2d48a0e9e98b2a58f26308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e1d966f82d4f44e3328c7a10284c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeda39e8a85a90d5fec9a18337589de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfe930567294927a00ed31af03e4c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b71998e490de3e300e5403ca75a53b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd455e4df6f262320c1da3e534ca77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28e378a5bdfdaa28bad18e573242ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3222bf24eb01986cb7c1d610dba27315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b8b6e02993ce6e9d0e42f816637c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d6dc4d52f6eae2f90ba104cb6ecc7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc87d6a4495c33db4eb050e900c84a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5fa92a5a15c30382d56616a58b586319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba550c430165e1df6a8cd6d1359974320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172ad96156db89ae98038c1d6135ff5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba281ceddf4cb406737d72b57c8b489322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b624cd26b35e083e3e723cb7d0380f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5073411d3f8c4b3bbb218da04e21c88324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1ce60a97a229d583a6680fa2369c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409006cf75ebc808559a516131d0d0f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda0c95c57744b720f89bf3d64ca19c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0232831ff1fc293103988c8750b5f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c78493c4f49efac8b5cd8f989511a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4ce89c14d2ec17b1a2a7b4b4b15a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afecc910dfe5ae6103dfa1d89840a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2653c614d4f88332f8c1fb6a7589b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7072b2d23335eb7ff7046e46a8505c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e48c08da0758932f620566b258e819334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99efa7044143874e1fbc2bb70471180335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbeb68025463cd2c65eca56f51d242336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c345a952270c6d96e58c34b2b4502337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491970d4d861c7b5896d38391a57482338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd7604d4247b8bbccd708a6705492f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b1c0d0264ce9425bfbf062d4ef8c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b3ef74c5f2721a7c8c4ffbea800d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7aebb56c3cc7bb765c8c996034f20d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8998ee7f47acab491a1bd41dc2a112343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701d4eb7e9ed141862d3177b3311159344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a06a823383df43c67824ae0a6661fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef722b44b79a457f82895736546b7238346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9848e4e06b73d425941f5b393b765f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed83dad6d623e59e40fc1c0665f3239348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd35eb8d8186005d479e0eb6f69d419349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b84432fb005b5c4b081110100cd11350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65992c80170a8d5bdf08f88af2d3312351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a9bcc47b81cda981eb4826919c1e2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57cdcf5a1e1c707088238bd05d4bad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281363f9c80645c6c0e31a377cddc6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7df0db305c1b4249c6538e989f39e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6406064556846e8976813210396c67356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70eb19600dc615648891590b8ecbcb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8dedfba8200a530411f970470f7bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf580f844fbda93de68f14fdcddd60f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4600d576bb53c7f5e3ce4791fa37d62360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ada57cc5b3e5751c9e5290473d8cca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dd908dfbebac352cd235a836173bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cb4ebb4e85e8721371a0b5dfcc2c2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667b55dd0febe032bb38be4b28248bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a5b63b11108b4ecd190c501c274bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98577941f79a5bc66e0d8b00f5e48e02366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f370baceebfb1e8b0ac81ebfdc6e8d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e74750647d842bf85377fd8848525368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449ecaac0dda0f3f32acd96e67d8118369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4903d2336fd7d3a3631a2331a7fc1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad8eb25c88d107aa129c3ca6f79faa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1f10a2b73893b934460d732a7baa5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff8a8b575b80c83fcbb59697cada16373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360789f0c5d76ab1f42f15513dfd393374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcafe3ae556a447bea5d51b7cd3417375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20478ea56b50e5121ff14b85d70a1584376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b40e1ef8ccf9e68d28e5058a19c4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c8caf0e7382a86d1d1a027f9b86e5378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f85cb683aefb3b25417a76cd1c285d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9916f0737997020441639a775f1af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2dd79f67a4ac6099cb6e87aabc4e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72efca8bbdc0fae10abf9fa210bd844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382ec46bae4d2835db08e7ea4ec83135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d432aa280576a96e6dccc6de03f05146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02340a83236f941ab72972befa3e727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a1609ce0f670421e97e513b278a7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9063f79a956930b79883cdc36f8089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11cfd264430b2bb4df03f1719d247010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbeaed4c3f12de653d3c2c16f7b66511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31cadfc710b5e61ac1eb8460167fb112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c417445b9ac2d1aae30865d38febd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e30921bb3af382a136f8599f0690c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61734432065cf2bdbd479ba9e78f322a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b306fce00020e05e9861c13812995ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac911131128b235a48e504745a786617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93013027731f0c66dbe236820c66ac4218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9a0cf64b5f8e677e683fd354d1c7e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef5f44e817cbf5677e4f8fae35d90820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da931ae4b5ebfa9aa675f6e2de4826521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752c91958cf8396a9b62b274fbed59e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c6b5a955ef79099a0ea549b3bc3e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0f2cb0ed630bcd3dad6daff77ce0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef897450671d03a11d49c878e896d3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b993521473351826af32d1b5241bf0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd33647aa1c610ed73a98887dc50a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa8c7fcece82a0c1c132f446ec56ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a357c3aa4f812570f83893ec6c8ce7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781872bae4d438da0fc1dd73d2c21a6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cab304fff34b1ee9894a16208fa6e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f5f07eea7ef849f0dbf02c3e9b3e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321636b6af0786aeedeb1567460632233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65897c9723d5969a27b38ea021cc954134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb1e638664dff0f6d8b03c7ef4ebb235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4ae5e0362c566d5032c6cfc278c6336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83863302beb2accb89a06fff3438d5537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80ecf0911aa402aa2805be6ec4e57238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376d8ed212273f2a7a7c992d5a4073239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef761cafcf2b23cfc6b103456ad07dbf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50652f15b08a21e47036fac67e842ccb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401f990cf3508359f8997782c2b0b1842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f68be533a7ae1dff9dd63b2d5bddf743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adf1b2d39227efd3bfc3394eabd77344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7c997c3c4a71ddf123c7b09c6b95445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a157539e905b9acc2985a969c04b2b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e81a4f61e8d6978ba6363601f4c65147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b91963d908b5cb52ea4844417638948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28487bb232c9fba673eec2ec057446a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795caac5a3995f42ec53631d4dd0d0350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff4e3d24140876b32323cd89b1fd2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29d19e8d4da3e9531b2e1ca253e79c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031eac30239fecf8a77a7e0f9be95c7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b83210e1a969827c36311bfd31d4c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e64d595c0f7b62fc90639490ce527e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b516cec27ebdd05b9553a3072c2d68956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca47786631ae20dde8f2699918a32bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548654c9e7cf2278b9f30b4bb81bd9858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85dece071708c8666e4b8f0cdfe9c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7256ea57f001c3916f77d5f453200260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbebdb8d267e3f98323f14acf2b7b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd3098461385808a31dcaa41e3ead962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb5ece7f92fe9cc6bb2e863a8c800c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f878ffa81195e9b75e6b13f40b07264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2df9279f41e6782e60bda74cbc77d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3684afdfadcfd733c992f9359a8073666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2960ac832be01e116ca7a3562abe8467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e20551939af1bcfbf6117af7f21b9f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390c39962c383bc89a0f628cf51b85269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18241cddaced6bc3a44fff4358370bae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044e04767877a057c7d4d54e1268ba171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964c540f23fe839aed0957b41f4111572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088fcb3b91d0f9606d9ff2f055a835573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530ebfad14d9dad1e7760de0522537b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb4b042c587eedada426d6b59bfe7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c363cfb22a9bac7ff6f7698707ffe0776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae180f1d4b8debef4fba0ca54c40b9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5aa4e7cae1477cf4057aa0525f0d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158468498eb00030365b019cdf0356179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83d55d0b9cd8c653e3b428ae1a6f4280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54509570ce7c3b4cd37af8e74f437e5381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498c3b4cc8998a1cbef7a573c851cc682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b299c20939d23b7f8b186c647828983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c272918ee20d3afa39cf01774caed884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49e2b26ef8f39b645bc8d361906e7985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93051e8637b485cd17a3fcdf6d841286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cac4bf366528d90096cd0b0ff2fbfd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4419386de951493229a36f0b3304af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b09e8f43499bdaf1e045a88b7de0ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fabeb0f8ce845f376898c31b5b74990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944e77ec38e4480bc586d4498f5498791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30a9c5f64a81fc0e572c8f96df383692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed314eac67db98279f58f7a121e47c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1155dff69afca5dc522d13f35684894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da521d31399767a7ca69afe67313b04d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb038998d9cf4e50673bea400be08bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943d9e0651481aa3cb70af528bf3a9697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c53dc16a178c7e32657e461fe463a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20e2893bbd78c8385c082c6b1160fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5193476deeae55f6347862da64a41100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5390ecb3b3011c1e788719adb6e02101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778416955fa539fb59c8bc9e2773a03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd611545671cb045fd89d011fce082103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452b4b074cd37f8ec469d0e44f7058d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c985b6a185f20cfa969e6dba25b26d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d0f7f30f92e2b179891d819eeed57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e638c5ae55578f7d94c8a3e1706595107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c432f0b3a7e6668be50155360d2ea7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba4ab9fc68c903f9cd085c2d347539109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9ab2f4c2b4ca0a4f25d48f6c5d4ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013de30d3fb9f285877ba29988b78b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2d13aa84c1921877a5b9b29479705112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db94f7f73b7d6358a6679182be4ceb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501478cca98fd6ded30238e9dc1b4df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b25cff9694365980c312d2a2cc547115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11f44c5eb0e9a6d96565df44b53a35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328b6106a2106bf004c9ce24f19f34a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da01757190ec8752592bbbca6df13ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b16b57d5182c4c6074c78db17359a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d00234266c4755808275f8291cbb9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40ac96871a8adc20223fce89ff6cc5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbc53901b7df11e0ea3006da3e5403122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef1a02c0aa6fd00b8cd5f10771cf81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12288372f962279b9de887f4f20375e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235ced4eabe806a8e2a5ae153806088125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367d193e522c511717b600505a4e898126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4ea92e973699ddd705dc500695f02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99255300e255e992effa412865e39c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283113527cc69a4f7ad7b2569351e1e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06b44cadab780e766383dd68c55df2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0eedbc059b5485c5a15f0a5d332363131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e399b18a9c520226f0fc0ca796fb27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b419b2f97fdb1e12d16cb4fbd8cb08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb065453e71962f304129288c9d4554134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb5b00a9881b801e4f620914528844135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61728c06167fddfb964f8e88f03bf81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8a8544775c9a423bab80841bae5ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ce6fbed2a3944583ced8c8f3669db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31eebc0cd7f01bc0198e26435208bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c7ff01aad49879c311edca95b0569140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e06d7fe06eaeb805a21e0216661cc8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139f59c60d1b7c7c29d3b573af5ba88142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f7b6394d6daeb030a58bda8c09273143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0b9757cb710f787a8ff890ca7c2f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77aacafa627eb09b6ecad304b6d393145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406baf7d9d2fc2aa212c9409d645a53a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22979489084f566e52c78b5c6b8ec42147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913ff157f7eb09c05ac255ec12e26b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91976729bf5035115697ae421c57d23d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cfaf3824ca3bfdc18137a46b2085e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d22b31991f5bfb8310e2789382c97151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168d7db9b93fa08b8dc9cb0046a87fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23384fdb5188527de2ff7a5612f6a4eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6954df3632c375316d693f00d2db92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5749b36eb360fd887eadab85b74a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d19d75fe74e2a3535a86a3ac616c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b68b8c7e44cc705a09d35efe53c558157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1af13363054d183b386b62c0521c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d4fe7534ceb8eff2294eada0cf854159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4500e79ec0a5bfa7e3b30b8001f1925160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8b687ed2ec0b6e0487e776dcaca11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2bb40839f1566190dbeec6f64d8eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c731d436491823c44cd38f55c2ae7e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f858f468fc8aada2c94d10ffaa1f7c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fc92a469db77b4dc1977e90fedff7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202982db73e9445ba2882964d5703199166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c09f0becb59cdd5af45d2aad914ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa43bf18bb268e4edd121e2464586bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f164e6ca1b53773d21e9f69ff47e22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ab40990e637adb3090c5adebf94d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4fa25b6a2fd4e409749404d3ad95e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76920d4bd86ea5f534fdf8ea6d582153172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bd16ca95411d2fc2e676d218c7557173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eed6b07103e70c268ccec02cd944f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518e3f02f11f6b5eca64a2e56a9683d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853142643eb2cdf4a4083f688169885176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860271010cec6af730d8a6eb5e5d2d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696e997fb16846d8d6fd4ea793dffcb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30964b371a871e9aaea5222b107718fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8daf500a5d0f76b97b43031e140a3b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeea9621ffe085d3d433fee6145384c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44c70b4c13588a26c439829c2799f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c92996f61c12834f204d0ba328be9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86ff95256e405ecabaa686ee6ff782184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb4790b3b4e380ddf10237dfdf2d3e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9e89292219be563ce22d23e008d5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714e4ccbbb6e709551ebb430dffbf39187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0d384de6e4736b3f5e99e210f6e3c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30ae76c1710b985c538a6062063c0c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf72e5cb4643cc0aaddcca34c8ffaa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f014279768215c2ee2a31039843ac0d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2254907ae4708ec5617d4f32585b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafa2751ce052b40ec05c5f091223aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9aa4f296f014b6a8f56d83f1c37e67194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed64c4a1b4ba66b21dedb5364d48f31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a9c4d1ef92ba6a78fb2aec92a80e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8031b6aa27cfc05a20f53a3d6863b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee7ee042665af47a6cc1d61b2ea5d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb612c846453dfb61545228d0fa24c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd16c9d040b8c1f4c1cfe918a1b9e7d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9c432fddb1a5d78b580c0b6d8d0a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a987b1dd1719a249588819d159b2296202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7730beec52d381332cd7ba6cdeefbaf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164f34ef4145558bc3cfee81e3e732c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cab196c7fe002342ee09b9a2c66d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b73d227361e071d7a9eb3850360bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa79379ae19265681d249ca5500724b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6df06e60260c90a670617ad982828a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a01b11ab9ae07788e42bd4327e4bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9bbda2684bf101d91c6e97e89a997210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb4f6762e152eba96b54ac676d0dd9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285df23807adca2ed178536f844fc4f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f10fb774efb0b3ed893de2eb015d83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2653fd39f253666bf8cbcee48f5fbd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e548b5468c9bd9d71101e06341bde3d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7773f51e20a473095199ab9d497f80216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa6effae3dc80c5b8e20e6e643b2af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5b8d13d87b3c3a449335a9964e112218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72d8b25b0f53398640b92cb8a132f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4763afa6bd32d9876a2bdb96b80b4d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f5865389e57f36dddc8cf4e98a29d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc1fd3344684109a6dd4ef3459ed2a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369ddf4145fdabe4359c98020d74287223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39aa0bbf6e1fbd28c8695eba77938c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894b1047a1ea6810ec0757b67be7c80225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e495ccfcd1ddd879e9412a38f19e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67f8c11f3a7c28e88ca1990e78198a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5644b4b6e5ceb1d8bd0b23c2c3696bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37197324ab56516ce08707700224e16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100269668ba4a268dcea4229fdf6a69230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c62309165c075a111c845c0d44d185231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046fb46b7114ff542b910019d2aa8e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528ad043c9a0ca8a0bf143ff3064670233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e49d01a8d4f1bd16f0f07d8efb00f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd9b151be642e5deab6b82431afaf7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7db8c30cdf5b16e4e0e5d93df75cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d935debf7e28ac754b8120cf818241237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818d2afe127c5e2c5ae46b5d317b7e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280127da12556828ba57e4c21c11a6f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dfa010c2fef4188a6089797bb3406240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58761a42b8ed126c38a5095e3b6c7a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67830e2c4b5b615cc71d039ccd40ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd733502e4b7b37edaa28dfc4e380fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491574f226d2548ade59e63625e62902244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec5f0d6efcc83d7502c78bc6166e12245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063056c0e7977a4daab3ae12185fb1c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcf56821ad24487261c5cbc9beb064247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e706e8e42325087a2af16fe0ccce8b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498ba27bc101e18ebe78d314f1649e9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289951835e1ff5cb2e51c9e7bf160212250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44d5dbc95d4f234f85d1bcda52228d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a3f975651e55b71a12deb0e33606b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2519c9fd6c07c351e096e3fd4d5f14253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a58a4d9f6b4972ad6e8238dfc4827b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5507b1a8f4609f31afc92b2a53bac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d90c7b57c0cd0bcc69c524cf23663f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b5dcb20d348ffdf8ee99cbbc8ea6e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db27a291050aacc9201a1076dcf0df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e7166c616313aea3474b914d9ddbb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491aee8165d154bc0266a8d7f26ce0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2a786b3aa12ace905b9ded978c274261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f283a110befd1d3795054cc48b49a28262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64900a9bea3805d1e3ddfc169446ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b310d9af77194132d2d7bcd4168adfa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac7c57f0f59092dd852fa84edc3cae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd53eb54bea5dfb2a3a8863b133034266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb6949668adb2a4bbaca743fdfed3b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b26ae24d95dfe485a9367c01140966268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a4e03b8b82aa31dcac9d182a82e22269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf253bace4c07e2e8b3f2aeef180a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3d1caebefa6930c8b64718c3c2395271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c401dfe2b1cfc7b50bb17ca0fd41a53272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a75bc636a3567724d6c70bc8ffa4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66e5fcb5c92856f5ee27a5fa8cbe9b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b74f55878335bd97b80978fc223b97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f80934b1c8bba53a0799a342c0591276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72f559b2f58ce54c8df1fd62e3af37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcf5d0a347035d6c867826caa9d80a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75a7084beb432486ff51072b88f3d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b3b4424a778b74876e53345b391f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8380717df1161447b8723d69b93d1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb567a9eaa76bd437aafc86d620f2287282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d686c817393cae0927fff9516a4327283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e09a4fe16587ddcfbe11db72b45ee2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cf2e8b7cd1d41242e0cb7f1f5f8bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cf9b1343e9672dc0a771a25bd77cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7f1fbb6ec4641aca7d76dba234be1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4c30f8bb5140914761008319edb59288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129f27f799bfdc702b5e0d6a12ae25a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32045c8723dc71f675cec54c0774b7e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13497aa9a6b2c683c16e6aa90a1b05291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056ef516635f7597a649ad97fb9836f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848d594b6cc31b3417119920342f2e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67f497a54e79f3875ce47d51f561d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8bdbb9689913baae490517501b5c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4710fb42d1c340e7bc8304e87bf54296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dcf91b5910956ca262099c96b49f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a66d0e93eb57bad28ee1c63f9e82a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a65fa0f77e3492ca35d7be09280dd1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7499f5a920fa40c8cfd94d51121143300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d6516a46623b223746e8f0402ab4f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db1a4c53a45de9d2fc2d676c0bca52302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e840f16ea681a73811d3ef0595b834303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc694f2df5a2e5db53a0163b673e7c32304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889607ad5ffc6d4bf44860dd320ec68305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fe557c3764759763cbbd24afb9563306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933181e14a3f8332ce583b5f129a976307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb612c33416e501ea6adaf34c1415fd3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37656c96c03a2086c2b17038ef22d22c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b836ff7f19bacde7e3865d221cd62f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edf0ef31634b1674b2f0a41adff420311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f33ef782ac365c7fd36a9d5497a682312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca717522b3116f95a74297c9fd3eac7e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4284af2a1ac7dbc2bff0237ad9e388314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c513b07eeeda285e50db7b6ffd1b5f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959a91b1a2822c7819510b5c31d16b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a46affe31b39d41f8654b0538a3b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff373b55dadab126ad40721405539f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b831eb8019cc9250312dd95cc63231a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e883cb515405a9660cbce9d67af8e29320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72b8f01527abdccca853604f59bc51321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550def36b9ab81a1cab1b0f8ab8a080322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b47365cc73686f9c2ed904fcff8a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8108f3d43f413291ff39a8feb81b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd3b7756e409f999db5d913e324b6f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcacdd13884a3edd0ab80453482531326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92e397e3c85ca072ffdec36ac2b132327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb59492456f091ed954df3c918eb0c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4fcbbd457bdc654161fd9c8445acf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0362de33e85f249694eaeeb862256b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca804c99b69699e8120fbb305f3950e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc569cac37d21189fc9afb1c3a6a08332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d7b7f5e0639097b434b49c5c7c2ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6179d14be163dea2548980e78dd75ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6a9935b2b2e17c5e6c65079490c9c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cee400dfe0a541dc9a079541c09785336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0208799a6c7f0b87b27959cbf8ca8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f8433c1be789ecc1be3b0db23f457338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179429cabe83b387e4b6b6440a764f3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c94877252c8b8f56e9189b3520046340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd802e6bd62c57c3783a64f02e7fae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78844ae49357a7054c22daf83e8a2ac7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a4caebbb68f32ee324391fbd38376343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863cffddea76a4f3ede179f4b51abbc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df193aa49531ee46dcdcf5ec032c628345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5d9f16725116fb78e7f66eca41c11346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dd2873eb3c59343cb1ac277fade06347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32207dfdb30b5a8ced10483ffaf87a88348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd749c5314c1098b22c8604c9d970e1c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee2bbafcf45084397a442b7b1e26b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb52619aee22887e72e7c3ba3455f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b5a42acf943480135efe4909b2a8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf39578079d2451ae0e948c0f35a932353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01986ffb4ffbaad1712ea0243e0e0167354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094a8a7eb9e45ed8042b3ce6222bc78355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c40e8fcb629fa0e4b1ff42275cfb1c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53da332e9ea6a3af663304319ef91fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e281dbba9ccd51fc3f7e738ce9237358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd11fe04e059f907bb6d6cf3888c08359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9cd2cf64c7d69f6455e6e8ba0b521360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c922d3a058f1b0847e76294c5b38fd9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d83651ffec256fcc22a8982253ca8d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777165b1d7cec571b1ee801e992b3c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fc13077f3a9f510aa0009d9a4fee3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5a8648bb356b06d254add42bc4e33365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6056e2d54356cfe0ccf8ffc2c5518366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95a9b2305f22f4e2bdb3aa6e8d4acb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253baeef666a2226b3f2697a5b23a00368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade9f574177707e33a06188594403e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f97c2ceb303f0bb15877a02a64972a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459da003e5766e3b743fae80f98236d5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c21d846e0205062f49fc9cafa8b5f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75204381c279624e2f138b458775d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354eb5120c98774391790a0f84e2d0d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10393a6e9c7a41de84f6299a0ca1d5a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee553edaa2f8794784846c291333bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc99bcfb019695e567bfac222ab8184377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269a48fd4fc04c2b66184c16efdbbdc378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>