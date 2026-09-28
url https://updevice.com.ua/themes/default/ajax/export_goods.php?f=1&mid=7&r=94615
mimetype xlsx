--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb5c73e3e9389307052dfdf6d200e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808c595dbd6e8aac521610f6f5527e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e0f0dfa85bbba9b11d62d049919e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d47726d223b19ab1aea458960889d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d166b55f99e8284e61f501775aefe35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de19a7c094a1d4cc479b43d153e8476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d91f17a77ac2f601b75099211c5a627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796e74fb3d310697acf6426409810c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb07ce9608d483bd3192657d8113f209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0069263aa78ddbb4651e9d391181a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a017528e7d56a71686dfa63dc0777e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df76c459be1d42b5ab669ddc88046c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4701812197bdd72ae8b3988d59482a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d645d3be33606c932fd19e0fa1f7b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8130d4b36c2b6b2ee1f2b5eae946a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c69a47d72726e7c1b5400f94ad841316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5d318edaf78cac7e4d8f57da6e06917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65c26a249a4c296f63ddde9d72a10a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005de82e310c9d289058c045055d439719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee76c5be5b79ff34ebd903862edb2e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3122855501fd95138221c60c60259521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f299c5535010f71dfe981e43fcac3822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204151dbb4d3fde30e07eb967745bb223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c63767c2382d139c68a79b89cea32b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0a70ad6a34d6bbb327eabc9eb177d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6485be08ec041cbc90c9ff9b7e2204926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e9153ab58354c02b75464bc39e86a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328799b7016fdc8304855e7c3a2a70928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2ddd4e292b85bd16241478aabe61f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e00f9c86b3c796216ad9c5557553b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8018d68c884b197d2f54bf397e80c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe2078855f17388324ae526fa267b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00f3ca5cf63c3b4241bf151f8ac1a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37abadd3b87c31ee9313575854001f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70430fed09d7c69de8aa9a7857b3fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e039c4c0e27cb05e895b237d36439136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9a32760850d1ab48dca50b006966737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d3a90cf13a8d46174e752a16363f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e58e1ce8c8fc7ab6e6ec4554c0c7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95e346d8fefd02c6af88d79f90973a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfaf5cf0e449e1ede7e39226603a0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994baad7b668eeca5e454acf2d4b682b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa2ddafc31b9bcd8a3b3a111385f0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9f9e0109d43225dc546ccf54d50c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76714e45d6b23494e2f6fb5ddc7457d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b8d1aff197997056e98cd222b502c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe64436b59e5e0f1c4a89d83036d36347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14707b119991550e061ab5393f698748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023d935e538fdc5fca52895123bae6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c68dbe486db3e7b4718512cecbeeae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbeb18eb844a5f458eed351b62d90f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a741c5a39a25bb35c63c9e5edd58752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ef08bb0f9ce02da16f188308ad55353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a09213dd9d06a4f90f1b984beea0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945fcc713c39bffbe183b2cbc9e5cc355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5c0977788cf34fe64718da1739aa656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dde56397462b348192e87ef4e39d9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810d27d2291b6bd13ec89254367185958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4f99b0fc18d987d948940afa5002659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793786410d098487f51878be6d9d94af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae576fa29e66467f48e70e3d306485e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a90fecb51e19335be34ce537c17c5262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10924f00490b23af33d0a88ddee0ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0cdb88144c87aed310295591de3c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063a5d635b43a019fb1001597c03f6f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ad487cd52a4021cbd7f6a2bc79eb966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03ed5527e314a89397d0e8970f900467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898813570f7761c61751a7b773e8a6668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7a3cef74b9506d66e82bd27ee9f9869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a378ab3fe8467bff3893f6b5be35b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdee647f46f1f7d37038ebf4fd4a96371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539242f30076986ab2757d38d1d5a0a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91769e90442ade7d53f92ce706cbb63473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8462ab0469667e6ba7ef5b93ddb8ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b6da9a439b584d2cf822ee79ea4a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afef7de310623d844a17cf3865ae32776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c12163e30c1a1f26eb3c6def206a0577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2dbd4b9316121d723a976fb4c910c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff727fa91c591494fa28ba768a6b23d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d5f40bc7dfb4186b3f8970a4a6ca180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abae3319f7dcac42759763f7a273e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83f1c615c885bc18258838d4b3010482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc4b850a3c2be8b0db695eb6c96abd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0d96a13cd14b2e2402364b5f156a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0da522272f482564708a3aeb4d5ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047fd1223cc1efcc06e25e97a15bd3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcacd15950285517cd4ef51bab765b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200db7c918bc2df978998147b19d381288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf692b125166bcbef195c990dcef5089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d124c0acfbcf3ea2608e9c01fe74290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad82af8d8fda1df0d3bf7c87916fc891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca305c35f9b742cdda8ee52e3ff5b6392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdd1621f2edcd72d5eb1ec77cd83d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca27df94fa37a6c3f8ba3e3f4ba8a7294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17fa2905e11f432af901b33d7e9b6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1c655450f37a99f50e65197b4eab196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563797f3231fa010e2e1105fbd9bfd397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386b7848432a9b716efcdc3ef0b828698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5262b1faf9fc599fb85b568e58157499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7181961136be12897f9472634724118100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfefe9dcf4ceda79fbb9bed60230c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bf15ad3d1a33d9c86ca0970c944de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0da914d50b6ef18db759d5072b360103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e1b72b6413bc4ccd715b8401dec9b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74d25015c467de019893c466350386105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b7aa96d99469d7f00ba3747d9505c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a791097d9be3381d62854360291abf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe55728d97e9f2c160d7fdbebc9617108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0a8c32f597bb23d302284ca244904109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f90e136ec89bda8c6394af19738911110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a58450da592abfbd16d5bbef0b207111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496386cf8f19817194ae653ef9974142112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfc1bd49bd31720f7494af8e49cb6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4766add17a6bba9462154e632867ca3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb15d2047f8cf9921776b6e5552d9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0456f9b87f84afbfd657d69b0d599116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f72fee973e2d57805061433b7363c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd2217d90c9df09ff9827f8801158a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fa891660296ab52d39d159a1d253c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2059fb269b729b8738e22e019896ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a563b74e2471e62dc5861fa6f9a56121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb09bb72ca1d7338665c691cb5940b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6edea000b36f921a3c1db791da613123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e1bd3eafd96477677c0f08e00524e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a6edbfc5fbde5afa255fe57d309f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d39bda30e7b1d793841e5e10bdffa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d9ad759368b6db85f5f3f984d8c90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e931e1de2b85e4b55cb2c35e7fda90128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ba78c74fa79c5bbeaf1612e879d80129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee470d1fb0f446a869b1481c5e7d12cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f20520ffea787ce1df4d0b7f233c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda350acb4d8ba35c82ae71cb1001832132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a8049a929145e164360b6e0f962f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35959d92b3258d930dba11b5884ce3f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39885ce5004ec7cae16874785698b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348af2b3e4a66569902b658d05bf6cdb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385796205abdc23e814b7ecaf8fcb29137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57284bbc24bfc517f84ad15efefe36138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e6a205ac90119d5d9c2eca6b685fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaf9b1c6834733e3252175be8a3e22140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a4181a50a2a164bb2e96e6f170fc7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bd88c05a1b1c338eb49991753d14f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b7fbec5183aa222754c361d71789e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa60c21b453ad24f6884457a6d6d19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304b18531912e94082f4300ad4fddbe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae281334092c3124c642b9c386aaa606146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c146933cb082bd3228eca70645fcc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920464a80607918b16d168093f9b79b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d1b11e20ab753661d21dbcd918df2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2e4d63b4098ea80179732aaee4f1a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54633177110896e653826f46e45a22151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5718a3f6044e16dfaadd43852b77fb1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cac13c131994aadf8760cbb095d583153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050ae536110c037b5ce39f901537939154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a6049366cd92c5585ae9fe3bb0b06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d174e692c198e1e010f8214762bae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e977d6a8da236832166eaa41d86bf7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac78f4ca4b29e5d4572efa37985bfca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40fa6141d1b5aececd38793b5ea6a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d540b8dac1ee949ad9c20b422a74dbb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1395ce5699c491b899dad6d55399187161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b266a595a69c1ec761b0302d6a9b4b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2b70006e6615b987e9313f49841cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7d51debf11b0312dd9c760e7bfe2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be6c59b98173b947c76d2c2f56a398165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb808f0e553b01320b0a4b241a0e7b6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a818f4ecf75783ea2248ada04d0bf5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69384ff29ab992e1f48867dfe538ae2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb023115c76c6ac091917a58a19fff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ff8bf16066464b329536e61a133c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f6a7ed43c9399476d43610c21c4fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35db371e2a194d172b536a4788615d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d75f6b19e491a3cfa2f2ee57cbb14173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7de89d5b31240ca9e910a6be2a89ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da344794f77f6942108f484517f03fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0a0d5be93312e1a41d04ea949e0cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e7ea0c0ae8dd5c381730374e0bfae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb41535117fb5ecb8669990eed8a8e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbb2ae2961a7b42c0270765f524c30179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f50ec490607fa98725f9a3d90bb5ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f344c3fa916efeb858cbb14de1558e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeda9cc73c2528fcb47adf35b4a56db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547a11dffded99540b2b6f8232789b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc877a8f7087557b531f93ab64d375184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9620229e35ded14a4e72a25e96b372e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ae4f466c20e6f096f680d87ce3c14186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d51611b9603d4944faad542c49a0b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab60796c3013a1a8f87ab987e9c14a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d041390c3ecbfbedfc17a91d4eb8a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db86e39f3756eb8313eef0d1ce21bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265724d744b5c95760b7251231062bfb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128eb5349cdbf1cccbf564a8e077565e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef7b1c6afd35d7e80642885e839e5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c11f97d8c72242318d67c8c2b274a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d32c4206775048855cdcfa8bfc9a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8345936e2c7568e19c35eac74fb11ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f5b2479b6dd6a06411d828209270d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26edaff89907c766f55492e3e48726198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cefe5c280b003d2073800e1ba49c7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39ebd188859418a1db87026ca8716d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a45b100d4b88168094a094cf0b916e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167977346569386e928ab7175f0ae9db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1f5e6994882026f379a135ec600de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980ff25e6346bfd4a69f692b4df532a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb655630d5e3e71c4e3085f0909a00a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04466bd8dcb48183a141c9a071fe5f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b22ab4ef7f0c9875730afefe6350c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87d4c223863e005799a318d7069d89208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf5d687192c3fcc86cb6ebe29efa4b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d88bde5bba0fe92f812ed8bb7469b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4d54873e73f52eb6bd99204966308211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa483ff8e2a6bfb6e16561effb36a2f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ce68759e6ce2c4452346a5fcef36d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5336f4eed5f77ab42267601f37aa801214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd6371e0aee44de6756ca35eddaf07215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689c0748428104a3c0e52886a1b828d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb844850fe53b44bac5717dbde5c6b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276c2a890e5aab632a3a5eba7df45d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774aaf4080f8762037f2face9104d5aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e69b9a9cd7c6946f765611974a62f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809371f32b7f4a7a324789578816530b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19638b7a8fe2544e247f1e283879680222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29905dd968bfa27b3d9de7744565c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c18b82b8c70166b76ee658ed28803f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce98b705bc2598022ba3645ee43007a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97a4634f2b707d49976bea6aa7f139226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e493e38324d19db319e92fa796b1756227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49533f6aefb5b0560e492c1f4b371c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f38ed66f6d27ef12655a35edfcfc6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c027fa753a946804608ae8d59dcb3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dbd52300a7e91e797955c9d4e5fdd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14fd79bbeceb36de0d0e9293fb4697232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3d446b2cc35942ae8f2dc3f2da22b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c268bcefdf77b954869249e266a62f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1441ba3ebc86d77b2bbf74e199e7b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789247a72b012bbe427bb7226a815c97236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eacd2b7e8745b6e1aeb786c8945b5a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0feb4cc4952b56fdd9c89c2b3109e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1948d7e2e0f9497e63bcc5122f7c0e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cce1a771b6b6585d9bf413e040f54240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a87cf82f6ad368e47ae96316561771241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e9f4efadf55767c40c74fb02b2a44242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c514676739a445fd4e190db5b96d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0899d327545d7387dae53f41a44d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2fc982aba642356465313dcf52aaa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3baeff8fd1f0b06d4d698e6b8390f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5de801adaa060667e428895826ab3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40a82649ec4b4247e46a24cc02bf67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc09fecdb1c20a55083e4bb8acad48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0eee7378ea33e8560c8330defce94c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0cd49117afc09df950db04cde5819251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9837fa82350198fd42ce4fbb2d92a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059506772f58c5e9cd78da78df92978253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b745a0b6ac327be56c7786117ddc04f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e902d3d17a7a3f42ddb72b3a74eaf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8012e5275223b89fab583b1dcb9aebc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb068881cb203a4ed72b137949b394d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec95bcaf04d64d9a8e616aadc93904a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e335c482d46986dbf0b5637649bfd9f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9e0ef0a7eab2d14441d09b4ee78cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815313d32fe2264fc4ba5d4fef080aac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c7018a2667cd1d143e6bd06c8fada262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92265295624123709e85554308dc0aa8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f6a967cf1434df3912f47264d1b9e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ed374997d85b84e2cbd841925b4d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f43326b3a25219a4b27f64c8b65a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a028905c641032ed1eb9653ea4b5bf7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9533a8c2d4877368fecf731f5d05dc4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae4dffdf6a5a5020ce8f34f0bf5808269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83943a864f512469c4c7d5eca3bed4a9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ee3a40147cac4cc35b5096c42088e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7c3b3b2aa68702b719c89a88ef92f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b70c7fac2771643104dbf71bf175f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a1b67ac14c3bb5c4548cd27ef3b18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbd1e3e569e9251c9fde1b07793f4d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbde1321a3c28faa744a1fc209b9bcc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32f0f2eddaf86f63224f55f7d4d0e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a13b7955f6eb396125f81da1a4af6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43d8c80b71199b380f0c0c37d980b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ff972974e866925f097be83adf6d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62577f5f87d0218fb99eeb00345ecaac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f9beb5af5f3d6d74901bd8b4694a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92932a3d5704f1b702e134aac416cdb2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9230374801eefe3632a3f8904624b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed284e1263b3ed6a0c957bb03141ae2a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2f0ee463dbd382540a9439010d7f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e7b57ab91d1069e73ffb323917bff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd249bab7d0de3f50210093043e204288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a95a77b6758732b217823aa94bfb8c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c0de02e9fd7e581db3f0c924633d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84346ffcda87638403c18751ca3f26291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a707964126f0e73d363f3af1a830375292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc74b6fbd8eb99c47d570ce6a8979b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d717e93228dffd055be2e1290d06dd6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02567a7784b55eee805455e879999554295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05664f8f5310fdb34eae0c02cf00380c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ea8c9a75581ff55bb6f0f64bc2690297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51eb65d7d2986ff03d62f7a6f4ce6c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53d95c61c881c3b8393854519b5817299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d0ac41b0a7a98635b55e0236e8ad0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612235a10fc9e2607eebadc6deba30c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9460a14cb744ab64c7dd6a9a10f819302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a96e30c277f321def990fb8bf8b7f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae780c55eca16404a1012a97612e9d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06d48c56fe406f156fb8e798f30062305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd0ed951bef9486034996cc8574c20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5292117bbfd521909330e7526cac0b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86508d19aa62f63f2d68c51f9d9887be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b0f21e734e570a121d4566aed4193309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149699caa395d85dbc1d10e7d10c211310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6fde2279634ccb7732d8d1721ed03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187d16d4fa451c30fe8373ead627fb3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbee1a752118e0698cd876d8ad9a956313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a4b6abee9f2a9632e664b6c0b8f11314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407118cf61aaf68abeb537311a999e8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bf9c46ebf0c153a2c3e219f19b705316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21930a311b6d9f970bb80a0ff47b0ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c6338ddfecec209ee055d6b4f13a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260df0ce1f3ab1bf437f77edabb06cda319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1ecdc1b2cd0c749b9ca0deed67491320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c2197fe7d39f08affc74a5a0e3e7d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f45a2a9a00c3a88c3163206510c44c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f6d5fcbb556de396f119a9479a603323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14482b7aa7d0589156ec3ead66e72e7e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769fc6f271025e7e022a90a5a78668a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933f853c4c78474744edd3b9816560d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614beb3c3474b929c9613aba8ca9654327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f377244993fe6cea8f678216fc226328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf97b713503ec6e4f6afceaecc3da3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c8e4ba9b48617dc847c5aab5c253e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e7428ded3a3f2ae6af10644283f1a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ee19a46eceedc2499b654e3cde6d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce932cd9eefd5d6d484f76fbe63cbbc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d767bf2cc3a4413e17e735b342b4e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43953b834fb7fa49d49f4920f3adab4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237f05ad09b66951bd85713d9adb6d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6919f7fe8e4451b7093bf78e5a6050337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98cad532ec737d406fdb7bc06ad3ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a13da3eba350102edf1963f169fcef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8e96e42b0fea9aad376fcc5ae7c19340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03a46034e4c537aa43955ba1c45fb6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb0f09cf73c66f081338bb4032d2d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b7dc99ca6f4484f537e53dc64c5ae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d89a6d055c6b8d8fd9fcbe7049916344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd534c40c09b9c88913d176fc757a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8d93a4aecd380864df282f8dfa056346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d919b7b5db69ae70c6dff1d1b1933f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650443a846e70ff98bfe66033b44d448348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2726e3e050b9ad91e874feebc1df95349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1613d496741033053f047d285f56f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442eb73f53f096646a14087a0bc51235351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef3334550fe0fb253586c55a6c6628352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6a606d795375520c77bb4f4c557d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f52daa30c6de8aff502b9fb3ddd7c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23711f36477c94e7e7dba9b90b5c8d54355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f857ec86aba4e681ed571cee5ba2ac6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59d7dc309cbb478a90c4c477177f4f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d885906076408ebf34f4cad6decfbd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331fbe73266d929b65890a6b5431a84359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08713a647ecbb19e1341b004af65c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea69117787a9c0442a2b31f7ef2799361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177a0991bd7340d567f688cd77ce027362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af34c78ab6760e6892de3f043b4967363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cce758e8da0b4a03db48a70a1539f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a72a09cd11c3ac7f9910017f4e8d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d7a62c5ce59b5e7cf598aead46f3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27ad85074df3242f252e986637531d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55930b9a60d0ed8a7c9e41d63137acf2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51ec5af66967c04c4c382d2db6fa11369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5489f943948389eec70fa93798ed8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957726fb9ff09235b5d49feef4a33be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d4ac07648ad8d7554ab6ee4d1ec81372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72b46c1b50f01844b6818929b6ad13373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd5259d2564659f4a9424047d4da27374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bac54a0967bea83ba6bbd6e312f8d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3489b36d947a8c49b047bbffffb02376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209d80bae84d1ee702118500b58f7e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6a4619b023f0456beb8656fb12617378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae6122c0468bbe54a2c16f111453f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e5f9df51e9e140e2f9ad7bfde48822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43398f89ca10ee54acfe4207a691aced3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02545f527a136b4c28f9e4361d07b4af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80591956843b0c4b1162e53d513a5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceaa6b173f4c0e2cb671b972a5779406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fd297750df3feef738ec0082de0d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2568d22ab4cc5807436f36b2ab3c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bafe3a774e98667ea44b73386dd3e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe219808da4bc3f207d45e4ec19efa910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709a6616693f9d5fc446a6f21726d6911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263e0b661a37f95d24b3af11b28494012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36bc4015f4b30caa27ce123ab47f3b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea7dd02f05a56efb2b8390c28d5d7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7530e9d47a1ff886ad9138bed09dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adc89396d103a48e6acc438236a60616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebf5b4ef13a2b3f5084d31ad850adc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6395a6709ead9ddc28ed2d4ec6ede0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de00b0b32605c6728c560da7c2c8baf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c740774a9a2b8b11f4c36cc0eb56020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9ff922a02ef794dacb1eb2bde94c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413033d5154a76c6e27e74cfc517b5c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090f7e07d192261f1fb4e0ac48409d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecc04fdb5838a35a3a225fad12aa6124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd6a80d7f4bd12bb30cfba7ac174c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c9a5c2647defd3138a4fdf01937b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d61fdb167c9f267735a84cc66902727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c60f2add3f2734398ab4a8dbde5fef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4552a3eb8e866f84f9cd31ff609451529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc2e6510b82b1fc19c93a3017527b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2de25512340dca556078a2723e19931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532152c0cf7faeb9f2d1b5f17dfb8d4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0362abdd5e93362ce43451e65209d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e8fda8b8d0e8074df0a4ae1543bf334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bad1fa4991ccde2264763d560f26c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d19cbbcb82e7553b59a41544191e1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a6ddebb5e1b466cd04e561cb33b8137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac33e5093ed41f567059b8c7c7eec238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10840e3508eae50e77a1a1fef5b9e47939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceead66461c94f9d67574b70e7483ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1b5b659671659e1f942e88854ed3541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9be5f9ace3ec317b79d98991be83042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe5297928d7f78f08f3222238d46df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ed4663e93997da7e5f591cbe80b7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95341a6bb661ecaf63e681fd63667b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e44cb58d5866e04c121dfab967626146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710fb05e36c28acfe3090825f0b222847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411ad1ef6f07521e201c3b1bf3b47de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba021b9c95b87f25919c05d683abcf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed59c9da0e075e063c265561b321ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d819cabc3f59e28c49fbc66253d9951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e1097fad5f8746ca14a21de5d2ed652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2aed371e29214f93f8d425a58ba0bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09117e94cd19335352d62462234c7fa154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645c6ca4dd4edf4025f60102f738f6355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67962f7d6e13bad6fc13ce823487d4e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09eb286ef8a918f9319d7e8949e2b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd96696f84afc77822912d3714db2d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac17459460a9eb5ab817520555020759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3cf23c6b1dcb6b930d91542747e1960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3fefa325f2ac8db0bda520f10f32561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10907907c44f8f8403b0b91b90ce0aca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75d86b91b91e2f41d8afaed08b0b6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155095460cab828715b83c777daf26064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0ca1c29107896e5fa1122f7c4af8e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5025d3f265bfa882f29eb6255ab92066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce164a6d87067795a3babd7d03a0849567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7ebff9540d26e7f620de68e03de7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db93f9651362868020c06873d8e8b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049c0b43101be8d6b4d6825a923ac5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622e723d74a06dcfac237c2de4cc21271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d35da76627cfb8b3b87a303649ea4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcd29d2e7723a285f958a6e77f03ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749e6e489de5710e051073e89b2769774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2736fa219a44815492db49431de145275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfc653fc678ad54f8f969a5a38ddd976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f6587058f28c1e92c0a6f7219c28377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60d492f8262cff25f585b1dde91ef878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb259fb4944bc04cc1b4eea23b47ca279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9876b85400f1a3a3dd3aaeaa8af8cdd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac63889924b3846e4a3bf34fbb1c7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653593640ac6f2a7c16d6b72b00764b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64636b160a13e2cb372ad6dc22d1a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a264c751fcd43066e527fb2c13797784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56820fed6c329fdb5408c2242d06fef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b952176082d1dac74a66eb6ea306c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b7bbed3ba7931decd2bd9e95557de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2349f624721dfa58d8a4ad150362e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd711c43330ee40b84d3587a9c18477989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20541bcc00b2ae38b1823b49d4a74e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e2398ef10b8fdd87058056d60a6f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67aa8108537df61fffc63eb625ab1fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3100e001c338f11339eca700629dfeb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd451552ef2f211c7574d5863152fd4294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ed1397abfeb68a7e3dccd850585ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb9945ea6087ec2a0a8ed3fc9b144b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1e6e465a3bb16bb32f978acc0af4197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2dbd01af6d8326e9ffe5468e481eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42da10949cfd562ad4093a4e14f00f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b85be9744dd8e94abefa9f956a75ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d34fc82490a13b523c8990391c49c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fac86a3b2f2b9342983e51d5c2539102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268eeba849fd8d674b286f087746069e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3995555bfcbc87880e2ac780ed152ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e5536754fb05980dfff84f79e53fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb03f5cd28dc760858ac947135238e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068f2860f8c81c87eb9468f1bd792d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ea587f31a76adaa36c2b7a51627f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658218a1d3ae5e8573ef800ce2f0204109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beebcc5637b046a72f9589b489a078c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3b181b9c0796b9c1838e0c67e1fc7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae3cfa6dcb25a4e68b9e67261aae62112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce055eb99d2969e5c269d98ecd81080113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375d8951db1fc97b7ee5c696ae2c028114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00fb49aab388e50f6f7cbd7f72823d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270309553510ef93740d88571d2db52116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf62a2d89b33a119ea2a8595c79822a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99439ddfbb5d8ca9c794db7cfe53f585118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17ce3f47cafabea3cec71bccfc3316119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c57e7a9429445377fe72e4b6657a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dec0318090197c0b612cfa4daf7124121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcb21c862b7746e43867808bddb962122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff0193a3b387ec71d20e0ed8e9e0ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8159c1fa7aa0da3a3e5a364836d8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0d9b0619a198967edebdaa3c921ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561de9e2d29a37378317f1de28ce73bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377658e72b43fc1352236013c0599f2b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cda98e82c44627a6502acbdf3f561128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb6b178e241bf7d3ad254ce36b41ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5fecc2b80250688ea43cc43a06a13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be954a88fc20a67aad17e7bc3997e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624d74b741748fb80aeeb9e0e20f855132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e0fd15b3e37a69b95f6931def7860133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea67a2d6a1f5d7fbf4fc8be7523866134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212b91da6252d98101fa4fa2cba8164135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8557482604ce272417a6bb9dbc385d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d3e14cf10593a4cb189ec73eca75b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2729325fc8487a012196fc9080a84138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0b70fbd2ecc6e121855c2205b4c28139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68fa0c6a320bbd72e7e0699b137940140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4960a5970e1ed08e67a244883d3721141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31286083bac90ecb96a9a27ebb2682142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f22af81a6aee7dee23e031438a8bd0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9fee6ec14554e63da727e2311db1b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d262c34ef442107b45999bad5d5a657145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2e6e4b45453a63f5f95e0f9ecca27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99a43cbdfce18b5c95f6e40472b7cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e9be60522436a15fe5f61d5eba1c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30a441d9e47ee00b3d4e0781dba112149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddfd63599248c0f85f52423cb30432150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452761846b79a2a84012b468e5bb48d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e90c8ffa913bcfa59e1fc70e941ef9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a94de8fc48e9772890a3d987fe5b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb7a1aaede24af68153b2a99bb1db9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122a33113fcd27edbefca10dd1eebab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3557eaaf0e27e0087917ba0c62eb06156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd872d83ad8d448a86e034693f7d9b43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c757d3e126f6055289c64267e0d1839158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeccaae83f214d72eb109dc5fa56f09159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9ace8648b1975f99e1b7227c2c433160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff25b8105955eadf1511e736accfcb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27f941643afdaad1f78815c3d70c43162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088136c4cfb94baf3c19872360af7ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703eef4c977b6f54ea9f559670dc8d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1cc0f920b2f6cd1f7e18521ce425f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f08a45b589d9ecb3f5cb7767c47b8c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fd24bbb0059fc1d518f3869a1cab7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5634e84923338d5593670b9801b9697168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75724e7b6046baaed89172be41e8fb4b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705cad18914d5bfdff4b0c0e29caba6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe71dee49c15da13eb1e6ac46e25df7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc2382840e85e8822d702998377028172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dcfcac475264dfa9017104e9a031c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9ea19311f6ec6df4c7b9a49fa4d3c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae57d17fa7e630089d14fba666b94a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ae27b5c0f67cecd9f8fd56a88cd78176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8482c8cfc749ba1df2d034c4ae82d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091101827fd0f22db8913216d5fa2dba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b991b1df8be4d1f884a6121be57158179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb286be474c926f47077c2edd3521988180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf6957dc7348950cc18dcab6a77c1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f75ff14d09ddcd0671e4d678befc6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67116d8449a2684c73268d69057a1e8a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdec1b4531082c7abee551d7f2854c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204325aab921a11aa45882f5217c7bbd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca07b91d9c8bfa32047d9fc4c889e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b88825634ba2127f76627a61fa448187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d21b6aead3cfffff8904cb08a07802188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252bedc733ddc8c8a66bf273ef376f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af9d3acef0d3e34bcb631e412ab197190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d0e660a1b89ff64ae0d15153d8727191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a393c25cf93f31f515c4648c2367b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b048dd718e7258474a711376553d533193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5434360fa18314b87a43efc84bf73194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac2f576100b1205ebe8138d23cf36a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f3b34f688a53794c63cae18f11520196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22449773540c382109f61bc24268ec1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c013a2ae8f45a8fe40c330e3b440b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976796a2ec5b842ae70bcce0a57c34fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cbf368a827a320cfb4d2c66334408200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45d68aa3780b2f771f729df70cf907201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062e4cf177edcf7599776e82c6a67f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d84d12041872a95b08cc9640604894203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6652c2538cd1a97ad6764c19494bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb44376a8d525e1ed9c6de8387ca0e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728b5db115d6f4e3fb66defcfadecc3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5be88d5a2c294f609bf555478a36b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a15dd98da13ab0d4f9fc414c51c408208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e737de18954b94aeab74e6b3c485242209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f96272b08c2b9ef4098c70f6cdb7b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2da7b26e40488348fa520d64975151211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c08e9a1fc63c2024bd662c3227a206212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449cb3198d1ddb06485069007ffdda5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f61d6a46ec7592f9a8d24a2bd8a219214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f1bb0e5d533aaa6fd3f841e34b2c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeefecc423102fbcc409b1d202b5aa3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdc9d579e8fa07ab0afc5aa7343da2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5ac4768807e447fb116cb40723c5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff37f058a0f9c63f79a745c2470779c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04d4bdc0ed12dbea451415eacedd52220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16465a6edff5583ab1e1e8ed71d06a25221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb3ebb0783267cf41e3271d0d226c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee86fb7c40da444ffbed77f7ad335e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20caf94e18cded4fd9533d2d91521e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2612c03f0cb2816cba4bb47b5b4d55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077567e3a5c01709c2a2f42731da9dc3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4cb73a5322044c9b9a997af37ef98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39aa88c9eb43b3d51dbd6012ea60a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6e76170dd06f2313b24d65a0bf494229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c86c04e9ca18abeef7c31d21eb1ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75dd7c3acc45c2f6a1216c1dfc7850d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049021b435f2cdb69ecefd128455ae51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62b12f51e48a3a120696891266feca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dff032a4e8e2d5ff06057a3c4fdd39234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed3970a1b6e4c613e301a179cfcaff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded671979de238735321b82699d755ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8500c62a47b8fb24475d1dec576e71f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9f862d733b53f68d3412872062ca7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87333aab46f183e84f3764909d4b4af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6c47eca8504e28cd25d426e1fb46f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b565f26f2e8dbbe5212ea249fecae5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c7d95ccafd50ecfd1a12d2e3af8fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4522f043a808d408d88a2de9ac9bc1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d64a060a454cf02f5d1c78ba154dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41c4f73ba7bcaec6e0260d32880c08245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae297fd8ba8722d805b195de31aeb6f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56068e2a244ad6c098610828bfc9596247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1bdeccf841d352cc358b9579b7740248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd4c03f86d4ce0953430866e27a0a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fa672aebaaf852011cae6ee6a1f3a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cad7b0ba899093667ce6eac6e711b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a232bbb2385ea9cfe28ab5031e840252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45c47c3b215a889c75cea036d07240253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f426bfa8c08f300b843a627322d42b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccd4270356b971438d578f0e16133a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68810bb52621cb11c7546277ef976ec2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468769bc2bed437a5e69c10a877279c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f6ef22fbe2b51fb9e27629c2f4f68258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48512d39ac6259219037c5a2ecb41fa5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f484da7f3b8f296b0b77bcac39679da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad274e6b78d9a7f6a41042bcfc1bce7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a345c4b541fd039ace82110555a9d65262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e399108a55752dfeef1c644f68ebf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68270eeb20fbe93691b1991d7c401ba4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8d8cd1bf3b975fc65b126287ada56265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94445c34289cdb7ba91928c31a8b037266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f44d7e69b8b67fd705dd5aa819dab3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d23751f6ac8a84c94142c5068d768268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d8d5263632202ce33b884cfa61c31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a8de8316e64eb143f2ec5e34ebb03270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef70bf0bbb815a9d4ef4a0ffb3eca1a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e34be9403a81a50211f7b4a6cf3127272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959efb4e598cc497c4bd3b2b287127a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7273d522a018927282efc5f7c7f0a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0277810063fb52d0e277cd0b98677275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943f65d3133d5ee4320c80810bbdf21276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a264fbc481acedfb6689a8ebe55af8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2268035ff2fc25530caeacefbe99b39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84f1e15a4ce4153d9bb25d111215a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8e1c9178029c8dee26ac93c93e22f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93327afd2f28e714db0ec59656f165cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8174df2ff181b7ff96f1ab84c3677282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc68fc897831aef94351dd2a06e3ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2f8b607d2bf0e9068c7ba95330a53284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9d80398ec034c5f0040acb71b6013285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb8dd66ac42833e1b6ac009698b6d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57063231473fdbebc8493a9b34238e7d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6351b353d816fe918da6d7200d53c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508785b8478d4db6d6fcf6b241645bf8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc886fcbae11e350315dec9e6ee56a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b531333829e6ff87b685347a0e19b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798117a09763ac1e4c9896ca9bddf220292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d15f6d81c88d5172e6f5721ebbf299293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570dbab6d2c20a6c43184db292eb809294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa488a6c24458d08a3c81c6d36553f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7885a5c29c9422b31b4521f2d988f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e5c4f6fa9696644395c2dc283a68a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7900c032b4a3ce6a79081fb7a94c61e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb096848792018e780aabc20bd6891299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da164f892bb302e5c91718dc8ce58b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e9d5aca42a6b994eab0a4d811202a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987a1a3cf98fa0902551eec43d72df6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c40b065b4874d9d5f1796299d9a434303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac3584a5307b96a31af936b11d96a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44a3730f13de23659bff5d8322dc12305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b8361f4f019fae30b22647192a85f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4498aa2e1445162507b2e815c21500f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989348ee4acc07b771f579e5632b49e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812d2afa7638c28e61666d6dc9719e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29f16b05d4149a529a666f55f2ca1d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08000614bcb75a34050b3032dadd90d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807cdd1bb1b10264e47cc5862ad6d27312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a84c72e28dbf420205cb10b62338dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff72f97179a758ff39b510daa1ce64314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665775da3d80829da6a79f18d5ca5814315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0c5f759bf7324ce2bc282a02d7c5f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22457c23ca892e7c1330a6286467a1a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcd01fd13d9baaef9ad1fd8adc838a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd54ea33ee0d37797c8f90c9e050ab5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb267b49537cf49f76f1c44359baa390320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8376cc6371064b20bd9936c336b3f20321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f949c15575e9ccd4cd9446614432dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b8d527819821fe77eb7f3087177dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fea39e192fdd2a3e5f40ad24a2e4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47616e40bcf3ad9f06726acc1075c8e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf12f76fecc8127921ef912224babd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31941be34925264175dd1fc5be4893d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76155a036f262d33927d3f07b8f96c13328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b4263323e244df85b748225355821329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf10913b7f1a9dec89a7f749ae62a15330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa52043c3e5da3f9ee3769e57379b35331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c27b0f0b62ec5eeecaf3055a66b9a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6878e31dfd521bed5bbbf41321fca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0bd5895568cd236116ed4bb81c6cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2190badfe576aa6fb626a5b8196b36d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd8ec450276b215b24e3af694c8073336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cd3b27b6fa483e9d2aee81ed90e22337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01222a4021c567fe679bd4d3a9369779338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cc8b11d7d460d45beb94a194bd82d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637341565aa2b67661173116ee311b2c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bed70580fb30df40c3641a3d12483b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b7ae5b762fc97f13f46a3f7441320342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17572a62c663c3bd3e034c5ff5a2462343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76aafe51956ebcc5db0edaebb24f928344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaaccd65267f61041cdf1c68da51d58345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2076b5997cd9b064298b75a7f74baf6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ac5f3975656f6c241f05e2fd38315347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750853fa6d3c3771ac56abba9fd88898348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19783a30dfca739c14e82586f2e4ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f155ee62a1b7b39aff7846624e272350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad1bdedbe4d030015d3023c38555d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951f3e3604a4845c5312aee44a38571352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293df81f86a0675997b0e54000203462353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcd537867a2bcd1be4819567d72085354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf6d6430f81c454ddff121701e0fe4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38257070b816d320d6e9a28b1b2b7c97356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e22754fc83cb0954538ac35518ff2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb8cc3221c99be502ba32fefb25f69358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061eda64541b3dbecdcc00b217c27a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cb75d66507d7f6d42a12b2789dab7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af488cf4c1c906d0d7bfb45429bb520361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81964498b3738ea38520440491ea3d10362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae333cf8767436cb036515fc3ec5122e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf825f3049683fca08423e628051b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af16141ead60858a92a36e377fbc30365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37b40a783f723128ddf4ae17dc03b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fa74f053065282dd19b1c5e6e31c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0dad5268d97cbd6de257d60e10638368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499d3ee4acd7071c8220a407f4caea6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c11083ae3a2e964aeeab216231bec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61676912635fad0794073d6245d061f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41183416932e8c1e05c1bdaed961ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7624806d0cf85938778c1631fe0c9f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f149c3f6985255056da1104d08ae87b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc935babb9f35aabedfb834dc2425c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d00e9ec283e81dc6f5339c78ecf49376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed4c4660376e6bdf4c9617a3edfe0b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea728f96368d589c85a9c20ea665f7378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>