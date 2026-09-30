--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc087cc6a355ea266c06a06b4856b5b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08c4f6d01eb2ae15b3c49cba59d6752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7767612097725ea233a1788fde62a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9e7caf9543c9323e8b35410cf22014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b469ba93ea8cef29e2028f5b15f58dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf749f9ae5f1a9be9853820aa415d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c82a24a8c6ddd930895dbaec32201f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df08db901cc0ce15f447831b4f4c9ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb553517e0e8554204d1ba57cd88cfe19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24414c85dec70366ee9c4338106d62f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88251561c10c60c65308bbfc2206f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0075a3f382a4e085ac376f2eec45fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd1687fe1c10dfc01c86989ce5413313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5c593e289112e4f9c7070a3e235a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8f32ea4ab8a5987c6f810cbc8aef615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69373f33dd8bd87a600ba1718013e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f4959b6ff82a860b0e31032c2ede017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce14fa3416a969e92fa2a972eef3d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78c1c5a447373623dd3364fe4e9d0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7793b783b802c8946f483ed569af0220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0b3071f9bbd92afee345a42a2090021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e63a8f9ffd72b06a5e06a8022b715222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14fd74c38d0151c3b187f0f1cf814523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2e077dacf41c1970a836a2fda6f8724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c686f23bb777933aad353a4256c903125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986d7428333726b137f9c67e1362ac126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c3128aed42a175809347d03b6677227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5aed1d8721a174da7771b184bfca3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06071ae6dd9cfcfd0be9bef8bbbc7d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae77b098debc95e7c52ed4b70ecbe9f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7b91021a022d68f3f2a27e0caa18231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae827482c06b4a70d6d607d766fc9eff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204f0dde746fc988a89d916a4f9e0c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1df05a728f094b0abf20ab7073bba434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218b685caf9d449036a3a5773e0624435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484851937f466cdc53ad2fbce85e56536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adf3899f282b22bd9228063641599f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b08856f194ee21e6f6bb40325940538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dae726a99d80ba219586c2021519739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24feddaecde6fc4fd999e24e7f467d3f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5feae30a7e66a1bf35ae106a55a7fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1996eae3744678273c7072c72626f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9bcba089b61d41f301daf2ea582fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cba86de1ce1ee258a11884b404378a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6df340c31bca4c4cdb20378e6b27045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca8e40f1dbd7bb438570e9d9848c5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7036c17019156a2bf4d0af72607cc047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca954cdd837529cb402c29f0d5e0e9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dc80b2b0a449d1129f7bc7a4a402f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6652f290c7b722e09766545df533ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d628fbe220bb2867227d169c92722d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2327929df47af07bc7b63790bb2c0452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c97c93ea7ae838a71e798d573d2ef953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c58340ea2fa766a17a6a8d770a75c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606bd5e31a5c9d9fe369f24286f43ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a28a7487bf76c18dfa5ea069240d1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca544e827afe054a196adac376e427a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b268bdaa4d16ff8b4a6c71e8904b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6595d4cc2e6ed726b42e29f76e027da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaeb65e5a3733d79716e0f5b4fafe9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f5a98e2d96cea37f86bb7a799393561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744ee05b828eb2951011ff92c11be8862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c49c91814ef9a5d7018ac524e11b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5503177c198ee8bffcfb71e3fe89264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fac33ec2a19e59b3d7752f206586c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72f87de17646fc423308e4b9afaba066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6850db6d346a9644678bfc83e2e3ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d4f3a4d71b2279ccbd1a3de48f06268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f7e83aad3179b7bfbe601dafefadc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555031dca3243517cf3157af74b778c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acadad93c59d98789386c92c9016d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffcc6715bc4c96895684c1af580f0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be57810707fa04ff6c8b79efe5282d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39c48d56b0168d56580f986895ee8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1811fb27b26a0e5f99367a783f15d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018178b7badebae9c0603e0d496c29f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95b5b8ce1491c0bf6e5b5bae72ea0077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024322e60c2ba32669ec7b5263496a8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae2a32902755c15f06c81752cf1efb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a3b47080838a1cc32e35b150a4ad280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2653aa9947c8901b81c27ac464f1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e678b757a5d2fce08ec46795661cb5882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0476603b907d99eaa199dbca3a6b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf894744cd9b55ff0140f4b8864bd6884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e408565f5fdd0f2c02ed17ce93760c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91102c88cc1c279d5f7a4974a0392c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9402cf9aa00c452d231917a6012287687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4920a6f730cf19d25ae383c3f7ac08388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1257cd955ccb649ed62038f96c1cd5e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca768917232c49c8bc6390d7b410a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b9f013a9e248f6a0f66a2bf45c1bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7c3b0e6b4d533014ee21ceb1e8b2d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb4910bce627d1d071a6477e6ebf3393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0890175c7ad6fd63b811add6446f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acbaf345cad9fc071d2ec2de34e7c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb3f356216130cb562de7d367f75f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890a98b1f54e63e46cec17234a6937897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30276f9b7121545008f9c88c4f2bd5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff7e10fe03ee70830b096a4844ff6a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244622c253733d19d53fc794fa7c1ca2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067537a6c50ff1e1f8b5fc6e45c92b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c3d139069c06a2da7f6104665cc00102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff703eb973bf5308d010363ab2ba80f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cc0e6fa25a0eb3538e7df8bde86c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61ec513a0af15194148bf4e855afe9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced1af582ddd574c1accd4eb7853e2f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d41650f77365c9fa223198a2384413107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95d3e15dc6bc86c729d61ae18dc56e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e88002c21debc32da0fa3c03fdd500109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23732592da724bf659be5fe7f0c03121110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb27545707438452cde62e412985d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea212f2336373ab345d2231b008c99bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f45ec98d42d3ac012fc6aa82b974b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d67e3ed90a7a2f14aefa81255daac8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4feac4f70dd325f9603e52575a78d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdde3207f8a66200f0e73a298697e2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bf5aa33dd67bc47c96b8465bcc0ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f667fad7cfb507764c0db23429d7e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4ccff79f9a559249f599073e1227e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f4f4b400e7da2f3883a0574589e18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf7f1df5674a9776a9c4b2e8d5eb46121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54117d54eaac4c4c9ab1ae0bbeb92759122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24de9030f7b337addea3dd17b5d213a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa95476d328eec8305b1cfe085bb92b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08039852027a70efe4a793339210d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4c7c9f2901ab6844f837ebab9311c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39273bc2093e016afc2a6aabc316964127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575ba9c364b4cdca639e904530a750a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc90b943c17c0e3b295af169b0a264129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cecdfdc554bbc8fa86bfde9d4d36b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f6aa5f173cc264f3513af4ac8c252131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895aa2116972d65dd4c4368c3fd57dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f00a1180336896e9b5e528aaf1843a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35095326d84d0a628c88df76fbf352de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165f06d76a35eb992667e3a5dc8911e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fa3a42b9de9600a675c036d922bfe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92f66771bc3dcff240d3ac71d28eb3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1368e0ff4e298a6c5624f861bb7bbab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f39f330d2d3eca60fc63d77150c6b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c207ed4be1d8d9f08927fdc66a1550140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73e268f950261e94a8eda28785466e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12098a831e474be50872a91550e6e6ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3da59cb22006bb80cea14462de2af7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cc73d8a727b84e9eb8460d45f22eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33748c4a03692e0cdba63ae2656a4491145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a7fddd7c64b59960beb41cb8222c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a3a2ef30bdd9e9e50246f64e3a252147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfbaaba194f96c0f0e481955e065a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c56a08a87ae2c694ed1c303a5c53b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f33c8519c593cbe2e6d27a16e8e670150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43326a21064e2135cd5e53d28c376893151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c1e1e170f6176fc6f529d45d86fef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5223e9205e08e32a9f4eccd1aa8fc0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79698734bc0d87aefe312c1c3e573d90154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf09ec836fc5ce9bbdfac9d08c670f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13003182071e1b467292881bef4fe2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed77c7757cf6e75eaeca623c151a15157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9c90e7a48bf2cd14cf91900eb264f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec6cad9bd36a1733f1af3e069b2c53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2deb10f3aebf8fe43609d802f2e5ae8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32d0de7be77cb49c214d05fd9ade25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ee4bc311d6859413b2437bdd8e488162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab45ff25924da2583b4abe6ceed4d40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2a8abb8888b7746f0963ac043703b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e547acf0907b37637e097f07538b06a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90760d4457af92cbb780d701d2c606b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64fdb79df8ce036e82a187e7a683d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b02ac6aabee8a30a80f12760e98bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e5ecb052414f1117e8f1a2b3ebee0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844c819d0286074cbc38334c648812b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee259fb32bdb70c3a0a10e88e677c5a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87156f86414ee0ecf9fc3f251ef85f6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1cf28843a75352a5e04c488944826173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c2d46315d29a429851671c52e534e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97aa429af1ab1cef971f821778778d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc85fca1d7eddf177789cd547663123176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5610b0ad9a0260a6d1550530fa41f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22f3bd298efbea042f54ba1ca9b0c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b781d408232b43c1010a0d54cb25298179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221defe1bfce8ecf696e24ef08ff7ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b498b49a5bc767ac97baed0d55a25f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd899e7195bdcca75ca9c39bcbea4be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a3d877ca8c41978b7118c72ab2f5c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91087421881dbe066a5d93401ed0517184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9645e0341ab0e838c27522310321afc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f95f1af7acd617d2b169ef16c87f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bd48cdd2318fabc5383dfd547b72f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb3a2531c441efe3305badab0ffe2f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704b5a584761218e5696e564565916e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6657ac4080c927a84d59d4065c67879190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e319dc17fd68ba6c281883e31b3e726191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cd0f2cb873dd9863fef174595dbf6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f548c42b4f2884bff475d93367748193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba61d97d874494d89a90396b8d799c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38226b9d556da9c4ebe7d1343be191b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f06098e8f04e70e858ab0761b0198196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c2e751366b0b0918344e5752d8cff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89384927e9ca3c59388ef20411be7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f37918064e81ef2d37233dc29c3ce3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e17eeadca9aa5fa222a15506423998200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e42867439e884c442f3a66552d810201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e9887f8de9c90ff848899ea0f07fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86a411355a43db4a3309e719cc26cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322965f09864e6b1e1fef5dc7098a6ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c476aa6dacb042115b3e33617cfaa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96ea376ec5991e24c7909a8cbe7a18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc26b146a9198fcbffebb3a49a4062207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e7b6f158a8638fd89d9145e4df22b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77add5244dfb670ade2a4f60091daa13209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fbaecf6e236b66e9d6d5b74ee7c37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c2a4e523c5c218f329f47b75fccc1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c4d6d4b51efd61f443f0ae2c889bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ed06c0de6497f9a8f50e08aa8dd66213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c2538de0c8c0eb321bfe34b5487de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9aab478b9f71f742f3ea8ac831124a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b99417d17d6982c30b459ac746f89216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73c4e0a8fae00d7b2bd66ad00c0695217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8336b791a0e5f62fb8c2bc437ad5c58218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c488a60534b76cc60703226a6790172219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59b10accba1c054d9fa591e9237eee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f84cb8011b29a094541fde450740ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938069a032a2399d127ee452e85fd48222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4de5f0bfea6bd3e3952b1bab081ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e90bc6bc1a50d5b80cc0d799d218b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d226c2ff1f787dd092dbcc77fc3bade225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ba36e6c081bdf3953fbfad0a3a087226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bb38252f6c6b8d018cd5bd83446c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ef8f613983d5050de806a522cfa56228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952da20b90b50bcdc5be0c78f2fb01d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29aad04ab12533da9b335e10c899665230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8dd8e2187d80ce2c32d44d13d2f67231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a3f873b5db0bf382ecb12bc2e35ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfff8913fe97fb605d4b8e11ab21565233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa58c5fb791bf5f7e27fefd2052dcf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f16911188bfc6cbcafeb99719dea1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d661bdd63ef1b4a24353e5096117b56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77392da6530ca951c559cef619f2fef4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26fb9cc1af0d682ee0410453a96b72238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726756371d533124131aeab977cd48f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbec3d43ab609ad4c51d5693cd3fc3d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d1f68145dddcd21407c7aa421e005241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3afe9e588def51299c7a93362997fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86eef5201b9356614ae4cc26886062f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092055560090e45317afce20bcbd2e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa5ef7ca7d5c3bbb25fb2127593ecb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420914c21e28459bd6cb8ce0640fb20b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c493e1561b1acd91312a3f70bf3bb1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d2188b4dc3935d479d7b12e6e8903248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f3371ef496c813c8a84a829abe850249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377c1e6628937f5403819419d6085f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb505c0204007b7553e3c96ca44c1f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb08c92b6a517c9908a8d390fa0bd1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e17cc6560743d90bfa7a8d351f99d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0f18594fab4be1c3b66b5d62d3279254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818379609fcf89ed919c8eef1175dab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4697fa3dcbb865c525262f75c2c7dbf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18959af5cb51240c423316b8570bfc9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411654a76f04a9083e751f173afd5321258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a207c46137dc210c58f2cea4319916a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97543d2a80eb231d7290b2277417e425260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b7a394c13cd944886c343c7152784261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b201b196dfaeca88abcd728b35d546262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331b0c93df6170e3632be8819fdfd10263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af41d95e882516363d79747f1061c72264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39599777d50ae98ac8b278d96edf23b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f22fe16fbd40dcc9d9b08b34bab64266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c6dccfd53e8648ae30f473158f110267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5ffcb01d57a4524f241ec8a76f475268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356ed4dd47efea9f1dd69140238e734269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a485ca9d7adbcae6a1717e8ed7fe5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ca4fcd06cf26e788e8407484f7112271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c82a3e1bbf1361551054ff5fc5fcab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a6120ad13738c89206a83efd81bd5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bb804bd0e3187209057576aa80457274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1e16f7a4aa37549e8ec6194427abb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a43a16107ce25e696f08c5cb96d4c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bffe1a8a4f27794e7267046c93ff2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c114aff1a7a6bd0b4bfb9efb3ba0f37278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cf19bc3f5d4e761117d144f540eb0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa4a1542154946977150a299712f42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82756d6ade2294286a1a4565488730281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f0ed046bc23fa6efa3de43fbb4e40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d1188a795866987c6cb2ceba02848283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd3785f2027818befe7cafec9e017b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de144e872701da235fc4abaf7f591368285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b546c165de2f4efce07a54d58200487286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4d887ba2d2ff8da06814c3bbe9d6a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37a4d35d8b18e3fe5f12c08022b655288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7dfba7ce0e84faa588e19046db9b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65139b8474b4e13262a00afd99cdea7d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72df67cfdde8fc27f29b161464129ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3fc939ba0b7dc1be2bc67a5c07581292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fc103774c6d294a548ed1487a7e0a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e370485066ba158e5422f31aa8e15294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cfbd2771b4c96dfffb117b73dd22f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a84995cde9e7dcba75b62519d9654296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf2288cbaffb4bfb3250bfd1501dbd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d418cb45aa954f254b1d0f1548babe3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6c6efc169415f928f05835f181e4c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91ebf5ecbcae825061c05e014cf333300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a948e37db43a9210e0af4df46716f78301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdac63109c1df8279a25c923a8acee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671b9e76a3cbb2817bb539ece98b77f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb454101d5e60cdcc63d307937ed52d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67b0a6d6cf0b3d5279523770b03085305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25e727bcd6e85e6bae033e80a14708306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f618d5a7f03076096b7be4c25db101307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98571617ad3a554921d2ff6e2f6d1566308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc08f0734ded0069ef139319f166217309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022d292de86ffbd824c7cecc5438722310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1ef3d79382e9f72580541c22e49c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5489b5eacb6d49dee9ca2d230c0584312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6840dbffbf2e8b09188900ff93609b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c3931e7646a75b1f3ace901e33332314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b982f5bc03836479f0c34e665ae1d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80bfa01c7ac1868ae4d26d9bd9cbe6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f252991336956106600342dfe5e65317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239967508e1471d89bb0ae02eb766c11318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7628704d11de03ba72d408de4a651f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c332e0b9f4868301bf7009bfaf4268320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4fef7158aab8298cdbe45c2e4b7da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a020880364ca2c56884d1df6f5045e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daaaadda3eb2a29718e6d256a9c1181323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ec653827625a8aa16e23acc26f4da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21288285ebebbdcda3405d0830b14e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516c15fa44de64d5be821397e171d2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486785814f13350566e0fa0f37f3bd38327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3a810fa0c3b014b130ebb89cddcef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69604de85ba2b7ac9ec8b3cce18e5f0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f9337433c528f1bb3943e3b6b221a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cd0ee01922d2ac92b1a189b6c26a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fd997c064a3227fe2f9fab59dc161332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8cdb557f59c627a5a729ba571baaf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b10f16f0356743673278d83a16fc9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc805ff67c1beabb23a59a5aaa1826e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ffa160122be692d36a671eaa630f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cb4758d760022b64b957dc9125f54337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87f4d8a8c4fd06b3dbad363b03b976338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea26af99e4d734bc63c7dd3e357e97339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fdea95849a1e9ad8eac8240d65588340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11376245bd0ba5448daefadd0ab567f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267aa39dcb0ad06f0c09da11522dc843342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61b84eadee41eb3f519e9f6328a49a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537d5b9fa7a73b571eadfece111ad94344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed073da7c5f8bad786b481a77bcb7fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3cc8c583c9142679f7afa718e2115346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56044a8afd323011110ff04ba312f21a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7075b5d39101e7df6c17dff3bca16348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b06f464903da0f8655799414f11b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10491612a429aea1a37306521a9a31e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00176ee042d90168bba3e12131c0ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8c8330147b6cdd31969667c7e81df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04541aaa64ba6a7cd7d847c62f503494353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238bb0e2cb0f882d73142f10a9a9db5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325d0d452e70a2bbe513ce5e7c1cd38355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795497b6d1a2b9ada21a87da666f297a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58376e7b01ddb123bc9d4335b93b7e34357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cc38695d2ddb9025d695bffddb8c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380de81a9010789e2b91ea3e29e41c06359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2741413a13aab06bd3d9a8be8c7576d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48432c0f60a08f5a2642a73ed5d74f8f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f66ee751e5a160f0688b35e9c26384362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef7f77f543f0579116fd439b8bac4b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0697c7b13afee228f4763e61f22093364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6452dcf9e8fdc78c9c8864673f2f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195b57e338f080ea78185997dc206ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20622b42f0206bd88a61c871be06e551367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfec2da1291c20f0c78042c1415adc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dffd0cccf732a8a4d699305bf03229369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81d638a3944d7abe5a914159c714a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdf4234dce45f65a13471e34d5a280371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7eb4a03d10070e1b4913f1bb481dbc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ddfafe056c6fb7a64e9f641a3eac4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12045e8af2848ec03859241f10b57824374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31f26e9a97ab4108b48180d5b2e8d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed5b9ff4ee971ebd512e30c7d4c358376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129024603880ce380923f974935254ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cd3fb1d1a8fe904ff5e0e4fa1cf40378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924da1608bd502986b33f1a8c1438d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d0eb2fd179d2b0fb8e75c6ae9a6162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9415078b7fd031717933cb3b985f5c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7747ac8235a345628291d278a374324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c39e06169730a75e77c315fc11c8395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff91419005a8db724db104ba6ba621d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d3a179f70b6bbb569c3770970367e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebc3bb44555593a9fd56398a66417e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d27b2433a1fee5bae8a09d3949f719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134274e5de953905e2e502b18ce6a8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a628424710f815d1847f230848e617b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075beedd76bdd24d257b52e4b08429612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732216bb0f0759837b388dc1cd580d3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b120cae84437ee19e93f0ab5ff327b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc72f57225b6ca94c42d303fbb8b53f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98844dea455bb0804e7ed012c0112b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab12f5162f728894f3203f632f164b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcd2ea812c5fd419b4e378d494373318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c966b10c376577db9007898d05bfd8619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc93cbf1eb1b802e476cb46e875f6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bb611571e8b54b766db32aac73f7721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3cc97ff00d96d93108a1e712af3ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077454849309c63247f96d822f6a23323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81161489a591c3939b49b624f7470e4824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b6dfba542aec0bbb4f3163dc47cc925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69fa76f5f10e8515eed386dca6c23826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21ef47b38f171a10df5eabc77afd0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1fd5230eebe4d94c04f0ebb03315e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6e8cfed3e6237b230303066e4596129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03168b876ebf0d953bbd2e5a65ce856730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b651949bcad7095db9def265f5e0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db629e6ff6aab7cfbfe5470e3e2a2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8436f026c1620b7a4228d65e5e1b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae162e634c152ba3916ded2bc7e4c39034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8822cb84b9a74c5944267b9c0999a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd6c115793785db4a5f9e2c463815836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e6ca72a4bafe6d080e49abb462e0037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b2bcfafd23b4050a30d3e215924dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b692e211f266213f11eb3ae9693fe3b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fc1047f029b5463506c7f81adb1a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29be4debea56919a5208b8e693d46741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772b2e8e4ccbaceeac0e4d1a55861a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5fe0d798cdc45f4d7728d33ec0d0a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb528fb747ea54e6d6036e1b88a3d07244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f46ec245297dec26c0fc30d6ba0d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787a5624f5db4a8d985daa7dd6f9e2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf1d7ef283d255c12f62f9c768010947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be97ca8fd9796847b2c3d0f99c8da048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ed3d147cea85f514a481c90bc0bb649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7a4a5ead1a304f72cceb641f0f42550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167041dc287aef5fd238a89b7cd1186951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ee00585a365b209dd964aff2a678052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a858c021f35a26a4b120190523214d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe8944ded41032a2fdc887374d8a7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0ceff9e408f8b53a76574cd620f8355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a43e044fba9bab4eb64e0b525bc8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869522bb68d4cb3f6a4bd9083f1fce5357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14074d2fb61712dd1fe6e1b1a2637c3e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988c189fb56305cc9d7b14c7b35662e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02966f3971fac0bd958a97b8d21bc660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4375ac57fb4438a64833569e2f29a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a696103c349ef9608f1ea3fcc9b5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa96da71e13ce235cd07de73a81dbad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680265ffaefd265c3d5773aa38031cd964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ae35d3003136b2c1c3da00fd6072f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffb0f5594a74390f361b5856c79bda66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0e9a48ed68c91767f47acf69f520167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8f01303c7e982e23e02d130e8ac2c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d71913cd7b316c32e90939ab3a60569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd15693232f153d01691f6fa4afb59270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c88faae59d322f2fbf90a0fcecd9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c9d48d1bac66822b600fe29427be172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e0f934ed4e2b5fefdd5b45f40159173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4835e814d8820cd41ab374843b0a6374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d879a90d70888fb49d75717dd1c5bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab335b867484ed3b05afd5c00fddcbb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394d4445d294a9649f6f178878293f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d01e8854a2ad93804134433dbb7eb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066e5e9c5e5b56dcca436ee2aae0d6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68cc16f91a976c89cbfe41a82dfb9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32b6dc98c476f93497145dcc18ba4681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae759189903a24365b6259ab8cefec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2ccbc1fec0fbe7d98aef66afb126b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97a63d6f9cb9abb1e0b3a688cc30db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80e4ee106d8d1a1774861b07cc0dbb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427acf4216bbaeba7645beb8d96748f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057a241b6b2e46f80ebc346063bf51787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23445aec4c13766f173af246fa90a7ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8eb4637ac8e95e3737de398b9253389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21a568646aeaf3fcff87b5ff24b54390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239d315da72e614097d1571dd9d552391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe27652c543b9db2301c8322a87872c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a4c8f4f3d4077e3a55a804323151c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425530d5a1de5d08469de319f42a87de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886157d569f8f2f67bfee2dab5b311095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b732400397b5ced4a74f745c3ca552696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252bd01c5f5dccabd24c27cff6fcbab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e45d766a2a5423fcad8aa5a4075deb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447fa5f8822ef7d8f6eb9d3ef3104cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf90d30dbb1d533893437be2317194f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d44eefb567dd122d9153436173ff22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abf0c6e09a223010028fa7244f1fec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89b6d2e1af5c344e62d5421ce3271f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafc85296212049ed3ea42ce24207da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79472fdf16639d2d447288dfba76e5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3919ea19602f7429b6cef555d1ce3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230d9f754f101dc8bd3ab235ad05be9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92461b85e92dc7747841e0e7bb48f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef30ac806b278e5def9c023de9ccf7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c24036caf00fc152c15ad578e3f882110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494ae1e0c42afb06cd814f68a14ec70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e58a03232e3f112775451ab5fbdc1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d42348864aea1b95cf4e924465202113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5430da1c6cbf63e612d41f6e6dfb3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6547ac77eaa275352d526440378d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ffbd93a24e8bfbce8e518bae153ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f9ad0b6372cb9e38ffaba7a0c8c16117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c260dbbd29b2f6ba48c941ebd780e88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6c211e60a7132457ecfe92a3ca0f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56579bd79216adbea8a44f588095cc83120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8da7f39b8c68b322f13cdc58a25f7a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227b5b36c6d9777efb4d395085043d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ce04d9a572167577b04a69f6ae51f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d784c744a37c791cba665638e298d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40ee68fc93b2e4dc7c7856cf76c7dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafb3906a0e0902fbfbef6e8181abb4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b67bb42c7a747c0cc6a3b69fdb02f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da681bd3dbdaf007aa55a022c7b00467128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42c505611c7a5cbdbb6329e2d5b8c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4075574d44ac41897429f036d37a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdcf00fb97ccff129ca67e0f195bd0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a137ef9ad6429ce5d6484bdcfebd53132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77810d8345c79b8e8ddd53bccf37fe12133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c216afdcdc186cfca8d3f8c02d1a7d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8f8f1682f8f53549adbde00879373135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ca96ca1e455d041ab77381aed3ee7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4241f0b2eb2a613bbfbdcbedddc67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bab4a9dc542090154120b0fabeb851138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43a8bf2ac94ee9a6134dea0dff8bb6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4604b3f6e5375dad199aecbe9d535eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183da8a338d124c72db233793ac4d5a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbce312b7b3315e8ae5990952166ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f10fd5ba1e3d167cf7cf9814420ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcd3ad85e2fb450146b53cf7b5b27a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780dcf2b097b2f3d5967ccc1e19a288145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c495809b5545daca75bb61b42e9a51146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6530aca066b6f5bed31bfea06e45723147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9d78dbf1cb663e7c4b47cc75aedd4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a3b285eabf0ba678d8cc745ca7bd7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e77d4b6151b3f8d8bd12f45ea13718150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b80d126fdf29bfc3fa5c8eadc0672151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3fc157ba30115fca101d3b17f1766152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c934d855ef07905e4a2a187d85a38f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5b7066f62cd933d357c4d61841b45154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf712134f3ccad928ec464d183c823155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8766b67540b479895611467d89c8a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85b0489452b6e9bf9e2d3e2de60e81157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574fa5bb2a9e7788409a4b5fbc8b997158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50cbd0617ab6a31b91ef078090ea3c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7fb7913994a830877d1b245ffdc9a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36409b7b8e9692b80f9e4c6607c22c72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d2188bd3153cdcd342984427fa363162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d59289bb0f8131264ac1e034bd0fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fc5a22fd12f1d10603340adb8fa93164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225503468b7be7b00c5eb5a7ae1316a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bdc365a61da62aebd6ce0d9f1ec78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b3037fdc4d55d846ea9e19ad98964167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6907ca7c569232562c4892e314f916168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f768a1e934e2a20526202118a2d0c06169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388963c41208b024344c67b93a4d1384170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fc296405122e4ca6f91dfecf8ff41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482775d24805f681da7b7faa88f94dda172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89734c4b85652dd00982cd4a0810f4e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187370b402e003e39564864d9c46e739174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f32ee6dbe725297c6615be0091756e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081085de583b57d9c1a8f93cdc6a3801176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ddab0ebd88ceddd42a92fe7ce48c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1866e84bb1e0686925d2ee748736fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49ff6227a3908b60f97278554a76a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd4b0317f6ad16fa8c2c2f0c32f7b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487714cb5e7338ed75333148ddb02e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1bbcc9b03520dc0dbac2e718f31bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50e54cdd6963ad82ab1e2c6e5eba7d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d9550fc0e23715c5a8b0f28ce81b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6b0b98c5c133f8b4e44ad788cbccc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ae94027e819d77968badbdb29118b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e4e8c78efa1c013eee0a415a394cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d50ccb33563a982e18d76fa539b96188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79892bb6d6c2656152da45afe1ac0b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b52b3e9d1de0299fc230c9dcea8b24190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec41292ce77238f737352bd115d57a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc5497671f5cc314b560e8434c4760192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4d920155c28f5d549396ebbf9eaf9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a7e1f00bbcf965ea691a88ea4d293194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4279b54c257d0df1e8b5c8710832f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb0f71e0517e2f1e79af625d0155fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3920c06a1377c858e4f3263bb961e07197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5391a11f4e406fe5f32c9b3069d076198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2874d0225c7093731d3d465740e701199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba5ba42e42ddb8ffc0b832cf710b16200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d3062cf5e7dc3bd28e4d2e20d9714201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b5d6b67c47c0c5953ee4a3ec9cf16202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c1c5f32a148498a12225accb670fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801d73dce45214ba7a043d9ebdee400204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9de6b651a0020da856ea310b9236ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a4e7e4a8760dc3c5d1c268f7b0ab9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207c668cdf9ef76e06534bee53b9925207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b869205b9376615f4a0442f5af2dd6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71819631c90a6601cbb393064f354f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26121b41711b609a17bfc2656b51be4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486b403f88f9dada17453139fa406ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792d97d6702c83e75ad1c40f0554846212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492e5d13ec4d708de32b6bf8096079e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6a3a2712a6927f2bec0d6f3514f1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0feb20e8a92b76eea66d61df1e28e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7067a6c3c8bf9d998b06fae77faf747216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd8b727baad8f4a4ffd560ea28e126217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72690c1277f6ef952b9641f9386b03b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308494ee7cdd95b8edcbf9a1ed97ce83219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdf7e9311925579da8ecf1146724b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139caacab16ae5bda7e93f1e9404356221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d261c970aa90ae1bd72ebcf014d398c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16dce9d3cb708f9e4144406518a05cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e248d67d0d2f06d105e81287511975d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e054e64986a4f0646ab383bb6887b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5088e9657aca7a145eab199f68f4b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e1637b2ffb8d3752d08d86c362864227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a25e1bbbc4df952628c196a7f8dd7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e3ef82b6fc9722f9fef0c5f6128f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b80336a39e6fc17752c625abc94ec2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19842d41df7a35e4bc1e989386e082e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba4270e4cb367153b15fa9872d5fdd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dc16d1ac113eec79ca580b278233b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b564c627222927fbd599f686bbf8cb7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9451f5307fb2e2055d43221ecdcf84e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361e85c65eacc4f1b908cb66128cb5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74293c851cb03177bc121e11c348e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91eea9b0384c3dd209bb7771955f537238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca53d484f9581f68b75c70b1f5beee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1aebeab60a4716a838642ac37fd0c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21326dd2fc70b5163caf1d15aacd74241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46c68fc6044c757d98954ee17c7c1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f167d448e613ee50764c1cdfbdf7412243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a4f47d24a0add508076df8af8b35b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5e157ad44eaf8091b3162ed9be88a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d61d5b7ae00e825ca4a1cc88936e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd4710aa4fcc35739aee6bb40c1b7a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7ad1e62f69ab93707832593be0803248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a385bceba3ed49f396d8a210079b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2ab199c89a9a2f50346ae8db558f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78e2c34da23aaefbd973334cc1e363251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2171b56298df58b81ce2e9199f48035252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d2a0c68a009efdac6c8b422a4e6e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a6cdd0ae646ddb6c102692a6d13e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2d30fd2fb71c0215f8a25b15dc8dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820caf6986fb568af384c70d7d6c9ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10656612beeb1d59a3b05e2331c0df80257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd69793393622278d624a3b3afcd427258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1014c3120e4329fe7e5c69433e2033259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1e25f8fdaa0154b9a05676488dbd6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd69f98c1edd269e62529f86e6f1e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7c333ea857d9b8944f1d21aded6ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c733650655ade86113f5a5cdf0610263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb649a8c00273204ce230b2985e3600264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce2bbf685ac6eaed852618f416b2d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793a76f2a47b7c66abc5e1283327edf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af672fe132aa13919df140fcc0616844267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736a8331e1e6f7a8678a62356460044268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78199f673b905e90185f04f2577e4309269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95a9076d6904d508d4360cdbdac646270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3668398ae5c53d85df1405a3d8649271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8349eef781b9e78b17860267143c800272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8e7ce852b88a6f4d305e9097b2bd6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc81c680280829f2bbb55f8c65b55c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a9eb393f6d7cce886d06c45db4daf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e00787787713fee6851ce1d1c841c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a921affa79744bea55fe7db4e79e3d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df323ee163ef4b597faadcb5206510e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca262706556254ae0989845d681bfe11279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec3893fbff98cbeb22f976362027e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e85b7cf1825bfcd99bc29363c67a69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fbc016786ee29f7a52a1a0b36ae51282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377aad58e45a0a0e90187193f06055c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacdf3ed35a32d8aad20c19e6f84687284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789dd8279f285ee6133b35122b0afbd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc241187643531299ca0793c944182286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44440e6aa6a4450b0e46105a72f6800c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e905ce8b9b9157ebe2d99b53461772288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44ac418393f419385430e8f86852bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b293321c300c7d9d47a65c5ff77df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff466058167f60acf33c4b016640ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb841ed41a7341ed7eedb4a50dcf0a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3fc6d606906463967c669a7a5fa17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f48f1b8ec39975a49e579dc325964294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf6b56719efca29fd0ec203657fa6f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8e96c859c107d56004bf92f70aaf7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab622802f85b858ada6e93319aa1e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce1f72ee3d9edc8a456809e473a105298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043824c4022531558dda2647097cd07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace39a793fbe376cb3d1caec005b879b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafa0376107fe37e5f908754fb5ce40301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bf9644d0310631e2392328e5fa2d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f868b105180f75209c07472d5d992f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd2c247c5ad528fe1fdddae498d64c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbda7968836cef965e04f36b70f81f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8a408d5b059eac641d8c4e797310d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed160bb3c843b0272ab2ebf714f109307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa79732598d825c06e1f9c95865978308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15155288c93ecb8d2d882ed2f0b386309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0d0d51c8ef6f691a3001aa502f14a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cca2713d42f9c5b0b24a9bbdaee0c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df515ef17692f2e34530aa6522e56d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965ab7369a620f87dc2b483b40ec174313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9ac597c2d29b5afab0176dd6a2229314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830f51f38febc7c2b89a9a5762284bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eeb36c5528257f3bd85e7b792fb0fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49c6a07b3155540d496db0e1be7665317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe5df6c7a753b862fa01b1f0ecca28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf630894f6a93b087e3169aee7336b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee4a52a2125f44e74459a1e70e6e75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb2b6619d54c977d8e2fa301e71258321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879dfbb11c655fc3efc7a84383bc81d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90474de49d6f7f97cc598d70e15a5e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ddf59dabbe0497909221ff98641c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e19c940b01132f472b10393768e490325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89f41d92978d616e99015f88e9c881326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab23ec57a9956d5b0a5749dc847f8f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3e8fd683cee8c44c36f822ce99a08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63258d9e753927a88bdda39239ebac7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e86fb3af4be1ac5923ade58ac1f997330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2876e6faa69b162e90324831ace674331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e86a960a849e8a25a265a470b72f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9f3d8e93cafe11b35231b21e6b620333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27177ffe6f854ebb9f6ebdce83bd0dbd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdae06b591990e51c1e380d564122be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55608cc54dee561be1b31b5c5b1b50e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73bfe60902ced4eef56ee992dfcdb6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fdbee14145c6bdc10a434429ab1bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2beb4853063f7b8ce9ac26b8b60f99d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebdfc40dff8683981060bb76d2c7f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f702b1a5e26cc4dec9f13911015324341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f568bb1ec604bbe0a93f1d3de1e055342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae11ee4550cf673f92f2b43b4cbc0a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423f8437027858e68be14aeb4e5a114344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd0d86b9d914f0aea2485e946d2983345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fa995ee28843125548f7811f82ce7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64143a081b3a1f8a3b381656d60151347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c351407064db5a282470986e171e1da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c467e6eb6b7988bbe7472f0e0dcbf5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6c6856d2e5080d8087057dabe0b73350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff05de4083e84158badfb2dc42c906351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06287d15796765b4a7f3c27a44aa4f2d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9de007a15e344d000489f00b997f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bcc7078cccf280d9537ffd516ecd7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78465f2c101e53490ecece1bdaa31094355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5e8236ab4566427dfa14926a0575e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3582a4d2c7ca66fba518ac3c07b59d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff07e8627599a382097b8f1cdcdc28358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b3d249f9f0e6e639ca86540048d91359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c66cc63ff3766cc80be3f539f4324360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53462b60a9b70787bae1e044efe349b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a318355e1985592bb7631feffc5150362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73eac152dff002d7589417d8f4b949363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f04cf7a348935d5c9eb6c91922146364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7e50da8d3e4e7deb7d4f8336118be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091b0d2e98b88fd6175b12ff66971e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2cd12a0afc0850d0a7805c52d3cfd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed52997ddd2f627cb0bae869e7f196368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e66c34f707323ac24f8ad5e11b5d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df40c716d2eda6b6759497bee9db8a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690c24794c13422b94c350466ee3fbf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61409fb1d9d3584e2ffa52179a8ad3cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512ef1be0dc06e4dfed2971d56326b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09336bff2371e38b4a84b573f50cf486374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d974e9cce5a33fcb159237f58fdc29375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308f9449eb82e79dce44f656535e614376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ec5b84daa730055d41c82b6ea3205377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e639759f9d4d84d11961d52e702aa73378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>