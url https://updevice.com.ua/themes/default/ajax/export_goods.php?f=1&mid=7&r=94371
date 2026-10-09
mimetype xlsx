--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e8470a3b2be8c0a164f28136a19371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d82670b3bba7e96617f0a27afd1ad02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11dff13ea5751f067f9c20dba12d443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576fb7938dcbe558798cb9e2666527e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c94430a0659579dc1d0c1f56c6dd35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af14e9d4381046155f864c809c8e7a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24864a7727eb5d136100edf6468cf7d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc65966f7643589008a4a9917c7a2dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72816224b7a07fdca738788be3e506049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d40e50dbd8d73f093a1a83df3cedf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebba9538a1c8c7e58a82abf3f6e00e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9a36dfa4826899948432dd8c4e05212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06318cd1b8bf08716da731387da6a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bde882d41150fddb5ee88e1f07f19c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e385e12cde07bf18fc320649675e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37993db449ab0cf04ab654c9c8dfc21916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fe51576b35d45dde3dd3d5b769dea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b10ce10e1c7790e3b137830b5f38618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16e1b1bcd5840fd5ca9c80629085be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d62dd2adc863354b42a53606b1ee8120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae442183c447923c441e321cde7271d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e4413d7de65dcb30aa9c8a4eedcb222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71eb7955fe3c26050b4b2ab1500479e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83776f9f25f5c47bf7711a8578998724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffc996a06216e3ef1683faea8f66c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200bb2183a8464eb148e964fa70a83026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527c694215b174606f2b2edb1f4f1d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd0f5b03d3c24958dc2184137b2eee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550706bdbb2fb707d55b71fae4e10bee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd60b39361f862a63f516d43f2ae20230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63107138ca129b239caa380809a0d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ac6088c81808749ef372d46b3538432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e9e4e1920fe5a53217bdf1ca3f19c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1831bd317611435c4ae2be8f87c0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b5ccd8ce7fefe7527c77e885d2bb535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e2ed7a9411ee623afa0ab0be4fcb436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5ffe184bb8719788d0f391564330c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79429ccde3a447b45eb37447108b8a7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799eac9848a75a3db97c362dfc6a1f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bf98398076741bfbd043746ed17e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4e79ab3c365e376969ca0341e7c1341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d777826dfb9e5f59d325a85a8cb9242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd795fcdfb2be1725ad662a8831d6dfc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac36d5d21d83aec4d361b96f5e2fadd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b36f0f460833470ed69f307dda70c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491de509c6bf20b27411a62a89dfa6bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9039f085e4eff6c8655c20ba5fb657647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e7f2d03edec681802d1e1a756e52448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a810080cef874952126f14b629ea0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c43e499cd8686d8fb0c5e19253305f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f6a9aac03b858ca4ec9bdaa640c9151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31a7b202c741f82f7cf6fb6201e6c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d7c65382a5fda15b0fd7f1ed0fafc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b88b7146da1d97dafd4484267e05354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be157b86a36b171ee2e80141b4c24b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710461723c414610c5667fe1c5a17d3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ae280dae32249bf5394a399bd85c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8480203835cf260e6e1c530f0d49ff158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466c9f6c62b508a2da752450fce35a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3453696b264952d9f59beece53a3660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb9a7dbdd311997fe35b4bac61a28c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abc5a7915b64a440a7edf83d4c37c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386762851a6e18a76230ca6fc1235aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47ec7972110ea1083a960e21f85c3564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe30ccf999b0369cbeb9a9346c6b3d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c13315dc4bbd6107e887b01e620c8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409a789e10beed2ba023e0cf9aae06367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550d29acacba95a6ed3082e714d515a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d5fc700af1bb6aa403408c17fc9d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19683262882c5b9530a5297c15fef1f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf075217bc93b246af30c05b5b89e83471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e31cf33beafbf42391fa5c3e49a1972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f7b2af5c46e62a1667c28944b5cea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2af7b35d3d7456bca03c120e83632774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c8b15a23c259bc1686bef94be4eec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c866c4722032e17d56d9345f331be1e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2befd139e4b8c3cf6852bfa89e48977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c5a14b0462b1c690cbdea2ff1561378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e79f49ded2828d257cdc994a2313e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e117272df33700fdc63bd739defb780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f79578001c1e449c1523cd425d74fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972dbd98b28d1483a3de9239c4f196682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975557ebba4a383e35ad13b695996cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0b190924e569e02a190a168b4aa5f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f94f1593e5ba283750d55e824c3a9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e85bd33ba53e495eba3859aba288286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea73657b4fa511ffa7e9e2a79aeafc987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174507ab4e0e40487300b84b85d455c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bb669304510122f5a84ddc3e5a9b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f0b8b5891033f5c8d523bf6ef3c8e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4395a6b35dfb1dbbdbfad04adf60691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fa58afdd2267ea73c38a762fa7f5692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bff90f806916cdaacb787472035fb393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde6462905175d7c0cf2fd6b018f0ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df922ff2742502a281ec3d3fb8ae8b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11073be9ab818b10d8f07fc9ad490e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122e0610fde4a04cbc7c82b1f9dc06997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c61c1a66797d3aca40d4d74adf3fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0d4a34195ab8c4f9e1a1fc7bc08f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dd23861078cfafe715f60b860dd97100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06abdb0be43369f1dcb7e935383f236101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a148a7cbf7a355f6e7d2ea1147110102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e82068ce777ca50de06093589d8d12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222577c6f7224cf3e133e892d0c1f517104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d938097a7b7e7a9c2561a0ba84c7d0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4619710aadd804ea6715288a02817f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b224681a620116029bcea7992324cc5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5617ab0fd4e11c25acf79e3c2f83c0c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51c10cc43807d4f11d5b2f52c71a4f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a23904156c6b46ccddd59e787427ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164fd9b0f597c37eb0b1d00e5b1a506111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a6a4d25c135a789754f236c374528112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d6f81ade62ce9808402b9e555bc62113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d29dc0075fe129e2a8c788cce204b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f35b32559dc9611be37253328959c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db2a419a2a2ce931325160eba91612116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbe3b9a43f5e676d1b03427817f3d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd35eb9f22c98422f402377aa3fd68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf4f00c10cb9ebf58cce34f8c8f047119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d207dfdc200f0fa1e313d9688024656120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719c60d7f93fdced2f386a09ecf8d76121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946d65187db0973e7fb4fc810012836122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeac1be45dc65f51d314e1007f35d7c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac7fcc423b6498cb026ec4160f3d27124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91d8c2c76d77d44dabd921c238f3dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb42e49d0ddd8db40d955456a0c29c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217775879643121f81d83535141aeee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1f227c4e48eb49e40aa4d8daec01c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1699acf65420b2cb1e6926a911d1d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8b3fe5ce6323d4f77002629c90390130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d568ead3dc0853f4ee7d587ba911ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b879820108cc528c8e5e2626a1889132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b330e4d129da6a1d6324ffa8f2979133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dec8a593a4ac0aee5563e05a9ecf0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef92c56ad77e76e601713e2748d4b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea20ec276287d41cb94fee65f2cfa9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd428c0f487476e75494053b9beff7c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4901a87008b8457a95f924939e02947138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c5c3e011229a57cc947408c89671d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0672f708b532226dd8ee9876d2d28a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c88afae5340c1dd9a32b17aea2f45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f54f56ccbef60a739ec9ede3f102ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ffb3d3ff6fc8ff50bb5946dcf6419143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb15a68d9877dd9fe6dbf70116942e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238787ef7525d4e2c381a387bc68c6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec939758670ffb3f26bbc93e2b994955146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0758bbf12af11f2608d832b3e81556147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fa4357ea21297ac5fae74fa53892e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fc9756b4abd53ab1ae4d2a72d8e43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d5ae573a9ac9bde9d7367b4340f02150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e52e354f8c9daf298c26dc3fbf4f89151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5ea669a7461a60e1a3e6289592b67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abb973f0799de4f464249af6e64186153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d734e75e0610412f284f75caaf5fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135ec62b6125f01b77bec3e913b695b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4130fdf8fd2176716d927842d21e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5751b88f9167417e38d6d621843ac3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584fdba0437cd39d2b32efe0752f641158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690d7003da8f9f9577827654cefffc0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998a6c7968786e724cb8d51825ab492160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741071a8cb53f1cabb1dc7acec203c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621038a5998bd09655f549743db8ead7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d7d3799d3541a8c0cf741fa4289c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f32b2a527c1eca591a1dc5a59ca3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251d2ed95c06c4fc1fd4d3f58395f7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675533e53e944c9093634e48bd9b308166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeea72410c3c9f610254469d0904098167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ede59110a488de1f21606d86a98423168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8d7e37342b0c764fe35780d58711d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80296afa058a3f4980fa9f24a6c396d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0765a679205338d63872457e1fb13b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84293ef1bef13f1df0735bb7d673d15c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1cfcb9d6f930471a3b42ef04bd7b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f40cf32805bf00bf55d7ba71dffe0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d2093e0f25e02a9d527e1806852b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbd8c5cbc75807f59f9a13ccc2518a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4b15509dd018b28f6401e0d152714177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578bc5b0aa1834c100ff936e0cf24b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f712a06102fd62949d3a07ffe393f20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12a8e46a7395bb7150d5eb1356cf5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9417d7c1ce1396188005504d022088181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565f6f38f744173960c200b27693b5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b25cc1ae82627693633e5281594e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e420026a819135a575a8eb365b752184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55951d4b0e157ff7379b9953ee57293185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f570eda1727cccb0c5e2e135b7cb94186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb78c6002bf09c88d00899369f8169187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505484de84460e690d3d0ef79a351a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143eab7600b20f6ca33b80437dc62be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95faa877ae1c89923b8ee11efe2f1d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5da870df9b2ccc31aaa02fb97860b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57039821f6261a801cbaadbc529d5e9f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47625c79713c50c79c43a24cfd4f0089193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c58f08f1db70e095848d21f158db59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf469c05c228e8db826ef6ee35103a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe67320597d9719ae4aaec0b7ea1d9b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb27a09c69a11ab72b03748a9e13a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd16c2b881a83c7d39e4622b7f1b1a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdff52350640571aa13ab27a65097a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8daf2f1ff8c463216f1f00ed2faed4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418edbd1d6a2f81dbd8049d16493083b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea95dcfcfdf5d2e26168b97fcf3bb07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fdc26366afedccb80fe9924b84c2b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e19b0c3dc3ceed56839623128444e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaea6da9f1f6a2ddce60fee9d99742205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15c0f3c27891865bdc0c91b12a5247206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478825254b65e552040aa22e64fe078207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695ac6a5770dc812e3dc96686929c3a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601db279e11cc72073912dd57d70873209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304c2840505642035fddf179007eef2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e74abb14a880727e918640a9e9d5b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3dc190b56c3b76dae0c2c3cf2f88a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1150fc64c43b15d1e597cd95b3b26c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd366c6b50e08b133008470723f91ad8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dae5a1198dcf9bcfdf23bf2fd6fe76215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf7f871d61035a15b10ce8cad1fe90216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c24c54d5e865b52ba0f0ce1320679217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e58d43f61c9ba3c4af2b0fd8bdf72218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51101675599ee993e879f83fb783405219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba88a5c8da9017d6963484c27785ddb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d344bf97b7cee1c3dcc0b8cedd7c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c058b47366fac2aec9366e7b7b91f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6a344d842bac76124128bbaa1bef0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35447360bafb09656ebddeef112baa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0893177571dfc30dd4cd0dbfb7debc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f93bc158dc79c7cab5d51eac93fee7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef03ec8d93110590e9bf8b5b52684f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a96144246590b83eb6de60ee66e735228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d031e5e47b19ed5a9f3de5de74e7b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019adc2d21de3d7f43d9f7383d2d19a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb14b281bcec038c76d6943a67a9a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ff279d9c2d574d2dc0e18d458a4c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d9f6afd1ae14c32a77f4f61d3a5f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56920affe992354a47f7b425ae88e052234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc149f55c50062cc2f19758ae043b156235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d275842ccc8d104abf37a41aa73c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170256bd7a6d2c6b0b0cf4abf48fa55237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6721e73fcde8a8d7a5b9e77683ab62238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a714f2b4caadc9b9307f8138a5fb5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ec86a40a2501bdec12463892f66cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc59d74731726fac12b9bccd9e24cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159aa2bfb11d2797bf34e57b8895be8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fcf1df8902248780b1bafe97bea20243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87b66e6c7d8ea81140831dad9e796c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23651d6fac3d7c90134822eb21c54458245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efdc8de73db7e1b41c54eede368937246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d3c8fc8bafc5f1f7f91a93c265b8c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45979d432c14c580640104060e2d3db2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d31dcf47643ed06059bf7c9b34999b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2868ec3e08359deb1b9a13241ef35a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55cbda612bffa4686cc8f25f8ea610251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8f465616100b494539864c814bf6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec1722b98dc8ace8e4f2723ec00fb4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c320f2e08c866ae5a4d84866cc3783d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af9b362bc14159ce312a7e60df563c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c99d7078a96674f329e8e4b1767728256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ddac8ec86d6766788804826460155257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa2599a8aa4d6acda7b5f16ecd2259258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e624fe4b6f351268167ea9837dd1e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19edee1742a7d71efe29eb0a1ea0cd6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1577c5c82a92d1ae4e8586b7a96b22261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459225c26464412ef93003597bae325262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cb8ac38a4c1514b9796f9b2125f3c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591908ee13b13e8732369f479edcf29264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69eea5ec7c17b3029d76acf3bb8e501265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3e52e487088d0a5ab2a1a9c8de56e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee55a46d039414275c815dbe8807801267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4a6b68586103de2f08d0edb5c0244268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d146ec7f1864b8c197d3daac825e25269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79931483b8d4a1ab611e6c8302df3dfd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904564fd36dc0d7b7d338e43ee2dab66271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ff00b4959cbd1b70d0be61642149c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552ebae046be8178275ebd98889cdcc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494ff10383871715a4325fb5c8cead3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e1cd818e1c9ac824c9f2d62452532275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420983be600159a48d866b6f270dea2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab89905df75dd87b961d56e0760557277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa683a5fec5cd6c4294fb132a39b482278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb203cf3f89bfe3f3c6eb0d2982ef15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1111896c033fa211eb3a61af2a679280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342adb06941489bbc5114d6881f9658281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767050abc8c3457fbed3472ffa4b97d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943829e82ed43730b3766243cc329b1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427ddcbca59868c44715357600f8bff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188776da7a419a053abafeab5222209285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebc2d9182eae1f651a8be2ddc8b4a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3532eb0e958d5d37f5bf0bdcbeaa016287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838d47af1d98abb3368dbbc8753d821288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56f8b6b6147f8a0b9667dcc645dd54289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14ab36672574a31d7e628a15630af4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44da67d42080e143c90dab5df2decd7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b9e36d1095b198fb3188409469765292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced09ca114d408e52995dd19a4857510293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa863a8909f482a5305651ecc5c8c4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b78dcd0fd545b30afb8f3754e63767295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79795dcf2cb05c6a495b1c3747ea50da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e2b9fd64d3e0bcc7c9439393cb4a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374348d90eb84389c7b86324d22beca2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0f741abbcdd63d8d63aaa7d27e642299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519fdf04fb8c98e26de9245ecdae2ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5036e3d36ea93268d54a341a5d6fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0533c9ba691246f4d5ff42d9a569c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12baf28d597a739ca404221a5c442a52303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7244c84aa30677ad14e47887f6269c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88047366f109225bd941cf0c0889286305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8504eeac93a2c3fd9b0080bbb8653306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d80b6b9e00e590e7dabefe84d4699a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c35e5d3a58bdb1004758a57ddd1600308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6682ddf3652cde9a8435c7fca207f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f6aa8cdb70498881b780adbcd2e8c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e23065581b3ca9179837707cc3d51311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407075dc0931e6761b46728f625ed6ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a748a6edb75538c3abf4e226dd2f35c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba516703f8532fd4708a2cc87f77577314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f818a04bccfec3df830f2359f5c69b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f86bd8781464ef99591aed6e1692bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec5e1a8251782fcc93d5fc9ebd0c2c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3e037bc1244ae0b703c8cb9118b53318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426612fa27674472df16aa431cc72093319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e805139bd0d2b3bb7af457d10d374e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5cb5ea92161c03e5a646069ac727d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215b4f2c4f4028aba9cf83a73c67658322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ee05a1470fda7852228ea4fb94f1c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8b846d09096a726a1f3f795736464324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77b3e54b0af1569457fdfd3c41329d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeacfd95641973688842fc425a36ea2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df547f9e48b4ee30c80d5ecf3f3cd9be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808f2cdbf237f832f70605aa29430f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e54a69eb5f19565c0bcffd10ccd03b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56be30d8a4db5b9f0d923b69b8c178330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ea670c857f4c0d74559433be09f81331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cfca3f4f558857054bf06816dd940332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419414b10bd9f48c7779c59bdd4a5bb7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6d07663082ce3be5fcc664ca30245334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751111f316deebfa89efcea4339f2c9a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cff3f1c89651e7df60a61b734887f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd24141f8c560ad52b5792e0f1946e9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac60cf226af574340246ebab3534552338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b8921ebf36b4d5a5795414b34401e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31919259565dd43dee56789ff4c2b8cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa425dfcac3ebc8081559fa9f0edd1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54703644637c1460d1cfeba1d1e1ee7a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139796737d77844816ebbfce80c8f5f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93980bdebebff7e84295b7a744be2d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06238bb5205aa87a77da734703b6c089345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567e5f122f41f8c2e931dfbfb6a4901346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecae870602a2538d9f2f98a629bee14347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8fb23a2310555ed90b0fc006e3111348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258966aa1fcbe18904151e5ba3a5aed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfafdb8d7b6be01ab5b0147abab8159350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84927ccdfc534b570a3a3160228b14351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84159cf5a3f33202daeebac1bdfe28ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04111d358b91951b8f9e06e1da182f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4206697e3724168ad3ad2294e4ce02354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49f0179920365c26263be1cab4d906355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6aae75baa6925c095c25eab4ceed4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69280ef3be19b2dfef10a54a132288357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae9a426261d45bf1a7a67787909d2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16418e059d969ede6d4114940b22ad6a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501303f2dbdd4ff6a46d1ec387d4af96360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e793c1099fcd50b7b7ddec2295fd88361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6969163cc2811d73e0ce0de2fdfa8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb24d94fec16e30a90dfecb8df9da9f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470c75195453e4729ca49f0611d6ed6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475096e32e8264e7133fddf1ae7ef6ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7bba4e4c8c3a7f3ed1f42ec6fb121366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda921bc140603a477f2bf899f530b97367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fae731037a0091719cd73708cc980368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87604224ada7baae479ce0426bd48c64369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a8d2b02031c9258121c9d1e1532ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974dd9b4dff7bfc016114d67132c7b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f84ad07d6cdc6c582f5dc3af61a64372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930da2083cd811b3c4867204652655d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68c31907d187b8f4d7902af05b824a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805d7279274771e6faab39291a24072375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863099e31230ce77b96ad52e19690fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662812386877d4b67146afebc8c7fb13377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf954140ed7c7576e526b8c230b112a378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c346ea3126259d1093b40ad9f91491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d50e278865d77cb6ddcb022a3d052a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f5fa4ce72f275157e15cce5984e583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c47d4ed6934a19d6437174b50943464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39516930669804cdfea45f89c3a02eb25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb8d87ddc1647bc31482d8d13ad92c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f3acb6b41a8ef4be1767225a4a1717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfe268f177c132cc1202391f6f4c2b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75ae8fa9f7a24cc92b4d3915eb65fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad2c1fed2261ab0f4270f8870f279410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2c95e6695f726761e04b73cfdcd4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9e912d6e0ce6f523b4c81ed7abe4c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00293445159e7b4b746271a73ce494513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5dbfc58cef7160ee9a2d24b89ab5814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb895e9b319422c58a2a28ec06a85e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489bc4c6dd8d841155ca281ac453bf116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a808f1f1d8a94920f7f58530cfabb0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba6afe4df6af0d205bf1ce6658734318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232d7ead0561455c091bfd06a6a8e9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c0fee42cafc30402366923870431e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5fda8edaf65ca59ee56d41ac14db621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcc4dea59f014dc157818fa40583eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8fb5abb9430cc6c709470d071bbfa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128afc5b4a78c23b183bddc2af119cf824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7ada642a878e2cc8387c722d3902825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324f6df2eef9bac384b2d0bf9b34e4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450525c26fa732cc3040640cb85a9fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cdad297d93b41088db80a5fdf812c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873073558c4f9fdc56e699c04df944829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4563f36c5fbc0d7dfed7ae9dc361c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023350aec2032571c7167a3c18f666731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156170101e78ac6bb8d92380f9af196532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4f632e219005a209ab6492a352e0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83438872e13d3d733a7e8a97aaeded0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aeb927d77c16d1a64887420402a8da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f70cc313d66e310f788f8cdb9c4ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05849f76126cc1e73168c4e3df2743637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fa9050d953440a1662144e8ca218a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453e37dd5cbe294db64bc0230ad1e3a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ee0b47e1e553cf912982b0fd9f07340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d68a444f3806342985b8e466179a3041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ef855be15aeb7a7e2c826aa8d495a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c022a82d39584924527517f4c4a38bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a668332210d864b17534e0c13a3a4a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c717ca3b6ecbaecec33fa124d42477845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6789a02f2a158fef2216cfd060d3246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea07fceb8407612bcd7f32045adfd7a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93ec8e849901a77b19684747697f7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f643590010e083335054f7055956f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a3ac5e16eb1670ef3fc8d1b03415b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771bf355e73e9f7fb9774aac75aebb851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834d6f8289bcda1996c05da8adeef1b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cdd7f70490f001321d2d890ec9abe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d842657ff53ab98f4b44be2faa13cfa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cee6c7e956a71dcf14a86a213f0f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ea82cee3e4412ca0544075a86be7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bb94198ab12bc870bcbe62e01732457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a48fa3cec06e0c3e97be7ea3bb9f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82050063046aec8c07fbd13fe44346b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0154ca78b2343f3c0ee586e66896f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff62f56c47cf5ec417548d2ad7853661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234427c1484ab9e053e5c5a230fb59562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9fe4b11c473162bce6eb058776a7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c798fc3dc75e735083bc141742cbb964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bdbbd7cd1c117a4dfdb59f863cc9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f48c413bb2f314c52be62b7e669bb166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008aafcc6955b2e2c83b07f7cfc462067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd6aed4668d6502eee04326d63a5a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d074707f55593cd6e77315ea638c8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87d4b4c54636cdeaae7fdbdd2adb6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1b4db2be3fb4b3b9afdcb3d8f553571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8b28ba4cef2834e32d43e7ded190f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84484585aef2742eeae295825b3a50bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf57130993dbc7dca22eb4273bdb8c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62f4acd66d9a7fa103f20d40b187f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea313410cca93d3f13838182bafde10476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd06b5f2fcf911337a4e3114e04da0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a45466813d92bd4d82f55f84f1fb9978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f2b90939165cc2deaaf2c913a763579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bfd213c0424d61a7869097178959280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5d22a1ae4ab1d5286d7658386e06781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b452277c4fcad0d96d662f59ceb6382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409e7621e7b29cdd4e7292d3a1f44a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc554a2fd63ac37a31ec8c84f32147f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9287dcb03e8c08d7526b900f64db5085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f930cacf4dea3e31489a1f09d273a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b3c30280d0bd91c147ffce1056ba687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee7f3749bff5ecb6c561c091d252da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a42891956a82057176a9fc269cd10089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899e2360a70daac2a8b9bbb9c6ccbbf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba6593be8eae8ebbd87dcd136d9c4691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2d7f53c83d6ff022243a0f577295592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f69110c71a17f2d8f8f419446b4e3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b6321b43dd9e4f3d0f0cd31124aff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e3874d7ff3f5050f7ce3a2aa4269395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529063e452036606deca944ec82b084396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02633657381bafed60d32c56dfdcd3c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1615eab1eb764eecb65e967abca47e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3a149d4f93626658e2ba1fe2d3d6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aac5c3a57d7ec4465d6e0863486d51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70465990fc59c347aa7d3a1a81b4e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab3e6c44558e0a297b210419933b4a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb349ed0e8b3d75ac3f57b9e5b106823103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3b9089d8398172de7df91cbf4bc49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3aaedd22300cf19858abc07e884cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5be706ff6d2c64e68759631b92f79106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa656d625b583341c5adfaa5fc7bd4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb03e4bbd57df1a85bbb812dedb66c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a7093bce4fa244153160de4d65d93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019959da413b19a3e4007cd259cb4c1e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf016bf71eb6748a494ca6c92ba8ccb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dc5b8700ebc1ef87a0d908d3db0e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab1b12973b4d3509109d076c668e1e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd94f5a8b1bf94b7f518fa3629b1d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93c196cb0506c95383926ce7802fc4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d580b2d23cdab44cd1277c016c20e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc01c403b4cad3942db1945b67f7d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d48a3d07d916a69f86391b2f36f27118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35a032df8501e93fad326adcb8ec04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477f0ec209a85de11a1b3b1ce0c8799120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f796689dc45de198790991290d3555a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acec8188cee92cc0746602e0262aede122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ab900f1ed446c3dc248e563fa8744123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf864ad95fa5f52aca0e455c36f8bfb3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa03d9a41a7210c31364fbfcde5362125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e8db184461c1ae945534278b23119126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f509080086b8752bc1418baf9855769127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9222ed20489d5752152193fba98731c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162780d0ec40805438d42e154e197de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dafe6ebff0743607754fcb11cf677130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208f9704831dd96bba844849812778d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ed5be8767af19025cddd64b123453132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879b02f2efcc772175313f94469ca9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced36f441c6b02d8a5a340d589e30ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e564fcb1ecd2f210f79d9cb15701f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010bcb02b6695f6e574687219e5421d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c860c1ac730e0031b5e0b3473e0fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5107bafc4cb82115672f98d55d7d7e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c238a5fa0c57db2d1722aa27523096139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d1a9b8dabbc616b4cab28b2b88273140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6544b2e6b368068199e044f71f5adf9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51b04eda9928a85caee55ef756bc8a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9f35a5879743bd8acc79c2a6aac41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35894c871d6a84a3f998c29ba63e424e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2ac20c4c3a2a49d07a34d84e9166b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4cbaab8b915e42494aaa8dd36c456146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692a6ab3e49098480823635cc9186ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45650e5fffa7a37b3b0336914dff81d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316eb3a284c0270d48d693c44a847970149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fdd8a0c68905858ba39c3b1fedf3f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce63cedd9316d9c76e9313200996586151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57da672337aa1629073b3751fc3c8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772bf9c49a1b33f10a3f81f87551db9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4c4de3e7723f255ebf797a94a254c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dcce63b8c9458bea2a796cf4965dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c5087f35b86351b1aef681c4240bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fd8167ea47a5e52f9995ab692cfec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fff5e2e188dd68b31b762eab50905158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c386557ebf89c5e57fafd77cb4772ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68117b28094c2d7d59259b2d36428d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b66e1e76eb038df2f930f7b92e79d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430626d7c163d5c747251b98365e6be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23de1586bb5a1cf8a9b9866618ba4c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69492fb78fcf8677141304e108468b03164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3d7e600a42d3137e5a86d6274608f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f732204ec488e791f9ee78729fc05c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5912272f0dc41cc199559a9562b8e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a05978aa37a1403c1dd07ba5d44a92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98429a856cc099e8e568c82296a33c07169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bcc17be745293f26fd49b6dad7b3b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa505e4b96cd6c068e1a125e6613a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee321e8be664f2af2b9f88dc06376f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5989d34a4c6ca5099af9201de1d9e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45554071889f31fe3c8deb7fe4850114174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ad1bf8615571f2b380ea7ee143efa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11ed4f50c17022e704bee7e67e537b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fdb488a87bfb02a36584457e0a18d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21edbc13c24d75c6b6bd6ecb28d3b70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de804def32b1098348a076438fbb8815179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1ce5a6de0dcd5a912ce37fd8cdbe7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb131a2eae23038a9e32ca7afd41943181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc557d0731d393d48d62a445ce70a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929280be3edf8e3fb8b0fbca2b07e822183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a9ac2708d5fc287b882c323f62cc3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246b3e4aadd5fb3241e2c038b486df9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3fafd6c35cbfbdfec13fee0390d8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31630f3582c8efd65f165e93095d06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb2082517fb27584793eea93945ccb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c968f162b20ab7ca623be0088297a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc51b7b436e928ad100330387f620a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44521d6bd2d96a583d025fcf01ccd39191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4828fc356af67ece8134d68e6ff5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac16dd3d248c50905d65c120354773193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197045a26f11a776ae3e28a2e7a502a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcad0a1d95a7aaa4706a6252883e7f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629208657a6346d4894ca1865f691e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6820cdb3c3f2fdbc1c713bb4bfcc114197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0987e9ef8b1ddce20bbe9645c281de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295f60c0bf51ba5f4d13563b898dd78199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db611dc8ff73355f7e8b8f0c626a4519200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35836b37cd8c134fcc1818266b4052201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76896454cf3b14c10e0cfbe58719c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23184b06c3edcbe9a6706031927f2a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dc73d0ee770221dbefe26305827fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab38fa2d4d450c8429b519f8eb7ccc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f194dc67b7bb362c89c50770b81595206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a326a72e18a3119bb1f6f993320f7ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230b35511a7553dea5fffe7cdcf0e83208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05636eedba08f64f2f63d6bdcf975c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a93e9415836e8e44264afc7cb0e57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b445c176421a6116a57a06183c9e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f4977c5eb934f1d2861e94c56ad13212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d8009ec6049498d6fc2d9dcc6d465213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e00bbcd808826f4b29ce2666e9e69d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556614ed68954be8bd0d0e392056516d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861501d3b52cd8605356345e2a164d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a55227521f8c74e0416b549b691db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae3c49b8e6ce4961d2922362fb8648218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddc21e410c95a5c2b3a307f9d59a0a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ff26a748066a7913695a86aa1b448220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d53c161dc00111ff662efac04448f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27307dded2136579bbaa3f0efe3298222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee83a488c57b954bfddc7219cc87f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4ee133dbde722b42248921f51b417224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba4ccc3db2627cbb477904211b7e12225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c38b23f89b5536b44a1fe56baed91f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77170578ec1621afd366db95bfb2e044227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb270289915b5435b1b876a5dc924e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba21d79f6b4e1b347d0d01c257e53ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4eebfc4b8aec42b3c4fa608d9ad46d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c2a30549adccb5cb290205ac31ce6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793980707b7876d40057fab30938436c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727e60ed4051328ef3e043c0da0d433233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176734ad56b5495c56b309126daf228234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71863246a9883041b3726929ae677e2e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e09051d7eb15c3dba232a5064be19236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04df7494e2df1c2d2b48ce5b17d69f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf2cc8ed46ac624f5b23f47f6f84aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd81de860e30c15397c0a97f4cf6840239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b8c101e3cbeb82363b1730004f942240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306121fb273b9ae03fcfc99e7600dda241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ee6daaaa292900e6cd022a13f92e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bfaaa928c83f8de332be38949054c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c05e76384cd3737da4294e2691cba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5eedc158e52875dcfb4e269359b5a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfa21ee71685cc68815ba56050cade246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877b8ab8d50fb58cade2c9c8181b8e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ec2ca816bd9127fca0dac34ee374d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a0906b1ab4ec90ad1b001ed31e6fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5ed9927ae9c33d6de7452371213e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071e84854ba6af4b72464057a4e4f87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bc4ff33856b35c7c7911d770d071d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a6e8540a8996fa0d5fc14ceb1a974253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef85cbff9412b81afa4cb7a2a96434254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3dbe596384c6e4150948c59b71cf8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88441572e40b4d6589b629cffceb1090256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c42fdc121ed43b3a22b4d4bb28d638257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c8bdb9ef94b0441ee02d7f9226af3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435194abc75684cffead8825c33ef83b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5174b2cb46a9c02206d72e253f84a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84c633b57b161a13c869af3d4a047f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779663d61885004aadc600daf4fae705262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d5248993a577cedb8213af228cfb5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f644730b7386da3d549b18fb46c1ea3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a11e19750f2da506f41a2b3164895265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f0799078aa07071536fa2e9617974266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05d6d827206bc818a4c4cecc8921c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef96819bf1d3711dbe84d95f1c92860268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c34a9e89622d5cf7ef7d244f8e30f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f26f15f19f41477aeee55861d9d040270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b67e311fef1e7b9048396c5895e1f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d348ba5cc23e5eecb98fbceda64d513272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2e607fc37b9065827cc99905d7d08273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ab16175badecf709f64d5f2b6c6d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cfc87b2fe2b9ad4e1a533eb176a8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a702b3ff277bd053416d8ca05f8f527276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ee9a9b24c03b300133d664b73b36e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26469baf584bcb4e6b80d4929e4a89278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be39c705e2ea47f141900c75bcaaf1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd9dc7c310cabd7da934e63a4994f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1774fc8047fc1315a1d11662bd93e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbacd1f4f58b33c999e343f9f006e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45013a5c6636ebfc0b09a3dc2cef7707283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53287110e0e3566ff8dbe4c4edd2c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b66da9d281c23d9039e3a6bc033e2a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ced5c23adfcdf248d347a28a2f2c64286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdd777e15f26e2ad0d02bb9d9023c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58359efdb4dbb240287f75ac7c57f9f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64f552cad4f3a5841352f848fc4984289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430666ac0711492f0d52db16cdef73c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a88fe06d0ddbdf615863f4f9bc387291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d556b5afea9515d1d98fd2ae26481de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21220ce73146f58aa7a7cf7f6dd6ae3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638c05b5b3ba5ce32b7f5d6b17d8896294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6b3f076b8b9594dc5724237bca338295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70b9dd1664d6e9247ad9e13b7b8481296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0485c54544f4d60a469b3d36262411297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d37569f84da5442577bf17ae86a34e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b87f0a9057649c057af09a9370ae1a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5ba726e42a197b38cde078786584d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d83d7ec0fdd6a710693408dd0e1aa1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982c14288a2c02db05f808466db31c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c445e6b6301e8c5d5e8e8a2930229303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cbe22bb63676e6f948e94e061025a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93625297db451a27e8fb61c9963833a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b10449f62864e53c2b5f6ddb3136e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd942bf80576853ad273899e71a7d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f076c280884c274a76e2232d87931308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3565fc9f045a238e09874d38fd4219309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f0b91a2c200da58b3dd04eb22f97c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42511e10a2b9610e7490a836bbde13d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016976a31e7d9ae57311365caec7e952312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b98970b6aa9df6d07da12f34e426e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c72ebc79472522a4691078624b3e1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b44356eb7bb06e075e9365e2ecf50315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1f9c64169637e975812ee7ecdf211316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56d729e0e0b32fb5dbb4d1ce4bde51317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47bd6eff915077035aada998338a70318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bc1cce6860e40900bbeda48d566a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d73c68fe668ab95f1aef1c112ea2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e14d060e2df81679f1947758bb6e40321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f62b70db10e5e9f20fa33340193c1a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad62fcaa82258708947d6258b3ec81323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268388021d0c070a80ae55b12405f75f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef0572920a7d4a3a139d2e57cb1d6a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58b339c258fc6be32a3ededa765e05326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6855ca630ac2546f93d3267bf030967327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62720649097606eaf516233084ebce3d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e900d3bb99ef9eff7a05727fadb651329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d332fd8378eebc25918fbd7e7870a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12b5b8ddf48042321111cad2141c7e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23d382c63d4fc44d6a1d83d7ec816f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d840b9a9470c80a5d4916a1c9d1a3c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30e4234f47edd97e8431c5d05363fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32363cc38b7a53da9b3e28426ede9dbd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e41d215c87271962ef9e0730a5903336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42830f6c800bd3ba3624065774f88cf4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0083512f975abce5230e2fa83a29eab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674b3257887d8cea21ee38a9e2c0516339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82071d91c2f9c59eac96eb73e016d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd515a170b4337d32af5c8536a504070341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c272a2bcdb5ea243b65bdbbcd3d2e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9f843c02d3dfd5f2e731d56895a5f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382299e693d1532aaf03ed6da176864344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f471ace2a0fb532eb58e3a80a6aa0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbed65b458b578dabbbcc0c4ebdef31346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7153e68d65b3cdcdeb07284f1cd419e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303eff76157cd411e1d2e063d2f193b8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd071dc00fee2d22b8484739ad1ea6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee47cc1fcd1bdd40a7d930d3f4f2db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e74b5c2ab7f08d4e8683a6cbec43a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317e0bcc9ffb0bf7caab4481a3e6aac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23cc16d70c23be67237a3ebeaea9e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f821fa0412c33e3c369a09b7d38d344354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd6a3f363760303b98111b8da3e210355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2975738b3eef034c50ef4bcfa1043356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368d2047650a0265dd1c6dd6a9ecc35357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a9716d7a067eeeb9f2a43eba4c43f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784441be96bd6ad2a0197a87310201b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7143a8834a10c9ec2889641f2db11360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20075b8e51fac402d4c45a44c943f8f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0c0239e288ec8545fe5870ecfea13362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e573246e136e6ecf4c9ac3fb4a45e6a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b922af6874a27978a0685fb6e93fdb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f7108dad6090ff9cff60eafb0302d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549e7c8d41b0970a566855950e118fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fb60c95205815ba5c6d1a12dbee59367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad8a8a6a4359c8c82550434e02f7b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca6072707459b2ffdac04f28833dad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24180005a1b039b03da7ebbe97d031e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda6cdf928b87758a9e9a2f8f77874c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ae791b7ab675068bc3c65aefb8c59372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc4f139972bc0a0ddcf86a739f3a8b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2665840f7a1169708c3881fc9f439f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db60767204f0316cc695e3a47c9d0a7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa531602d39e86330db42e3573bae7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9ddf98e32d0b2b7b22e8cd6275d38377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56fbf6c46adb98caf2ea76be8c4ba2378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>