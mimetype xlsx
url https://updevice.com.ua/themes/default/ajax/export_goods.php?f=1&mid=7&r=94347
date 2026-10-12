--- v0 (2026-08-24)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91e878ef8131ad3e6145c9e7d85b861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec13426d2e80e425cd520028de6dff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11a5af3f7929a9365d45b3b4457ef03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fe3eab1be6e84b2e024cade73a19a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d52f52e94b649a1efcc72c98822825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d4418881698c35dda1d9186fbfdc26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536104ac6a844b1ed30a58a45510c947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15340e279d56b58492fecf4ef34573fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a276119b533435e1d130d02c3e0649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c371cd1a704b758d51c06117b2abc9010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbf80ae42855c53aad6a5857f64cdd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec4983b2e19a7761f1800122019b5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7dc8a91d620c6b7f39364d177caa813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f79ca6ef2d0428b015efebf99361414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add5a1404a31f648fa1136321089f1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28718bca99289dcb10879cebc3522f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c29bfca4435022f7c1e53292c6bf3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c8523c5a3d6521a3eaa721728a10d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f0d8154e8e69ffccbfa95d2e4441919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068c7934d237e9e74cd52415f4a84cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09aa4ec4acc0d8d0e9f002d7630bad621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d7ff87ad8e3629a44471b6afcd95622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693872013c10d8f3fdfa801c618767523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e08dbe6128325053699bef0b332ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb4d85cc1faaa44682ec40efe01c6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b89848e3994550895df6e8220c17226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff976605f88f62956f3de3b7d6d7619027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b8747b07a26a4ffc57e36d895b36f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2324975df1dc9c1635f14ea83bbe2329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045146aca2e04880013331d7cc1a9e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cd40758cc87529397b78f19eea69c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca8c4258a525255c55b8103ed2526432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421e913e89c2ecf5e1bc57c6a41c0c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc348b5bc75ab7053b2b7ed686139dd134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69042a74b2f2995ba0b081f0b488c2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a1f987bd2356b04250f8d68c81b5036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4143255a6f7a8ec5379115ffeb6ff7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692ec0ab1a51edd731df998e4397d2b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443cd88ababf4d687958521d7ef405f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637bf25f2b6a89d1dbe8ce3824581fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bb7561c9bfd1b64b9f02c23075fd941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bba0910b17fcc762c19f78ac1216542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51381e15851b38b98373eb0f8c6f0843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28480b60262804df4a6ba4dc6f78b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cf77cc6a20d1465749f2c406aa31b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a30739c2afdac63bbf6d7a037164646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce26e7c60235cfb338e2c7af300db847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4f6a815e9dc69a98230db0ac2988d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b932d45e35865a2693bee3bd3660e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17615037066bfeea3453e5f1a1ced7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441379bcddb12dacd3bca1b76c03fe5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e6819fc5cd423e3f6e977f7c0114752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31000f43cd09faf58c9235c4e4cd55453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0acc9f6197796634ad5f9549c66b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbac5d0a4ecf070a37975a7fd072f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357b0de5bb79f81d0f5c4621e91601f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d422784c07f3b7176f2a4b431b6e8657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bd1e148a96203af4bda4b8fff722458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aedf53ba05a87c47f6d1163632ac7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a455e10c8de5c6b0e39b7c1b515b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f814e9b3b05463a5ec5ad68f6bb49461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747199bf3c3c9c5a95b09a47bf5d34f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10252d3e36dda4bbacfae8389956e5563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51fdbcafb82f427d2711494d6f247f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f9cddf5b85508862a6bf7ea63703365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3e799b543421031025a2f1526919e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a95ece02391c45de8bbede43a89b3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d48bc7eeed33bb30233e49110c1e6868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8526e9bbd029fef31d34a740f5e4cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c303ded350ea32b1027a77e67d4729f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544777759c4e7b909b12c4a7a8e4ff571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5764e8638836caa59ef36df2597e9ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fdeeacb334c1427d3ef0727a9a6e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aea3e9f83587cc9bb69b190d9bbd7374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d969d2f034f0554eec01b38f3565be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d219907355cd6a1980632111ad8cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e068490789bff438ebbfa4b1c346377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80439b208fc6dc5f27fcfea9ea0fef7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26786e52acc4258362ba2cd1b605e94579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51055f2040b840419596dd212ee085b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d051601de3592327bab3cd2f262dd8181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47246f9b62f72b5b66aab245c4aea582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed36a05aa6b4e1019a07b3fd7e021a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355a205064a99cd48df980e729b69c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4aecf62c8aaf9f510ff8346ad52a6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa151f80983f47509aa097f3d1a623a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb656d2bdce8bd6d1a606b67f559e3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d856ad0e4ea4070e8cf81d595a63ff888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c37b2a79893ac6f20ffacf2248f5d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827a03e5fd9e66b2cc189dafc3bb19190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68699bb04630ac0eb39a3e3224e1fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791edcb101ef50db6fa925766f8964992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c4fc7ff02de4b4b8259b0f8135b2b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2669560b0e3c9bb3c63ec78b790fd9a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f065dac2627320066441295cd6a071995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac943050c9d7052c9e82ee17c66a7fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a6d93b10d9106a08547e01fcbe17397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a5be2b885964f019edfa073ef4c6998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797de2c5b57a666e3d1dfa38b37f689999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b4bbc8986758ab133e3fcfecfb2c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe51faf7fdead2b58371327881c7eee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d4e04d49569dadf5ad6df98278ea6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a41c1059532db074295098951d4eb9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641ad197aa848a9611bc5407f757f75104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc8d4b2f35a80b1ce1b4fa89e83ae0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fc0c1c0bfe37a62c534a2935009dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2984d7c7ac56b9e9238853dd5df8ed3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dd832e4929aecf4045d2b079a3296108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4a411a6ae69c7e09e258aae8370eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c92d9d3a5ca2cadaf318599b5ba0a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f3a702913d995721717346c3955ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea574228e225424aba6620c30e351f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a278bfc2c086c0e38acfd8bbc231385113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619055642f9b1f17473383e1c27e4fbb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9fa6e47e86a8b9c12c9d9a70010b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804b4f991d281329bb08273ddee3219116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e082f16ef16053bff10ddffeaab1b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fd274285cab3241145713b982d155118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff267cddf17b309c14971a16f4ae067119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939f44deaf718db99f517cc4ec731f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbfab555a41a382778e0485e5fed06121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76f4e09a7988f51b20302b48176a51122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5432bea50f5a91150424c3c9591dfbb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8888d75ef06bd726a5d2478de02ba6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c0cdf63fbad4f833f175606d023e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e651f462d5eff785c1bf1ea99b38074126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2752f823a869059224242c22b6301f3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31fe9926716af2bd1c5c654fd66335128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb57d9f6e6a2ec188334764989bef11129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6e67fcd011e141c5d7719a87e47bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f13957a6e3b2f3d5810dbbc50c7679131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced84cd8ed1c5b696db58d102f2e94dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a7778b4b1cff81348dbb4b40bc0ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90558be8ac1b2dd061840ab7ffd30b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433a8eaeee26edc97f13b3b75b1c011135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d803fe95c3dc4af3bc3b5a7a743b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f125bcd17a364f32519f0ca0e8cf7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfc44eb78741a69c6c7f8d109c40cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fba44072bc9b3603b2462751462242139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5dcc2b31d3d06d4107ba505e28fe3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27ddeb203fbd41bb65fbb581f721e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2a5441d5d81fac9fe39262327c976142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc632a8e5727488f7b333ce7341efa0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4894ae79ebd7218fd58a12967d7ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c484ca86d3efe601bafd76a39332721145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce47eae5453b44a4d7f5500d45ffe95146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bda8036fb202c2d63301e734efee9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d446f5cb06e0cd148258a7a3f759c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289e8b12d438e1129b504c0689d70ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ce50a5110fe34428da97459731a54150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232549e5e0339339ce52a82cd983a3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c19299b1eaa06e60058941266a9daf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934f053f80a2d97913621325ed66348153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca91e194806b64f4d4a6926c5dc50e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac646a33efcbaff2526b8eec71d725ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43a796d5ff8785aef52d6a8c5136b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb24dcd51189a687b59580b2eac7889157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3879fba487f1b6a576e9446e8bb2224158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bc6e943a1d7b08b06819658e0e590159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315d8581b98b016b10a92660e15a3ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d160ba313df59e8ad036f4b312559f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785f45f69a76f0cd275144403afcd68162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d6f2783aa220a4c85181e69242459163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fc55fc15adb16e646d8eeec054e80164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c694ff35911285660c86c3fe8864fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f6aa244575928acef163bdcd6fdc1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f103d95ab86958f89ea530e853409167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dc3e8db05d90a2b6b618a83eb7dee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855af5bc5dc6eac50659973bc391876169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f082d227b60c97821477bffc53108170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9295f8e672222f2d8193278065ac7a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fda301d3c02d194bce9bf5e3dca5be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7828723a084a245a3ccd9a8844124cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6412afcbc230e1c8a8a6ae4515712174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3954c66aebd8a0d90f7bbeb2e976a30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d490a95fbc29cce0e1fe42706cb5d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ff2f96e5937299f7e16b3e88da920177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19bda7150b960838621a44c5b59aa0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e08685c806a555921f126444d4146c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da76f08a9bf54042b7b038498ef7629180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d032661c2ce365cf4f81aa82aa761181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63e2b86d92688dc3e24eafb5261f2d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccbd6f7e4fd0a2da62bd2dbade8a09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225caa256fe9fc59ad739610529cd0a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b34514c165bc6cee5890c1c107aa3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f2a31f0fcf4bd4d61ab47d7da8eae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41751192e199bd71090936aa6dfab5d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c66d0dd163d96876479811c5107dcf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02f7cad23a2667f129c28858097be4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d21f2252a4002646f9681e047ea994190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4cdd9500a358e361319bd5e3217dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c844bbbbdeff1db88bb34296d7e1464192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48bf416c402777a5abd08b4cf51716193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2430d152fb9f022bd835633345fa0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd68c97883cda00f30229b156d1751195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12815587395becb4e556ba8de7a53297196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcfd5fff80b5ddd967eac87b5eaa2e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5aa59ca3896ef67884d033b3c21c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5dea536b5bb192ab32db4bf7f60de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcd164f843995618f5cb3440ccdd74200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b8f8b435b10e836d5f21e2281aec1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ba9717ba1feae4c48fb51b2d74710202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981e65097008e8e8451519a1a124b07203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d46329530c4cd82cda4d4bc22ad16204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87bc79c4ba9a00506218adade9465a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257dd455fa7926663f5b28eddcf982b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec37e833a75e065edb1304240e5fd1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28899dd47b1edb45ec4f3f21991b46bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014890cffbc0e6a3fb959c5418a447ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b1535cf18090f96add7511b57969d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb3070bf247c4b44b9985bb428c405211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706df7a662236b2430d75540a502762212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568fc55830d46111c94cf755bd213b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c434133bbdbdb17d56a70aef866a70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23286d3d7b520523c12994b3f7781d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fb388a9535e37f41ac34592ed02af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656c8accdf7a43c951121fd889142b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d54ae9a0a5be4be5195644143afd8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dad4c2e138d574bfb3130715d4910a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250db7d4b9b6ee6790092a63039e2066220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e86b5eb3c19bd839cbb4ed3ab8867221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e798ef3a7a92027437007a6188eb2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e778612a271cf1348bdd087e9b06c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6f58d865f2d13077f632a1d402a57224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cdad48fce8d52330b0392c1239e37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25c3649d552c83ba715a0a710e9d28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98025b886a022b6d181518958e411f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d60ca9b3baf466298fd0ac968a117228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d3c959dcef8ab57a238c178b848d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d38a4e4242f59b3765f93338dec10230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2e3bffbaa705e7f8c84a0f54f84cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265be8101cb42830113e432d3fd9621232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2846a6544786fb4ff8313595286f39233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e96e26e9548ef37060dcb2ea1737a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63a011d1dc8504b49bf6e35c4cc493235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c289f889e5542507b9719550ab9e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6439731bdc651c120687b97b9f62cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec42c39bb679dd3612d239150adb36238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd5d6cae04f378cec1e85f570fdbc9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cd4c14611082239966480a93ef489240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fbf2f7722e8e3d6bb353aed328d46241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb9d071ff49560348c0dba7fbe335a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34923ab84693ddc354bb91e2f2ffc5d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd135a7f8c8436dbb5dc16e873d573b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb048433522a3441a5365855fe9c8789245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2723494b0372640244ff360fb3bf310246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bf32677b72e4b675347d6b82c04cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51931aaedddd5a64d835e7c8512b833248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409bf5a0a1949fccc8bb8c7c528eb46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2cad87233311b2abf739f22c21df6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284115e0370b7dedd37c13647dbb2a55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11834fcd551397fccd6e7574f5a8956252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27fce895e9b724d28a20e64b0d3ed4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d781c4a4faa2ecdf32d651ed02c7272254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac876a0b3e9bf90afedf37b7fc44301255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65788ad0c078f5af339bed14d4bb70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d336ba542931d61bb72d80622c9a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98578b64f0a1dafeb017d3f7da63da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3548d4193520f2b5277e1709b6b9bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27002f0f4ef3a13edbf85ddfbd6ee947260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c27950587b752ad58405a2d8e3f950261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c4c9112eeedae71996aed630b8b87262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46a88466d8748e4a0adf8f24ed6266263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77601a6e175777db0367e888cd28c84c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335b331c0a867b64f6aba40305c9757265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05270cd46555d2d32241e912bf5f046f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5026c16a7db4df777c493f3fa8893267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754919aebcea7b18bd63cd023bc7e8a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a367d3a3bdc2c79cbc0a6cb0294752269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c35466bfaae7cb75e945b021f3224270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016b44e36b570f3403e2ae97f91b5cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08268a4ef7b2fd59ff8783a9bd15ad8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce0527f1a9eb3e54f111ae69f180dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc5f11ce6f08dda108dbcb925d6380274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe46549c33e1ab4022c99b97bf07275275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d881ccb8edbffd1d532103eb9d8db8d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71681be1de4ee2df18a41b8a0a3790a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c7a5075938f4203c2262e35fffbe4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b1188896e94433bd9e0e4a7f7c192279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221db9c4d06c66c976171b8c5b1364af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afc0579de608c7274b414bf55b1608281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe9c8cd311ca70eaa4b975809fe746282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534873b49313ddfa87ce896d1172e493283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efa486eae150bc626eb82594a35125284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac4593f22ee416688a22979d460c3a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb280cb27c7389db6c39df6f90711f16286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa7d688bb3ac8af5121fb0c8d88dd1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517bce7b4a36d248dfc144bdd00846e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7ed350bc07c8f22ed9bfc6c71dcae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11676afc95083901dda5be6e14a9b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c95563cc2cbf40574dc69a5ad5b070291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8234ed25f39edd74d8c98c7e4e6987292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11eab31fa90015b85721895e9ab098293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40a55f7ec9d0647f823fcae5034c5a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64677fe1dc28d65403978e1a64c4eda1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce35e612e3f378b92c2d21a7587d8df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b6130b78b8cffca0e134c2ad50cbc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c63eef1ab6e2107cd2aeccd8d8ec6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0880553d09569aeee7bef9285cc9d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616917f39b1f816cb418594b1275bd1a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768cf5a1f69490c3993b7deea0c15e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea742e0e4621a95c662409b88dd6c110302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff24860daaed43c870fb3d4de6a7930303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911b69106f62a1c8f994fc10baa06bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3111007a239d3e988cfadf105a48502305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf6cbdbc1b43e122242e22a686c19b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fccb7d9fdbbb8b248ba447fcb6d4b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8a88a167b4edfc9c7bbe5bfee9421308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31c341ef315ac81085996ea4e3a242309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98c86872e843a170b1113f1bf9a228310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bfb8417a9dfa5393eb37ce9f48d25311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d53894e242e68942cb091ca1ac76f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f140db81e4ea31cca51ef86b7093c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3b4324093bafdac19ccf96551d6a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a49e3ca3fedac3e283d5395bad5a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16917067f0bd1ed0fe7c306ea303387d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298ac8e8a24d77846e4c445536036a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c90a446f381b8c78a3cd3d34d18764318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2336b48a93ac05eca3d6c830e66acc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82217d93a205c054c41674d69b717290320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90f490fc51e807e4d8a50c88622397321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae1323d908cfb19a8eab63254682d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc008cd19e41a332afa07cbbafaf053e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77924f493d66db876979c2094bb4d2c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cd1eb51a775215f6a3b4dea071352325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8079c72d6c83e7ac6ce99ba561f2f6f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e13b7c65deb8cbc5cafbd594d5ef0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12676a774127295f3cbd594ddfc594ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34381b869e7a76a7a6f76d931f61a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecdb66b26f686702612d9f7e5d1ede330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdb57917de831d1df1f7aa3a7b9046331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588668a8f8fbdfae82681ccb79535699332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f25a2437b9a2144e7234c5b1e90b9d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c89d840c371d6c38e1518d2c79e3e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9730bd6f32a8688be141290a702d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d1a57861df6ad63eee05fe35a4f15336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af90a481b4642b4151cc9d14933b7a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2517404c38c8f16261cc473c1bc6699338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ade448391fc2e6656ff3f5bce8bc2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245bc443a2c71bcd7579936c8184b97340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdd8d798128502a3ad07e3b1cc77fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f989b585a36c18b3473472e3e0c9e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c275ff39d8979e2706580f934cc7b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93012bc466184847ec8abd591afc4d60344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6dd565f400b7d8e51772f2e91745a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a795b04919e8b014be67dd6d8eacd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c25e515e54fdc8a281652510decce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd860c275bb96a6392b49f63c8e3f69c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e17b9c09c3abdd1c5ef2c5091768e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884d8cb8caa96d7b6a113607d4b9e0f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3ea4518b886fa2adc9a43d8a6bc5d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4eb111ac554874567d6d0a972be38b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3c70e9fe7bf6b03f82c36d526c34c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2400ebe90f4991a34c5d2dbd6cffa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932c01ba19bd8519c34c21dd030534c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ad93effb9f59ca5a0622fe26b6066356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5d767af311a57a272ce1f5f2770cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9810f888649f0e433f1a172c1a71e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1daa00ab415dcfc19a392cb02e7b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b52c666c29da421a432bef1ae24acc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10db587093311022931e533946672ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596cf811787250af6beb484488ee1d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155598fa474dc17465f8d32cbecbf25363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b568b989978731e4f1383cfcce2c0e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2bfb22e93d47778477495ca1f0026365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298e9a7f234ea838554311d4f8b4ea0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2a8a10ead0eb7f39bc41e88a38a7e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f340ec097b449a13a1073a8b020afa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d6ebb2b061b9955a226871d91a506369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b345c80c99e98148f02f81f7d3eb0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16097147334fc44f8d557142f3f19908371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea56fed393ef58370d6442cc141c036372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2f65e6465af5c39875d998b93c5f2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253efe2357b8f239f5d02eb01ceb4cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ed66af0307f6b1b352f008df48d2e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb382a29f498870fd1a61cc4fa8173f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185419bd7cac4f20f6b9065be0969bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2947e8e78010107f8f660dc021e49378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba23c72b808ac53953f9ab7fe3588221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b8165e9e4a20717310f09fe9bf9492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78b7c9cbf92e4008fa8c68236aa5243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb144354c32b4e4309d24fb1672bd134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677c063878e0027e10d7eaeb76cc2115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a244daa6b824a12343b6a2aced5ba2d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be46943259d4c87827c9786e6dabe627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba639a0b6a2cf2902707f7e7ea7fbf88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1909dc577701008fb6473cfb8fa5c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546de3a5d207ec9c5859f2feea05575e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09484a7b820710498b4b6d7e94df377e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445bc7cdae4de961b0d393c68bc0ad612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6c7e401b7a19303628e400054485513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd0e49888342b3f83867d77d2b108a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ea6ae31218e9895f6ecb4038a013015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccef675330debb3227971c11f1c928616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8a49ba88fd84972a490073cc706b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e95f48ff728cac31a15b82671516bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93846d2ddcd9594b664b4519c88d9afd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a98852e41b7e5965ba9ac3795f97c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b859f345bf54ebfdcbee1b4ebecf721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9148de3fdb15489a66b4d0fb855a8622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f20eff43dfb28e30d02b55abbee0823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60978d3b760104113c140dd152af8f2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a377db63a1f70bd2db1414d9bdbc5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653c6d63ba98a4c56352c62d6fe074426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517c2241494e70504b6036a02d811a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9cc2fb2be7d3d4c04c7bee29a38be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed814f7c2738efdb6a41ee2adefc896329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c7f4fc0307bb56868f92f5a2b994630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46278f14ca97d9e0760f31193a91f96f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26eb72905d99d1c3d80698465230ddd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877727aa49d2096180f5155a94a1e8433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bbad853a7b0aadf54e923d218eda434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622dcb006352d21196dacb17213d7d8435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da2808d3239d750ee6843ec38e8a4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fe4ef8b98ad450e49eefa6803414237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f3ef02426536cbb3ff59334282dd238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa9861bb8616a59fc692faae82217439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7c5a0ac4d090dd93701b2b73b216340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387159812df4195eaeaf7301591d48d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef68e2e05b3745af8b4c99564486c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e82af04bf5f1e6781224e24e3657743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f56736976ff4498015dcfd5cb52ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c204bb8210c1c8a9b1d7250db21763f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a34b0374d3ef057f12f2cf4d3676f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a990796876afd1cd918f721569b5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861e5d0b2f145ce0836723d492805bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0412af406aa78fe2312b4bcae418f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed12fad250039a1b5d8eca416cf4a8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f93ed8a4d969b5462cecc8b2b148251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305baba5f3be72336d24454a9b42cd8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74203f26d356443e92169370d47fa053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b72459921e7d2e6598624abca818454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fe10afc7d08e6513be46c86eccdfd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c6c8373a89cf9d3e01e8effd2ba4d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa3fcbced0724f6dc05b790603516157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627125fe0d53add11b1aa21a77fb7d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee804c8e932aec9513d2b8c2f357e17859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28a068a53915161e336318a186d5d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc41afd1c214eb0c013b2ea9cabaed061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654273965403f38c4b830413c91426f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee6f4a1ae6b0e3682f1299095afa8e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a07d3ee6c713257622a62605ae14364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eeaad6f025727f1bdd7a87d5162d8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c571c19bcc0b3b02170fbbf455854c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc13b120e94639381a751ee48ce96ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896d6c1c5610d43e89804b8083d67ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded7bbd87102d6d1ef51a1e6e3ee68f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f15b182e30e70d6d0529a9c701655d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dc577a46b1c3ff61cf6b6792082ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d17a01f4a9c99a60cca02df297e5da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94b42fe588fd56618a35c3fdd2aa9a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c021279981b551b2dbe32cddfa0dd6674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b993a586b21208d354e0371652e6975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337116a26087e8e7b679ab992851dea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166cb75b4c6c3b521dc8f92fa0d603a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203207866f2401e6c4461fc8e0c591978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5f23a483ba9ea7f53e5d21b0a331979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df12a41b337b5209ab80947facf64cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9985e7d0e6177ca9d44010cde515fdd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9c0d73ecb266a1011d2ee3021677282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6879a02b22f6523d3ef889dfab5bc4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338f48e59f385c1d9f39e18da6060b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b5765bb0425304644af09c6d270a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018cce0f0bef2d8d789c344b5f5475c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faf00f479c28ea1817e494d59cd7e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609092e64598ce670d232fd1b3808e0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf69071b359c1a7fb8efb267fa742589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b47493e84a3cedb24ac1e25c47f7190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489fedd9dc9a100a3c2488b88bb870091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc1c0dd114f2fb9a2ade74aa1e172c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b89a99c6084e5d2825235f4ec95e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1e910583f830d82c702a3c0a6307e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737db93a895da53f82a79ed07ab838d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9e26a18ec89174124e9c614b9a49b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbc4c9ded6240e6aaa4c130c58d62e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a68e5974dcb0cc406448f36c017d7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d161cdecb74274e93a897f858e4a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e05e59077e79f65fef2bb09460293100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895ec840bbb6735bdd7cc6c2c1a59f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c374bf38b16c23e2fa6096c710ac087102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485cdc9f1f36bf8be80f98592d96fa5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbd4a3534f1b0492dee856cf72b9a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2b67d1910db3141e8c1a9d3c18a5d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055bafcffe6a3c5fcdc717e1b208205106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafa57de56ab0e1978048bfcf13b97e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c28da8f4e30f22a20de6286fb4e37c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56b3ea09aaffe561d74408e64e7c5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1bb154e635b43b9a1277cce84c644110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae7292e0eaa11292e59f1c4f16f716111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a703da49966c874277e1ddfd1db7e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8128c83da31688f28e86436677d9e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b638cc487ab253093c796e16eb36b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289292ba5b136e61406a98ef3361d7b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e11ceb6a143499a57412943bd36b73116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999bbaaaaa9b85b1eb2ed1b6105f3d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785aa90db439d58e18e94d5eea190e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ae445153619a6c55dd712bbffb888119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f11c657800f4bfc2d351c9f993294120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756753c293587f4fc10bc30562bde020121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740d38884511ac857757380d885815b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a0a9cd05802e6d47c002f03f10e88123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ddd6e8d4ba1b4b8de2364f5731944124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5551b96f72c10a2084b70e63188e5b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200391b882da2e80d5e5ae4cc81ebcd4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508fdc20266ff9b15ba8ed632e26efc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edad2068cf36840a0d94652c1c3f2f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61d51bf9c6f55fadb759f49080a34e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42953d49496d9277b082c83a80b6b5bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dcf344c27b2e1dfb008d0230af998131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2987dfea802d141591aecab97150bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accbd2733bdd1b9799deab21576ca2e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a20c536edbd8f7e0013638950f64e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9f815ee40e1c761ff449ab128ead2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b203972adaa448fe4a671f85d0c2e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09d6f0eb42cd38a12d0037580bcf2a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b06e4e1233d7efd6309c7340601088138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7323936d18856264435110e5d716e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdae6ec7d78aae7ba09819d6471c8de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623fa561a924de0d3aa9dc16b0626d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844b199b6941671d1cc4a760c0b362b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f309b8d74d1f56acf37c20163ac058c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117f4281eba1c7b1924f710e06b258b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad64a1bb9ea86d7e8aef58a5d9fe68b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694416a65e83f4911517b30c628c3597146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c43db57c3dc55c71a070bb78141642147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b3e387a8670bfc3268c24fd797c62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a15f63b507dc362eaed158270b8cd4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61385cbb520dbd030205f38c24b4dd29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc61d47a7974e98b0b8b3ea32a9b4e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c216c41e4ffeee29e953fe2e9b40a90152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40faaa61cf5ee42524b07f87fcf282153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebe17e5502343dd0abf27a03ec8d62154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b52b9d5319f6d001336e088adcc71155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe643603e10d92982d2ed258e4db752156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73246409f1138340467f448efcee187157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380d51feda8aeb293f954642b975882158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551387c542d541f3bfcb8f8868688de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1202a89186242a67d01e0662304c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2423a6ba7b5a7f74b0cee5c2385b71f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e32e1d1b7e18a7d7232a5c661982f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbddc0db73827fe6f89197adad930b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740eae9af69d124aee10703e28225e32164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45720a887d87961a688c1e6350e3f17e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a851fb6ed35cbf3f6a4b893c0db36166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133452b2727f0006a7d401b02091da36167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbc4315168deb9ed7dd09f68cdbd59168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05aff3194d112b0dfa2a1e697b5a205169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f48ca804bfdb440860a67d014f69c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689a1ef3ed88e691bac68a07b3a9087171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35199ae633c9b03320962daa8559ad2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e6531036176ccaf9c7f7b027e1386173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bdae3929cdbdc72116ea138788526174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5d9f35fc30c3cf8c1dab3c04aa0e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9365beafdad56b379cb2291a53bec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fa281b8d2a57d2ca3ddb5ea547692177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c374063dce0c219b04dd48bd5c4387178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0459b4162098b9ff1440fef37733e04179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36222b8fe646ce202b91605bb0786a04180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ceb85dce3209e65d8c3bb897b1abc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad99ed8dddc77a3e64fc2deb900333182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97df93bf71e719a7aa575bbb83fb43183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7176e2d55a1c129166a2d9365ed36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156cf3c8f3d566755d594b02aab36b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c2278b2ef3517b3fb813b911b9d46186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079ab70492ef22cb5decb5c5ded0b91187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cb5148e0a1655fbd067eeb919d844188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944b0bb8890d53e5e180f6efca11d12189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551358f279341d2202227d380130faaa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5887fb4ebb20343d95cd90cf1d640f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dea76be50e840ec35ac01088a5d83b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9152fa7d576c11f84ff94a28b84e733193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295edbb984f73f7486506e4307455764194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fbc1386a4d2e4e52d731540123ec6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d64401c59fcde41adc5b6669324570196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c6cc08e675cbb256dee26431e1ac4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483911ab4afc34e887c32bd94e2f339198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a9a4cf4ee77b269d213757a523958199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6045acf73e774d16e60e03a410976f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f618e251a68da4252188b0c471ef5cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2809811913b02506712d7cb7d196af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e14f44bde8596080731977bdf9a669203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5730d64f0c865b2fe208459e6b520c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fab353e4b79c1854a8ab494acaefe9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1aa22cd4cdad84d4d98d6054f9187206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe598719539a8caedd97b03033e0ccb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69c435a9175d432c1fdfdf651c07a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2e5d94e83986ee4b38ef7582e5ca0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90f57101b27e9ba0d32be6c7750d96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f3bf9560c5c6110f9367a4a3dfd51211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b9e299ac0821cd9e07345d49be7ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5dbe299e56f53e11935c2f298976a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30f4044c97865079ce4f78302b0cfe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535df79e9b2b0f36e7a7559fbe6322f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d66f3dba29132329a366c1950aaa7b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f44c144a6d322259ce0e557508e86217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c1cba112c6d0c145513a66c9b44f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568df182f19e4b5d6152b9fdc6e30c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb0816b3f8b718235c2c70f303c44c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11861ec23ef803d3990719c2e2feb644221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27067efe09016693adee9b56aeffaa37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d09bf2299c560bc123a6b2d9e509b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25850e353bea960116141c3041c95737224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dbb92e1ebae78255d5f9f31c707d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691976ff9fc3200c024cfadfdbbfc17226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624fd11e4bf2db055258bdbb1b51999227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca82753da551bb97f082762f7b4a7e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f220573ef84762f275e2e0a5f260a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c8ac983184ed34dd5dae1f2b922db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663aa6311796fdd40ac268083dd420e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8fbe66a1da3dc2ba5b3c68541d21f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd31932c3b161086982ac56b0b2b17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca34c0ae30a5b8027ac15566570cda234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b31bf7723edb26b3e7db1a9c7c6afe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33cf8fdc9eecabfac63efb7bcee21c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101b00ec0d75c52ca6708ab7b63eb3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69281be1e40cf60742aedbc0b5018f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d73f29be5e7c9d9fa034bbd95bb6d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb61bc17a5e8444b78a5888807cb3a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb0a966df2151ea9d237ae1ba29df6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec8a90d855c3a4eb84cbf8a7282a6c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb6408d7404851419027843fa9a39c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d5a4783583acc8b180712dece29a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c79209711098e6442ed6d8b0e9f8c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117944be9582d6fa0c00d2399fbb166246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d56465561a9bee30129e22719488d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a883c599f632b21d2f8656bc961c188248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c53dd897d42fcbaca6ae10bfe7472249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bd995e505948ba326cc7ba5150dd9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0432d8b8b79f1a5b3a61fab8769aaf8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df939645b50dd0b2cc4b92f5d36c57252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255305277d3f7ee6326eaec2cfc4cddd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f02f7e34b4ed02c9ba35848784c4f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b07336314baa7f6f8a2301892c7447255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05971c5ed9803ed0b40de7c6c7e07c44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2a3f755837084129161caac744a42257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7edae1c6bec53833701b7d66c3df94258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39c42fd0abff8cff6e828d51db07db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b228269db7c9423038b6459b74b4b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17bbf1002b6f3fb5283db4441fd877261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c22842142493b20e1048fb7abb5a4e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56165781fe8b9025172918d6f907d20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81603f7cf85c6b8a4fd13ff88b891b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab8619b5229c567ad10677a5160f6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3705e8ce44ad1a8104dad0555eb1d94266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0219450f781755b77b63abbf3c2ce8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a5173a7069095f7e5e846dffac542268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5f98a6c6caa47b76590ce2f8ff281269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb317f8a5b749fd969251c28686c13f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f764fde97aebbc14cedb64dbe8374a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a290d301266c95c08575c4520b8d867272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ff2c756eabf9e7891366eb15693be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d452264a8e64cb0411f01929a742e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009720b7a14cf3212bd14a5ad85c825275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a319d0610540051690a3346d72ea118276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e304b5f19e2692f5e251ba0856d4e74277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f069736566e421172e260ad8432b3b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16b2ae36110e55a026dc3b2dd313ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd1a720af220c3f020584d7dc670e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1e598dbbc1c745f50ebdf575f4ef9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac331fb1ffeff411bffb949f3b38d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca977753da6aedae15f032ac77b56572283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec8bc2a00d1a984e93f1528db165ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec70c3d3121836646e89265da07366285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647e121e9f29edcba4e0950180ad04f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1bfe34f939393eb1fe85f7a04ac87287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc0b5b1402ed82d036d337e0057f6e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806e5b8b6066921c2ca8541bf7dae2c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e01153d212a57f04f49b0843f302e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60188a2cd96ee51020b4b4fc5ae2c4fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0ed3022a80efb9cf55c76f26d022d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa06afb4263916c8f2397361b7441d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450802ff73dda5d58643315b214b97d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb212478cbef76a2a305bc3a348c9d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51646e73b209061e1bf543f38d81ac9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ca2620c58aba324adecaf65957bcb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247d3abfe39ee05d98a48662acb9315298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53445aaf6099ff6f72917cbb371710b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffd8c407cebc0f07bf51862961279c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96222a23da1e234c1da3be11a8a2e24301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52328739c8764aad483a311c7545f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a955cdb562e1c8bf8fb679c1c8be1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69a9255296a96b12c9d9954165c6e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8cf6be7801ac9e5abffb810986261305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b22581a7005a7e2595ffc3fbc767c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27456c3bf91ea034d46f915d6af73e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8605cf23369cbed4cd342c9837e9a1a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796cf6e1884a1bc197d76bb2d52a106309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3562b30fb95d58227792881a89c6cf4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb2974919bc98f49bdae9d2cc23187311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8eef521bfb40631bdbca3f2c7eafd2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f880f20ec72b049d80414c473277fd0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab34d26636aa9c7cc51083f2e40b5ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63aac735969abf4363a8a26a38addc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06765c4686017af17d6c07cfc18225316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67467b6a05bc552dd8600167284655d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbdcfb0567f273996bcf282b8bcab6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1b8dc97451a59b741bdc48ca8db19319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693abaee0fac7026af72c5c59048d9a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413d3a068fd6b0da976acddcb34ed19321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad20b6014094ab6f4372e3f14a8503b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfcc2542aeab89bfc798092b0b98cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be01017bad64a4642c295d2116cc61324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76923522d38dcabd3f6cc96b12607ed6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431af139d09573e47f6f3985d98058a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbd715cf223f1b0af67ef1305542b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5ab453406e15b6820eb54041589fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a63acf0bc6af59faf2d99932058241329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26636818871059b92f3de2cb7be003db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136432a4ddb3b4f0b903f80e7d05cba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fe46c215a44e9f959e9eb2ce065d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b0c6155fcbe5e90d52c44813ca4fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f057d555f153fdd24070c4b2c71ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a03dcaf915bde3f1e6cf04f0bbaac9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de545b7bcefa896731e7ece1efb478d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0c276ebb8217554cfe57ff06ff5da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655d2721331c403bf97326307474fc5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea2299cd83fd771ed2ab99eca2658a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a655616de06bfedddeebee271b7cae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7777e55d8b85960fddc2606f75bc1b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caa999446bd5b1969bfdc760bcb4fa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8770fb3a3956aabcc90d272da7783d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f409094e8f1298508b1ce5588ee886b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579a82887b5a925ca1acc5316aaa4c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41577da6b69cda8db213e146dbb0cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bebffd03c3f75a7c3008e9026ce0f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae030a425f046a67a80b83d66021a95348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114fb7f63c35ff1bdfaf6dfde1c3ac9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663763b058189504b2d87cf5c857ff12350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59279a66c329e8d05c4af7eb93a46507351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623411a85de89fb8ce257043b7dbcef4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe02ba1e0596d30fc1f1490485bb951353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815318865b5107163caeed7d5d690283354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb1b0e9eddeb027ce03c03106fc34a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970b0663c527f19dcc731e739359eda356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275bb4cc8a4b22fafdd8efc98723f00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e046c69292a39bc75f087cab4bf25358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26bd79e7503c7d15bd9ad7756cb6d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64976a0e129da58873315c9625b3b9a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98438cf9c354d88022bb89d8bc8f9a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550889bb800c3a71fad3cbaf3150acda362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b65c16ee2ee416ffe97a45ff1e0e1b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f70e2cfeb1b078dab51e588559378364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3f8bc0e2b9e452fa24a10a8b269a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df290ca3b91712287645adeffe719ee8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b170bdd135ef2c036bb201e470229367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d21d780edca547af20c530f57b22d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d581c8f1d650d41649c73eee568b61a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126340029f4d8c7c81fc8271cd0e101a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda038453a83041d4011b51154818e8c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144d48e3636e9644c3507cc8813112a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60cbda5db08e72a0194c0243a593b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b464507a4e72931411f76371458ff5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87607a4d50f8c820122d05d15eded79e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c5c1258c72cb873265546ea6b6fae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d29933792ca0f201d1d4cf8668626377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d81cd9b7287468903aa5ea1b5e7e7d378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>