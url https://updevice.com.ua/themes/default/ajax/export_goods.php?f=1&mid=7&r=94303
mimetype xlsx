--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac312a8c1f2496eca8681c42bf374dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d19f753c60caf2acda57f7193c3442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f76a94722f8303524a28167f1048f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728959cb3121e863a29794cc5c3872a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a6136b6b82cc92331a5f0e334ca315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41595751faffbd1bbc2a316e324f8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61194bdb5ec5d87c6a841223808c436c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42428e4e38604b4040d3faae1182e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503c738d249c77b4ae5d2d838cfc8fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e16481c1e09a0f9e243716fa12231f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097d9edfbb22404927b5fef40e3749d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cc2fec59334e5df1031e8e5f4fa0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2054a844eff0464e253b4409091fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ab904a62ce31230ce4704c47d139414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39679bb9402fdc67a35eaa96346db6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a39c15a5961702a7085e8cd75b209516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda62bd0d46ca4627327c2d3180fcfa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8897e7c7ae9fdd282d78b31885d85918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb63bb8bcc686437f4401bc4b2f19719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04118e6069bc012b576b1bb716a35b4220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fa5318959cde3c93d29fa507e934a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf07e76487d0f0aecf9dda39a8fa39522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091de2ab54e2c856ccfaeb734641e89523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71718e450e001b6b9117cc72104abb6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3b7472b7f8c7b47690e5c2e25aaf325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34438798a786bf56c47acd2b63a224d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34773d156ea44707ebaa14aaec6e8f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e594a14a5173fa9f9b5425ccf9ddb128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcab9919c61a95c463dd7891ded4d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cf5837c2991ee151f84e83d1f634130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e62710759271d742fe0b32a2f64e4b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd0c0381933231ca1117e717cfe2bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d75521c4a9b6cea8808f8064d2b59933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676078241ce9630e2b0f30626c81df434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd208ff0f7a4c9680d7963190d934ee335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c4f9dd98dece324de0a214a22620f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4df739df3361d9462f10bb7058409837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61ee53cc6fc3f6dfc935c766f3d10f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b2855342fb9764bdeea6f32072e2c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167e25fb4d61a61ec5802710b6b138440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91f56a64973203cc103a0050997b6741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbe2c20d0810f4873681bb19561fc842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bea07f6e9253d866120923af979c3543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bee770730d167cbacfe3e4f33f07d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63397d8d157631a1a3864896c5fddff645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47343155656a97bd0df6939e47dc022b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49ae8b041508d4caac3b58cde219f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460c1e125da4ad2db84f491961258ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fce0854c5a8c991a46d514ae5b5c4c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0a590a7baf5d88f4c70fada200d9750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867e3165e792301ba242d61f019bbda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84fe690733762e5534734183090edf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e815c918a22e246c571e043368f81e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184bcf266dba77c8dd74973f040f55d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb65535c1029f7f9d29845082f643655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f183b23abe270460754fd021ae15b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cb1b3ac9066a2b36aac20ab60200057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6e3b6f6b2c2cb95ac95dd7fdcf0ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604235ed281ca46e7f7e4876ed3b8d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca0d4b44a9f539b9a6497a2183591460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e66a60f1969c6627c6c6756601b2161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00826239465fc099a32fb04904a6c84562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e1063a72daec143a2c24c349d37b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9adecdc4dfe5bf80b4032314d9f6e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8ae65a2266f1a3f4ba5e52bcf4bf065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68469c15c3abaf2d5ad078ef4089a44266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b181093f33ef0d6762e426078fa5ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba9c521c4c1cef53c1b9199f0d642068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165119d920574dd0af49a8e2920d6f2969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5f8cf07ec906ea9b9337d0786930870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9b0496a4bfaa8961052d2c63ac04871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebfdfc7eeb41f2a558916e0f71425172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049a66d8bee21ab84d6ec405d02deb373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442e2ba100fc94c59af158474f6417874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a1137cab835a71d3d60d9118f579875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43227a886ff2eb01cea6ae9016f01a7076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0065ccb6e83fb5a2fe0e4e8418a57877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3b4251fa46c288e47c4c73e88015778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abc6911bbf257dc82448bfc7e9cc4279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf91cb9cc8ebecfb488972d8f5531d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38487e3aea08b1fb37e164ff0a02e92281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82abbf3d2ed589a784933c2e2855a7082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a01bfaaf42cac3837ba3fc90a930983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d5e09e090b559b8a9a6d1bd8794e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78de8c9ebcab0c9f72001edfcc2113685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560925935d54a43d8ea132b178990b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67994554e385e68a6ef383ce2eb31a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768cc330f281eb678b4f83fcb973c1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5a875f15463f8c48dde7f69d9039289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424e22f6cf220f2d3c17bce6819718690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04cb948ec311533b9be91b84ed7c0791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f224527e95e1d1ce0ac23a0949b86c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af298198578aa842b85de707e8f6fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d63ee000c5e0c2930ec861461e474e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fa3747ef7119edc53a8ce7d50d13395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbb6b09349aa805747dd15985cee4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9160bfc7bc79844e2f94ce2c20892197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6dc738cf2a65d50d719af2e6cc22998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b648a75453c2cdb639d5fff389f7e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb3c741e01ba7247e8525079e26640100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093a23184f872db0ca17d846bd908b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e5294bb54bb86bd1aaa4a167e7117102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353eb1a6d565096d18f81b175eb2cad3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eadf61d18d5aa90da5e4cf57998f94104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124329f28f755d87aa3f6e13154f4b53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446a76093c175c038df7c30b03ff99a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0ecb6fe7dcd713b05bf13bfade33d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230b51d8e8a6ea78add59d671c0efda108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192a7a1b0fda59a9c87ed028fab623a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e4d9b399648c306720fc3f66f8c07110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d75715c76af0c61411e631ef3c85f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6a5b15c47e7a74a6311466942b982112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e37fd7f876af61527ebd4be9e9bee8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390df926829131b817fb6be06c3524c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc5a01c2dfac69e633960693b5e4fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a522ec231dda3867b69b4f7de1d08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cb8e06ff72279d1d89e424ce94083117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256f98b8711bf63575c76580aa93161118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e1e52113abd2c60047018ea8a64b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d36c077ff934670544d562fcd5fe5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355422d1425d8f648ce02756cc06487121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780854a7d509c2ec9237b7c6d2b155f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4e912438e763a1664f1ffe7c497c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ddd4241609f0b26fb71a78f0d9f8d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb2f5b6d7c17bc07cccb7bea12a326125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38deeed204f4d6ed4f5ff3aa61a3ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc295eed802f95ece1c0f4bde82e2a6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3fd44670682627f40c63e06d4540a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8ce355752d6247a18521c78c87db2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e76e8ddb84bd1a9570440d6f422ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ca6ac16aee59eb4e352e6011360f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9a97bb47e64d5aefa823d66a45f37132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c82592db9f252e0eb0a93f3a5b739133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655fba0d46890a8b185e42038e84e8b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac5846d0617d179cf6b4c7d7eaafc9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2c2d654701fd3b6d673e302a5590a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e727daedf4dde5dd989034322b76122137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f15ff0b28b33d78b3b19468c9c968e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e776d2a75d93ff2b2489ac25b0245139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e1569a49b7d415103767e48969bab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67351cf6b170b8637ae30dd2ea894bb9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca6c55283376b6c3a055ea49385b3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d9469702bc562d7cbf5a6f8ee5e35143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c78ee8c78b5b6e3b2da31e1dfefec4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049f847d95738a83599acf5dc04843f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5ec1534fe98637af8189ad69310cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b21243e7a0e7a5f12c87b56ac452a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718c6f3ad6da38a82c04e274ff61821148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff8b91767e927487cecd2bb311ea10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0566f160691b501215b21c582a3bfa4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926706ea1ae3660220da9eceee92ac87151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78135515b1a7d6d201cd0d34b3e25bd3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf32a87df70017ed8d059684cb4fb3d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9df4b19c048d6340f416f75c07ddf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cb0fdbbf5b08ce397c18f6a34dd0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5b0548f4394636e749010696ab5bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eae1adb321ac7fd60a54d32ce4e295157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137c1ea0454f28b1eb33cca036e2383158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc81aa173b9c3dab259f41e594f2f67159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de264ec084fdd99cdf7aea5548ecd6d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280fb6e036cf04513ef91a00c74475a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6b6d521998c349b2f2c5cc5bca35b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2923e031a9415a873cfe1f295a4ac2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124835dae508e2526d2d4e5eefc82e6f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b614cee6dbf4f36e04b035ff18f77b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1db789cd41931fea3ce2f00dc48ac0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc0670563324d7c56312d8e526545d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5180f19bc8e219c02beed9e69764d1a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc9bfb995e8b67dcac21444ea5abf7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc301105999851d1db15354f31cf12170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c13d0df760ffde95a8b91173a6092171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7099ff10780113744a14fecc9ce14e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7d6bcde4baa51801caedd603e5200173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bf31531dd9234324066ea6bf2ea20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285132cc6738c61064f666baf38e85c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f441cabba68727aeec2e8801315696176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23eb2660e514de54caacdd9757dad5c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26bb38723a59d4e16e86ad1202cb95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958dc047c344285243855f07112b96cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b00c45f5901f93b9adbd342ed2fff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913009d14331c2c337483199d861f74181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4c20ca659a9c1f46588d7d99ec964182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b1bf9a8f4458376e598c6bcc286f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5be56944ee9f04de826049cb47c53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638eac5bf3d5e15c900d057737f99f11185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b3c70e44237dd6ac217c929c81b2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81974f1c8c5ba391419c325c2fc3a973187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d92fba84e04093fe991ed13f07f00188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180c6d3a5f2219e335fe1fe6f2e6df3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5386a820e54fd49dfcc197dd84ef84190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee633c2176ffca83ba9c95cd84846a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce4e42193457a70a1bea709ed5118f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667e250bae977a3b40af87bfa586d1a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e1b5a408cc43f24e02e2a139f87d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b911e5654c361e1dca303e8b0d3a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed9d3fd338f9e6925d852fd8b3057d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dabb4393679a086dd3fdd9b993413f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc7d8b59213e31f6f4e79fd3c3afc9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de92a97529cebd446132c0a12ab2e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7d257759165069f997a223f168eae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702e4aacce8f0b7e93dfaaddfaeb81a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e45168da6b61975fb6f07245982241202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0dde32fa7855988618dd2d8fb7871203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952a0542c8052ad5766d298e5704d95204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aaa4fd9e2756235fc5a65876a06dab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016d470166cd2df75da66c41bf5543b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40803769d65f72a37e77c19570b01b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c56029c96e2a24b53c1fa6c1a66de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafaeeeeb442b05abf9136dd3a17df1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f0656ed7ff9d64e3f6d6041316b08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3a731ebd5defc5c2962cab189c64c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3bc4f27c7f6524558c947a395c867212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c25c4eca6879b772e5c0a03cc65fcc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a8cb2989d59e64817707669eb817f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28b1de32926c1804cc45d32d0b7380215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916f4f72ba74e0fa60773a3ea2d2dec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996b4e0573fd17097b4bd7046a52b05217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3a65c9e11fd5b1ce27c6900d5d07b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a07b5ee53a1886f07b15b151c4ca3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c410033286ba8277ef04d267e9428220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26456a13dcfecd0560878dcdf76e09221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68732c80b923391e57d8faeae9a409222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549b4b2f26dcea9d475d3fd3b0e30d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ffdefe083b5bf7ffc9682f5194c07224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b61876d5160bcdd5ca291b2a14b55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9de47b2dde1eeb988878512f7c627226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33923b729ec26f929cf77807776f64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb5bc555129c4eaf736be8d3eeb547228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2c0d46d59a67e67d66f7ab147b12c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487d73dfb4aa00035af0b43ed4db085230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99acabad3f58309ba5ad049411ce2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41b0f198252cf56b746e7d03eff19e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3487399e4225d62238d7b32a04f1d88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a756750557f61568959de6f52d60457234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec404e6cf9eeec47684bd39e165264235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6d2df8da38beae882a246fad88f4b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9122e9a212956b34af21b7542ca282237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9d2cebdf91c575b12946708c646d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d102b6cb25024a29e8c6f8589951d5e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49f314e42fc081ff74dab23831d8f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43258c0f353e66bd241b5d5da278fd60241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b310c84a747ed4de444aa750d94a4d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f57aa1185d12f92e15334d927d24a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad509be325a3cc5ab50b1af0a420b3f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368014c25c9ec1c97b05f1528d6dffb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c389551276aaad63c0b3353b292289246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7ecbdd583775fe156b844d298c007247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fe567d7eff832a1f631c5dc0047fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81459ff7ee70aacee237d68d718baf87249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223a44f80cb02f21e6c9791f111e861250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ee35c9d3443d33f86324ada83d6ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c52a854d60e2a232412c6571424ead252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd67fcb8c37063f754e767d90be8d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fef494435351e651ea53097abab4f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f8c96e4446ce98f672dc794ad30b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe5eabb1fb76b9441b0ccbb6cfc67d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad8f35e31eb3c917c185557bc3b1f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533b5f7843faa7cfbeff99a00d48b6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1fd2ba99566a1032d55be482fa2f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97027ddf4fc215a44f97959eb82b4db9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26b8b436eb9a775aa1840a90f27b9c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d1b1faf53a2a582ede3b47d6bf616262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992d596fd8b48aa50f860193e4f6bb1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebdbaab0c8763c6ddb3fc2e4d7416b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03666e0110093bb5d08d422ad4b5593265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1046519a58cf6b1e2ac1be17d54fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423dd687a3c5903308adae389b17aed5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3630882685f7e830b7afb807d237e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c529bd46d7f806dfbab3c256a47d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d818c022c38aabe3ad368d07368c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a32e7b1f3a1b67c12a12ccea2246de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14d9dc37047b5a32225cc0253a34bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a184d15a9662384a98dd4eec7033f9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fd204feb52895f6534a1b45ca0501274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb28c55b6f91239c95eeec1276398ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6621b6461b0bd4616c98e0c920f2316276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb1c4859267072058ad001e226d64a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4b802b45cfb45e393e1dab7c7c82e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86aafc0b6493070ed758337513a0afc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441498e252c8a3255354d9e9933be35c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4862fd6e18e8eadbbf548595b2829ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2db70c30cefc0cd8c3ab35e7878d17282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03523f7bdb0f48de7fee8e726f3ea74d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b913b6fb44023bd6577cc9d1f50c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3151887a9f9252c82cc438e562adc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b9d6716e896b034418b8ffb2c3b67286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55fbf8170464bb1ed3e71cd37b895f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345de1f30afce68001614c1310b26caa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f3bb7f9acd4ff4026fe69032a0231289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42792188915ca601ae93b1727de2814a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad39ecf68101b634264c7c03b4aa00291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7821dc9d2e81cfb1afbd803cd0cd4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fb4cbad32b2b0af711cb88055726d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11de8ea87152b6ab2203b2bc09cba3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce55575c0515eaaaf87115475caf8c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37710cab479c91c0efefc99bb77830cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfec28cd3bc044a413a05417c4a738297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c8d98b8ce23c1d3336d361cc99c47298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d47feaf1f7bd6b61700ea34b88521299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4976bda55643e423222dce7e5c041f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c1dc2dddc6ac59c262a35b5312e2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afba15ee6c79a40654d72c95b48815302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a0e19645eddae1e527096f3ec240c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e7fcddcd27ccb9d81a17eee501514304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085984ca82580141a69f3bde356754b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc7560d6bd41d1d20a5657a409d6eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564e26d8b52b2ac1f1225332cbd6676307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680a0529109f59e67d600d216c34d9b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f1f76f3554a108ab7508df955b923309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232ecbddb51dc844f8c86423d63ced3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54381c86aed7a962c4d4ffdccbd70776311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe8ce4271f5ef769baf2bf0c35f537312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c4621cd9942cc6146c3ce50bfefed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4924127ca5f79e00e86f2d7f71de280314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1cbc3ae35956a0927d4cac267afea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0b2f8ee42ab1a6ba058a1561441e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e98def3208715c469262c1fc03ee27317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e089d99c07c98cc36ade3a2b611b7dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495365cc1173d532c897eef07bdd6f1b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884f9f9e30f9b2784d546f3eb9d4cdc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e64e6ceba241611f8c4b28503e227321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed694aa97ef8b808f0e2c13659a389322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae1672afa189aba7f5d75608c28fab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becaa3da55e0160704a70c6613ffb6c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad345e4fdff01c3e4e2a2ae7923b6e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44493db414f111f26f5ec36961233e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c841834faede56b9ac87bc4920e80327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def26249daf17fa754f0d5023704a7f1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1902afd45fb6ec4a988289dea0b10c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31c02fb6043f762ea75fd2d6de1999330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0c6955b9ee0e81a3d0fe1444f8542331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd56a9e1bedadd7c708876d1724d86332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf5172a2ef20879f6396578a8d5337333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7269f99852a91734bbf23f8409ceb7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f394ca236d6e63a13f4a7e1a145c00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e216c4d442dedf8cf14cd9e1a12c85336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403dd9b764f4276f44f5dfaba6c716b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea669e942bb822f2582b5fb4f757ca3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a60b679587dba71f1b2864442aaa9e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c5f64bc9210a8609c94563f06d8df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bda809d207ed3e6a5936dee341612341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87445d159f4f78b6dea0705d41dda4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8685a1981b068134ca92b86a5d7d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dcd84914158ca6e3c5f67ff33161e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0ac3858236af4b63a6317a1095a29345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1117526b049b24e6c4472868dd82e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c3114a21701e7bce8b1ec2d935b52347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c85d8d83c2e5ec5681a6c7700311e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b0dece8bf48da061e0d25b5cdc66c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11301412fc2b6055521ed88281d94b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4997ff1b723a06094c2b53457d9010c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79f0c958849d483a7bded43d1055fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fe83e7019e8f5dea7238b065ae9aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624bf413989f4f93f1a94d868093608354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718836f8e761fb400782a76457b91d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d0dd4fd996743239b2cb5dbd934a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62007f2e78f3fc3084b96b1a7ffb0f87357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c47e6b68b7a618f2ff2f1fc37c8c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159750456dfd8f58b7351acdf77cad2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a788ffc0ee360cb8f7d444d72b4d192360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb75fed192bcc70db990d2b2bbfcea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf7948a8a0d39a07a7c5d7ba0d812c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb07b1d21fd428359580c29025ce7e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d62beaa8ed5c9d8bfe31c69ab763b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a39ee993b1de0993c79b133062e7ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463f7e314685f3f6c4ea76b15fd3001366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acc3137fed72149f666dcd9dd31cc5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84447034a25e6056785e2d343888f268368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a32fefb19477593c59756fbc41fa15369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1f8f4486dbdd43b542890fc90d73b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2c35a6e2e8f8bf54fb7de808b577c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37415b72ec083eb2cf81317325bfbd2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c335bc13462fe7b3e6201dd1f5dc5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e06aa2ad005f6827c68f80a201965374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89919c379b8429e133e8adc4fc162ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade1d62a6c9cf9798c548f7156e9036376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126b165702068e68c1e850cfa8ac8f5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc42bac56371cac5370886a2dc76f1378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a697766cdac49c93df49e1e0ef6981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd247d188dd272b0f96f8ab3d5b94f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b65fa7ac5b281ac31e249c49ac82d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10d1dec4342eeb31981176612eeee24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f8a188bf45fd91e675be8db01b2e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459f1d066aaf9b44d864d83b08bab156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b7eed4224380b337790c765729d297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344db2b306fbcf25cc4efd82fece57c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63e5fe36f4f6809342562157d04a759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb45180e47c0069d1aeb40e313d81210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c494bf31bfa7c0d82ddda7f6b46ac6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87f76f0888cd14bf45bc3e2987dd2612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e54380497ff473073586651bfed1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62367e7333b83bca492caeb9b59801b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6a214968f678fd1c20163e2cee71e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80681492081d10ff383ed253278f085316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c7dba321f170e6b8847436642c88117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c40f096f4203b83c66f6cb92f176818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e005fcdc947cbeb7fabd87398898619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320d5ad3681cfbd02f1846155bbbc3520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6114393b3d534b73d90cfcfed3153e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ec2f17cc723a7891e61ad4ffb851122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebb9221dc0670b92abdf7e0e43b07523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211268946cba3bf096a8001867c428324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89452882edddf0251bac138548851e6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab4637a4ea2b0467d1ff54c24fe33926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3484a4e121e10625f30317c10279f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601534f3b84adc8b7c3a2e36c0e169a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdaeb29f3123b5a6e082ee3677c901e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b13df071ed22657a651494c2ad983530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4a0178fb241998f50b6189c4f24d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b20346972acaf17921596ca12a0eaa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a09f1b2dda8e31e3cab376b8d45b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b879187514ef0aac9c3229a36bba6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad124d81be656ca493287b4b9fe34235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ffd378c384acd77bdc5b24dc2d3d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2dfacaa843a862683a1fad7bc0b3f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f0c79a11007013996dd7b8337b31838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0d8d4c0cb87853f406b97d5f992dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53af41ec4105f591f0a5150202475940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1aff72a7d5b58db556486fbabbacb341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6368bc71d8a54d4bc172bff52415242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df39ae4c927953785790366343422943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e535519bda0795977535e364c21e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372b6b60d24d59a8e2d621e6d92f2cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895f06c1313a867998337345b422bfe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf765ba3e4b100a07c6a1bdbf697ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2131623fba4e4c6b8b68538eea815d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb9ff5906a9a67eb456d6f1177c67049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65416e5267ad1090e3dd0de8f754af6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152caf725fffcfc61c689e9875470db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ca75c3f7003b66711a79f341ab33452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b4f186eb24a814b37a638d88a61ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc0ebe55ac142c5b9bfe293b988efd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bbd79dda9a306adb49afa3539350655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b81363cb6c6685e312bdbcfbbb4c3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2912e86a0c542305c5fc455bf23974857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeac126c2c3c8bcad8a95819180236158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507fb6ed78475431889f12181c58e2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a278e10473d8e455b3be2d46ef42560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90a6f75204e8ec2655393bb8836a3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737976b618b1b2a2b464430569c9094d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54cd0aa83333df6430cafcb9eda89b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e07f68f2c80139a4b2a85d1879d2564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c272b14959ca0b62ab5c5648d98bdd065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9543d249b343228e5f83672b586565966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cf9bd08e25bb23d3961cc1f7a39df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bfd9aa0b22141e4123ed4f3daf27268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6f566da5b5de82195248651e9c3c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72522e8da4c05575f9686e4e5ea8ffe870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd1a7dbfa060163ef3b6e67c46ee5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6916b55092ea301fd9b3a9702c1707272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56e6267ed9088fd471dac7ed033ab873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea507c4b08a1ed25fc58a662b18fea174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b89ee9d5ccca1de1a175f07314d2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3f186f8bf3d0e5a5c2be09a7addcb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583d6019be79462aade902506b64f9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d210b862c84e1d8f44f5e98be4f0878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aed4f7d1c46af496b81b674a826bf079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d7b403a379bc327ea54823276f45580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee195e68d2a97c1b27b04b32a86ed381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc8cb85ce76ea87b41467c26cabb8482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76861a3968e028b8969f0cec4d99807683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f2a7f7c9725392c109fe86abbb46784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906b7336aff57bb4c6ba8da2d9eb86485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fa3394902a8df0d46a9216ff9069b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8b9c63f4670c2857815ca4b168e2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730bf28f7a292eea23522614bb3b40488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f6138d079b5357cb419d9c3aea6c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb146eab00619f89d764b9d2b468cf890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f014e5729d7a46fbe0a9cb79ae4f0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffec297fd01a09f347d4d537eeb3be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76a8e54620e231205552e27eb3e54d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd061d0da3bf6018fac0f272ca60fa5694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96ac7a1847fb485d0bf174631355b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fce292e0b0b8a9d9e887fe5e8d70696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd8cdd97f3cb7a60674ea56383833097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed794b0317ce00d1ce570e5be56262c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa11810effb9275c4f89f0ce8ee26599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10488a23affa9038b3290af5986ffd6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ab63b56353ad197b3b3339e7a15ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065ac8e9b9a85235fa5c0c208d56e16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c098128ede3508d7dfa9ab4d4e515103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab34629ff5a5dc1ce78e2480ee9f11b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2497487e60e007de52ce2907b34c00105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ed970b7dd9f96e178cf1f8280fdb9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f63538fdbea4d9ba57a595874e069d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908ce2b6c50227b1a7b41ad42224f11108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa6a778fac746db0869c68a2c09afb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d256695b1087969c9bbaf1590b87c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dead478635154a41c03ba46eb04b78111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169373990bb17f44e6bfd9b070207c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c981361af1e58960cae1ed88e6c2a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc954ca39102a6059846d3b88ff25f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5221f818dfc654222377288d8b9979115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82208e832d1f52929eaf9e32386001f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b353de411f7534f21ea3132d463a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f97bf4fe7064cb51c4649f85ad9ffb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c9287bf5f99140dfbb447c10f3d35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc6ad6b443aa48a89ef095c475f303120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1e0dc20a50ad562ea4bf36170fe5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba76f42274aeba5e3ff6cf851455b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23716bc39e3b101efb5da0f9cda2d00d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676730d19cc0aaecb3be774a7764095124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494eabc8d33000143a18fee6334d8c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5712096be62bc0bec03d57e8e813eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bb345e53c4a882b2540daa93d7683127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b774732422baecbe82488a4ffa466a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df443156e68d335b7c7597827d01ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128e72570d2bc85c332dd8b15048527130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5a4936b48ff79efa810596589c910131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba2268049c9f46579d9e8be18a3cbc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41395fc93b1a8ac103f99c5e8b2743133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ed8a14b0bfc744d8587313022ebe4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b54e8a7a22be09ce73902f7fed645135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee912a7ce2f4a890736ba9ce750967136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc666a48b459cae4a6af023b8cd133137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38529e4213e733047c547a158bb20c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d590d46107382a4ea14d6f749336fb3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff29dae668d339db1f5f1cb24b12d52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574eb7a12181b510f711d5b366a94575141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc691989754baf4dd6ec9b988ae5332142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a791c7f17b87879b54e8c110ea8fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92999eb9a6af764f866b08d88770c243144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f96ae45f4bf59de200bbaae1afcbc6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1b5cdcd0967533411b4ed79f2f2a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bf868b845105f5587d2d96c45cf42147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acb63fe10e62aac724c9d2d038cdd0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23ff93117427d78b81b01883da8c3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf24358fed4e4db6cca30448b7517b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d40a186f14e9c326f45425bb5ad34151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad31de0264afb9e3b7e7405ca904ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44babfcb992fc834570461bd4e4c4a87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a666090c57d187c639f99f780e563f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bb55d83cc9bdef0783e772e18a873155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e94bb142958ae8f185866b9a5321e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32afdaa2ecd6dedbf8f8572fa96be83157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d799f230d8fdacedbfc5aeeca518cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7bf4297b7155278964ca32db56e4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a946fe52525ff5d9ce41daa3ed82767160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79f92452bd4386f8fbbe50891d40dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075659a46b840ea68d6913a3a67c981162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5386c74869483b2f9a8f3ca582ddff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c3008fcd2944d1a4cb1d78ccc422f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf6f6f01659e163844fce6ad503120165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c33395605fc2d3fe824ae178e881e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba45805db4815fa58157f807c4b8a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80050846f155a843fb86470590b95dc7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358efb6ee85fd7ce8a8732fd02ac612169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e90a905990d51129b11cc5cb0a09d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2beb267353d2c2cb0c76e26339aa2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3797148dc0c3e7035b7548f717be9b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9bb87facbd3dbcc230d2b37f40699173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a323cc23bebcaa82c58765d195aeea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d4a31106ba309a40769a6592aa686175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af140d899d9ebcac74a5b8145b1aa8f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f7d779b63fc537b026eb7d9462e37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c48bdc43e7af3378718eb2a54f878178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfdc2db824e288beb1f5c381669afc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d293a6666900818ee7a6c012f310f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2787ae7cc937989c593146cbb686d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a666a68eebddfc5c9a1f4f89470ddcd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a76e6dcd07f69a43c708c311f1d90183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7fdbacac3a4193b7b0611456a742d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffdb9f9ce5bc144f57986d62363408185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a39fc9002459770341a7bb679a1f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27031bf0daa23102ca81e7fcb3304323187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcd817fff789ae611567d92a8920f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec312d10ef4412a99ee746b3ee3ddb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9727a15c621577e6b5c121b6c2c74190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5f2e78b7a90f913d9ab8e4c5eb3ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937abe9c7c1be552d38d2a85540ba3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b021e955cda42273db9f11a5f47df6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1456b39df31c2552148c8db9183c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a30f4bde195119446eabfdbce6b69a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d8e4555f63ffb3832fda8239c5bd7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24384bb4bedec7f3a3d2879b4ac0b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae498507365c94efee105b5e0999afa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac660b6e32b55fdaaa4b8e087edecbbd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1226c1b54f6d7e58116ff8db4d14f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0cdb2a2f86e9b263e8338347c5ecc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790789cec93ef1fb4f836937123d4aee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001b259f29571a0340c45b7a3de78a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9c0e8e7478c5a07f2978f81e5a30c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2f5e5f2548c19a566e4a5800db72e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc756a7194da8ca511d97ce7c804e37206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb345818e4bf747a2bcc14a8ed5ebb6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca5382302db7d2996efc9980465444208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33174d2feeca94913077ef71a26061af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511db04d5b3ad7cd5014a6e7de7df27c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c88247d035f90de898c83bf1ca1acc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4640698f9110df1410fa7acf56a63d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250e22055232c61731abbc3cce1a2f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6302de4b3da400c0f4416c84eb18ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250bc49dbd07ae45444eef469900a7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd23e8befc4ab873597cf8a9d30faa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9c914b52a23c7f57e84c1786c9060217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bdf6025cccc9fed35e156f5d7ce8d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c0efa203a36de3ae263b4e7845e16219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f71d44a21babc1fbaaca62f629ba9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a38953ca8dd8bf406adc9e6ed68026221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f7ab46622f143ff7abcb7dd513630222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e239c9027ee5bf1ad4fb2d53e25e785223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ad193b07f7002d1024711974b7bd2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd29df4f0c383149d09160eca80f8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b32f0a623141adab2bbcfe9a7b940226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e3dfaba3cddfa5bbaa0b22d2b9f6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79a8915f731c4d5f5d3f3d3d1fd9a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21b1b04f1b4a2c1dcbfa99fa3944aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379d0c468fd425eed5edf44be8b6744230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378b049bdee9ca2fd12f008c5f02b55231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8b15f3454137477aa79ad25f57080232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358300c532c2df5be7c9f0b8f4b0c45233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ae5cb64256e69480a5d77dacffb7f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a803815b4b28f0f29620f097699de5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150a1e05dcf46d75f40b18263d51d42236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0a1385d4f345639779ff62f773fe5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecc5d685159543b21271be71b64d3d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcdd9587411ed26248b062b9c3ea0c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb69c0ae50c3da25936d38897f6d77240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408be15936dc2c460f966426fe15c2b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72014c27048881d6b71cf398a2b0f7e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e873fe4616d65f97b7b7f71f4e3672243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c480af16e887848efcff7ce116dc7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f820144ea293451469815a2d2c887245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3aee474a54e9051102cf41c0a9d4c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46fb60ea3a5d80f06133d10ce088f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7b3c564d387890b313933174e83c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab9ffca50b9816dca8acced2dce32b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6cf8ccbfc1a64bf6113ff61eee504250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f3d468ef71ceb6d75d9f0835ba68a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cf029bec97845e30a9ae34f605e57252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf2c03f906b23c8cf52fac3ee45205253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c594bc2b70ee58875ad07946f3007254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b623f4b045a3f6b4b1fa0e6c84050255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e86e6e1224ddd61b3ca6726d6db0fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd75f4c0a305f0fa4f899e63213a029257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec106ad81f9d87e3020ca3c0c00dbac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c0dc77b93a2caf843af95b3950ec3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9ef17d210bc6550cba06945bc543e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5e02e5cdab4efc68af2d86f0bfeb3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6640c922d930f9d299676829ff6dbe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4766851989b9d53b075d4586343d9da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f0ca7672c0024ff200d2453781fd5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e148c8fb0c6ca173d8ce2bd73fc267e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603e18987e940aaca65d059fb8f4d22266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e6c856335a41c19c30ff7ad7524f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77304c62d1df426ad89d8710cc685a73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9527d5dbcda8db75386eb67638ea53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfff70ed9909f9b82c76e7eebe818ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c469dfcf9b71418e8b52921e98c1a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bc37c02da62e63d9d950d3c92de4c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d4a292bc0a84313eff06ab78497cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76133b090a206df4a119491110a1414274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3290656a3920397cd0564984395319a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b865bd2f9d21c03a5b548d617e11373276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a903e6fb03835a60b9cdf323a2ae0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cc4d6a982c28bd6c07f7a3dd7af4e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a01b8aa28d975f91a06483ec798f26279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb75363578c3d32bba3b67a1a5395ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97456b5481f2571278038c31fefadd5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec86acf04b42b4a085aa60f1156ad42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed230db0c124ac8c0f32e5a21237b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88e54449c02c52d6e82d1b5f687bcd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a414c684ef208092db023ea2046efe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5c9e1c64c357cf894c8ad9c641a86286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c964bd1fb7ef97cda99ef9282c2bf91287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89133098d71a9c817820f5f7febec39288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5e090618f13a5263afb2cd7f204ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975bc423618283a844b583dedf87c0f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2d93421e074f139eb9d5fd20f90df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f851b207f263c8202815dc77188485292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca6c7ae766452c4dd1f159e4844fef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d81b7c7cf2acde14e63904fba3df41294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cc37a8f657c1b7757526c2581b08c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e77ce157265b0d209dcc491268b5bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f977c75dd9ab54f7b37d01b5030d88c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd2a4cffd1dac8fea5f42d3681fe11298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f57135f08dc7e407f7548278b78a8d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184df2fb9b21a87f85c34a97ce2250b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392c95fae79ee5d731ac925aeb7a59b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5da17b49a287eb66669da4bfcc235e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac8587462fba9375d500a0cb668cbf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115f4ee6f6e2031b46b4731bf696a54304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f2848da93e58c1a857cb1822e17df305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2225e34a47c885471c4c9f38c4fb81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de6311bae2e60bfb6f89da99b53c7f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455e2bccbd931f75a97fb38f7ede877308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bea2e5345a2d6c13cb1677c694410309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5cb1467a75f55be847ac8b29d535c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e29d6de9b8c660c68e45d87580be2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227072a1ce01ca62da1256762d9ef348312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c32dadde824655b13902572f142a24313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475c9b3de67046a40edff71c711d7b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4262fc174d9e4156bd545614ec48c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d25441e922cd8af3153ecef24de1a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65c8bec4364048abc8d83154b4469c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79690a5bff498f2ada060f2598ab2176318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b2dcfc603148c36a14189f553a07a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6a56b089c93df3b12fb3f530e71c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573e7096b3db82879d40041d98e98c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c81e3654419b00b69e1ba7d67fcfd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec111cd58621e82100fc30d472d3f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1483bb3d3d6169fb0dec3ae6ea098c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef04206ded2abdc91feb587ccd644d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a1d3dcead0abf92c72e763350b19c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296862b900a29f16c6928fdb01b4571327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6eafab21924b848a5a26916f16c146328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71720c4565d656b097dd8b33b1e9875329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efe85408a4bfc23a4dca83682089c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9c19aaf67ebc2435025c13c78bbcf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d629d79062c6584d754ffeb996272332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e5660a9fb7a91af3be1a3a31232a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090de387dc3427946593382c811428ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f92f5e70e86641a3376c7b8b039ff5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd395b94bbdef5fa52500eac234ceadd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6ac240295431e0cc3e81edeaafb52337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5009dcc31f968046397cee30c62d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3751ce7a1e26d57af68ce78128d6d2d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bc852038117081d2b9392ab72c93f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef730d1f0d0febdcf1c94e09ffd223341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a2d543bbdddd247cfba9b9a88a509342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcac1619242677388a8a615d9fb207e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912e2d013569059e4509f82ad86da00344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15cd7c47aa9e83f84e86862af3f947345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba8e6aae920834d658d34d666bf76a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711d162b2e3754aa61d1d7b4099de22347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e4f3a2bba1b39e160215c032da9e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f076e9df2e28a883c7d1121f9bcc4da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763d5fe3c0dd04d6069586180422357350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844d451dc5335e3f17007a0ccc2533b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b9932cb745519bf05c981f0d2b163352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33890ac36befd0cd0f6831ae9cbe606353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bafb2f6fda1b1a23589c85ff1f497354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce42991755b15aae450994fdc32c3ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517156804b2eb900671c81885108b91356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04241d67744b4dd2b56b4f66b738af3c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b2ab72dd18992a16a5f9d836ef222358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbdf3d206e146205e7a2138779da94359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b0bae73a154d616d4a7b11a2da947360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae8ca8443b9ebb45f1dfda930da339361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea7cc96a5495dfcc9b5cbed4dbeea4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d9450c034781e45ae43752bf43a1c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acd6a0a7e3e35df531696b946dfac6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc61ded4c31b833e88d043a62739ec9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa08fe1cc61366e96de3ad2da0b4d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1d1d4e91a7bd176a1f075730caf2f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db79c515cd0e2069cda6c63444ad487368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0940d6d47ad2e1bdb8c271317a93d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf0b5fbad995ba3a25fa93c6559267370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e71a01f38793cf4fbb871ff08e298371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc0d6d8a77718cf670a6f3fca845ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6354804a5ec07050ff270ba952a80e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa588c2825229de40937c55962591d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87110d63a845c8f3a3749da9155f54c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fb8d5867c8617d0df51dcd79f3881376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9e6af3ab0460a97955cc200c95528377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e642b850a09fa8362f02d096fb264378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>