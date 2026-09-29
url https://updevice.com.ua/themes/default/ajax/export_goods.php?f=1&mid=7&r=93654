--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267bd1eadff522010ef74eccc07e9c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a85a8814fb6b084365ac9168a01662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47ded69106ec6470970aa33feafba23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19007cc450b81251ab3c5d618e9b3e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f18e0feb7972e9f14dfe9c63e062a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0c923d54d60b11ab3bceb2080d9bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8863412a9d0199d28271d9167db8627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f414f2538f247153511784ca34ad558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0eaefe3104fc9b72c628fe1eba2bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee49719eee962b2ac45232f29003a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c439c07f6a7c1aa0d842d8f144bdd0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb64ebe1ff72a65c1895de5d8edd10c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab9736239311e891d176b0f0c20ea013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a24061ac50e1a885fb9e36a8ea16214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb620851e34d11153250c91d01d94d3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875e570310b7d198ea2188d412d5f2616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f00df8d93633d6ecb48af4d362ccc617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8b98e57d4bf6d270b762e21b89aeb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d98801e4a4d67c187de9138e28372019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3ffaf1cf039f7d2107a3684dd4c9720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc581fb89493d3d5ae3da4a21d56fb2c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a33d3964d18462f943f211b774227c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca65af813dcb120e8c43d709f9e0f4623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf08a039b937b48c9dda4bc6ab25de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4d0efbb4a2d2bbc91df3fee246aa825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6d9564a605aa3debabbc3f4b2992b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9194497d9ab81ccae9641428327c5d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66096e9059d82bff67451e1c8a73d3128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93bffec46c43be511db8f40bd315fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a463ea0f64231b0b3c54991ac3c3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb96f98aa980f60a8a006229e0fb7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7d63d055f01afd9957adbb03e733132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe7ad415c0f262a96fe4af0afbb1d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99acd3eb6ec95f43e9777a050ef16034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d5b265dc41078173548f5b551c9a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32dd6d91508442f2e004361cfe1bf936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f7ba8a5d68ab43a65ea4d7893870b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff7d161924b571280225fc85d3d90438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967e4729108000f3cb45ebee38b8d2e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4495fb122f7f1811ef60d3bb5795240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11c29eb26ebe62b4c08026a7eba3dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0194e1ae96fb33aaff5357d9762cac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937fa4388cdb623e5d53e1e8bb9e6c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcebaafff4e742b10a75528d9d5a81744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb1b640f80e7fac73e492fddeae83945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e147af883bc2f56d72f5e2cb6fa9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08716dd9cd751da2c58caed383bda0547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f116c134d4c6762441d44463152a8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08af6fb25edbe702dd3ed751575a4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabc73e8f0850fa15e1d8d4635e01f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f792526597d0edac0a0827fc9ba766551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb02d25f9aeae4c8955e622abcf060652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884fb17ba14e282e79c178951aad83e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27decdd553032eb38393854f40125f5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11aea9ff812b2bc5a7e1bba5b6e327955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0a579e9688e5b10a0ebf5353842ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fea90a4496660e835b787e2fc02e5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88903454fe47ba448acbfe5b2b534758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b81bbe4668bf158f5a087196e9eced59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504850e34e8b71e9191dd5f066e0e9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558240bf2c298e6ac2851cdd380708861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acdeed2d15d959f74e4099f6bbd92562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84023aaeaaa7a441c56ab916ae770e5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dde756a185193f86adda4cb6ac324364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0064ac9dca93a0f5c921a3e11530965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546422ba245883a5dba30881ee59c8566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918eadd406af9e0ee94e2b68848eae8367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b09dab40bb19503f54333f4d78f1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e139149b2e9e0e7c2a605bd96ea070569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a5b3be3cc950425ad9641245e94db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253de1f59aa0e439cc2bec82691945971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa7dd86b08dc643b543b03db7356c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f2d677b5b54744302bbd94723bea973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5b396e52500c489999bf08ddf469374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebbaa80997a191429a2d1ef1f67f7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a65f1333c3bb9b2ab0b5ec8f2ec4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4b4459d9850da918d5974abf9c2c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f693738305c60ce9596d09b494ca7a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059663b7a9c7dc144d1319ee2237dd179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dd0f92541bcc16de401e881390e5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2260ac27520f4e2dde9ba2d93de2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644c20f4a1db70248eb9e4c0be7155582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2c6b1744a1b41d956efd75762259283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecd101c89cba0937bc5895983b8e2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420892c223c0984edd6c243ba82d277585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ae4e653c0a4d80ef8c65aa38f334d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319864362a14e8ee46e44ef9e09dd9e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11727657d5c6adabf54a96b55826b8a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ac0bc2d156d8e3e3f1595b5700c7989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd813b282f961dd946e1849d04c497390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f201f79b55071e1c51e9041971d493a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5447f271d81172941b43b2fc6fbe192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af09122b446d00a191b10b3033879ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b3458c1b8e4ea1f120567161d483394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9ed3a3053e647e2bf284d15585bca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb44ef21435c09feb07887fc5827a1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2987cd56b31e4857c8c6d8cebc31e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817666fef2930339e9d675a16f112e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975eb710eb9681e9e4098f711bcec4799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29ebfe167aa3d297bbeeea6b999acb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d45ac3e9bbdaf31befb2bc7182a007101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e8df9f5ad708476e17c4cf7e0c369102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec1ffd12fb926504476d8bbb861f14103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f12e8c651d80c47e9325868b1ec5f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5476daa468ade16d0bff5b9e173b20e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36a275aadd5575105ef8949a9a73db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89f10d01f848729f0e9967dd8adf24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd54500476acd8e667cc1fa6d724b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2883879e99a1772216c9edf65644b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b3a5f9a040e6f77e6e6e70e723715110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670faf4c02ac7c8ba34aa68e2afcb1b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73293caf4d75f6b6e32a71cbd6750d51112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b52a5e5b709cc74bc1c452b6f4f657113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a3a120382b8fd72d8dc7966aee79a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edf610652990ca8ffc8518252343db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b089cb6fdca16e4d97405af4a1cb66e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f82dabfe354ce182aad6fa3b4fe9a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad643de7e0888307e97897a31cbe080c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6309215c78a1045783dad2b0da48c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19887aba636c290075771ae86169b882120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f77190e2da7accfdcab2ec55d32fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a88954df383aaee8d806434f28674122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf894fd46684f322c6e9539eb059170123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916ace326caae412862b1cb77b2da30124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ada12aef456898221bad8398aba23c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44073fa5912a036acd5e86d9fbc656126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59706cb4b39750fe00dd08a89ed4e3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd144d9595be6b5a0aed01ad73df0a79128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbbf432f837bdcf67ff8f6595f16c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952a577720e2af037af01ae1fc4b6da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8b00fa4e6ceba66ade1d6e1fb5db3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897860ba5cc483bd91c2824b9c7c0e98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2bd0dd1ab225500a323b9021065db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46628b1f06865c0b3cf670a95febca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789424e10252a09d9561dda8b073184135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6daf7c75e981245f2d9760905ebab7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff54b9c359b33d7518d9a3394e1fb78137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c56b5cc8a25f3295caf8c9658aaa2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfea3666802f7213e5086d9898ab867139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c45f3268f8b0e7c3063b5b73b4a2d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b311992059aa8d544c4c0471b2b9674141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584ac5accdf7823f8b48a1649f477a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de29f0281a6eb4d649cf96dbd619f99143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4987690ec09526e937f017a196127144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f952301087f4a29a3ca77b5c6a3a46145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e927dd1fc88df385bb5bc4f55638d09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db651b252c89c73e5d753db65502fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722e2f6d5ab5725a399c2b3fe11f866148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1b17be1d17e26888355180d32c6bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675abeb7b4a451913050c125762fa2a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6df3b481f297ff3d4a261ed3cfa6b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1464a604c8310eb8e5416969dd5b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb11d07235456e7127563bc4d4bdcda153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4fce70d3405c14ba4ad6facb851ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33704bec037993754f99b2c06cf599e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3be09541fc94f02b1e24fa0bb8fe2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7589703f5c6f78774b66946d5f34b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509540f36188f40fd8a87ba78fa239d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac080f32b53c1687f63eb70364fa2e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1936648f6bed38eb7d8eaff36d2d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f12e8d966f1809f07d4593249b314161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456ffeefd0a686c6c678a8f08303acc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92467cd6c727dc1dec74a2d5671b8ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a59dc8caf6a237a8daabc43a84236164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1ccf8e98370cbf134d7141f96b013165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25ca3173a5468a4c6615b0d5e8c438166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a9722a6c6839a58e63a932665d146167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85fd8079c4f34b770df56c16786c75168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996a865e61171a5d509e10e0ef38e8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b76698569ba92c0007729d57d2a5cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c07e1c1182e8b6f363bf0720d9d587171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04d8bcd95c66b4a238d8225f49478d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fe307c4e8d36dd4b7717914877a2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298436063f259704d947a9910b137ddb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ed87e383df09cfe879d201408ddbe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63263a04d4ac0147bc6d55aa31396a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff60a3d0293478f9dc611795207bd4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feae4f8f9c935f9c2e5452023000a96178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fff5dd674422d9ff265fe0b5d11dff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3372efaae65e68c4db6625a2c81811b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81543a2582144363a6017bb46edfcbef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228b93a1d8513637cdc42d9b7f0ca99182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c610068486445052e1fa77c56e09dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d9f6d02c8de14be2d8d49fca7b0d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea444fa9b301fd72a970635c8eb37a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9061c212196887531f50c8fdd3e57e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb3e7ec49c33ea6937172957b87947187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25760c7dc6002ebd9665992fcbdca5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f050835d8e637d4333431e5e0f0c9e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e89ed945ee10740caf01adad87b19f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7af54aa5bcc30f55c60f3f468a55c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f22354960173c85053d29abab97a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c08c0a36bcd2bfc147840589f0532193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a92cbbecf5dd559557467af8ce45a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87a163e7561592905559b76ace7a85195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9cfb1783cbc635ce363e1ae7504d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a37965dab0905815445f5115629898197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec978f6c3978b84d127975faa96068ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3847bea6c29b0ff9b4d93c9a3f8fc2c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd6c6a9ba6b451f2af9b710b8d4888200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300207e8bb13ef159d8f08991821226f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b62ddcdbf141de85026b4c420be5a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ecd9880eb5c0bae15f097ca1df59a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835dbdf0564520fa679c4983beec932204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcad1afe6910716cb3647b93773ef51205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61eb1b9bcace3a69332484c35bea773206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78542f7475c2cfd5323ea2f86a0939207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21873e41a6b74f484087c74946e97808208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282545772da805fa95672c248b9a360209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793f1c90f04e5a7b9ea98cd52ec84fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0bbe95dd9b4de60153a8e397dcca8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a5c4839175e93e8f6b05be18ad75e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20fdce8949cbe253f9be963e4b4cd1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca971bf069eae5caa306b6c40f2c86a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788c9e2cb1c467c4f3542bc4cc35fe9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdd08b684eadc9a5d323defe36adcd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1953670ac86674c52bce09717bf269217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fabe78a25b720e7a9d18ef7465ec4d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e027066a953a193f340cc90148d5d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d1ae5c345bc84da0d8415232fe982220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc60e60c83e45a6d83955adff5eface221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa12851b0725fc9ee0160c41297c20222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d289669adfd72b396e885be022eac98223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066f73e1566bafd989e5911f6c26154224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74845c21a1717d5348db3edee3a9fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ecb6163e99cdab6499cf308e47210226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498350f24c6a73278f00419d0916e14d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146027d4830ae3d16eb618ef9edeb917228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000c7452335fb22fb768c23aeffd0c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89fca1836af293bf9ad26e3c38233c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab92fea26bc418a388984a0302000cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66965e91c611df5920d75ea9f4a7df1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d287884f5e101bf1e0810598506f05e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20714b5916cc4655e4f64e7debacc30234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae7fc5e4c419bdcc18de35e9efd744235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619087957ab7d9e98ad80eb000075684236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122572a15d054159aa793a722422db36237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66920711df5dd13f09a661e8a04da0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6aab7aa21df73bd749bdd341da2aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba1ca06693e700313d65833a92ce53240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e96a2303d40774bd61a42138cae52d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d759bbbb9edc88ed155884c3659f29242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34e0c44bfe0ae4bd9f48898c9bd19d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361156c17e7e3a5b7e21cdeebe8402db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b6ec020d946c8a24e2f312937e7ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8673143590b16ebc87e6d92844fca33246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454237dce4b44efe0743c4eb74e3a82247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9eb5e527911ff5688aae52c6783559248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea729a6a5d30c74136d5a58ed07caea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48104d461c5d9859589b794382b3dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f73419228f0be64baad9587c9c9791251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f92b428ae5968b92d2848e288b6fef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151848b036a64e14bfff1658225958f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e6e93740539deecff4eebe4181084254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4123cf0ab3333a508584601bfc40b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a210aa9b451c105d119eb1d67b1c2b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f82d9c0c9f670354169d4657a5e87a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790dbb8f58bbee504ca0d8afc3c8b0c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9aa1c18f85d08bda59a4141a47bda259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6229200755b5445b675b9cd163b11c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba6c8c43b415bc7e0d9e24bcb2285b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226a1949f4bd893c4f5511bc9bcdaf3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00671c8130545073908f8ed053419619263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0df4b09cdd85b0804bd65802dcb629264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b4bff896574dd5cb506852f90606a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d515c5ab9aca742ea1b8411fa7cff70266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a868da44ff5286b80d8d8daf9b5cb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d82c39e36dccf6438b2d0ac4d47646268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4c2c0dec70bab435fbe7fdfb19bb5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e84b63c141b512188a0981808796d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a77ab0c3bbac65d13f91b541c478f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2b3ac6beab78255f9a9d420b33c65272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ad62f4b7c27d63dafb738f1347acc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97461d2f7105df0ccacfcbc7ace9195d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ea9b8256083bd7517105a6b875f00275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d7dc049b3888516faaab88949f54b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0322b4a757e6319428dd45571af17277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e736893c97d583ec7af496371edd58278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60810cd59072b23b6071a6baad6eb31279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fba895df61b7e66b9c4f90909eacb5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86ba0be3f69e62b9f529f1a7f844f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a23ade675a15f222479e3dc8ca851282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675bd9c6538955baafbcb48fa98839a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8766939d21027b2933feaa505bf60284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355db0323e63b76078e1b08a94e614b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db75f38275e8ebc0fb618739f1c8248286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ece84046e4d8cbc8451489b9f89066287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7dd38d5d58d31f44a97cb4505609e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7244b39ac5cf020cba4fb230ebcecc7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ad106c4ba60f1f2d8d2859f196efc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e3a2f7e0a94c6717d6b9fea0a4bf8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d383c03d2aec104c4f3d9461666b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921b3810b1a048e6493b19edb4a43d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdfc2100cbbe64c0487ae092616e49294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006184def18a660aa71110e3235782e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a37b1a2d007727412b5aeaaf6614f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b4a7379ced5f07880ede5384d6a61297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906155297924dc4fc2246d6f2a86ab0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53a5fe8b7921069ba999e2d9a03b64299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22bf36ba924021af2b6251050cc35f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e72c73f93f2349b78900ee22f265ac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c124e8c4061b478a90becfa8177b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c13c43e1d2da0934fb21fe61a7479303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f27f1765ff12ac8d9e9959de6c1e7f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315ed2b79981101aa93ac9f9fb439af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35a9dbb08364d884be931865e197d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb54d6a21fe899fb59e35f2a5fa881c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ffa2a353059a9b78999e727f4f87a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ffe4da467287bc43d38ca5dabcb1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b3d2f4173f2b2ed513250b7c803dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823803529b0da399965f3536f644f0a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb94b319099d1eabb21ce2349f76ecb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50d790dcb039098bef3095c072d3b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5bd547e1ef5986371c3896410779f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544f050209cc35452864d5279425cd3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103aba907eb7cfc525484c31bab3e279316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dff23232e3a048df5f3294157278b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760b4ff9740e450cbd600e8cf888cd9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a49c6155ae2392da8b51ba710e3054319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c549f99274ed98deb3a565ee39e8a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e287cfe594d9474d188ad00a0d03f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce22d3f49013f4b59c8d0e24107926322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb1fedb59fe645043b0b71fe27bdea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d06e34065c68fc8e9f93bac0a65546324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5135ddf65a0169669c44ca98fbb90e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f05e6e108460f6ed45fbc5054e7aaf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e05dffbb9b286674e882b51359f41327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85080ee6a361d9369ffed62aa02f10328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0011d0db8cdee4440a69fc3ebb496aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb838b9034cc92b3a0f4d93d5f000228330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27734f71e627a4bb5f8a9dc136968499331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f162749b8fbeb085d4007ae25950eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511f03ac191c20ba3f43d8a756b4ec3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd429b57c3d2b90f292c86aca11ac4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55120ed1e61d79ca0ea07cd75cb658a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60b1ae46934cfcc62559ede1c4721f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc11fda11118d32ee41ceb075af8de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bb02bcb9b073333aac9c3de4541d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011ce23626ea92a59e6d5cdebc09ed7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e600c6788b61c1bff69166508188d88340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef49cddac2319f603abed91ba88d78341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaea5ba6fbd2f7be67dbbcf9b5b2f20342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d100d53cf5408df08ea8815e4dac80a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a82f187a5ed57cc36920335b2028c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df874e2357417085b36589fa9e53ff77345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dc51e7bef12dbe5c41c995e072b3a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c5aa623d793fdc5531ba8071d6b18347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bf387370d8036779f809b540765af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a33c614ea1407297d23b0ec58768e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501fa93e2f7117e3d8837017c250cd2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de691178ba9f1ef65eec8a413ba60b21351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8979d55f5aab926dd98c05520b394a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efffb0ca1aede79ec4fea7d857126b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58e5f89f39b0f1a62edc15b5960cd5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdceafc04b0b636db2e0095e263587355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6da97866f0d956bbc328bbbd331e7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb77b2fa27235f441c9cf488d73fd0e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03403c24c2da01b4b95792ea0dfe670c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57062f067d073b00c4e0286c6af245359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20d926ef49d6f698c9f35de48b54f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1cc25e2789d780facde2751b29c47361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942684b750ccc33ee51fbc5c751570f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd387c65f8184cbecef960e9893d372363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12429e043753175ce630cd7bab459b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b848fbe933832455ab4bd9e653895365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7f393ff147d35896481152a7cfda2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22ddd820a014b7d3245e69836c000d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682624e5d8d4ae387952531fae29679368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9d5647462926b608a2bd002e6df47369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3759593ef2c7fe7ea07e962ffaf2e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecca290f9a1d85855329bc3660ff10371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8c1413857118844fb891802700f3a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794944b82ad87bfa341964d0f46991c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115af4b57bb3c41bae5e0b4a13f048f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ccb6b745d628fe627de8b88caffd6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5056cb2c8d63ba19663cc2b01fb0c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8261e603bb050e73dc606ab588265377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df131509643eb4385cc3ef7cf6995bfe378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86460e946f2222aed371cbc64c32b3a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2b25727ca4eabc9684fc0132087c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cdcefa8c7711ec585e5aadb7127283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4110c623f353f49f05724761a8ef8ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb66738657ad183553b83f96c4893945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9a67a912c1795e077e79dbbbaae3f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0ed23210a4d760fe6a60693a9ec3c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab16ffab2a595bd55e21ef11ab959598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aba01574d5884f049070556370fcb39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a7ed8ec08c3db5051445ef24611db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c59b5c64807a9e1c0d8be9434fb96d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0e0c0cf3f0780102a7ad1fc562c4312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ca19c9c0993bb31acb627df7de68313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbedb6aa60624ee6c4ea743675df53b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07618c4d618b33115e8dd7a98af2f2bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc469dbcecb5f3bf4d91398f831fde6816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96630f2c4f1ef83da63cfce3f0d5136b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b29c646ec49a736515457e8ec6f4f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678a6ff2ea60437d75e2bc504a3436a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c635c6cf61f276758db0ddf663702e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f96aa013fff30ff81143a7cc7691a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d610969a64c2f7b582bdf163f59f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791c8b6197294a140846ce05a29d88223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f462fb84a640a0e9ad968a5b9b9da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b01b1c8daf24d5d745e0ec290a88425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049757b424d38afac8b8c9b38f43417126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261afb0b0e84f667e28db62efc84de6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bfee5207bf182bf93b564d2db424c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7a1df5d8e1a9dcd365cf9214a483c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450afd397672f3962009b6e6487c08130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71c627a951b0e0a21a5ac2764572ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05150f9dc5bda2b5f865637cee9d6932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc6092669c86177597035268a48b3f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe3013e86101d4e0b90e85d231593a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61f4802861ece751e5bf1f3fadefbf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8015af43d423caa7349f0a1cd6c453f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1d284c7192815e4942ffc8bfc1e8737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ec59027f2aecf4b8c7503bcf773d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4941b3b39e3e7fafbfde86cf7eedd939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430ffcbee56d8358fd54f38fe0d84d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea90001745393f73f15c89a49217cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f4438ce84ac3dc84970f4c821de4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f68025bfb8a44384c1f158e32c80f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c964a7d284b368c3f198d91c72bc69044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d040b88da741f4c8014b8fa544dbb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e5982c0836442015bbe3e2749f39b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40597d333764cc20180040ca023cd5b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f12bde1e18e8b3213a43f411a10d4948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc004fe14fe8e7f98bddcf1459b5ef349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609509959c9d2d6970ae9d2c9a7f434850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a3d96c09e01f13399de4e2e29876151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c526f4c38fac6b220d11ccc877105fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba447fba073b20ed044b265b3bbac6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b8372a8343e79e4d55f512e3c641f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb37b223986bcc674fa7d3862b724755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21264de4fa34e9315d6599fe3184b31e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677689707cce566bd46c9e297d97d7757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58968ede1d20d39e297176dccaeafe7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8fb0c3ba335ed39ed49fe599d85e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59139c8e8f8d59ce40202e53ee3aab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1aa29ed79fcf490f465a88c2658b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ba2593856c7e68635833d69dc2acd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388f67353e9ccdefe10ee540edbd82763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d109cb950e505ed0efb37e41961bd964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c95cb44ade4927e7b19f70714c787f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4ec2ce12b0ddf389926dac7e2229866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794364d42d9e2f809f65d787f654a01167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e1b29336ea3d0c57c97f8c0986e3268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd059a3deb9e3f5bf5ef4b81e3b1e96369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db669ca929ddefdaff039f669c7df570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33765721379b126cd38a0e9b50515f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93da012644dc55c85146ce2d9804ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5b9c06bf1ea66d3a83cf7b9fa0b6a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaa862941bda57d241d4426f738e3d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a60a38b162a7a0e852a47f810f5fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b37e6f2a0d56248ce1f3e66a78df7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61ad675a7871f78d0c7c9fe49ee2a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a7c55e59a3f5843e3e2c0001f58f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be56cac06730b96d6cbee77c45ab6f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb32cdbd7e6a896a5b22266ddee5d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57569ef093b7996f315de596b63b573b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb9042744444c8205ba409d5d7e8a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b92f550de5d421fbbb28e8eb126aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dedaf3f154e62e0a80298975f82af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58220bcbeabe003987f7e1bcaf39735e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f0eef84fcde308a16b2be30e7442c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bc440469d6ec06502613423f4f4ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cfeb9cc5ca202026d8ccce27ff11388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee998e593e7c90a9ca82d30630d559c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4717735863a27b94db53ebf930e1ecf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9a71d038bee8d3c2470f24966e3e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e08f95cefb53ba6f5abdb7bf76884392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68b1fad5752486e131173632f3565393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b46bed1b28b6edb814a7678818a58394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5865ad8b1f8f36a5863e0b26e116a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63f5b7b3ee3e576725302fe5357fdd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d5e8852d089ccfd8c8011f8ab4db397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061c7d8489f1a76855d587c60246ca098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fda9618742962c081b7b6372de4f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae99f6ee7e239582d6bffd733b7510b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3d9abc3ad41974885f4c8c695be84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49b711047d5720afc9e4c558501cbd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c357931eec8e08950713406ebd7d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0bfde0bfd9e659c096e212631325c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05977adc62f5b38a04495b61d0cfcf6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947dba92dd0a368bfbed124fadf5825106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605470783ca85aed84427fac367b648107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab72160ac5315bb8bc0fba8df06cf6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410269b56f76116a1965813025f96851109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3bb265a3b0ef63e71d794529cb2d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270e2422370a876b6cbc7cf43f4f6d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fada90cb222d7cb1c605c1006a325112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d0d282b347658b656d0f5cd771db7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ef192e547baa37a3b266df1542438114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f18a4d5944cb7122bdb85d56f9fae4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89094ce18fd85f662a7fbcf34f9bda77116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff9519b0ff8137f03655b203f479f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee92888d8e48fe6b668a92bda5e890118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63053c9cca33d0bea6773c2b4d1daf4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe82b34cdd1ae132c2203a6bdc57645120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313f57be6b6d8283b34b7247fbb5a4e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177fe3ab1d687e8a02dfb970a862202122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761dbd238bbe25a2579303a3bf5377f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e4aecba049e94940b8fa9646fbfc6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe655c836b47057ae74c80c6be18202125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738fc1e3f792239ee4170c5b919b79f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812eab885563f27907180abc33926f10127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8b61ac0d306741be39b11946f1f66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f765b29b47f08a8c646a2001ec1fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea49b14ce1e9946de2f349db6506d27130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf96353e29378fef7bf5e2bb9cf7f22131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9b2cc16b6088086000a82aa66dc84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb86cdc376bfac6b9231c6b95cc2d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc348edb793579348cd07b2ca02a21e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f4e44f90bd7350c5482c128114170135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1062c8cac5ec6c3754549b898fee68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f6c9e629ceae2cfe0ea4429f0788c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec17b36b8e3b294e36a3f407aa288a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784899e22a90301131396d4c19c53fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd224f02dde78e4cc19a07da2549833140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451accbe25a62ffa126f19accb82f3ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02b979edaf252d2b5b9f7958491d3a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516b4fd8f5e7aae65b84c8e8f232a85143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e115184bbc35950a95e701df131f45d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dc793a04c6ef68d8e69214725dcb1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2458e943e8235bf6899ff165b596f0e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f95bedae3018ca1435c02e4baba252147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc7040e2d287fed9079a7646af9523148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a00fe09680cd2c0e78ca549d530f20149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e783abcb4ceb375346c8634888553e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f25028611fa0b140c268a336246e26151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724067f346aa77785def484ca260490e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef424e802def567e07175c142c51f73153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1c80670c82b7f4d379fe156ed8b0f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbe55febc2a722db2b935a9078c288155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d5e3553736f7014c26ad638af1f8b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84ee4926641ee448facd2965191eef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9259505aa1cc856f813551aa53562ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71b3a5a75d7bd539619de2bb25f598159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115d865e454bfe138f52430ca0807d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67622de50decd1e398a1724f258887c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6aa01843f11e3ed1ee0a7f5b26b57f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243a99f46b32e73114130db1a83e7d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e28f231ec63263b5e3bcb2eec0f52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8580247fd935c56f005565f451202165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7980fe0dcd7f412624506f359631e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b241e6087c482bf0e9cda89fceb09167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc352522e1cd465a2f20bb5ed6bfd4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad2ab5f30522cbe60a81d0e2d4722e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c8fec61d2f59a0e29d49f380192af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db4a92a1f15b7369b5f54385016e83171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fc6a8a3a07992a67f1c46e98b6988172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f5f904a97e7717899c83bcf1ff2d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1d5abe8c96c4af4864aaee6578f0f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70447491305ecaae1abfe8a5d35f1580175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a2eaafa4ad1b63467335162a3fcb2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044701e0d9659dd5bd95db463495343177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9095e04724e199654b9bf459ef1958b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28b3c111a960e26464528ad783c411179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89815c9ca69fa4023201b02818cbc1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb241192cd04841145c795e387c1a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634fe3fc9609dde863750ed454c20d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683d1f3648450bc78de98e631b729ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e812926254899d7b9d4fa28dd59eca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05335cb2cb2b88efa4b20a7411fa9185185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd79308e20e8e763dc416456efdad68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb9af25e5abeb9f750a0fba920a7b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5ddd8759f91d2db345ca50fff53fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3abf6719928a7e2e2ccf7ad08561d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8318b038be2c73ae8284998a7df722b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3a0d1d8d843f441d5bf905a8730e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1bfc8a0e4887a2d58a1c6d0abef1e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227189b156aed47ce165b37ac5eb545a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64319a9832c0c11945b3dad57aba10194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce091b1ee90eb02f8c0cc8d1249323195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecab0a8d0a4593335544d9bb2381f1b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0c74db02c754c2dc4bf6ac86e71fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0d5313f12f3344e675cc770f883ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fc33d414d10f2015ee9002538a931199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ba3316c0ea464924f362e90396da3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd8bd11367ad72512f1217eb17ff2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a79cabbbc7857b5906262b98f05d36202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820afb3ff0581ae2a33e4733d5bc6fd3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65de4d8398884f70f42f90d34ae71d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c248fbd36da69d268a01eff0b97b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28040d3e147936b4670b74e8e07edc73206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849f0a7e9e6d87799f0a837cf0db064207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15858fee8a06035642599aafd54dda6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8346047805c6c2f541520af081cb5ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ec1c04ff8138079ea71d4fc01a2f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a28eb00ed754a751e650a1ade35e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db68ad6760b9c1758b7ca79e842b013212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d26e97fb7d45393c7f7aa39d8c33a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa4afe7742f5fe2f171b1a3bd481b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da46fbc663436f8de733d7fcf32a67215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bec67594d21144e01101bb0aba726216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada3774aa08bc3d4df5d0ea2f3288a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a4bcf1a4e967a1c294aa7c7d26778218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea95f3b70e782e3feaff22348af2ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1796e547d3f4153a71c7302ae9cba81220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491222ebdf691f8276727fbe6214002221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274b567deb12c14a91b08bc56a1f1c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c6a818a661f2f381cd7a194b49818223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af700789f8fdc514a0c836475776c41224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ec8f92df36e6bf89c32157c3aaadd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85abe2da36b3ca14530076e0e1b3b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e84ac24681ad3ff16fe781416d5180227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf053d9ea8222ae8ce5bd7ea6f56d16228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5eab41e89278d8492958a72ba19130229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e268967f34ec2016450966eae31fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b20cd7d7e792f9a869694e05f8927231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e1288506754c93935a9680b62ef51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54b58e20ad0ddcfc38db0287633bed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3bfa86439eef6d36f3147b81b6523234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc90cb8ac7caaed3e7559686b21b97b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8d461ca1e599541104bd266e1ee14236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ac9e5c7b5aecfe408d7a99b6d9664237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df26b7718837162ff86d52b94f2b62238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221fe6ea49687b0601e9dd8d89c3e13239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44486a4ee1fc0903c3b3a4b660ead335240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f332a7442fbc8d7296c048ec8f0297241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96faff6cf4dd19f0dc2ec575163093242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a552c6c7c0b778c1a4df94c4ae68ae2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe6a1cf74d2d3017bcaac297b11b7c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e96ad4561eba79fe26e4ee9020f7b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0640adfcee0c35341d25dad196f50ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721867b586115440c760a351edad5fa4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e79edfda113029a5cf3c5fb79ffb75248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a3561f0446f0a88a283733678c39a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498541698b43464d8567911d04383b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c277590c9ca4e80436a484d8040d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acffd6a492283c853552f3c6bc0fef4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50e4b6b104b4ca574ae5f762e7822f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13deecace051bee8d1293a047f602c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5ded299e547c92f230c38f06fe60b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1912e26c3a6d19c3ffcea20479bdee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1582226b2fd5aa5a5bae547d831075257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df771367e61258b863411fb2b5b39a0b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee80e527927d81f58616a239ebd7d18259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8933553fd2a99a58110e87861cbae3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73dc2d54ca05c3db2edfc2cd0264b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbbccc5b069bbf1e38f960da0f88ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acef2c4595defb6f2fc7885eb3ba09b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7f757b015b05cb91f03d1ffec0b80264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4244592f5e2e77287d07c31acf1b926265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78eed190b83b7abe3d15a57e642f4e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa2004e543650dcdb4836c0b15fe25267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c940f270ec6d69dd70b167adfe3b710268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1fe888010376d8314faf14ddbc325269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577b458534b7cf41618eee9dd20fc60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de35fcc5e9045f0f8ff3f5ed1bea876271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e6a5c39637d9bca3d3dce50926ce2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89627b587a52a897040a510fae280e39273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bd64a7bd73070b1260c21978e1b8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb43b6b2cbbdb880fa8205df3f55347275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9add3c172244318acc8b97182568b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ff95460e8a8f8caceecbf42667f91277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c8a9e841cf5017fc027a481b3cc62278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5125be7c07f69790eda5b44eb87cdf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac42cbee744c4e50110d69a92b3fe8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dfa3e62a6d883f8e448c2a357d932281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f4071e8e001f5f7384d99a66975eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c1ef71ba429c4567588e140778d79283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd6c172f20a111f02fbf4ffc8d13ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319f9147a58fd619f44fe3f76c023f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb534843ee4b149435d90000503579286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48000b012b8e5191f266a7f61dcfead6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba721c02987df15d60c30db9c002337288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898d9281699fbd62a1936204ffe21b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb317d7d37a17e5e75ddb5d13a3a94e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc439a62d485363342d48118d7d8fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0bba5f88771041e090a32bd2ccb8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdf2fce77f6bea06c80d4992165369293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d429876c94c0e540b2dabfbd81493294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb382d673d87afc7dec314392c51c5c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4803e0167316d96111b65ee037091c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254ca7bee987ccc11d873155c502753297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7a97f52ac96f7bd405278ec1a11c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a8da00b747bf7b700db85b900280e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d364631d0a92dbc11f612c076a3d65300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f68bd69d1c46c42957eda0cd38cb55301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca213e4152abe83c96693e8142f09c62302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9132b1c792a2b90219f169782f9b08d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1881e168920b372e2840ed79783c738304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f4d8393ced909bac88a537e0cde7e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aedd14c05583767bcfc0fba0bcf909306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db80f824097497585089a98bf9aa120307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdec41ed092f134d972dd24f8c5019308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca1d2bc03df0307f7d9e2e102c542f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696f309dfcc3737d140f9a923cb0c0d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edffe14f93cb046cffa24d5db47ce72311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ccbdb73840d5a1b8ce4e070454302312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b8a1b73ef9759760511cab705d5ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a2aa47ff314c5366e00938869fc17314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9e65c4825654ccaa56224382ebac7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f776fccb37893712b5f7337857ee509316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd4d090820f45ea269f9efb34cec25317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ee61b7b742af17f74cb31a9d15e9f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07323c5693772ed2eb62c8e6bb8a48319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd703c56ddd40cdd19163901789a9af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0d7cf63b085c5fb4a4335b029b68e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea39e61734e420e9b747e90ccdb711322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7e2fd53f78d65d84f4685541d72db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b69b5dde8d373c98e9d1db772106b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf631a204acc6559113260a18314b809325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39264b0ac442eb331f66c8efbfaeccba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85494f69ef38c07cca62f980208c61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c853c51d4ca83ff4746ca9d5468c58a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4917197587ea0725c5777d5aa7cbc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53133bde6714a6be4d97b486b40fb847330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b7101837bbec631e61f2be6cd13e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7601e4353b818ac8b448298aabfe3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b5914f246ee1b15cc8bb22602527d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd2af57bea2a99dcd6afb08e82f278334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2953103be456979a8ff74c7e51119f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb8679944897ae88cd261da61a7d56336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e60d54f43368becef6b517a0e01acc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bc075dbfbd28ff5f16b5577205192338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dd5f75574b4a4e1a368abb6c55781339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55651bd68ecdd6d7ca36a45383cb3d02340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648cafb5c13e20f69de30dbfced3409341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d98617e74659f961b65b9801218fb7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead523a8c697e826ecf0a4191873e376343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef651268bea268ee5688aa9afa13933344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47691a3d10624d07b2c36d973af545eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642067d7d02968e7af0eee665c9696d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7571bc400703caea3b4e30a56371ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580037494f7f053bb5afaba650b9cf32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bee597e9ff4aa548ed1a287336bd91349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d44d9e65111580f36f942fc2cb5b17350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e2a3ea99ea86af8189be4e93443f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb16c22448d1527355d980163e1a74352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfc785caeafa11cc70159dd7c7a614353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20d729d3148ac973e9e783fcb005a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b257b03f60a89e1b4de571b485640355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb0aae3eaf1f54721fb4cf8802ad0a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864a0793102ae4f261a54f4eb3d56f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d130050b42d17814a99d8203b0d51358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fd4bb161b204f303f89201b4e21fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e2e386f7f8730b57c893c07e22ae1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d4cbb3c77c5c2339b72b7ab863a8f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d9a0a46e84ca8feeb5d3ec5cbf5e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85def6f6ef159df2e1dfb8d6e8ce7c00363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922b93032bfe47c3cd30f5ae0f731ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d106fcf86eb75aa1f90e4e366a355365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581abf0c793f578821cfe6762a297e51366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1465f2b2d4cfff5489acb8677e5f554367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d41ea97f1ae131039437c5b1e0b0b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e234904950dc38864d3f519b4a1f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfeb6bcc66672959ff88759eb183f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9f3d1ac5532bf48fef37596ae0502371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2d3a068367a34fd950fc46d3ca7bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dcc6b8473dfd99e8f2bf7ac27866d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f3dd42f518a746542ac8ae97d18c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9963b8fc5d3496852b94040f4009bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ae806e85c50b7b7e9b5553c596c62376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa55a6bd0fe27b76851f807572bad3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fca1aa9adc67ae99c40899a1f2599d378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>