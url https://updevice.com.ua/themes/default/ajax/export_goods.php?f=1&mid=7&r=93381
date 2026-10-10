--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ba76b041ee5c5dd436901fb10a7e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d39e743a859bb94cb9560524a7f012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175bfc59efe208e46e7fccb5fe2d05c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d597f453f8e9e5a116c61e35e3ba164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbb12d51349f31530233be9de20ade5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db08287d06750c8c64d9cfca8fe7a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84936441bbd717cf8047e0996420ab07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52f6966fe3cf7a148c3e7d7724c0228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958a41ddf6b5981ec6f35773683d8499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3afef6172d7de34550a2e8d41472eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0572d37f2a466e56308119f33f291911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38f5002751b059362afde883186c5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058d6389832da863edf3a3c3a526f3e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42122355719fcea59723daf88f265c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a42de587168f3dc7e625ea83c174415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a319706d65641edb4378430be86cef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4367f8059a84fc1b32ade610e6e8cf417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff106a6b599218c6a70f06627c49fda18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b27ca6e406e569683e8a674f679e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd91bf1cc44014e019cc974563d98820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a1e66a91d00b24f6dc31e6673ff0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a99e47dcefa2b6ee80860a7b8a30c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc0d22af769d9ce809b8dd5d28774423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f09624e3d4f818d90de28f880adf824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe135c6c5e7235f21935128fbb001a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642c2ab7e22f349f64ab3b1227431ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc8b3b331f87577a616de10c8a8fe727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59984c35efb1af2f774ab8048af8bb4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a688938a4bc90e79d3e053e2a0b7e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f482c325447943b56a65ddf2a31b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b520b8b14889263c61dbce29d246f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb52f90601f6a0b47de670b150a41532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afffd8548f48e2cdab44f1a50ec08133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbdb6455618dbb03aab6be5690e51d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e7dd42c981f14527683390004110f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d012ba794f7b291b30b26b7ce489036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862aafa845c67d34fa94ba165c379a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace76b4666c77b3b0e417829b5f374538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baca946cdab263a64a43569f0273fb739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb203d4c864a516a48774d429e526b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b2e139c5a45cf1aced488ec06d24941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858744ab6145693e2456d6c6dd2002d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f233ad6f53f5d4de7dbc6e0a4665c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aace5305bdb2d2c42e821c90deb64b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b858d86b5efa6901ebe136c7794b74745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63f17ce134d3b70a3e4667fe7a608346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc80a956895d6df1b25f19e785e55e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6faf4612fb2f9b90e6cf24e305dec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc33920e8033c65fad587d6cb279acc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a829af4d052b2ee6b34b65f03fa9fc250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c1033d81280e516aec182b8ec5eee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295f6d4a023c64c6f75b77c31020ed852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3eb1994b58fe448f69c3a567aff2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08d80cd004ca6cfd58cdaf2d99720054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765da38e793548327853e008ce09b1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7f3b479ad050f13d18669c2f9607f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed57d6fce8ef9a4c2aa29af606d933857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087859e4602d701c08ac0eb4d4e9260458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cb7fda58471dc8a113a5a930d751559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73112efbef9905575137085256a49a7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15fc0938793f70b55b8109b21f6db261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803014e7af5b64315df897867e00bfd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed956e1a440a537ba3d0585e149484963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028900834b430776d318f75c87ac37d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edb90c39e87eff57579e98e51b042c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e0077e7aa5cf653faecc60225fcac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26330e97ef342d56cece064aaa6a060667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f3d18ab5675046c7793309ada1ff368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e4ee3dd88ba62e16aae36a1fad89969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158a3a62ddb544f153fd680def32dbb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e8f129fc5bc4b2c87795e391a2ff771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2199f2920fa8381c1cc65dce128288972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff394fa9d6ab68c982b160bc50583fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e932c7247b54e7ebb062509180089fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f3433f2b60e76954e49e6a658d30975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e15bd70d5729db466aa17bd2e2f48b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d0cf93cc77f46ac3208894b5f8bff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe555db9098e9f404f03f7ec3db1fe278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27fd0c131224f81da9edb14efb2c2379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e11c59638efb9fc41111863cc727f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7765602cc4258fa674f1ae8b0e531681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fb783256b5376ac7236311b3345c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe0f235c29cdd9c84f8cb9d9ca8fb283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87065f8bc85e2320e8f076bc35b8c1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8ac89eda4a0d0fe9557684b11903285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cdd991129b517491b77385779119c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b78736ad1f089d63fb331f1b03baec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ed15fa6467f2df68a4077c93ac9c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e37c3fe7a6b85a0163b3f534dcbae689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d4e6b0f066367a8d2c48d8a4f9bdd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf12efbb826d6ae0dcf5dfc8c9011f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823fa87fd53fc829b8c6c696d5311d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def200d90efc3855c3b5b37c2adbfda893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b29f978cd6317e5fec14a3d978722a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369aa7abe7573a6b83a38da0c4bd48995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c517f83b15e97f0b61e81fcfd7b5a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d411a6f7220dbd9fb66f1364b761d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2795e7644284b51a7ec1c1e80a4e27f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100d81c1ca14c5c9dcf6427beddf70099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0874bcc1d8ca94a5e977be56021b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ca5cbb651cea9a7817fd91cfc95ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9409aeb3dbe4cbbe16785e06b3f64102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284e57c2aa7e24502a31c5ca41bd9a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb414edac3e314f0418b50aaed526b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a99b6b6b824ecf88bfb0733cd5bdfb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea707da9c0ba87eb8d9349e2688c68bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88e9325e29d6d431c29de4a67a2c22107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c21375f658df5e1bba877fa08e5fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73d700b38acadd24900d29c6883629109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff02315f515f10e017fb75a688503eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce7c227482d121d59db19046495725111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843fb7470da7a6c09a6c0a02534c601112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1a9168972e945748bf614d531daa6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa031caa5772ef60afc3d0532aad6d3f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e268d8c687a41599c8e704019a1bfd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cd0b8a9821c8fe737c7c293a433a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3ab1bd1475b706d3c903109c2e25c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e18e315a4c0d227712af1eefdca87118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c4161296a76a8cad057affbb213ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d57daae72e59db0334b50e88d3460120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df678c8fb926875d4a325c6a613bec4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f385f625a2a0a23dbc2fee426b90e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73e12ad5abca6f968c4788e239b166123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd832ee776cbac9a6ed3a82b96dd76f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530fee65f013185f4d21c9e3bee2275125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be5f67296731841bc530b944bcd68e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68836689cec00a1a0847099148aba20127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13793d0eb37c6ec907a28436e0425368128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac7d25d2890994d30836d58262bf38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26944754d0f29c596fc67c27b39ca3e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5436cab85def269ef0df076a54fad0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251e30740339153129a02e0c05c96e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdec4df1bdf9dc2043ef3368e545c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1118aa609ee65cb19dbb14168fabf59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037693e43b80e7864fd2def478328139135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc1810f718eacecdfbac869cfe63bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43e59654b2e97a14028afe4ac06f9e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4195039dd02ca18545b07c0355175138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829433fa8037c57991d4af6ac7743074139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55511842e7a7b84c66b63149649869b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34aac062e35f638ee98cee3b6cfc9e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21d863da1dca13ec73e74ecb4c3feb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff180c648bf20652aff5a9f4c478f4ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146066a8c7525246e3aa4c5aa0e6686144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec465a1661182fcb44e9011dd4584c37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf7e581573e2e028c72aead4c45596146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a2888da7f20d2fac16ee403b116b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515dcc1b73d0a7da4be2506f52288eeb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2621541ba1363c543b1cfbaf490c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c0a350c569e7e12006defc6a2a621150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52979cf831d884fd0cb5a3516877d75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e657d1a5cf78950216a61a9504e41c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc2bfc83caec7cb4d48c7e6505d72d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacafc2e8f6fe4933718ab7459557e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d136beb4a3db5c0c4be41f6798dc0a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a52643fa37d6fe7b9d850e69f56f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc499145596b82b79ea08eb779366bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59fe89e43dcc4627d6a2e116ad95e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04484a15436a597b3747788105646d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae93102dc4c4fac4c9ca0452f37f7a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912d9cce68c4a109635354e51c1f19b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022be4848c3ad58902270447eb980b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6197df30af7c597bbecbe846f7e84b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd213cdc0edfd17103ca655253350195164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7252dd38dabef9d12b2b37c74f7c8e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543c82938e6b7fa9ecb2ba09a14e009166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf9d692bac434737a83f83e87f407e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0fb78bcafcf38694416c3ce54f2e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aba844108a605aec0caf58a863c48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b17740a6ea9ed18454acb381810930170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0403e99a181e6da2a5bacafbecee98171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4e1dbfc5677de2289b771012dcda3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b189fe03f4dbce097796a5094c56cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae97bfb3d53b19a77466d5c74c565f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b76521089319b26b7d0b5860fb5dce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f727c6fb263f7d62ae4c1e39105cbf7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfeb635d99d63d6f6e1d5a257597758177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cddc0fb297bdb2bd382040c0d1d11178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e59eb539f46737a7166fd29f03f93179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398f2560527306a3d71ac370dba8803180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cde8f7006fcb75b158b2022311ec3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132ee754f2cb483155874a253d8cee0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f91c7f7ca19aef459679a3b94fa15a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c3d5003681d91a79e88ced37beaac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bbf79c521de5aad35a5c46234bcbe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af683687c3d4409d9eaa07ac774446186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d29693cb23247e8275cda0312a9305187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f9294d4c3e1ab8b7157d9982606da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5db78e562ddc1679a9593823f0d806189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf90a3352a06ce6d3541117a6999a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2996c5c7e615148b1fd77f10293e31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977c018edacb7460f7e27793627ed3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed42e0fee6f540edfdc59197985a7e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623266e2ec108aed2a80b75db9213f77194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ffba1ffeb92562b94fb257ada60c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab599774477d2226df5b927c4e7011f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e3ae946b8b2931f3509c7404d0f7f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71893fbf350bf2bcb77ef4ca1bb29a54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea522a3023e573322b75dcbea734307c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7900de72dcb884bbdb86c68a7c39e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160ceaf099b7be9508b755f2338b070201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f9bdd6d6c2bc2cc00da758823275a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da969d5a08cec8de9d9cd936742f2fa2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43c55576d8cf78fac069a237be80a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093db5a272c0ac5f0a30ca82d81ef6f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10085700db69b48680c580c2d7642a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbd6c050f483be56b20b222f7881f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b3b98fe6c1e1962d6c7023bcfacb6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d28fa36d190dfa38a7365aa13e9f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228d5306fa711e5328f2db978fe265b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda18d49c821f0adf13596617e5b11f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56a6fa1463f2023c21b304c440761a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a650e199672cb870b8c723c443d6e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af703bbc502263ae58ee2e68af0b8b28214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d46f4e92ef080f453cf5dc70616451215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2d666e6436d080bf391dd42266344216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939785e50c1fe88e3cb9fa5b5dccf98217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c292da43290c671a21addc3b95398218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e6a565f691bce32036ae2249b9411219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afab2e34fb9abefbec5723229b21e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ec86417fcd79fafa4c7b5ec1a0cb3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9821a74c03da347036965784c124d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e43ea5e0bf1df38c4f7a52860bbbc0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fddf07be3c51b36433e97e9ef1436d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cb65d3162deb1ee5be0ed3d06fc20225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb61d66d66158d4d38bb137bfe70bee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899e9ead809d6b04fc87cc94f6e5919227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a561f41f421aac4a8043ec3098cd66228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a3e5c1d6faa24f0d2968bd8b81df3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726ab2e700d7a1ed7caa05872b600cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c551578abe1f0826e68cedf3b65cb7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c1e6f26426d4d86e4b74b4b7a5a15232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250594690136d87b118c788a3880d67f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bb280dc78af6dd3950312a1842df2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ca568d4ac0f3aba412211f0b0de86235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6eb27eb9935efc3d0316f5b3facd46236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa623b8d1b6f592bbf6c4de0949e34e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486d330e6711cc84c58299ba778dde9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6e5bd85262dc5065707ca4757fb59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc0f17f00b9646884d57f5eb8a8005240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f16674a1f3cc4fdb34886b6b1b5445241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eff7f82d63b6d34865bdbd7b9ad05242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6a1d6fe6311eec857278493835071243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147df9a570d16e819d5350382ab634e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dfea5ce6aa613985f6f86043de7fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904837a1b60fa46ca51b8c802a8bf2c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b5994f9a33fd65fd6a2320aa7cf11247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90758405af286f3f6bfbe14006e7ca9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51fb925fa917477b7b89ddaf554862249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32efbc06eb30e5249a61a03122c45ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194419220ab073c854967ee66737cc49251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69148564b315f902f3c6fe7b5e65c632252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b4e83a4db7999245a054a64c50741253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc1caaf5de00da05f41235369e7266254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d187c38088a99fd0e39fe6891e46e2d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9aa6e8b6bc0621a4119d76e7d1d4f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefabce73fbd0fd0af26ddb6a311c77257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936120c75183e85c785eed707c5e6134258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2c6d6c3781684a3ad1c27788a69c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760df44eeca1953d30ce14e93ef9bf04260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7a9f6507be78054c1403edfeb4ac6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3401ceefe207aca73ed44518373eb0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7d466e279aa426e3d9e94123ae89e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb5bfcf91bb1ee2141df5a9953bab3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc142c3f3b7b7312baa80ffd90e3c98d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7a35b5e2379b9b9e8ba57fd585048266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b769d2a5f26e3384abd8d5b5bfd57267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311ccab44d7fd9ce56ad70bd6eca468268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9056788ecd6575ea8a66d2f102e9994269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4092889089532274aceb7162504bac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599afe57f5315387a0bfe546f6903ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d6f684770ab4759f1d8b59ece11f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d6412ab9d4374e09be92fbb9af533273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec95285d460f493f223ea79c53e319274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bc2cf12916ffdc2e47c8c096ffbf3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3966f6f3e63b36810a9574820606af0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e560952793af412832240df659ae7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc9d6fb3ff14af46b44930e92afbe8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99980fe63003b47b3dce74841637d63a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88365aa45c8b526e88c512bc3255b875280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b2b5894314225032a4e64ee5fe228281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0f2837bd94081ba29c1f0129369fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54973b08b5408ed517a50572fe4fb6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568b1dc3e83898182e1db29f82f9967284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0477c1f1d4e42565215849b27c80c11285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4d21bfb8cbeefb10436fbf72e6b41286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7481fd686d06025e241ab489dd07d84287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e28cb5ae968fe36c5bd7f7fed4c7b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d441783238f9125ab8cca51d735e6dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb82b1f10dee84db42501b2ae0b93d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132e54ab052315e12d3783babfc3b3f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5875ea87738a535cae3f88e3d662ec5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fa9afd066da1858a178966fc3c30d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f5a0b51df5a97d9c0a1da9fb95ccb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d8dd917e8fb2f4ba40a8fb8b28c7d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23a97644e5b5d282f311360df67b3e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0d9808ec70a307043651387180ba3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6313f26e3fd140561f80851e453466298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963b9ab6f59ffb31ab54db570e2097f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668d4ea90bd1eae3d0cebf2137120d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce9765e77d8e2027bb8c1e6576c58c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b49debeeaa19df2e46bd49d83bbb0c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ab657df48bdf72fea447130510472303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e311ab979da646d3c21eb7a2166a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62053d6ca2d2bdc51a10057a2989dd0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27570b5d42249766cea702dc3a768d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115d29e2abdb4e710925b7641e00ae3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417330729c9e460b4cd12139c6c3efa5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594c50bb52fb69e4f3451b071826abb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb90d603dc9f4124af31210a1205b50310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be4ce6c0cac8128ce0f22d4e64e22c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b4ff1622b2729bbd5d13ea6f69fcc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a49df5f2f4cd897008c655f3b39144313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333e7bc341ac35ade3fa781b906a370314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531daa37a6bc4bfb60628694547800e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c64bcaaf4379a20f5f7de94627b5a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810f4b3d4c41ff0079e73734abf341b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe60186276cfb66865b4ef4c358929318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8796bdb697dc65720b9c6755dfac4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd608e9d4c9599c0ff2797e2542237d7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10414bdb76bd5249c071f6cd10925b7a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ac78b157c42b48a713cc39a0c3c99322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0683a6cd2004e0ea83a9b932d12c1a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d855d02fc85bc9a735ec4c23eab3b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff007a37d05073ef040e25fbbb538da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7b9d25051528fb4862e6400d6ea61326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f701d9eee8cf90d3cc54ee7c48003327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a121f46686b0914adf153456fab191328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8b08ba435c894b83a19bbc504d2a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4b9fee306b9bf658278e92491a747330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b68dfd112feb3d8534c01b9236ef83331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179b84b766a3f80e3d211f15509e539332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1770759d1fff9a1d5c73c75723c36333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db28a3bf46fcdf3d0cf79f5dcdd0fa9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27661ceaf8d7b10c75ff4250d13a24335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc88c4194268c1fa2d5365c224b97a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956075489c53df5f1ec72ad076a40900337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4ebcf885945c2c6a93ac0bb703a86338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52dc55e221d35816968a062687b909d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07f780c38105ba1e848ff7e31ffe13340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ef033c9f707fb979038898365f2be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204eddef8323a6a1da215f1bcebad7d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb498dd645a37d5dca22951082c0f05f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deeba57c7136c83eadcabdf7a7f4a39344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b83c77a8e50146506495b3a9987352345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd69a88e6ce686aad57b009e78780d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57410bbf228862b1c74ab010f68b11d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e8332e5995b881bdce7e10ab5b937348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c8b7d55b62b15650c5b665658bfe9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a371bcaeb3bbf3bdf8de830d58ebe24350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26206c16c6e27e0dad5ecbf693c9910d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492d2d40901ecddb58755950f3fec55352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ed558ea370f46379e7935b8b29999353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024591bfe63c361dfdd72c5cf9cecfdd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea29f9a0ba1bcc5bf42e2348c0ca937355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040de5826a3704de2e907ffaac86780356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0442304c279eef7faa8c635dc9a6b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e35855799ab05b233d4139d900eb12358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe3e58f851616dc85e551a714d4b7b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3dac1ee5b74de5991a052a304351e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098289f81a9e8137a64dcbc5d9588b7e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3aec0edfb698f412c71726d4c9f42f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a6c66b0ffce0ba755780e22f03291363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b18e5a51be4ee48e12a86f4cfc0487364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f2fb4e17f6e1f7f7b151b2b7f9446365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff2490dd3545619f203f14f432d58b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e48d75c4cbf6ce37abe554c78db70e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142a29d7ab96e7e1a54ac3d4c88f657368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d18786b4a463e488dd52e4a701bbf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632f7eb67a3e4aa9d9cd2431416c16b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e8e90575dc0a1a020953a0b25357e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4802b995734c2306b9963ff7157c5dd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b390ea3deae4867e2d8d70a16cbded373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cd196e6baadceea48f414e6993381374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31913b4e3b5384b6a501151b29b6dd1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb1bcf7934f7ea90213dc1d8022107376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbe55e9f1eb9349ed78dda78a5234a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbf7f2f4f8a7a11b4746ae38c07fc9378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dfcb94d4a668b1e2b91ba62c92ae91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e624a1aae9a6582205b4c4a222ab102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ebbb0856bea13a00b3126c64e6e713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03043f4c050987126a780965a7d3fd7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071964c711fc3cc703aaab02144e78295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8ab76d4aeaa518d2b8143afdd84ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904060ccbfa4f1447d26f11251260ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26a3f4cbf6f381986d7b81c117d00c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff826bfda75a106302d187eb7f4b89989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d61ac64b44991c56f1c0dd4c8a1a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672dd5bca21511710406f41c575e5d0811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330daddd1d3e20d93cfe8bed9262c22f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6b932a951bc3a28bd19dc0e92a52413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550acc746717e5adf7dbbe1e979a67e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4326f22aaad5f115228e2e852dc629c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722f714dcae7c2f2c1bf32aff326c9816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8707da90b5f9eaf173df80e45b4d3e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facc88c1e704fef82b3b9faaa6702be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96f7400448c67779708d9a574c873e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056b17a5b710469d6dd4c4b0be89bb620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745b5c241b774f20043885360c1025621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b296c6f7e1520a251fa45fecee7798022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906651a840581b264c5dc74fb1c0de023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234517ef8a3ff74abd2ffe78204547124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371caf81d1f88753b5620c7f4182a3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dbe3b52d0394b3882bae6705c7a3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef0e33aa20ec69792c0c5e3e9d8edf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65368587f4bb9f5b90c016519784a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44146b9c3b5b23b3d50bec01f983d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07b9d192f8ff30741c4720b9a2330430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674142686163d43427be28b0d8ec586b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc1eea6691c0ac0c401981f78020ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1e26dfe66a77b387ed1685ed543c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68544d0ea1ed0ee8c4d3646a3736cdc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99a35e26792f900f71642517ef6bfa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e09f06e0de7fc8b59fbd75f7e02baf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fd8f35862d4e15d021b058da4bbf037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7161f9e8eb0cdd064c463b257149438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb41cebf347efd1416acfbd7a2305bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc424d4c1c241625f2e6bcd90671389d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed6560251751a9268e0840728991b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e92300fc7ac3fa4624f1e25f8165a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baaec65ffa75b9b5e6076691ebf83843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd519dbadd39d06ca08edcd9a9e4f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b7b6d7c5361e3175656b93599363e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93356fc634e0f306ae77dc5e0ee6eec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458294201640fa1d5945468dc2d99aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533bea1a1efdad9bb3670ba389c3bf348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed30e59ee40ad8ef33f64a52157354249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47adddecc67b880e2fb91d3f601c3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e843a26043b2d129a49e322f9419451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffe6eace0b18547357330d9461099652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc78e6ae3e3a7a13aa78671c4b9aca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdce760a3adc474e0e6bccb9b7e090b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4d0af0b4824c589f664a082db9d3b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7e127082779bdd146a7de9a4b211956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49841e151334649f29eab745e2a13fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452a5e05f6413ec1d3fb575b2f73cfc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51f2e833e9187acfd127c4f660f32959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614638dc165f771eb78061d0bf4c26960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301393a0bfd7a546983d2897148e35d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb30fa292b9cd20335d3234ba852fcb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a793c9ff9f11d9f772cdcbc12e5d2f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f0d41c98721e2c954d30fcc072be964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1f634c2cfe04d704bf68be0d9394465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8534df368869b29090fa8eeb0d026eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ed1d296b463a7ebd842075e2ce7f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1107ee9071cc8ed07a2aa93549b73768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5437a5a66664404fe21219e3fff94d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4f0619af707b84622446fbf28357870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596b5ed5a9094f6666a1b30536d64fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a84da95f66f3cce845440515c556a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2c5d8453a098cd7360eae42d5f8e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeeea5c60cf8aa7163d0113b4dd685374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661ee3db6362d02a94449b354c97f8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a0a6fa5ed62d761b0c0fe820bc38476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd3528ce273ea3b9baf1c9ebf832db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16960a912f8fa018f4e5d951aea79378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2796805e0b74932cd67a40059f5149f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7642fec7366cb9d9d71217644efed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2dc0bc49e77c8b42aca5b108a4bc681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffce728c554106679a86b40d9f80a8b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea2fe47657d1f79e3f44501a92077e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ec54900bd8bcf3c7e47d2d2888c9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7f34cdb1b1c5e65cc5dba8766801485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e905fc6991be3d88db138b8574c174686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8733153c91e89dc0a9081e7c61f9ac487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213324558e94c244f1d90c24a51908088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1d98ac1bc788a1b58eebfa36220e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55ad32fddeacf7db0539a84270e19b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fce6604a0551d2654a0939992c6e5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b023903f1c5a90ee5686802aac61cb692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46222b4c33eecc703ae1f1fcdf58b96e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d577568419b9618166a46444bd368894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0f2adf6e9990c8f5111a920fdf2c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c48c8f3aa6f838dc5d7fce1d0792e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af187e2fe4464daee78ded9788a5a1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e187f93081930d74cd5f4d80d0dcd1098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed57fa15a00b0622461a3ffabde297c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d54488efc77a33121c395f950c73b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1908f55a112f55272b0249a2a5e1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c5cba28415955f0f6096e931e0d59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab7accb8fc575a40b7a4afb11d4750103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db55168f2cbcaf914bd4613c0309768104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02084816d0cb53485d0ea528a9628c49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5274d6a3b17ad067ac7866af77789c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610303b811121b81b1187e98e4039e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740837126661baebc593d0a634fe90a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8911f98eb4a8e40d6b9fd8ad912c8b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427f9b10b128e1f6d11d16099620b4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dac4a45a803db445b44643701e894e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782d0d1c3e00b8161141c252b66df40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796182c68adc62965c2891180f2f76c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fa749f6dda124f02cd2c56a9b4ff8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53febc8a808c65d378645bb7d9a50574115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a69a692b25284d139b492464d8a733116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a900641e2dafbf245b327de0e6795fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcfa669402c37a95d015efa0495499118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00721f427cd74f01c5947fd0fd5891d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef889c7a017752f9f563a4ec76151f83120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e484bef462ab58a49fedcaefc7b701121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757036e46f32b9a927efb65bbef06e5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d35367ccf6f124b3c3a9f4353d309123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4078289c1c7101b1a172c894d1e0aea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc89908a2997eb1d40e59d3b1aaf259125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d9b48bdb3bdc894a27b4da6ecf54e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bb5317228ef2f2df19e1fc27aeabe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1af7b84c917e667af89d3d5a4909b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfafcb12b2d57522d3fea2465f47550129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad09d2c3f34291bfe7ee269a648688a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb42c2467d95afc52b6455384f4793131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0ee227f67530995e901b047bd85c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36446d691749ea4713ac7c00f49f7c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355618c380fadf6abddae758b4c5dbd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c64cf0555b925458f5aba791768ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735561ba7ba833f2fa47af0048955703136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefaf70e47f04208b1bc546c42e3d3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15a257cf06679a3f96c0c7a73e2db0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43ce0a3410017cdbebd2200de0f155139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b70ea92cf2d748906de95cd97fb2d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226dbed5d2cbdcb0f389725bdadd7ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c555c183ee3d8bbc03fd9255be1195142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9664a5625192fba9d8c13a3277f9567143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cce26578578fe4382473514a5771f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42493c0a1e8a00f7cbe65ec181c66fbc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8da330b65277f98ff02c3689cc7d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3efb738e7743551eb44289e9b6a7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c4712cc38fcf9a0568b0c0011ba59148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009cc9c0ecf5b28e7eccd788209baf5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab414756924e9754baadfd19c3eb776150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5bfbb430a54aabc2ea60bfbd50256151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6916784cdad851ea72bfd285d5509f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ae88c0762b6c8f565e2cc3843c729153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70dc03c626499b0ce85207dcee6882154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffb6e2a4c5ddef401aa7c2e00155ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60402d29908140620424948297632d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76754098bbe5d0fae7fe7f8160e87f9a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce24ff3daa290f80750e5b79629ea9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc440bf6456e97247c6dff77f630464159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56628eb8cb733f4fb182be6f4f789084160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679e3ecc886a1154473086e87510851161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbba6d434e219355b846cbaf58d86fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf4bbdb887386a3fec141b3908a410163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d622043121461a6c066a625fdf07d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121abfbb348ed3edfa383dea5ef1cc26165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96994b84d3f45b3b4e26cec69e9cd14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055bfd7ff0f4cdf037bd4895042fcf0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89a61df7d33a373836917e33da48a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d21f4a881bbd64a02ffbdba918d2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5248030eb156c0f6d0f3de2c702d20170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76bdede72500127030a4a9790039e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce5aa59caf86bf7528a0e71a5a8d84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f74aa84c4a7cf76b7e83214268ecab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48235a252475f3f6a7449e44697b79e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a3459fcde5ed21da2b7737abb9333175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed3c21017665edc4d9221e20d8da9e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a2d69151f99db164af9b9ee20e1ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d873d10195157dc75aec409dbf93a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0b955c95dc4c387d3171131f99ba5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545704f97c09fd865973621d31f57afc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04015e4f4172038f0fefb04afe81fec8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8cc4d8b595235b2b901f5942eb2d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b2b60fd71dc12af0be9c88ce33f76183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517139db04c06a2a231c3b4e1d834cfc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84adcbc6e715988d3a5c7787a86b3b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3e17ea06369dde9858a7f00ffc896186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb79a3106f3e24bcbc72abc4ff54c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd505ba9599c12afff490b4ca918e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012a33065d7d3653ce03f41dbaa28d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4bc5a76a614c37f3bea5356b6f842190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9d44487f0ad06f85112208ef8bac9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7d70106287fb8e567d117bee7cbdf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f3a751c2499c107b586d89cecbe63193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b385826d2409e92c092c31c69f94bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb37cf538687491202fb599e6dba747195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddfd5a9cc5ca12c343e96a0542599e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328c857e8fb27200b136bef2b783d42197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c21a7b4fc3c77810a8b67d1d31de6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb206905d8a3c32ff2193484916da31199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606f01bcb5604d7010d06fa5d501b1b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d505a5b281e07d90d0b6eb670a1f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf0ff83f31fdfeca3dc7dc54da5c4d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b45ef2635a5e43129a8d7d7f300ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4818d39dbb04c8da50289357d6cdb6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce8350eb468d1fd8dce0e65984b440205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cb73b8dc858ef8bdfba1a140bf551206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f024cbf6b9a90da60e59253dbf8600207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e43692984a0a62a484b9b23735d57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e818acf7831b36e5084b8960b30baef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1960eae82f84d400a9b2d01d4ed3b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac29ab3144d9cd48840bc6c3a4857af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8895658fddfe4f008c69fcfd5d1645a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98a766896588924e35f71587de451c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c89b0e4de1429bfe9925972ca80dae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912246ab396af0584722de1b760d2947215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcbd700b5340a4d4ff016a8aa5a3c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25031ac770c57618300cfa51ac823aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1a4cba11d649e839d2bfb2ee9356c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac3c2d23ccf326538e6893e67d734e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a777dc7bfb0b3ced2296df2b787924220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8d2f89ccdcdd053a9111db59d8658221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9422b99a18b73c3d61dde29aac593222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9594e8c01e0e1e965b44c187df51d6e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e9753e7d892dcf365929bef83edc6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f912fef6da31d8229872ab02a034d1d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe893861c106b35f15fc072c78c2d2ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3be982b37b43480bba8f37f83dfcd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0641207a6e6a49a26db8db7dc35d193228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf524a348fbea278af369d841bc167f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede49038e5e2927c2fd0a0c9cb0f082230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1b863578aac655ebf37d1dbcac6e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0716b4028ec7aeaa27c383c905f153232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7d4eda4ddab42de2445321a6c2cf9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55543098d57f16da6d3adcff441bd17234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf654d37c82769315cd1ce0d11e7a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabdd47af1f6fdb6f623b3e2b641c64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ac8fdb353f78db52289242dfd1a41237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053c3604bd7ff76bf176ea7c1d19fcd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62613b2f2609432d6e46f8a573c2e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1710f6ad597c59322bd1000205d53b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bc8af8a50fea021331db9d5b9808d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a977ed5012763fa9cf6eb43fc7d2b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488e72ea36304428f4907999227512b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec70ff8de59ac13d692615b8d322c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488538eae365de6e5751db0df29e527f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe4bc45531822764e122b4b25b62ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1938edc3c6b4e95c2612e253f750ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912b1888d6f4275da1c69730ed135c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3409c869295f3ca6ef6afb07988e9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e124703f62f0c078258329546f625c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2bd6180d61c17c491ca12cc03f976251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff806076c9a1043d8539963ead79ae2a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc9c42078ec9db5a5f19d2bbaf77df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb928cd9e906b7e0c8c343bb5299a9b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe294c5db5f6f0b2ec04e5e142016f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186781c07db5b60198dead02aed5f2fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c818d28c0df29f9eae42c14d60586c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7bfb65ecb3d72ee53bfa9de2fc7a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb2d153546d422cbff6c14ba9cc2f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67292ec4ad31e389342f85f6988c63f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f25c469e763ed6bc382f501b6064f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e37f5a63a62bba501ce7f7a658b6b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e94266ecc64800c5a7efd08dc8a401263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3f61746a02f55d252e6ee5c3235e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14620313cbe58b46347eaf3efa8f2bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3384afdd534a2bb1401c9fb4a37db78266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce259033682b73d176af24061ed4ee81267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b106354a6549754edf3d1d461d213e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d883087de0dd642a864ed6d8c9d8676269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678fe14bdc58d009f3d39ff00b63150270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f8e62fa9a03b4361920e5a0e439a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87afb721fa121d63676cb2ca59f2e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce346857496e6abcba8dbdf63b0b2d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee53d1265284a9ed84325d70da18ee9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633bdaca451ed3398305ba01e2b72b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa8e76c8667fdcc2eeb9858543c22b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bd28e8f126f2271a08a01d23982e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f674b50ad336f33b040944cc7d800278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582b381fb7f71e6724239be657efbba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dabd1d2f715829bcb76a3dcd38a69280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbfc5fcca5f153466058ef8978724c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef16a93ec801c79351febbb4b1f2b7c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a545b5e834186d17c2c67da170fa2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54b2ab4a78d32f9ef3fafd71077de8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977759b9127fdcb1e8cbc08817d37a2a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc46195636119ad1cc516bc2c251dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8da53b0bec3cace0d1ccd31c71af4b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3229faedb5699bb777578a096b64d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9a251fde75a7c4378f50a53d2972c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1a3e40d0cb3c94b126cc3f0626f26290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cd0d7abd72bd44de258d5f57be81b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6984ec93ae6c50e97ee38099390c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9dc014cef98695ec7db7e62761155293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cd60525429829fcc28802332f337f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286a32be9ae0b16176f39a64c47f9d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cfcc0c377e1aea529969c927b5219296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea63dab18319a682f02891d52ad063297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac2cf6578a7f497b296a2c537444df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12085d78191320dd01f59641511fe621299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d44fcdd637ce311f7e7792fef67ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdc96ca8531132e85dab5c3fc884ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488536336353925dc5f3b2422bb2e11302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2171ee624432591fe371f9c29ab490c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c602901ed7cc7c035e444e93d366f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4836d41b9bb2e286f0ce07ab635b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23e2533e21352256370fad41df712c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52830f7d969f93aabf057f0d3f1ca131307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c39dc7cce0fe659661ea37af8b915308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8c7af2d787c160fe5a0c304eb9323309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f34e2f74a879ea9d23b7224fee8ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9616d775988284e5aeefa960dc7932b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0b41e2b432152fb2001e7702b0d92312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20281dcceadb30aab0325c98f4d8d83d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e3256fcf7e6064f69688396ae7b22314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867598e4ef749e8cd75a7dd02d1832f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6e6ce768b92ef77acaf528775e810316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c55d8c2711c50418c742dd499d361317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfc0a9e057fab45d0ff09e9522d24b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ff4b77202f3bae793d933eff08be4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5486bb75e7b3176a1b68d579fdea5af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47e7d7c1b313ce0322c3e4e375a9ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecb476bcf03891bb0de2e8d457aff1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07029ce95a1dd27b24ef6ab3ad8d4ebf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c224c64401ea8cb407c6095632902324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e676881ad7cda429967de94f07569ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273fe878235b8022e88ec1c84ac038c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21555d09828e2cd756cc70dfc9462d61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cfd309f22254b84da4f50f8265c9f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d41b891db1068e2eb16ad57dec91a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b20dc698ebb3a1d8203e89de873a8d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fbdbf2fca6fe36044f462baf110fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b66d0453d33f818920b2b66699398332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60931db9726fa540a01a018cfb5d0ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6479dc93bf90ef79eb08c1c02c57d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b9efd1112f25611e427688b101393335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4145bb77ca58491280eaeae14b592b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75093cd8744cff388154a007d2a36ab0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1d2a6ef010130a0d4e00d6bf4aa3b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63747d886611de4d6b496dcb620490af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb205fe1a2c73fc6d787dcc58e43e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f56efb9de755eb5c7377f0fa19705341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f45bf39fc397a36e86846e6107a365342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef8a70f3bd95879f5646acd0f4d913343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4aed1e66199fd0ba46f05b40f25a56344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fd26271e0e0459ea94df03a66fea8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc59f06ac760f9e75027a6d082c318346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451992be28689657d7da84b8a427a7b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577267747aeb41e76e5d3a0cd05ba2e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18db0c18f43235f7da3bf3dfced923349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35994809604c308940ef9a6866ab53c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36c52f0f3209d7d6c10a212165b088351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b5c77037750de8cd248448e6df040352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3bb0b0eb769b9104c8fbd06ec60b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b0ce70c7948c888a343f8f35a8ccd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8a07fd3308e6f1fb10bef3415efbe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609db11ba9f4565eae3720ef245744ab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a801cc0f24e36ee78a865ee4768578f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ffbfac8f5be5b74de97e5af4f7d5d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b25d5f5f1dc5c8e6f6bab98f08484359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987fdcbe4b992c25068ecdcf1a3d7c5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cd7595a88540f2e9f166212d38378361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9334b90a58b569f69c6a30cedbf29c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575ed632d87bd1a1f5d0e419e4082de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200d8d3f68bcd065b3339fbfd2cd051364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620ad65eb8aa98c9565666442025c14365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65151486faafc768e613fd5af6184f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f069665dc7066fc29a82a87c8cdf245367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f82777334ee7a95f37476dec58cbbf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4d64b4836b7bad37076285b66a030369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3ace29214afd7e17301962f1c5354370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56cb1769431c43486f605af2ef27b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34be262642ea60d98f63842f722129372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2416e735d86651969a6d498386f720c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9841ccb84bb58dad9ef91d0b8b073374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f542edebfe1388241924831e3c4bbb3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4287b341dbdc8dc254049345184bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15478c45b4e302a43814dc0ce806347377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efa6a72ab0438a51d14dd50c3a19a2378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>