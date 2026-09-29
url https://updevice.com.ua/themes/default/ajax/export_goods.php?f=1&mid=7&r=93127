--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6b2d7a2261441f341cd4bf0fa1e1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e258742021445d5919d59734e2af49e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070ec19de31898e7a1feccbecb5cdd83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34eb7721e6ab0c67ddbb0bc0c77e064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef58b787f62990e8bc2fc5570615db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac82e9b5bc8563f7be0cdb867a8681e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276b55baac013326d7fb38b26c4c2347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a151b65d3d1168a8fb62a180e2cda18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f743fa7d7ec981dbb09e9d3119e0869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e1ce18343cbb25ce4cb546d94d86310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf83c3f02fc3e9db584298b0868b1a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c3a63fa64c69f84b24958f225d7cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72709022e03eb7ae87925c1c7188a1513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bda3ee581b2ded7106d9b1d9b6246f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb74255a217884a224979e7c0ab57415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfb6917fb5452a3a07745d918f5ca216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33864517f6c29a7f1b22afa3934633717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aece3a507fd7e600adffb6e610915b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12463b5b9da12dcf8aadc296ad66c8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca89639321acd49e5c62b154ea3fd8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a3a1449e13c6c62795342bde28a5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da88d5bc38007f15d4793abd7de569722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd512ae8e40246609b011bc182e92aec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b6ca9a000cfe82ead3a048c2d3d8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df65d3ce5e10693d2930fc06357ecd525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bef98893d2e436be7ca37d0d5c91f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b955a6bc84a1fd56656eac7a8bcab227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6119d7ad4f275de1fe952fbc397b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6fc2513d5fce983304bc907762c1729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b1ed78bdc4e131a30ae695ef0d36930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df153e7293d7a5cd8b921e73c4529cec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40b264b71261fa2cbab595170c314032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d5a294f911c39aa272676289f81c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a803bd35826cd9b6df321afa6caf634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c81949d50f6411a574b67d0cda804835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad7556e4410777dae36617f91aff7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c0f9726ab343479143f15eb4252eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2a1d6d0d6c3aa69a9656b352278c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c69f3ff797d3796ed2be485ac9ae839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e3d5dba65a471dbb725c1dea52ca440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a3960343536bd0ab52af774ab84f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8d964f8d235f25444ea675d0854f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb78583f3c31dd927b2dd910a733fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cbc62ccbe4853d62758514dfc30f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab61f7e09df259df9839ddc846a48b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b872138b00159d1c39eb89e60db9da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c802155e91d2bb9b3367664234eea447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09fe59d5d36b18bf215663ed6469da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0d30026a5026f4e94c1c00624bbf949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4cb20bc44baed04b35baa917ac1b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e54d517296a2750b4bc1e8c9cb31051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66472691050cc4799e32ee3acce14e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38ed69f2af6d79dc9fb5a4ae9d121553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afd97c396efd3da90812fea179e99354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0ca9b2b4c88d966331dfa4280cf3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d4b1e417aad90cd8af8443b2c622c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470618a1ee07e60e2277cf444aedcc157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccb23adc6ee1a0b2a11baa82248fe258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b8b562524a919caa24f8e6d97396a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a3ab4361fceb20d0e8bc331cb2a4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff20a7ef773fff69619f9a008d9e14661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603094d7c787499f497b564b0c9b174562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b235353d5df68cfb75bcadd5502adf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17298c2ef6a8b3c6620c03fbf4ff5964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad52b8b6f45116b49f11f1e1cd714e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98e56a09e71f88dc2611519519e4fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78ec1c5c7d42a9270e247c1b2e822367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fac5867903d73c1cf8cec136dfb0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb295a4b70352137dcd511324faa4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b6f6f943925d7019352cdd17958eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc30c6428d08a4faa35f5d3f121e87d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e6c35b41deb6363c7577c13c02fec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4589b90f90a746a2e482dfbe906cce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bfb06209633acf1723cb60e6a28cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16405db88ab1afa089085e8910615ede75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4feac71c933c1dd74f5bc33fc53a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dc82c8fbd2dcd738d9c5826cefcdb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a6958513e98fefb1118c919f0dd1278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0d0cf536c96931cea4fd9234561ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54da7a766fd0140cdf1c1e576f3fd580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb9be11424d86900a87f7c769d8cf681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8c0ed4a8fcfe6c79f76915c0734d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50529550b86c3c08909d0545b55d232583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db63d2734fb8bef733c801e1448697784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e8f91a9633ca2ae8822ffc2c6083785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267dd0c7902b9e1e7efe2ad4cbb1c4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d7a5258a6063f879be53646bf883a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf378b574940ea0f7403a8aa1b0350888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd84c2973c725ef59408879e6b96cf089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82b8c149e288259cc0927329feefc290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd3d6965f06853e7ed3c12621faed791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0bd9ffd1462cc2a06081ccdc3b90c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc52d613a2696386db19a9eb50a2afc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440706a6a1bb2601e23bf848fa8c65bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbd3b5168810984974e198732d2cf095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9153cda4fff080cd3f8aba440ef1cfe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c3d8fc9fbb2daa848e2a53fefd0c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e74c9ee2131caa29e3e78cb172204898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5ffd32b85d53fb065f33d5bb7a03199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b827fabdf0f2cbd7ca8c884f7fb88c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20f583e4fdb6a4905876d3fcc9b88a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca12bb74d471af7959ee009c9202ed1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554956575159ec7a57bd52cc0d3d803103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e453bfb98f074a15309b1c541881b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caff8055813ab8a67acd296940632d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a04c5f33fae7e5380f95e3f440d135106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533facdf6f06774520dd3c2eaf6ab25f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa01c33b5bfcb37dc5b1968293c9c26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9fbeb73e325947f85c1a52434e256109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cb96b1e7635c10a0c8281ffeb761b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f95b775637167fbd2f67fd9f50a31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c32b80d5d0c2ceb793fb0642495217112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8103aca58219b639a2b0dc23e9dd35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032d7ed05f5f020ac5bac04752f4ea2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfc468dc8c544d2450e39df8296332115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277dd06ead9f2134f20361fedb8d71a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04c12dfe048a9754ab2cf22867c825117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fb2187715f46d23709bce1260266e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1d41a6586c0dd8aed057faba743ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bfe3c0b35c03691a38554d6b4c107120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8013e3f145cb38b96b9d67d30aaebc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcfb231140e199e3794e071b658588122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9346654f734e4c2849d95c7448f3a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b94e7ef72c430ae79e72cfcbc0715124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f026f291002b0a0ce7813824d6b8ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802c4fb627d1d4d09ab5eb632fd2d0b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2ff6e49c361019c361b7fcd65f7d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87629cbf64242df69e045cb2422f001e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fec89e23a42ffda5c3c525816fbe22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd421b27df9951054a6647156c6a4048130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f458e33fe63586076e4754fd4adc8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b14e0c7cc2318d7378d61887ea362132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35345d989500ce5aeccf5b7bf56b4aa6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cbbf49a07d614fcf51917690648b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7c48a87946a8087eb7a918239a36a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9f7c9034fa6de33a609862b97b667136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614612515a82820f0b6a4fcbf207643137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c4d30935b6b8bd45bafa46f1c954a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4125593f8df4edbe3e3ef8305d5f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871a02a6c20ee0d0b70c9e726178103140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd20f9896687ab804d1562bc11948ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74e76917b6ac1dce0867257284ef21142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a12ef50780ac6e1ce1d4f54966f47143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce21531cf54115ac8af39f5b5cbdc15144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01139dfacba87ef52f3c072c66026d8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47dc2562401ba13f2587080413937f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066c8991c26787391198a9d869bb0ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bfd25c7a3b59c432b11cebd26b9c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626d8554f59a70bef126254b85cf4aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3eb01339c3bd621ea72b61ca37107150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19feec5b55a2a2b4f3e7eb722abf2ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb5bd878a383db32bc682f0f584441152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d569c397f19035c14e575a8f3dec7f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942450f304c6569e205b9dbbc1f48cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91f2703aea863803986d11a2921269155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb21ce2d7f70012f4f894199dd77e37156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5206c462e6845a8217efee9cbe0e2eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202a0b529cd68007c2e8b4183ac3475158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a895cc2013da90500c16b07d985e65e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091523d59c9681324ff9c067ae0b794a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faaf76ffca4b58cc77505803935ffad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5a4acbdf7359737f5f9b4ba7e7262162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632811248b85f811a1985346eab7a150163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12c1fe4b8d8fea76948efb2e1f889f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0f99238d5fcf8fa14e5e358e1d2f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9ad1065d8164553377fc7227a8cc3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2f88362cb504e8eb16b129cf41795167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60874d89a7d370e4a3fa0a05d48cf77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e40ba7964f1d43f99dc9aa3ce3554169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ff904c01fc3496109901bf06854e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb905d3a5787c63c5e87a9b4d01be7a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9c03a9f711a01767a38157f02847f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ca03467af7248691ea47cc8530a95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162473f3589d5fe5960fd3cca111404174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9ea48fc40c4ad8bd5bd3793865d3c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d24dd09b9f8ae1a2f743c6614a2ab8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483555d13315428c5c1588839d818555177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c669c83142f544c8f2a4a36116b635178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcba0fe8f223b84106e0d2842fc6f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2b12dc6c6420222a3769fe9a23d71180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746db5677f5acb987e8bcb3359a8bbf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4aa74588f124381825576d398a4e30182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17e030dc4efddf325b9598605ed7ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29066cffd74d2b0b2b61134e2ec651184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291662554e8b13ece1d0ab8130018fcc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b507271b6b20ff35fa3328fc7ba7ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85a576a7d8d546b2dea32c68c9c74b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205fab96828884204f5e0ea87115ab9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfc4c0bccaab5d0e7f508ca17ff03a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f4455bf6f2c5031a45cab0836b645190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bd6bd74dded3843b62612795741a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff78e39a272d4765e80948436c1987192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28998392b83993af4a02be74f59d37cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9521971fa85875b6ce807e333669c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8ab9f99cc1930e6579bca6cc3b36a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65532d5b26c2539670f970cb0697983c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1a523f319161dd25aef2af6082eb7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ad087d29694ef7db21e6dbf1ec600198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1c8fdb1a7459716289e75c192f1db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56ed877358a4ae5ae072f11d4e0c6f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6edd4f0a02840e435bccf1877fe4f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0eb63db11b7e7e04cfbe1a9523775a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7093411c0366b10a7b24acc73b9d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937d112b8dc8609c2eaf7fda194bd85204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb21a6f0aa99cd669c075208e315b8f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0597653ab804c69205ba6db37f4905206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab4a4dc1f58ca49f5f0e0ab18478bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbec43a8a02949181d56f88b661dbb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b981fe1bdc91477ae8d4f28ff79ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac85fbc98f53d71d7fbb3dc69984466210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e8441aad1312303c79583d493a001211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd3873f75636cf0152e5d2aeefc5bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9c886a7bd787fed2de11ac007b0b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d454f59e368095a5bb20804cd817b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991f5c6a8e6c64abe480513b891af01215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8810bd86f4b18ab1a58fedae7684ae6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f23bf9446473ed9f9fdfb9f1851780217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f2c86023de41b15a8788d35c9e32e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859759913f08529bc73692f7cad36f73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73f06c496fa83d7b6b84376d78c4b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313856f445c61e5a91e92e2699207442221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658e7d8f7d9d58068580540d77ed52d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82a91e1fb62f0880ed2e219cf41a17223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972886cca97ed2baa45d0c2311a9c8a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ce8f3fa3a24f6caeea21c36f0db49225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f73667ee0374a29602ca046baee51226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e396ca784979249e246ae4976bdc1c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbf8821d79dcd553bd3aac2f2241dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989e8d0f1a3cc6aab14fa6e7d17a79f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce6f236ebfeed6cf97b80232c206b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71abcb148742965d2412025bc37cdb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f58e773e7005835fd3c0f60147863e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a0782b29448210345fb2294697816233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc96874cfba74a1daeebdf2af578a03234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660fc61eb4d932f765ca96ec75e80cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cccfa32084b75449098e1c18be6a29236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c9f1e1cb309089fd78b15d276078f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4c55e90ba1c694b9ae4c3cd148245238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236827f5ccac544cc6d17255ae6d03d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42637466b493f2c08130ed5fd131f5f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c8fc2d6a50c15fa66a63b9fdc6b6c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa74a154b7cdf9e3a778e2840bb1c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4460c93eb1eea39f0915ac28adead243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27b593fd6721d7cc09d46f0c73a66a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0617d924abaaf92a74f5eff0cac3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a50a3a488fb6937d87a7d52c29001246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e93b6745fce3719e0d49b98112658247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707a353e9e0e4bd18b644f573c84fcb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24aebfd9e3088976c76dec6df5a1256249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2dd0dcb994509e86b8bf78f40e6c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28c992cb7201bd02079c02eac4f0ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c7bc44abfa0d70d576effc09606cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfff7fcad2748c021d3d9255bc29e02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee773a81587abee07be6fe916ac6fa6d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f94ce1b8d3d78263f1bd41edeabb20255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22100f15b002c54fc2a035fd1a827504256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0e0317d369b77ffd3dbc58687db60257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7e22f13bfb24629dd0ca590b51d99258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611fb38a34b7d0d244c4656fe094a7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c8554e5fc59b872fe3b530f0fd7f6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bbe3be8911931d4091a6c65a1a8af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c557d9c566ec2e6463be1d45e9ddb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f1fa314521f94ed7726f61db8e6af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bae3ac38eac3c29edb9f5cb97a798e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21d3a8d1e7009f3c68912a1fa0d220265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25bd8473785310dcfdd8d8afd0a31a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4b932dbc424ae79a56ac08219b603267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0427df4f5b06e550c6d61a305ba12268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb71e7409af53eaf9beaf4809ddf49269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd271f79847af91764def55d63e6a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbfb52965027ecc36a52c8ccbc6a1a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b98ae7d09001567057140cdbe0bc36272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669eae404b320028dd19cee04d1029b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af81461afec8740832d5464bc7efcb1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac889e9b1085549450d23174cbd6fda275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71a012d17d4e31bda05d66e2fbc88e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf7eabf8f22b46ac48d8b56be52787277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5182fe4b62e2ce8a8a713e6f11428278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ab897d4297cb89b3524999813fc34279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d082242c3857b35794ddde517288c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76243538e58aee49fc32f3281dc3fc0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ec6829a3d4c87b192535198f2c634282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9154f848475a8cc22c3daf847d270283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689336e1b04e6d8301621efef79f65c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62944fb19665fcf8f272e026a55883285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2384e160bc8cf8f6c99ee8014ea0366286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d926dce1b0573e40c57e1b24f9a019287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dbeb3e6fb8033a8f72b2c30c740dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6282a4de1ff4337f96bd50357a99a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be717ba0d330112b4246288bb19f7f86290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3d7a8deea2d7be1bfe83ebf96408a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953b35cd7e46cc79ec225824eaeeca6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4dee99173723edea9f5302e415f20293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae43983ec016754858d1d862b5c130294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca617a38fe7928a07bab5b44298d54295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0af7aece7cf428e19271a9f27afecc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb1ce0f00cc8e48b8e5993fb39fc82297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b464d4d4e74cf4118f9f18dabf01f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf660c9fbf54a063baaece9e88a10bd2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697f60ebc5cfb796176d341e0eadefd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348229102cbf00a8343f949402ba513301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298c7a5a6cef2529baa7ce3984143b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122d88845f44131d71793fb63bb2aaa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7db19a0ec827805194c5b9badf849304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431ef21bdf2f9b3e88917c2c91de83a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114807c788570d1dd84a3233abd2406a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff8b4370cf9843911fae3a6a53c7b6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ed36c30a28e8619b817df24b6b4fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e45995b7123752e660c088ee5b788309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc1f929b8f3e997f53d714f06f28af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c16bed59e65714b5eb3504182feca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bfde4194f4bec4a8d2e971871482a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4676d0d44f6970c9af2438061198f96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c4dcd3ba36da0a241a823cf06c983314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53784c0c32be10ec75b6c380fd66e185315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317da3c660322a1f3d58a65fae93418316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c7a96740bb8ae22f730f94f5c9e5d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4eea7049b16b71139f312d49ee2762318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8448d832a5d018c2941856041fb2b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534eae22258d26b417d092ff00bdda0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14923e0459c9c07e9d80736617187fc7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbd86d4de840d8607cbfb792c55ac0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931815dbae4ca592dae24e77044d3ea9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ea2e2ddae065968ca0fd4f364c39b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63544597439823e2d761de887fa085c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ce908d5f5039b9747c10f9f086e7e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b03f89159cfbfb2ed7b613a86d6464327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6d7517d980221cf16fd471fed022f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6fee7bf3a57a4877fb7479487cde6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2297f50db91593fc12590077a97c255330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a766df60e7bf5a4117e8411e5819a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3eb569160f036bec70e8678e47e87332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6999d11cda5a256a0231538fa57dad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ca27e90c7b98bf6cca72b3837f953334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f3be274289f48601980bd3869b93c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659ba58e24c2ffa6622c9c9a2833a4b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b70499ef170e33010db43404b6c88b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4051a0188fa747f3efe3443ed32ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398a2a1074b8ccf29e9d41073bf619f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a55a7d0589d3e7198c63d26aec0886340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b324cf4418886c2b876e8dc893d0f70341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af9a9a79b63db4a4a3d862923e76c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebc348ad138def2f55b60502fab64c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdf480bcedcddc611a1103174fb0ca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa13d3625717e65d1336c6c9f80e3f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cab758f0f4b15728e3d397f05b934346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a1416acdb1b04d4591ce34d1ed730347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b16164d7cf5138d526143838bd700b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e64d8f6dd7c7039506bf8a951a3680349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339dbe9983a3d59f49b88ebc192a98a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9fcb4a0ca4845ea930deb273790e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c0977e4d1c11b0d98faa807845d39352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca58224744153085c4496df4b0bcc49353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d8743a629aadcf8f60504399db750354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b91dad79c4c483c8b658ceedca9eed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907f97bc1f6e6bfbc6c45c113d5a4d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba84642fbc6b975439cfbd6633e1ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e1696183bec78fc0935a3654bdab5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bdc518a0dbe96949c8937fb2d67aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60a25dbb1266b3434ec25206bef428360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23559d89777a25f8cbe1422fac71d48f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87576c97e3722a906a88b1828ce4cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd528727c1c5343092e7bb691d4ff0cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0723659bdd5a95d98edb109e794f73364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac23a9e415cf8732dd7965b90225f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d077853531142da015554bbc01dcbe2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6956de05d873eb76b1264852278c2b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023d8aff34389c0ee3aa5751e263975368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb9b73ce04bb2f17ad9b8da6c1b025369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32351469c53b95a53b429cf37b9f1a1d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba16aeece9869429304bdd1b87a303b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d3720674e9c4d08f0409bef2638c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94a4020ba7591926892917188e8dbe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89506562f97b9a86b9fa6815eecefd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2131e0e09606d9d4073f6336055b75a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8740dfbcdb6952207fb92b01134e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e716ddf0576801ed4ba2dc4905addc9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2b251c95e59a107e8e3ce3c168765378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4ec6c85383f68760ec03d2df5f80e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372aa9cd558e9affddafe170a9fe5fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605808a1b4b4411455190c7f78152073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8db6d98eb3201f1a1c2003def40bf74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fcbb1a910ba08d61644f88713be2c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7055bd2a0c22d13aa898ff4e1e03bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ea3060c402c4fe4856afeff234e337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274d0a7e095cb492d2b44991f094f598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e65e21e0e68284f0f1ec5a8f601009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b66668c0652f52e3437c7cc70cb04810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89beee5779ec7f02a479d1e65df5ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde146754254c7f062b330b031f26ba712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1538531030f5c87c434b3a4b12e92913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50075b4d461e163ee014f16fae66a71214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a184ec0dcb69a16a6754431d0425115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678bfd80fe681f0ee4ed40d3fd07bea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ef0b9264697b3bbac72ab33628b1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f50729567e18580221a60e868839a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf37ef432e7ba3eebb47b88031acb2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568746ddaa2b186662dec4ca0eba3da720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bd6419a172bb933146d273f755ed521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9ce2742bf58ae2b0bfbfae126f3ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce536ab9d1e3fe5bd820c09a7312022d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2e6d1485d18474a6745213e76da8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4104ca3924ca28205687fc7cf3ea7ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4ecaa3f55e8a595ec734b406460ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efef3517af6906d6300bdb13022ac3027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815abdab3ac57aa2490acd93f4ad2c3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6d3c44f9d94fe348622eab75c2d9d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd82442d9e64fae4757e202c6e6cbd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c363bbbd65c23b60e6739c12d6cc6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b796f49856727f13ce086b934c47a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceda2694f12fa1d9474488edeadfa2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c908f8e3173b62cd90957bb04a40f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653fc04899ee52dbe07b22977f6293d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c73b19c224d87215bb483befa3ed8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9717a07e295677d8432b2333b0095337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177caa8781f8c10b783bc640c0eee2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ef570d544d2f69d187cc9213c34a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813da159549d378a71a5661a976fdfbc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967790be39b624b63d72f238d5289b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360e7722800a61b4c75ca389d0b3ec542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a192152bd8fdc90f945edccd01fb23d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ce83ff8296866e90f79531a66a0b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de873cb779aac966a5b793f6ecc3ee5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbe33d562046f1ea71fbca1ae8244346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee141c4b5005239df24f69a860543e0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a85c9be1f71a6ebfb365af2b6dc2648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942b0b0614ce733f29ced52e38a073649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ac418280b8592f3927e819c402b0c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4a06deca5962f982a0c333d64025651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c34d282a7d5394737907222ffa320652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729454fea91790b2e8734bf48394a0353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebc585aac8828ad3a6bf9a0f21fc3354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfaaf489c14a74f1e01646043e678d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010f10bbc43affe038d17740c4c393c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad751a05d0f13062d4b4d24e4da4df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd6aa34e35e7bf6ab4a9f9629c2f1958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614a44753587550a6e6d0b3edb5acb659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a226604e9c85e9d84869fc638b9f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af50a1d0cf4d0e90c994ae2fca1660261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b171458e316fa2a9e7e15cd0ea3505d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3319293d42201996d1b2503f2959d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccaf504811a644d8a11b7526b6acf0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693395c7fe7ca60cdc5981f118e75dcd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd7bcd3eb2ad8fc8c3f70cb4f0bfff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982d0a0342daa9d8fa381b9f16d60d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beba030989a8df8c53143794c6dfafe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f6ea1054d5b81540b8e72ce3cfa1d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295380a6e7f60bd3c4c275b836499e6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4438989455d1924df434e27cfa31ded71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28a77e96118bdae3a5615c474679c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f945bc1999f3f537c30bd8d12f7440e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56800737938bc39d39675dcfe519d5774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c68b1229ae3641dd0593352ac33f3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ace1fd5ff49eabe5a775eb34592a0d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab8f7a0a1b09984d584d4e8388ac7e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d83a8dedeb33a6d141774a6c41e5aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4285152a8323a3a7b948da970f47b4379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943f27102f42f9b4a482b38bd3901d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee76bf880a91cb8f218b3554147e41381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5e9f2f25914dbd711b5a4bcf7dc7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706eaa8a643571aa74f8e5c4d0e4a0e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c44c9bfc5307222ee93d874cd453384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178b780a49834bc5f38917af9b6610b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2949cab45b5d592d98a67175df853686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b774247c01a16959c0a87bc33b1dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6cedfa82aba2b592a2224d121914c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ece080fddd723e72b6a3d6cfeb49d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049c6907832726c4362d6980ac0b12690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624ea1e55f8daf61f0a4df496d3c37691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12071d6452de20f61adaf25e39ac778c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0003fc91f3332f20641594d0eebef6893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798878288dd5b75f83c9d2d7a736c1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898cf8e4356d9f90ac263401cf1175995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e97fe68f0ab42e10e8be7e5a3d35f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878e554fd489e378ee52b857513d17297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb562eb2eb130806f24cda80c2cdaf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937640c8ef3635d353f5a407ef88286799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe83ed6d8ccc09f1d774bd6ab52125c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f381288b13bd69ae23154c282744f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6723f81bfb53743a7e0ba3f00f8ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9ec2fae455bcfe3459f47b9a52581103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633f9cd17295f7bc2336a80e8dd33c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdf795ad66ad33456d86dee3449349105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abb3c4d1dac2de637421f91671ea9c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b644b60313abb6db089626318f2be2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82ce8153048e4041ab9f4205bb27de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1317537eb35a8e46213dfb13a2d0329109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92bb3168c2aee70f89cda3add4303f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfb83413b7b44bcf0c60e3a235813d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f5e1051f8644cb8904ce785277616112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cbb613820b794df662039cbeafa05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8cced6be8f033f7f2208b46350eb4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a544efb4f831f4498d1bd7ccf9cf02115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace6b20d6993ad1251d6c4ac79c3c13116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559316f3a7b2b6f07e0eb999ef6b6165117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48d719a08060b52e9d04be3ecd4185118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c09761afbb2d90422a2782f574908119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c52a8bb2f77a8657ec51a325928aa2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5920ea4cf09e107f289ab887589307121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016c4fb4e3a84dec92a30fb73220cc5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28d168a8307a0f988734b42301b03a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454ca030986ab7ad4a140b03b282e23124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecc56b35b45e6c0835690b9492479a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a3db4be2be3096d5ac29859748e60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9021f44ab22b9d00373cc36152bb8b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefd4a1a486900651daf22de32ef67a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a1cb05264b12619bffe592ac14f95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64211b56e5c360eda8cae850d71914ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881942fe7107c0ce426629191d3d4f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cdfd0c6a8d2af22284fb55c6a903a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fce457bbcf15d0733332ca20619e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9177f808ddde32089f7d3f0557a33134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95946ebf0239405af63f794b008091f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e804f36ab9c72122dede961965d27136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a208f88922f5574d3e8be493e5ec2b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9f15f22e105873397bb38583d9f0d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1026a684b95a172f528c476f886b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3116c91df9981f074644d1d5455c39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254a50017272b09105328ec3ae63361141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002066b211c8554fd3114f4244c4df7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e321b7b517d07b7312e43fe59fa787c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89fa229863bc99504243a5d8096437144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846c1adf7311e3645138a0be970c1a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24b78bd58f1ff07bc8de8879a898b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed17367d06441d3ad82a21b1c8f1935147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a58a5853f83a2d0ea60fdbc8b5a7c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfd08452c3958efa252c209f124ac8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae55c78d582b368d72c0dec9c6ae1db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae11e0c8eb60a8be0a4656e80fa857b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccab32211aca5433b9bf928ad9cc7ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e866c76c2892c55f35dce78195a82153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c98809832eff752f984aaa07c4faaf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9743a8bf83400ee864699ce4b5432155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599d9cd3a6e4c332bf54371432ed29a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d182f80fc038765c96f533f87b1bdf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890a882a834e1055ff8fbdda9c74d37158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d4616dc41a6bfcf7742e70f12d648159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e98d98f886d26313130d7f78c8180160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b2a1fca4e8ad25ba63e9067a3a367161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac977c2ac84a19235cbb9efd1072f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a4b0b79c270d742298066c353cbc4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cea06609a7378923a0a1d9a23402e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311c4fd508b3f7acd75f9baf4e9fa5a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0eb60cc051e9ec90c741374c2ef71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf75012629cbc580a38d051572e90c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2121786049ea906d6c1af099c6b14168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020279cec3859798fa8c672e78ceed7d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440286d6e04c6b6d57da069c85b94743170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36075275db8d7468c4429ed111bc4751171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89616996c2ba691171064cbabbe59cb6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428e60ab49d025054dadbc74a86dae3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae2430fae97d08a55f421e91fa65af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20579fda9b4819a80c2e1344b0fab6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ccc3d4d25af81b447f2f061f585f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9244b65317925f8a6748f6bdd87251177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af07e6b1b42d469f5b3464ad32f409178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b397b36e67140b8f6b9645c36821a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c78e94cbec03071c5baffa2dcc6adf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befb66c3a8839030dd5ec48b360b91a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559352d91cc0dc3e9784e77cf822e10182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55ea298362328c537fcbfaf024ee9e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eaeda8986fe620a8c52b1fb7d71707184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f6c5a7a7651367f061ec8d07d2030185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5246743a9d52c2607f5e0df81d78c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb99b5ca9f36eead6f9f8dc28428c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ead3a1352d8a78f0f8f6d1e6b937d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6e2d50ed8b46c27108b65f231f2a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d7e21502b14eaaf2f572c38061082190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085315326f3b29668c0c03cc5983f3df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb8388c4d1148dfef1007e239404e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a3cdf720c30d8d2e2bd7d4faacb24193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa049a151f6cf27685f49b68b6344a31194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6025e4aa4a1e370e56ee4eb5bdf2b00195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7d2c53f2a577a5024d1d588032a3f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef7d02bcedaf997e2624914ec926db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0eadf58f74cf91bd697c0925a4eb7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0b7eb77620cc0e88b7f2a7ded53ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83ce459fea07680332bf7af24dec12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262154873a693a96a20b47dd5a3a68a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dc73954a040316fb6fd8d994c19c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb28fceb432d6d16d11055bf8ed0531203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf3d8b935c730c69cc82e540dda129204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16479286cb12323f60809ccf7b097a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571d638edd0db69bb027a310b8b784e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3620161aaadf5feed4f858709c680207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0901a9d5b2cc3ea1ddf8816ab99a3d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146b69875c9440c244624c14c3d1ffd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dc1ad0c9232905fefa885cdc3a6f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ab6f7f05a4ce5513f28dba6b95498211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1740b658a815399c997734a8846c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b1c16537ad4da7190dfed6f84149d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cadf22f03387e8e00e49f530e76cd5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845d87188577da3ab62ae1e3613701f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2317c09fa0119b43d5fdf16ef667030216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f09a375aefb62d60eab74e10e015b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e603cb6ac39077275b21ebc9d7e142218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c713f589c6a3193022a4753076f11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4a599ee41be81875e151cd6ab9f0f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3285fd39ddcb76a610c2a8f91f093b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d69e05850d752972525c0e9e7bcda222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2b50bab5bbf19492dcab365a5eba0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5498212845f1bca579506a1fcbc10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f70d08c6abd82a725b928ce22bca21225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720deaca56a7c5f2b738495c16e92edb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1830f61653e6f25eec54eddbbfd49b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e0cad266c219620ea93cc53a284de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038eab9d288d524c6c42dde063cb0b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7e3866cacdcec35601067d13c9605230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179302c63291be81a4ffe826d9b94280231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937c02ec06ceb57f12695e3d4691ee8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c90a3ebfce58fdbae057b683f1952233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7f93e077d5d0641bc4ffaf280732a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd1ef06d07144213fc3ede7d3427bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cc3ddf14ed89811e5f0882e25904c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d69bdf48eb6ac2e764864c3ed32b97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116d9396d467ae85f2e26a12015db43238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819782bbe702eeff115ec2ea6eedffa4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c5e25981b24f2ea0cd7f0f0c2edb0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf22dbab8bb256f254f573ad21de3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f209c83b6b06e92745e1391e9632dc8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278d359aeb882eb824b3b201b3b9409243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c736fa4c05607a2e58c5efd137ba093244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9df2bb7ede97fd5929382c18ca40e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703acaca9c2329967af191425571d76c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a628b94aea5307c95295afa507382247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb648fa7d3811d96934813e0a2a8925248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f4fcdd0113ac2119719d7a9f632fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea992070ab342770a8fcafc9bf0ae7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29748943305b15aab41d7bff3640d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fde48c35216555cd3c5e99902dcf5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbd96d8b390bb1db41f03c48d8fe54253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32505935a71f853a75b421c11aa74f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b7ec8985068c9f3d3e6914c20918a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eca6a76fb395b406bf92af64d2651e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d4877515e2fb16b23ec809a1d7334257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218e54cb2d01abad40bd8e3f43a5821258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b6f349bf389c67c687b92bdc53826259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7647591b571a6fb7de14486f8ca0a90260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951a876ebc9c31fc751a277755549b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f08b9906309153a24951b384f2a2ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac6419904bb0759318c22b7ccc916a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879fa20f31d556a806843bbc2bbe3e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a595a53fbfaf2c4a5566c0d96ecaad0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffae44b4b7f5d432d82fdf1ee60642266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a068acd184ad1fb3f87ef73a73a87267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa979816e8575cb7ac3a959d28b1b813268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc0ff6d6e4203a4808d5bf409a205a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d379ca3caabc9a45fe5a21a241f5a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3f808032e029f3ef98c0c5805e05f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947078cfabff6c00bd7e4b675162129f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef838ae0d0bfe882ce69ab6f5db0fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022d7915ba251a8f203ee9939a3dc75274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e0efd60b56fa71d2f537774739ea1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5860f45374fa2ed59faae80ee1d5cac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ccc49f730aec91b4df3cee973e322277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad868bf7260b41686474e464f14b3afc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7fd9b00a13d839c4ef02908e3a9ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8305101cc9bf06e09b63027681fca8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74c660ab8f5815fcdd66b1354e235a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf9f33cccc85eb0834b768f3c8cd42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3c3e30a873579c2f04e342a4d89e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4b5e4e9026436dbd2afdf95ee9f87284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c9d19776a918721a293904eb8a745285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f55415f38a76c053e3b871f295c08a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de487d2798443bb2e5b6d6857166e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a960ba5f29d6667add4962df985b3a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ffaaa6d4c724bd4cfaf8248c7d769289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34c31bd85b5c22b163589bc055a217290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b6e1b7aa2caa019f9cf3fab4fb2e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf7af4807200643dad6306e777cf6d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0807d00032193f8c12c5e7e2f305c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954c01e8fb6b2b6b572945b28ec7add294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47666563d6fc864bd50a2b51f5930810295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8be5acbc813e4a73ef7ad80dfb358c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71548d3000d51385d9bedafb3e67487297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29a53d4d1f5fb9c46fd1f6d8b10a92298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175e782dc316bb92799a3f54631c2e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1958839acd60f32a172044631f87a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef73fe786db72b77a351bb8a9d0a4f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b992e43ab052e817652e671366662302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a6b307138563238cc0543beaa7f6e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33279e58e28edba373d6689db251d44b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892bb016b1392550e2c5d8837380f58305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d06a2eed610adb7542dc6feb9e292306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96d6654462c80768bb0ee5596683f5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a54c33f98efc3a9d858e5a2238812308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c429c03b7be10888d0ca4766d3060309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b6db1db5829988f6786606d974972310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ad934c4b4780298b66884831501fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634f0a4e2df17d0e72a072d35619028312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602058e7b37c2f7976a3f69bdb5c568e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd385ef7a3daac898a8a7689587e3d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63db5132029f57b3471a6720b4e1b30315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d18d456348fa0fc271e907c9d917c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070518d53c3e7cbf9c00fc9c436c9c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ca6431c963aa10ef7009ba9d5492e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d1bd7c5d959334072452ca4811fd7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bacedde049fec8452f3ae98cf4c21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e763457e9124a555c78fddfc0e5ccf4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1181b785dd5146035b0dbc23a87abf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9cc792749e9612e1ae5c16de1dc19323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb581b199b0f0b3377b626fb875f25324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4df3179e46a2766d2016ab1b4f79b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee261fb366dfbeda0cbed7b73b9e8089326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b8135069bf53afd6b4282f27345af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b59537c2d4dbe1ab2d11192341f00328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d9ec15cc78daf492c0e1eefb6c4ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd664eb8b32f2111459a798c968750330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03709fe619aef2588b651642d235919331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ede4031c8097114069c5060b89503332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9149731cf7cf823e760ffd7deffeb0a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e8a54a2d8d7f3b77701fc0ab2fb49334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68384e9016ea8287f6e991153ab70c36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f3395d453baab8437230a10642216336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65585fc016ac4adff5bbc22372c0420337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e26a6eb5d7f244c571fbcda99a263338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782eadbeac5551effe7cf0453080a602339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ed0f82c394dbce1ad9fc55295a560340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fd62d417d2f5393141bad57aefcec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906e7f609fe1569f531f30a5376d7d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70828177aff05f6580f189cb13c65b5b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dea273b78f3efb6608eab68d3b772f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37178366bbda9d0dc9048480846ef5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f09abca7a34ec5414e8dc14162d194346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacb6f9a840f692a7ee12f3c62e2526347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c27489a4d5719868dd628e44179de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10208099c7ea2430675daaeb37d01e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fedca0d476a507ad2c4a9c38ae7ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffd9f1c0669867955b19037dae86cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d22ff09a347749c2d4cf5e0e62229352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01625cdafc54953e37af09a029e571353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184ced68693d54529fee7a481256fa3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d22cbd25dc24f75cdaa471425d8bdd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b6d4bc77803833755ee3d3745b463356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebc0155cc8eaa06d55032e9c9e114e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6ad60baebd3b1137c55e03c08a6cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389aff8a042303086af349c4bc1b325359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd518eda0b46eaac5085d9d12c08a133360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd5c1e67b2903301c19d1913629894361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d572693b311f91dbfb5c1fcdb4542a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8e3e35aa154616e8a88f51b56b922363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac0f60feb7079e06d5e5e7e085770f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb7211cbda1ccc4d6151d4cf225b7f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9c3ccc96d0e8031a180383fe89dfb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f072ee0dcbe41f53d839689d33f76367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3af491ee84fc7f8f957f6d50ecd406368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18705fd346e0f3ca6d51a70ed839e8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd9aebc39fa08aa5c5b80e7b34b4f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e3f92465a7c4e7980c92a0573b6f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2ef4a4acd98ccfedfb21a8f8bb2bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77ddcaf6d9891bed176ad7dbe5c4d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37776a242fa77e67bdd2082ee8cae20374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb6c5404e87e63cbca47337534d260375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d331f6d347dece87235436a6e6513c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4f5bac36ae8216513732528a41cb5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950037753db053d3330a2ea77fa5e9a1378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>