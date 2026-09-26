--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df308d3261e434d045d63c2011add111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee712ee7b2344691c74cd830e20c37b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d391ea88c6fad579dcbd3140562cf0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf4bf3eb233414a3910f15e1d883744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981b905f5aa5e5a9037370c9df5ec175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf102c6846f20a7d43ddf676ef891eb96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf219cc2a72b79ed5f0794df1e69d3f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9707df8ab91d519dc0ffb742c25e938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793eaa5140f3b4efa6d36782b36e4d539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052f9dccd56562ab63f2d96bc28e02610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea5fe7303b725b330f7d647f597f6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312ef0c9d6e82beb6eaa97802bd795c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d57db4c44184e0abde9401708155c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557bfe3563a8cabe3d23766f2b056c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000656d9415ae841212b66868b0cb7015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42f8d0c6f31b93559e81159721e1dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2f07f8c8c477157aab02619648b7417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256eba95cfb2853afd20ef6b3a9ec7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3c6a6c58653ee4d4c740a9cec7a7e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8652b7d44ce0a74652c7a27d7dd85920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c3d55737c715dc28f8aec7961eba121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257b44ecd3208e61892bad9875f410522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499db01d34fdb5eccce2220671128f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a895c7e67102693949fe4597d8362e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e7979c8672b88db8bfcecc482348d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968280dcd0ec530fc7cd226701a5580426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dbed08daede07c014f3c474c75cac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e02647570f7de891a6c5a94ed7bd028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e07ae7e11d7e61e72ddf1c6367c0a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6259ffb34f59ae49ca69aa7baf97330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e817ed5edffc5dafbaf3c18a09db131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73885a6a2c6b5a1848df320ebc3c57ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25277bd6099a75d95b8e3ab1e78358433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b03c0be4a85b5055667b24de10cb8234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3169306f70a45b930f3a7355fece3f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede3d6a5f1d2ea46dc109be6e7d083636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d155ad4ba226193bee7dd9a73edde937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c5dbf36bb73a89d13fa45951cb1db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cdac8f69b7fd49d1a2d8bc98e5d3339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec75156576623a7228b97114433e0c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb001e48fc90da7dc522c7ccc5a915641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678ea4b8772e998a24a1c84097dcf9e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213111991aa6edd4ffd6f8330e953bf443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090051f95d54469ec2d2a9489aca3c3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d036b5a3ba115d6980821f6576fd9fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b0c82209dfbc2fad07facc80ae0fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb235f2a60f52cb52aa21c08ab43bfb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a6eb99de226ea17751b6c8e2deb3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ecdf1ce14943a9b51311118351bc549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815a3b49f9c8bf41d9e3a9242d57a5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b90869d853ed22483078b8ea57f8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4dd9939b702370e7299e8f88acfa852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b8ecf73b412d8a6bfbc8d56eeecff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ff52c0da81e075aaabf728c387dea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b950a2f3f71f40491ca09152aa937955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022b7cb2291335d67eaad483a9838fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144ee2ea8fe8bea6e0b6d719cde90ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73458a3ec6e788c1468abdefa41c15aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04566cd206a4ef50728dff26a480e48659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bca68baa2e31cf8f1f2af58ba17d4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50f8a19aaaa76a57f022a0e4b281c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92489ff2b25e046a2ef224638b4acd5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce60ffa80ac3aa3078c679b9008919d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70427f29997b21d068532421813b518f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035191f5717c72d5ad69897f666b7f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709ca1c114bec11fbd674ed22fbca9d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837ee4391f4a40d6675a8806ea90afc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae5e939ccb71f9ae67a92f577b84b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f59f01853e7d85990c545ffbf3acdd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6cf9c324e8149246aa61eb365dd0a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24391a7bf0ce021ca65f1805ed2183771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ebb0887c2a675fefcabb222b4510472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab09a9c5e0dddcd541bf834aa8282d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9791132d7602af474bb017c177da33774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b406d5fcce6ad01bfc4e57b0f24d1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdc2aaa5f5d5cb67c9f69f924e5fa676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6f3deb27618898acd3dca7b4622f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf92aa6dba494c8e3a970d74ce4917178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfab78c5f883354b2248de2d92295379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2522953e2297bdc75ce994c8e6b7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1966db5b28847604980980ffc873f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468da40ef7de16cb681ad013932a3e5782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b2c66f47d3ac5578a327da38087c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2a430feeb20ef4631ab80b1bdd39184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bff9ce8c7914554ee6dadb3ef057e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576ada1ed63f8a5286b265b6832733486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e49d2c46d64a451958e879f8ec43c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f969bc567b31458db5f96978993a2f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71be8a9633dd8ca8bfb646526d228a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4756f125f0274da21708fd13a8f95990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be86b5e2447bf397b2d0b6c645762c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b50b4a58867cd78606f312b3dd14e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9315f696038b25dceb4cd7d876a46093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d0b2225365e2bf4194a1428dca0e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3c720c1f27b634241bb8fad23071b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671f002c2ec3328b45f79f66fd0b4a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73501ddb36c70ccdcae1efe7a6a9276097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cac0d8abdd3cb1ff40d491823acbc398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80788847ef6753ad0bae1dae0baf9fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b396fcf4e7c926a6bf49e8171ec9c56100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761c9718c30bad98b8a5f57ba1e0a6b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8316094a9a420db603c73974bbff31102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016050a5134586db0ecfa336639ac7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db41c000adca8ddec27208ea6febdaf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4df31b6ec2700d07368bab09a68b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944f9ae2c62d9eb04f7be3654693d13106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66033fca1d3d1c9447c9431cbf10698c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1e63481bf2868ca3c66d66c99789a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f9e5c688adea41f22cc5e79bd9baa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a1ce467c75a89b15b73101cd908b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05569c8f2191cfd388d17bb5364dec28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643046389e887fa2ba223074ea757996112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc719c495106324393ab51811256d0ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b02234d96e9d879cacfdd618e9277114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628a83a4a84afa4cdd36fdaf85a6b2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07910db79113c1aa27973792de73809116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41925584f7c5bd688728779422626a9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2a1b86464137e47e74e8ced4fc795118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6141e381453b985b46d83d0120cd98e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b1b3772938230be80f15fc535bd60120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962988766f4a5aaff0fd52bc9be16ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75794ec76b15b5dff4b6459b51bfc693122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfb8bc72d491be1d73fbae8758b127123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c541ae78fd8fdce6c00641f023a9a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2b689b4dd1681e6bc4284e07137c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4de68937791bc8d18585a8c41aa056126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb619f926e17741c5fe71d45e828fa7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74293a8cba6958e5247e894824677402128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e079a74d6e64f0113b9a7c2d2e12b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222bd7d972a2e1c85c46185c6b312e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb234a9cc56d923d4eb8183655b412b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3029ff0674d234a36690afd0f6817c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46044c70586d7942f166427b220fe229133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ec4013e0467e723bab6b8b9a2e0f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085bd6c99a7e7b472dccf5dcbc8864b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b5ea9e699bf85f09563ef8dc90b3a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96866ee78f8cc8bb7d477f6ef004f4a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc895bea7efe26b2e49e57a178248734138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47c2b9e4b41e74096b1bb453c44ed2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af42cf32d735232e4a2ae39b7bd395140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917f9d340050b34ab10ede6ffd6bc9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039075a7617e87be21a76f32a7fa356142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbbec43a27fcc298f27b84d078381c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca227105ce67abdf63c185a0791742144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0bd8b70882c8f550e5a4e20cbfc4d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224aeac020991aceb19f5c505ce6d79146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003efcfdf36efc7d6437ad85b28b614147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faceca450f3035edbe920b2c0429b094148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dd58af418805bf77a6e03fde4d433149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82703087191df02f198174201d0604e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481c29eac25d3b74e8b35390984e01f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96021e6b4dd0878a9efb3ba4137308152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fb9af14fe23ccec350b13e09f8a15153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e216c1ccd317591d0578d2e1c01f336154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744292eeae087f5f1d13882cd07c7fdb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a333af28aeb321df0dbc89b7401ed4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cedccb969a2e0cdda2720e48c4e05157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441eb0cbc091011e7b3c249f362fe6d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f21c62904daa7b3e16ec4c7ef6d196159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03caceed5b661a37dff82153b805cdaf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da2c47a5420bf452e40d20da6c579f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbdf5cfd23a67058e6ceea5e1fd794162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b596f02d9fafa0329f6c7df608677163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce45861db1ec3d2ceec32cc7c3657e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a025dd9fa515596d4e606d29b717e43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b980b1b23bf7a04493a3ae8689aa599166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27c96bf7130849f650e22ed4ed8ed0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a04d2e00a34952fd38cf263707dda168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca5962d25b85593c88453bdf994a53169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ab30a2eb2e5fb0a35e1f451e0e4ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61380da4a62dbdd445d61f97c9a813171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e214270c788f7af231b5d136c6068a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761b744a7ec054b12edd9a5d290461e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca036d3bda94f7cd767f66a51c08cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2731fd89f2fc3e98e9b20dfd8e1b4d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac583a7374eca0b682e10610e96eddd7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728edf64f7f85a6fde839a5a47b69197177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e484697f045e2984dad80439a578f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f3035eb86140d281744ed0c219031179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ee1aba7bcc13a5cd30acbfa288d42180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f762147a7082c3e7da84555073aeb40181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b661e73a309e2fc78e3d7a1d77cd7fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c07c05fcaaafe4ced671f4c4e2add183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972697826dfb19db411ae4d1d3fdda52184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4f81f0070de5d7cf27db4437a7f2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962397d8715e0b302b55a76c60c7a04d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbaa1d10de25fd9e27b292ce380739b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b877bba4f891fb0d84425693723d856188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1198bcdacc5ce0c890bea5f25713c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ce89af00d4eec46d50e8051b85725190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c34e7b86a8b47b1bc20e73cbad016191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290be2ab11e006fc9af7eaa9cedaddb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbf238674f7035c3ac474d8ee747d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308266aba6303a5db0b1cb02f240235e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051ac4b8335c90351cb60f291afca28195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6fc2253293ce902baab1819c3b69f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623072124568698716add5ca092d9be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f513f79472a7dca1a0ca4bbd4ac1e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17715d50b06b3ba7ae04c897c7e8fba7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5280d9170e1802d6c93313cfb53c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7935edb8c851ca833db4f65eb251ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e17abdc48da219b895bc328669ccbc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440464a10c7cacf038810037b70bd4a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccd60c9a3d7da16c182a9bf54e789c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf783a0a5dcc061d5cd91123eb0c18205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50f5456d0ba2ba7792c70857567f13206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752eb58ce49da1cfeadbe210d56abc7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de127fcc0972d8b2d9eddcd63b5b5ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74a16689892770822ce6ad46cf3b3a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605cec1b4ad03320587309bd8884fd6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bae56dd362b860efd9db54a008011c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f3fefa7a8a20428dba206a008245b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606e57d6fbc58d4677f4408699a30c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cacf13ef7799dd35af6a9df139839e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32e5b32f488bf42509b6061c2dcce4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36078ea8b2397dad4c943333ec91ca1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99c4dddc6cf37808f54e65e49588a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb265744fd352f2b34ca3bcc1f62d63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121491e9d55cbf807ff9f88b6e819ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4e6faee68c6b2d98d8669c6d699a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c2acef65c7ea08268bf7b50a06c00221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a3add76c51f45be4057ad429d2669222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4ec572de53e2608fc76143aadaae6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c5469f5ef73c5754b65c77ac48d58224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef06e9d6125c58389a668a663524dec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9d28c23f35825734e8d18d62b320a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cdd12b6ab1259aba0de29355cf9ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f26c51b9a20bd513951c59c3a37c45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88d020e63d0a8b5605ba3f44674b74229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c3b4bf8b509a6075b5d3923f9dc23230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43158c5ffb6341cc43f29cc86677a456231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e0e879b527ca1c5748e86f68dbe88232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34812e29ad59932093cca88a60b985233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774d6b4c1c71103ba716b68131738c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adceaaf99b993e7842c5f384313b6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ec6de140ff8ecf45978fc3b60c656236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9da667dfb012c19999083254b8d9b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d21a3f369f8ce1ab32d1dbcce1f38238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43fc01f01ae32b449b3aa8cbcfa801239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ea096ce53a6bad6f6dc59125d8d31240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd20e886c71d83bc425f5e6c2968d85241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90585255394be8dff98bf5e582097faf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cd9ce3ecc143c70d982f2024edd65243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a9a2d31253b9ee729028b6de35c46244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab39a2f810f628810e7c41ec4d3476e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5e1e5c36cc0e5b58afbf1f3c2dfb1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94e2d414b55f96c28ad9c453eafea1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab37ef0e264789bb464c6fce942bf3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe09792c65a82563b593ae2e72ed7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b6ed2a6b1836c76453d484c0c2f12250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a584ff23861040b5040a17992e30e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707c581009588a9565ba606faa68d38252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ef3e540bb894c1b7133e28a5ab409253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662467f8eace484c9d51d70725fcac1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1471ee63e0e860065d11943940f2b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cc5d96c0830e3106fc7291b7d2394256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f693b2910bd6d5c4334a5a08222edaa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b89683029cfe21c040832a5137d547258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51099f7d602586d87f4743c9fcce8ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc33dc4d32fc3edc592820c24cedea6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce3e3fabcc501574539e86284c1110261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475f6ddc545c13df0b5aaa3f577cadb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e02760856ae5da1b2190c29ea5035d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c28aed2cb862afb75291e9dc51b8c4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbfc5d09d67129278c6031b7128f84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a821521048a23ab65404202e6faf5f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833100a3514f799c793b6ddfa2a1f2f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b3250e3788e5fd950c013f2c5d7a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0de6e86af7a35e26851f052750b67269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc0fcecc9d65575e501015f857c9fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbf8aca741a4a5791ed9ec99bfafa1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f3c2ac0dc9350b926de376f5debcc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c068c90d908bed4ebec8191dbf43a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79934fb8cc9799c671dccf041b6568b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a8447b42281da13af1d8fbb469f75275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a76e7f1157734e9e9ea7883d8f9f82276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67314a0bc16f386ae8daf4acd2666203277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15eba9be19557ced16ef6a51ab2c30d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f072d362b3421d1316e1f92f28a613279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03906c6aefbb50875964b187b85f235280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ec17cfbbfb7c9303b543ed467635e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e2ab6567c275e53efc15866b845d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87000eced4d376ec003dd4195927fcbd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca613662cda4b3b452969dbe336bf2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64fd642815286e06c5b6a56f7bda2f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c67600f3ad03244663e34bd01f916286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60e9a50b6ca6357f72f2712e2ebc84287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48cc82f8bb742ad42698dcd82f7fbf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536dda4bdecfd678245dc4cde14a7f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93211732c06d9f95f026a1e06485b40290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6fd9b3f1d67d9f5eaf6cec0cc8521291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972c278b229b28fb9c739ad8aa2daa9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809ab26b6e49ae993771c63d6ae1f2b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7947ce32893d658552e2212182ba6b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b4be4c74a7dc80352e17a861d7da0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2a59f543736111abc8016f5d1a8ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616312774d415ef10ad8fd945ec8dd8f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fc009b724a64644dc5c2903e31069298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47597a1b6b7ef6e659cda60e6e7f7db6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb6a06b70b1b5657f23543d868b448300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7ec80c8d49e3a505323fa12e4114e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d930e834a8c32153520cae1155868ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19683fcb557f2ec4dd4901f0fac224303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4969ea1a30a3b31ccfe92fd557ce936304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f15fbf7399b3969982db2893ef7e72305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702857a9061c23b4e1cbeaed7bc22c07306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a033f733d3d6f61f57026d48cae34d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1989cd803fa07e90857453c229fce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ffd73066a0f205c9733b63bfbab3a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c501e6f8665b2a11a5dee6feae6626310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2334bb2f9c42037c9a6c3541804dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f784c50173190d787d49db4b04442312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b397f06cca92f7798d35db302a9289313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99035b4e25e1c1a1aea5b14798ad8243314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597003a8a8fcf8b09dd36f0d0efad9b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48541d2377b0ac065fbd87fcda936161316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b742b719c94953df66c16808856c519317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcbfbe9f7aa133819c454fe3cf5377318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82151551d79299cf8d339a4f4ba90d3a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dad0a8eb53af7fae85f8e6b7f1d7a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b2bd246b1ef309a715191b5590db7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d905728cca5f92090d7dbe0a8cc9f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174e00e44bc4e07abe93d215453e690323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17437b41c9918cf1ef4f611f2d8618e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa637775605f8477926892d63d5db8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c2ce015eddc0b42070c141eb4f813326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fd8ed9b35ee31bc489b5016ea2223327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69855323ecadcce0d925e03a0a0a2445328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4621fb1bac6514581973374270bfd7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c02feeab2912a32fa1e29ce1ed1f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d6d7167e59c70a471d4b85a05922c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08a9e3b34304b37bfb862f6d58400b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f20c5b3bae7fb120a54a36aa94dae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3991c58d00828272c0acdc826b010334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf789f2d9c54e071638f7adb769d69335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617017995175231eb9886552a3d9d4e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ce78f63934b3dbee27d5e4a73a68b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128c5f262702f58a9c7d696cbeaa3ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87070fb679fdb69883915f5e574a84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4f8f599789b94989c4b06c81edd5f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e368ab99b1057d80626badb41d1db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01563d8a6734d50710ef243a27a6c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba81625de7128c86a840a5f1deeb437343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e03e151a8e60169981d1b8df22565d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31578497e9a5d5402e3498fbaf57ff8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203dcb3e9efea1fe1ab29c0e779faccf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b49c6b26adbf7e4e99256ff78b6040347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62d3e1116d5dfafd279b1e2b04ed99348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898964ca37e4b6c4f5ddbadbf59d9a42349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a273f0564993444b1afddf6f52a4aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2afbcfcd4230c8360e7537d43bc8c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714af0a9fbafc7a4176b827cad5f3f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1ad912ec97a9cfa09f2486af709dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58eb4d484a5639d9d49b750e32ed641354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d1efb61e6785e57a2ffebc0426d49355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07044c962e00a76b0fb49a17977b31356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5287d0743c0d97121dfe6ba2f5139357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fa049a6e6fae76cd3d6d818c51848358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cfca621756c25e0bc0e02603cec7f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f65e397e1c659c380eab983595cb73360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23d1a23bb9273adb215635a3a1299d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0ebcd664038fc7ba7c8437904ee58362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04df0265c49825ebf663899e950037363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cc03e9386ae83a9ae41242e37015f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ff2d5fd0dc4ff1695ce29281c38cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a40da7fe07d061d34db8009f46410b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886cc3a253ec67889f43c615a8a1449367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967e69b1daff90559170fe196016733368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20ab690537e055d6316f95f214c9b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964244e0e96895b65a87bd19b9bde99370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe442407be29c4a70360302ecc29f47371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77494ef535ee7a6d510bdb82883e0690372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92947f74ec960ed45b0e0f1406dd9d2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ac9a90fcc24802950edae6040c1b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbc6bd405c539e83282090eb9d8c79375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4841707e9a00c6ec3b6c18e698c53d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19175615099203b3c05c5ddf47e4ce1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800643cb1c1622d0f73b367d723c0140378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edd63f70a035f11c74f87cccb788d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5c76724c8f084f603185cf1c981202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fd4f2d6aece9c0652f0b6bd3368923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0252e9b2de5030eabec3166cb810e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ff4d62c3688e4f7ee4ca875286ddf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a88c3bd3a4931e9a71e63a17eaa5876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14553bb97e108f9a0dd0a69572d6287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a23b1751e959337667b695d6022a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1a811f945c01696bc4169794c71d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a15c14c8f0e49efa16fc0ad8ad51ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962d24c0d53184d48fb488c109ea67b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee08a50910ad264b5002209966f190012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8424e3957ff5d4247f2519474a98ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66efab74b575383da052843c736fd8314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c917dc55f4827f03268af95368255e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc759bf918f6b7953753de7d6d87ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c418e6839a2574225144c21997f7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dafdeb3b8ccbe145f49208e01b8fe418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8afdbf81c3c8cfbcce6aaf523dacd919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b13ecce8c2dcc465df52a470d266be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7ccf626ed61614546aa870a3e540221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596b4f92d5891d23c17ee4170e5231522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab47b12d462138653bb906eb075fcc223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f5fb09bd472e61ea2e91112c88b4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199df59d803d142bf3a6273d2ea8eac725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7085f40351a9187c8ee3518e4587326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4bb54b918f4020f850b638b66207527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6db56170d847b2cadbe4070a5c2db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16181b456535a97668ba3231c064a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b787b69d016e855f17cf7bc687bcc430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439fab2430d48a9c7ec0387a8d6c22931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c85a7c7bc013da7f5dbb2a7fdcb8732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ad9f69cb01db2f1c1c8a13f3a608733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b44db10195ea72f1eb5c9e31f1d7c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ce8a0ba0676d7bff5b7fef1277fb635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa27dd87e690c08763b8dc36d5fe9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc16ba541afd6e10b29f8fa249c2c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0761e278d72275f651871f211088738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca443d9449bbf90cb06ee603c3b0e40839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fe7d7f7924993fc75053287107aa640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8e05fe86b4e81c31c7874f2e5a53341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029268005bb62e1c4a7a6c2582d21a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f188adc1a1aa1c9cf14f37c393cbbe243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6abddfc592507dd86ff594e2bdae4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485374f45a689d1eff46f6b94a093ba145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c400ee3dd204c1e3b3319609e0718de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a045c43f219613d5da7f32609da846147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae586dcb617e635b69d0781f15d5164f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fe796668181159d52eccf88637fa049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f9764e99cec26c22137da9d02a24450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ca14941cba7c8c6dedc9d0c16a1ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c876ea135cdd2ba930331bbe2b8cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597914bef31bfa83ff25332bc612423953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdd041ac691f0ee261556a7d10112c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fb5b262274ff5b6cf5068f0882ccd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4189393a797a91947972958aefeaccd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89977a9caafda55bfe8d7729c03487e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad265ef3055eed74bf6959f56231dbff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1c3d537c5ec5c148c27ac0f829db459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ba80353ef40c46c27de1e13422fe060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7363020292e172daa68b3847da713161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0397f92a72aa333cf8020f684f97e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370769f14d1123423bf5df525b9619063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38e51289c580ecaaaf776ab60bdd0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bb7d54d69bd3faab5a84027af600e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f68d82d8c4b3eccca2f68c73be32966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc53a1d52f2f446a9b508e9d78fcf967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bb772339c6c9bfdc4360954355bdd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265b0569b1dc42f42d16b03773c9a9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d120d330517c39a6a344bf5e7e577070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00939c4b2b972d2c66a076bca35d1b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cb44ed7839a28b6de4bee9670de0072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653e33fb115d2f3aa8efc93cecb1ea673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170294f61818edfbffe75ed3d78767174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9129851f5fb30e062006e4cf638ca975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ef97268c9c212ea9d1a644f66e0ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa40236e94db347ef3485d66b3f5c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53e2250bc6b0a5d85179f381c5ee9f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76ad4935910e1a9c2c8e5c8a49ffaf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3726c7f2081d08d5d601487b3d7810680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc93a59e4256a960a98dba71e4b626581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004b354f828666cfb863c2e242b67ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17587f0175957c2a7b64902428d6f6c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644f194439015e06f3003da716e018684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bb54b09338412d47a699e19d8130785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628586def8fab458cf01ca41254c03886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f70f75863b13e5b63d43a1372bc55187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04359fb02f33da124d8d71221494d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7e76fe1c6cd4ecdc14e0280e8ebb789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c5f4e5c2f719296644eedc4a6c50790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95dbb258445f8d699effc1c0c5e93491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c86f6f6f8430a300d182c2ae8df40a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b961a9b581d9633b5827fef78019f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68d3d20baed21dbbee9ef5b2e143ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb2206f4d1658c82efae3d4087a8d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913d0813256b693484b39b9cbe42c3c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fd2a50c21ace2aca3ffce678441cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d13b284185d89f67e0726a9c2273098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933754ccf38db9a933723ab28455e49199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba25c0b8961ba7665ecd13d31133f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b34122760c0978a52696669cf83bb6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b69d8513e7fbd4ef7a252c2b60026102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1289196e5219a58c1be9af6db347ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c304e7d6b21aeeb91c2b887f3fc6d30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f87e48c6cbc735519847eb39e46096105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca330375475b4d344f87d76b1d65311b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef68364d1032c28fc159a977906a91e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ff45f621649af1b7bc662201af378108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da67c8caad0f2baf64845a6b182e8e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abcda9a0a59362cf241957c07ea015110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9a5fe8f580370aa97cdd9b8228328111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7849fd7df20b1dcaf1541a233e484112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2913105bedb64b7b6e19235f5672a2c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63f95b2e55d25638a0249fde24e1a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2c8ec0eff13441149aa84f026bc11115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c285e13003bce600c3cd7246aea5e1c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edda9975872257bb926e9405013024117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4405942ff6dbd37699ff137bf72c42c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477163fa76c618c657093a61f68071c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cc76f1aad6cd917abc351ca45eb53120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7481643210f414571d12fc9365c5b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65cf0a0ec7dae78dd539ce19cf26c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1745949a8216be2c9b56ba5acffe70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08044b7b5ade992eb3212241bbdddfaf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1735ada053659ffb4b9f34c584bba0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425785a3a5ea5dcd1b96d18aba14dc0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd52306fba6415ab329c0891ff4e9de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26bd287b857e1141c2e6abac35cfd3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a185230aa970fcddb6bf2956ee91b53129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac63764c2a926ccca431197043b137130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e46de02cb044adad64c6d4550595ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602e7cdf38d902154d96474ea6e9a08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463f382bec2af8157208755eb91b784133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b2721f5dbcf669826211da8cce973134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1750fce7a251eb675c9e9ea31a0e78e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a7ce6101ff51c6118a39c9502a52a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead465e0e1ae3bf41fbde69d4e823a96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b96dbc789a45a999a671b5b5a98f94138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb834c0d89922fc657f580bc53b5cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82120dc44324b2435286ff6a77aca4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0407e06ee990cf43d217b512110a59141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc376c604e8606da93aea677282aff0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b404bd19c4aed110c720a7cc04cf32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612a8d3f3d0c0cdcb5cfa6009fa3741144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871917b325abdc7938786cd907c4a387145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d475c79883f762d913b9678f872d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077c4ac8d9dd761d9920ec72a89684d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c27b65e422bc4f45e04a4166f725eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616903121f5126b28947bf1aec81934b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edb6b264084a4f5c1848fb24f61423150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dae06a0836c0c4488c40a6e7af0d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778110d85eac14522d10598068fe45b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbf83020ab2f219a98c8238009e745153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a955a1540c5728fac762da279a0f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139c6d3d23248483040bf566a401f69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e21d3a58d4a49e21c3753d9c18b843156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fed5d93e918082ba4b6cf582043ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d092a4629b328275b4a78aac44b49158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441800e65c06ecad912bdf7887c787d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0642c08faa188a0204d22f9196bd6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177942e3d2908d3ce54ab9683855fc1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817531c12a3214ad9a3318894f0e457162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79453a648250e3c942c7cbe4ca75669163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f93e89095e4bd6b05e8e7427b99878164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccb1c12ddd2d7288abbbe26843e8d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1270c80815030d3d14b4b618b89188a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce768905054b539828a276d3c8485a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b161440de9a2c431333e9231cc3ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e45924afb2e3f61b0dd6c6343ce6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286377fd464f1079216476056550810170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c015c73c8963f212c71d8a7e234fed0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027d6cd9f27b6090b48b31f2ae1871a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3078162d922ac95816c911a3ee77dc4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb20a93d8abce21695294ec1725715174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b275ea850ec64a579a61c27067ffd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2c325ddcae180480fed98fed939a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1656bfbfa26e7d512a12ab1a96851c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da607565b0da2ba52bff5cc02a9cb67178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf34cefb5ebc7e9e43e53b3d82d559f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2027a2d7c83db5e76972bfcdab88f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be635bef0818eebf75732c8b1d1a20181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e41b9696bbb1cf189a7e3152a6d7d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243391c8daa0bfcfc2ad7db832aceba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbf4712a29748dfb9188826c16af57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59231a15bd1a40b8b7fb3557c0ccafc4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392275cf9fff93397b1a0e0d676e874186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee808a033038f36495b3d7b93881a8df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd721bbeb9bb91af6ab719ede7d7d72a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa621d6c31743f37a7b60e834ab46a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45a82a23a1120fe330515d494cea06190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130269508e542b05e5829f5c2f13ad9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849c6de0a8736cb2081498cb20797c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f529f4b5d4ed80aca9e14b8feb1cd1c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445dcacdc1f9b8eec850ea7977a32ee6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d14369c80194f7b90c4ada9f7f5750195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086654a9c549406fed7f7982b03c5fbf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269037a03c0f3e1e05127ee587a0eb8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c4c6866e4e0c9b3ea3615de6f18ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f73904c153f2952bda899b9c390f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7fd18586443fd9940ec2c58886527200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d3054bc43be0732477c7905daaaa0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8552a8b2db33d6a6f422e4ec4bb38ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad42e7c40bc7c03e2cdac7809cf60c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1549af429c3805b4afed6e0b4fa1032204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d4334741eed7380579d84990379eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f173e3bc1b1fdce7633f29377573e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7253f96f3834d17540c1023c78779a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc563202016c3392378ca20e177806208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be07e23cd77cd1b5f6962f5f2ba9e5d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e6e411c159c1c5d2c63f89c5a5dc2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceffd1f58023241df08b7e4367d37e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c2f6b9952c0d68b2ee1c27d55979c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d69edc4f9c2acee9d6e678411a4441213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f911f367210ae9396824cbb0e0bb3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705248efc7dbe6c662e90f9c1e39e1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a573bff345bbba0a369d90f330ac47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc169171823c998c0ff888c66d50ead217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa49941716f57c046a3ee9e7ccaf6a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f978804b59bb1b7cf462da1a7ee74f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbcb0e59bfed707e09dfbc39f6da35220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7090f73b8a88db82912f78d280e5f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c8d6153103309037e2a80d418867c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8baf897a1bee5bf591d269ce7467a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3e2a5003d654dcd59d41a20311345224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2f3aff8e4f656bc513496d293e2fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b5004ef959dd45c5c18cca62d6005226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2a4a1e792e8ba1a5ec784144b0914227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebdbe8d145c053d8f55cb772df5e4c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faca39ed0b383aa5089a5ba40fe880229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f07c9c156d4bf79611a482b7479a7c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f54bbe83af9798765a3c3d35fd539231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b00c1c538de9fa5d255f3ad4596c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b42ef546cd405f64e8697c468879c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8220617c05575965942442547d1dfc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a10a45359785e11ed21dde014e0c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f94b0863c8dbf819199277a80c67e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44e72c5d85cd784c87ef073604c2da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01199ea8c27b60237dd193f2774ac356238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b46f75a060d70b172e48f6dfc04a99239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27cd278681d03b9e88aeb3b5077cb6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf391cf90d227d402e4976678d9e18c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83569a4cd47b2e9ca5485bafa6a38b7d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1cde9750dac30f5f9a4c0976ed462243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6cb1ee4e4796b4ba767018dab7d77244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fd239b90117404d89faca1324cd77245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83594be7cf83027ddb893b7375e2402c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72a51a4b8456f01b5fef22142c2787247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a4ed378d34c80c5091e19271a5838248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214051e0667db6bce37486ab4ab68653249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366116ad11cf588c65fd5b267ded9f7e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebae9627f0501c54c9d9ddf3e328412251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742ecc7f2bd59c734be055326df1be8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e70f177561d4e14ef392b4b999b37253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3476e2fa2bc110ddb259128442052254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5228f6e1ba71341bc22429db625ee0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb7928cfbbda3be7adc1f10e4f7103256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54465cb9e109015c9b4d994ea06c3c57257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca72ee2db5ab308caca5fafadb4dea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265acc3a64086186cf8344f5b8ee5895259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b1050ab859b6ca0e9eeb41431f74b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dbf9d6082c6bf4d62b7c58cd2fa26261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eebb3da15ae3380901d3cc3ebe6a77262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fa24aba7560481ab48e7ccf698ba2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75943df6b1f13bae6ba04e74bb2df641264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587312ecb83b5bc4cd2705b45c6f20f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d00c5a70e962a8e3d6a1260a2d9e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3ca239740540525435003b042ea8f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc67f9195346cdb97683a124c776d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529618c9caf15138d469a016f8908aee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff7da4d715e599e4eaa96fde2945d2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868a79fa2eeba700dee02c3215abc8c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c023284d56d33a027699bfa591257272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d25fc2ce5cc26d65861feb9a409e93273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d348d59a79ed0fc0a78853112525e6c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad730b19507b5f832341f147409b8a9f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d535231bb098f74b9e427510b263f2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6437b11b6748a8799e9120720a683d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe61b1ac5bdf52d3be12b46e5e7af4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02618f5d40d9b29aa731807cea2b994f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e734c0386a88db2bc127fd52b9c731280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e993bd0af880924a22a867d45d053281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3167fb385d7ae9c3a9de99732aaa72282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f41a61fc4b43687ae5aee73f45972c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4cbd075f6defbf1a9fb9f39866d70284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d5284b695585940eb46e53d6c5e6a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b6cb235cb0b2e34d768d8cacd3b9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ebba51b8de5bd340251b93b20ec11287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c411370caa14538351f1e8cd71d50c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b7fb35566593173c50e3e8c6edcdc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed10165652a24895cedd6f2f1bacf5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb16cd70c8f201677fd4e495bce60a3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7461f4762666c2f0698fdd41c242bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06712aa9dd8f4239debb00c24eb14041293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbc8692b81c56dce18cb7cfb4c9c4b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c516beefffc985834f9f5ffa8ff48d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62586f314d8bb27cd5ce72f4d32538296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a683844aca1b8e7f50db622e06f08f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd14782e991ea0279064793d97536f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd35f0b761885ba8d8fcad3ee646cd2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9375e16744186e6028bb0c1befb36300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8224051059be50f3c904b48cbf55f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7477ef941dce7d877cc1fad78bb7e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d177a80087a81f1adcffa1433285c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6f24700b6c1136c3d103a24a4b9ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b37eb00edc5cb0bb129ec6df1d0a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db815f9aea4935e4892fe4e1d8ba8f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9dbb9517b29b7473dcbbcec9ee2ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead3f02bbf699a4ea29fbb5f8bf0880308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e384ee02c96209fc6147f78974492309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec7eb5b8479d48fc19401e4c1b9ecf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009deb040133f967fbd1a7bb8f7b45f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8545f784e4947395a58d31860853d81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842a8b83e95276aaa58a5447afea8d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a913433c9d0a2180bcb16a74e1a86314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219e37a593f12e57e16b2e4e5f504df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a0229be5653a11075bf64838874d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2e35f664c2f81302d3d9143f0f303317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d60173fa23fac498cdb6767535cb66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc4234c46201aad22b1bc299fc9a19319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb347227c18b32f1577653851e6355320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fe91c194de730c6303ea524511ad9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016863810dbdbb7d7de87d658a1ec717322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18081695701f97a155f886fb59a4f631323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ca9d01aa96cd32dbd41c6a6093963324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6ba77453c6fb492a8b150f57848f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f533af7a45ba5156b39041e714c4488326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b82ad6c145258c1fbe78223eb1f2f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63802e0cf3d52e39ddd6cacfae7992328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a579bbba4d352a372386c57756615329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0c19a8540be2ce164618840475589330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61057d4b9e22555bf92b3583abcb8a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96604151088a1f6c54936ff0cc9588332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a83d9ea51a27292312ca6fd7db36d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f91d588445484efe8375da2b1651f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83986bc9d56c0a4b588d54a9d07d4c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fc6bac28e87bd0c39078a683cf769336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70aa2df53cbe429bcb6a7e65f6089e4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5145ce56045a2acc9938e32c8a3f50338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83c0f2010cd838fbd747f9e4f0d664339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8869f01b6df1ba16fb8eea982fc4de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1aeca3d7870b15ccbb52c3fab12e31341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ab136a70a15bc568122b2691c09a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45863031dacd98c1aba4f75df8505f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2992bbcca9bc50695a852f58ab560344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03df504e89bcf09dec4ef2bf1058cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b484e8554b5eb480050631cff98ebbc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca9220ed08d8168265a97cf42cc0a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c0ee954ed514066dcda7f1338207d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a98ac0569a2c6a419a2dc9060071b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215a777234e8b188b7cb6e322fb6d4b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4dde7f097a20fd837124ce636b294351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceceabc5fe16f905fcbd0f1000e60c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ce9228d872779be6166c08c4216ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa168fcc7ecae0d26fe6e943444925354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b91a7849aba9e21b12fd027cde094355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebac9c28088d0f40be962e4b653a9e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f235c67f1eb2029d2e911e9d61d2af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba072ba6aaa616ea6fdc1b7d8fc32b7c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6360fc5270c94bff660115bcc6f29359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd62f93553f9885ec6ceb7ca2745a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc50df73dff17c4a25bd2440899d4c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91d1ea97ec3582443ee64eb7bc654f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068674fc0cac145c9c6749ae4bd0b1ef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f9a94d756947ac964ba02d6e464ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf4cf04b705b56700d71d38675d794365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514946c6d7bba92e1ea5c8290f930b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e736ee21e86ea3802d4c2760ffb1e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9a06d4e831495ed3978e578ec2412368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14876b274068902bd375b4ae91b21b02369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be670e8077d2aefb64d3578d0a20326a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec743b37a1f43ec4e9d94a0816e7dc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e9c11e06deeea33fcf08ae85dca60372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83bf566aaeec477472a47c1052ff7b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f64d3ca685a7879f64f172409e239b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d50010e864eab1aca77531e6bba89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69870e0fe984d6886e115babc5198c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938d3da4d20d36ab5b317616a79d4d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341cae00e2a87cb24a6329be546c409378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>