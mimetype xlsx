--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b785cc2d8bd3c7d7e3c4dbc15e4d361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88265b8564ad0cae56d59c09db01612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848344840fae63f4cda9ffcec12f3d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68ae8551fcb681329d1541740dfe1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4881a75231e2e0ade6a48200becd855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e63d9d44ea002bd34c5bf055aa93f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda88cd5c6eef1a8045bf9bef3b81237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee190645497bb2fff461755b87f7ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcca4ce389b78273a7f93557c7b1639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ee284643bfc35c0fa9251a7b4514410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc93c2e8ea1825f53335cee2adaac011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71efe1e4c5f10f325abe8efa2c136c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1720ce0c44e88b33922bb811ac0e2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72763b4a1c97b6ad826cad138d0ac014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb2c8c16257685aae6f48a2c20179515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5fa776f3d3bfa5226fd464f9e9b8b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948cf24b61e9654c0a49eb1e9881f4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cc6a0b849322abbb43c8dd79c918318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c949ebe46f285511151257f7d75e5619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08178c6359a41ca6a4a0c746b671d87d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dd17489f6719df626b064781068b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9bd081101b2768a5d7dc4efb027e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ca29b960cc4bd003706808f5da1da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08094ef9ad179e14646de36dc2f570124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a74cb16d588645a19a6ff0353c4a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c427b817c576fd12a4159e3df3df1926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4c96961727f400aeeebebc97168f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b7d5eb427506bfec2e06de94ed83d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e8c18a329377d143a74d1f10a169129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb87c67489abbb3b6921ae315b5a4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f88d1a373f8e07bb2a9d3ca5a0ebc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c33368f073ebf1a6cb9ddc77ac7bcd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b0f9333e10050772f0a31b55028e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3743cefce7dba22b76989797d80aae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19325bee87db969b73c0b1b63f7373235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b38b58c9adca67a620442c9fff2a2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7386d59e6e0f1d6b24968ab259c39037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efa72635008e440f9bfa5a0dc05a7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a6530a519845b06d66b2d1cc9a97c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f5cf5fd5bb006f4368928302efdf940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07747e7040efa72c66beb8edc33fd2be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6a008ee77ccc5e833a5686c498b8842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8832705891b5fa92da36ac70043aa1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c450fea70e8bfee35dc7a4f1d12d1bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e53aadcdd8fbed6958790f3c6728345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9eefb16f76cb8f4d86a3b47a11cfc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a696dc164aa5d0b7f3b81cf4c5a3647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85984b4904da540a5620448fd7abf248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d520a9e9dcb682013d643bf94bd96649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840908bccbcfbe40aaf2a5935c8811c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0236beeac394bb5985e808f8c6ecfec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86879cc786fbbff300df2c5ebd92c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d86b7e3d99c7d8cb54827200bc64b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419be8a7ed5e720921e3b28390ef44d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c28c825c9a401fd13c0f7ed898806e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb9dd015aef7f31869eb94495fd92556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4e63cfb4f30d1513b1c771149523b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace7de7b6938d62a52c59178a5c233d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c47db491be0a84b1048d2ee01c4e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673038c812599b13a1cff678a01a15160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c62238862d64f1f6bfa176e7fcd0b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ada9af44b00e3505f107a85572831a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125336c6da0e7f283ca70c484cf558f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e10d8fa49769a1896fabc7f43acae164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e960a3882c57327e0715ccf761b75665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebb9aea9265efa134568056bf4f9fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2504f2c532958de0b5bff38b96b571967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa40c4785f7e36388df1d297d7c20cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815a631dc76fdce8204b177b776189a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dae056f127d57f2d8920fdbd1bba2570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c20c657eb4442052d2550de9fdc81571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4143fb50736121006a0f0effc7bce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0eafd31c1d0de1ede2ca63fb1e1bcb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3ded1f91726f4bb9494c16203968974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1309dffd244dd4dc384ca5e4db5a4f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce556fd655c25a535e54adde2af2869676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa8249a53823265253e2d5135cbf8a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc9d3b990d04e4f53bc3d7098965d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0e6b69763540ccefd9278b4119cf379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1da1584ad9f060041e61618ed51d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ed53d7608cd7a4f844bd996c58ae081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25740296968e2ba101ec8b58a67aed6a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc6f4d410b82f95d6b9525f9bddb2283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9cc018f039e2bafb0518eee93bbed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb72cc84723bb6f1ab138b884da97d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36cf3222140b66a93a8d6ffd93644a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09909e8fe1a30c8b319752f17578483087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c80143890f83cedc33f70cb336607288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cf1ced608faf949e2968c9055597589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee9fb81e10d982aeae1812ee618b3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e2f628fd831561d05672e752c532f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea0bc0adc6e4fcae36e4f5c57c1d6692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82797e4a4824e7e7857098b2b470b79b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa6fc9a84b5dcf83a6bace580387ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3ecfe207cd179e6ab3edc3ff94e0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b668439273850ce320591bfb8ff07c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d105491fc5fd108f1eb45400aab9fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4418306a693853352ef695adb7baa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd632fcbddf4f96d489fd958ab837d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb412e2cacbbada3606df20d6ae6a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed597ee3cf91ec2c5439f05d4def795b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0ffe3291b60f0e9d2e530c672343c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226da4bc667f28aed1d716bddc3ab6f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8977015dfad486393f882c0727775104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5417bbe14a3f911daeb3179a482ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf7bf8e722d951c029c36625bf3310106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417db392ec748f288c44d2695ed2e843107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486beeb5fc57728a42546709ae7d9af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6fba886ebac6262fc84afaf2fd6d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09102ca6fea6e8e30391d07be440ff3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e95d8637c7a5bdd083d2037bd0df9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293f06f16cef5383c2f3f4ee36d34bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57667a46a7a81f327dbc8929e6af9804113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c1af8cbadf56c482d58ee10bfe307114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e983118584539355bab952a41a893f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e5a899714e2a90295f512a1afd612116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3810eb420a53d6d49650fcea00dfa33117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7f601cd3d1c03e3d7ba550cbcce51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d83566d491cebbb427a338bf29afd7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956ebdde0d71008a35944c948dc77c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3328d53cadb01b46c726d355463e30d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf25e366e41ea1a67f751b8b9f4830122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e2b7ec85502b01a05355fc21189b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cabeaa5c3b5f445e61e8542433501124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83abd2ae27eca95892aa0e72a5c3fab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c7a4e64a66dc2744482fc46ad5ad0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9accebf39d2767cf37d20a65af4648127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba529872bd5655d319ce866179b5b061128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18ae5d18c44225feff680dd2cb8837129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84f64a0b0e17c450a371a763e808fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf6a42eb9b8861d5306a838248883b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8afd9b55d4d53136642be01daed032132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc79986322b6651dce6f70919d4ee0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5838acbaf963660542c102bf3ee49134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba1fdf617e0fd50cdd1f57a9d4d66c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbc155b0b0ac1158107a8ce109ddf1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bf023c358f389d8a56f32c09904c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84d62cad122edb0afdb24113e5dc23138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173a7e43f187777d945c72b9c26e831139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48120413d88110781c70cad9ee15f30e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc914380f7e62e49ed167748d2bd56141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e78e8cb278bdcf82807ee7fbdf02fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f4647808ef5c15e702b2ce3eaa437143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a05e75720c2979c3297f2c469556d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5dfc2f5ba06258b137b99d1e6db31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc3c694c414513b101f15cc1af9297146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bdd2e151122c3517f7f4ba96237aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780b73ccc31af112f984aae6d463120148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d36560e951dc80b949ee7a772e736149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac9a66c20e60b408acd47dfee95eba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566702ecf13444a1d77dc6ed41a95f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309725f985772febbbc5e3a5297dd2d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e68bb302a8b242fdcce44946018578153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90813d5f3b42061a14a24a820c61d047154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11190461c3d1711599a372c4d1e9955b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf12db46c9e09cf358305e76712ee2a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92f323b1a13602423d9293caa81007157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4abfff084c6318b2f187ec089d727158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb7eb8f44e493cf21c553086c85d04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb285682537f2220ebbcc01802cdbf4f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427003a8ddc7435272b48cc8e95b73e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce614559cc3c614d04a2a840f0eb5156162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2522029038ca720678f5136befc215163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e416432b98ba7744ef4d15f3acfeae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4df52074fcb282b7d95543cec67a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e860f3a3f6700f64983a661d66d0fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db096eba79ae325a90c8c2baaf051850167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbffdc08492c41a4a552a38d2723ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb359d17dc6dfd9fabbec0b6d316c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d28dc088468fca5311b4aaecdd8aad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba64eaa731e5c9de5d67c5ac1d0a34171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e743f3e8bce3aa12e4f8010b4fdb75172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1e533d86e2aad7f636d9bf319d58b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541428fb5b9b21f3277475bff50de50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4cd4d6f3995d77d282c8981c09ec5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ed2374ab706e79d296cbe297071f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f72c9660f19a3c2ff3c8bb10d8a2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d77209f463d204b6ac90eef5e8a180178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de4ff8038a8d8a9b021e759301a7a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1a703289064794cff6df7c3cff940180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaa12c86b7032149a78d8e746938c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f254465999046aa8dafb7df9ec4a75182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadb6a1fdb3a19e0f5971b46a0fcb3e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25114a2fea8292af9bf85533c1fe779e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57536bfb1a952ddd708ca517dfc4132185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b644620ed737209942851b06d2e73186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86537274e06cc8df59693a57c120b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e23abd6986a7fe96d6517cd5e22b36188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58e4681d6879195e1657ca0462da96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a6986014c51a5cfef3563646971bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57a843f67ecf71ca7bd5beffed5d72191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4227886cae1b80dd74b332794ab68c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e8666661805c69f931f50c0d5f4fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7c4fb23d4fd3383733784531e6d24194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c0fd158e22ba7877b0b7e9597b088195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf20552f216452dd139c0b86996716196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a8c9745bfffd2624038bca14af0bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98aab00f0ec08cf66cc3a25515d8b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bf3740af3f29eddab172165f07e8c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d4f17cdf31aca22d4551f541fb959200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f7f3e3f691b7cf9b3683eda0293d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f013c020f9ff279087b677da64cbe4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc018ffe74dd3a0f78e9d9d096cfcca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a93f598dbc0ad78ea8e589ba3656b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797311d083d61298bd4ff2ef536e7d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee541831daf6bf0ecb783a235a6ebf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbed6e8c4fce03ed47b16ee4d437c2f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640f0930e1c5b6effc2066756b0120a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0955267bc188b1bfd21adfbb1a8b169209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e179626ba956dd3bc19643b38f811210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86530f9dd06730a094975cc814e40d7d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca317932f3c2ad38dce528a3007aa035212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e72f4593477a4e8fa7ed49f7763803213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31a835bd8796a57fe4fb839998b3c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b4f979b9b45202570c70806ac3d8c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc54f9abacaba0eb4f65bba8902e04216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280040c98e3db9120d3f46dfc5e1ddb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4662b9febf1ad69a5684476c5dc9a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cfd515e42131d51dec3666061b7b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264d4584d6f8e9d21c5814f95b0f127220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1ecf413f95d703f0e20511ca1e9cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56568e5fc1b198353b2c414c81bb24222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7a67db5720a41db52d607eea9d3ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697450005c5d3f67ff20e80955be78d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3676b586f2d7520d786303fd7c2cd6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99f4de2a9c973813e441cc1749553b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615ec24a436a46c12dcdc7a23328f3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069570c21eacae8124b6049e0d9cba2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad12bf1816a20f5fd9757105b1c139229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5866ccc66ec50341fdfe4520c49b2c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ae7335669d3ce219a9c5045c94b87231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cef98bbfd474ab587dbfe47b52196232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed18310f57f3937384c84fcd65457f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16d907e73b44f801432ea4e8942866234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043953dcf501b01caa0c2a3c83baf0a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001db6ea4943db661323ceb36c733ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa743c1d792f488d6aa64183a6b188e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fc82537e94c75c1340c0b3a09fc9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164bd498e9090e0d602fb2faea6f1a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665ff6f431e2ed08d714923ed55d629240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124695e28789bbc89e716ff6c9e31cc2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665f47799cf1287879f549e821f8a3c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edd5fdb5b40709b15090fb56658aed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810287aae181486c5240a598ff79d8f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e55f41b8da67dc61d6b22a55c31ea3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bf553cbba00b2e9224d4994e04c04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed3b452676819bd35b9f707a70268c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c0d5f53786f11a9ca104fabc7a3ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac453f16e34ec238b9249497cc6584cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73bf6f383c2c23314d879d0eca2793250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa2dc9364c4426d1365ab2d277a9b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe616f69302735a1c43e06063714b54252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30602f3e01e970763ee155ed46200b13253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14994aeafc0dbc4dd1c56fde897531d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36b9ac0e3b80e937b3305b1d678bd6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52b215a7bad2372f3efc06d0755cb3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28893ddb12e1ceb5d88bd0beb18ea8d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fc37b67cb6e22c89bf196ed368ffe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53745fa7ffe81bfd873e241058f172259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ffd4bd7bb2a475295e1b5509f0a92260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b50cbcadf43b13f7704eb6f293bb8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44527a8406fce711f3a5ff7b0c13992262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8215b8d4290ff4c2a6ef077b9cfe5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275582c93547ea3d54f6930113c27079264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87346b7e1b311af6ca2fdcaab8e8ccdc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e948d01f28f2ce83f889e2e4bae114266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d7181014eb8dc189effbfc9f7d819267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa66aff118dec6d0bbabb8d8839196268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59c40690c4c3e07af2f95ce92c574e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ef95cd4762e4d5df118f07cfb4825270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2dc9362c77953141b404b5da51ce2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16620d40ee53cc91b9b02ca5548b70272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e4af6265cc9c1ad3f143cb2f8949f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063eb06d4047666752dda1f6eb789b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325de9daaced4cc06aeefe8871bfb81275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1119b4c54e89169fbd0db22bf7c9aab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd28514932e6dca176620f4738190f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0174568d53e7a565816fde8b53896b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984cb70abe526b63e2691fc5433f79f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f47df502629ad97341d74b3e7dd0a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6f6300944527da52cfc4a616ade59281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a62c80256846b6252370586b85f0a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b29d1a34670e040c6de47ce6f197c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ae673707d9623ec9fa8dfeceae564284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6763e1d1dc9329e6b7133a99c2b5b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86369442f3f69ffc7b21b0a1e58eb957286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebc1a621822c8342e22f2b27a9c2b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ae481f2033026f592e98bb5462bb2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e167e52fafe5f45c1a01ce752e54a7e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b126400c2a082a35e415d43049ed9fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaceedf0ba775dbce73722b46a65993291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4218dfa328ca28daead2d73346462d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c778e9beac9dfbd348a19c80029539293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1e2d872940fce3518b3c17ced64c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641f6b4fb9f907e1f7312429f0a0fe2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb2c8e1617579ddfd0b699c7086517296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ce163106c8be93af1b87e7f382115297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28091ea51f938b8caaf6e1805820e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d78ddac66109d1fe2f7027cbbe206299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a8aa26bdd46b5925339452264ca20300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4c21e2d4337e63cbaf995b06d8be2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f2f7a8e55ff473155fe7b0a4e13af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cdb57d8844bad2a5a9fb45349ac97303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459af8c30e7e10343a68fa31be2a46ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982f5c0bfd0ee2cc60a92fac20fef36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875f886f47e719aee8745e568b482c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee59d0a94f5c484e4b2ba223f6831e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93af348794095cac5e7a050c2626ab4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cce7e3a7d886d68cbfb2129fe25767309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34575d90e55d0cf6c7d3310274214735310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948468b468f631c2c22bab2572d9b615311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1931952a28a14f7424888ee1608e2fd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d01645670a4dd0e261391ed023d4a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c88fbfe6790c8d0fd2862067faca83314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8a00d5a2b760e76bc4376094744a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48e9fa28af62fa24d32432f00613ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095773b309c562795b1e43a3152610f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ff52c9bd5dfa623a9ed5ecad7a5f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1364eaf7a14c34ef7da07f2606f5b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d57e4ffcc68c9ba2d50a8b3f93d01320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afed07062b7abb939168d74fa190d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ce6c243b940eca007fc44448e447c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b177f2a4040f1c8e6a5fb4f8d4f088323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5921dc04e9b454620c05c393e97f9a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35123f6e35ab8a41b99e759ca9bfb2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6fbb63bd41564a6bf774d952ae493326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d14caf1edd84e605f3e7a0890683f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e86ee6e63e520d506383fda9ce6da1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b911a827ec4be2bdffc2fe6d0b56ed4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1313a929ecb36ec1b02d3170b4fb3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b846c029373e5819b322b5f79f42d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822e8a57f9f5d20864ccb3a8ec6fc4c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f89c23ed60d56a075e8c70d1244409333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a466df38c12f2bd67fe48688f46f85334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6bd113010877f77b3140b9261eccf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d707bd87faf637a6e3ced3176bff90336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d40470e315d6d1d180396e1124d8ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761ae08aea331f000ef8620a0dde19f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b9ed80cb138f9e70b440586b902e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6d1411228a851576b4f2bd94c8dc6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79de0fd9ab7031d081fc96bcdb9c0f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b991bf0cb040a11c5bbfd5c25cfccbe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055503b8050e1515179119bd588f5c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2638213bd49258bbea463da6709d96344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4f93b838249ad670764118e3eba6c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31155149384c1550ee771bb04113992346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13465c7c7820aba7b3f164528d8d0607347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2e662748b6e4696fea6902d2c2afc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c12cf5c405d0d53f195a2122694376349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0184da08fca3c6581a634e859f6cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4f268d823614e928c77599699cb11351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3a9e1b49c88c9145b7c1a8bdf9626352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bae24cc9c5cb80a0f8690fab90a7b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22804462752bcff11beea317f96ef7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12802bda08779ab2db48a8ca03541b60355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d1794be4d2ab83dfedaa076e01931356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c9e4c86bdbdf70d7f040ef0241d10357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb3c24d0ca87026e86ed0e478d569f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d317fa700531bdd548745c8dabfbedb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1d5149a9bc2a8f0cc14beeea30779360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dd75d16f26f7a3bd34843e7a08594361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7e586d60f26ce5923d9de991f8e57362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e431d5bdf57b47a0e1b43621126d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1225bcc85c063748f2f36f8a876af0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df28e7b368f4efc5e310249cd34925365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae502603cbcefabe35f3917d71efe9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d7988c115212382cadbfd6fdf3811367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758efd99d1792e836e79872f9affdc9a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d69386fd77a45837734ef687f9649369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d34dac9183472fa53fef7d4339c53f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b982d7a5ebcbaf5bb0704a379fd78e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd020bf85368416c5ceb765643b8fd2e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c2fd4c56f670262cf04da98d7f6ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62932df35b6ac27145a4f65b33c26e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18a57b8fde0e52cbfaae40251f12b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe430b275ba014229310096e3d9e76a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a35ac1cf4c35cf8e9e2aed4e61b41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9970ed207c7f86ac4ba172e0cd6337b378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32d0e941fcb47806171facbfb5a0051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83235dc928308cbdf6982f61c32c942c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b1d6169e9f96d36f6cc6a64f0b26a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59eb5fc43c2e0b1e10ca436a03178764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930a9428978a319e9715c0b31d3d7a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695bcdc9660bbc378673a63ed120b3c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc056c1f33896e661741f842d6cd2ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc83669dc822b6471e19c71beffad78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897fe9a0b5eb864bc3518eb86b7418c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53406ffb19299ac5a84fae4f75db10e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80478218ffcd1ac7c2ee84b50bf1fe0b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5ce7f1b7d89a9747333b774a716a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5035d89096c0065d6e8eed60d7bb45413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9adbbb27948810916cd4ed93b208414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680cde70ecee0520dc88b078968fb9215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ec820167783e87e743aafe1e85c6b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e58a479f722be5668068fcc7032b4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d88bc6f3bb77b3f5b231d4b67bc6f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba440117602048494eaab56ab434a9f819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a545ea27289396dccdfd22c080c488e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83728ff189a71e47574da341252ddf3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821074176e34027e35fb3fb8bb1921622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd050538a5f0ce818f0da4a1e2660acf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d082060496d7e29bcce80b1c7e4224924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518cfc65c551a5443cc0d997872723925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9657bde584cddcd1b13b61f3815344f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5f4a8aa0b2c8af5207d74af25404427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54d81aa4e216115619b9337963d3bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5fc327d46513cfe5e2e4e58423c4229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a708af074afa490366cb52bb239b07830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493b1425bcf0fa3e84db6beba163aec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47350023fb81011389969a9f4c90f7b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcb5e893a47d7d4dbc029273eb591533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231f5939c471ef18276f7b1ed7f4b5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149471586bb5492a92eedb05f62c30e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2441fb5569802f4f02baef92c1ff236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bd48da98098d291105bd73479c55f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398343d9b0ddbbfbb7e3c23bf61247ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee32e34f651b62ac161f93bfcf6df5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a353b93d19e6e1b4064ba7e25624e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93dcb4f66dc3462196220eac095bc341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07eae1a0803ab98fbd53e26430243ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd472081b31a6c553301bfe4fad0b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd5b188fa78cf729d9ce042e44494844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf033e2f7c3f04a9aca397bea0a63d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b9750e0b6926c12d90146dc6a810e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c7227ea8e3378ba361ebdcd6a76b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ade846f30ad6936f1e883bd2b7c74948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de873737d3c27ab2fc05327058414e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a78537f9d6dccbcd2d12ea82a77c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8bfaaa9b85269d640c7fd0cbedc0751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc5fba5dc5bcda510da747887414f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b424f64970fa439856d625e9cf5922653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd97b8b0a8c1abb08ed743de8ce502a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080d65b7fab7652e7ffc96544bd2a4455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c356dcfcfdad2b3084d9a32cd1449b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a20164a6ac6fad1ffa5784b224232457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c6d7a27691a7c8278cf84bcf3503458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31876caa2c1b70a9fc637b05ea56443659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822950b1b248e7c9bdfc8b993f5a6f3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074cb2a6302c3f03cbdcd929d00c66f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae297e3fabdc97687ac2ca01152ca062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323ae2779e179f8692015da1226c6e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6134a22c2d43d61b72373b075c1ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b46338088adb53ac702358218a048b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b5d1634ec915457730dec8c38237966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64506ee1daf7cb7d9a5ad0b6708fd7b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792db71ae2982a3ebbe3a6b491296ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86b5863464abeb4f28442ed1d91e4169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604c2f4d0149412dd5dce44327ecd3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ece3a2e50a459b02eb95b915c847f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ce5422b9230ae496c26ad7e6d97a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c2234bba110f9e1c43a461aa0f6c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50f97fddc578f5dd45a1a061cd29b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba9c036b8c0c6b78dcb7c384c469f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a9939f11068821255e4329ae2498076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3146ee0356224d5ce98b7aa2dad10877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0422e9bded3263f29537101828592cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeadb8d90177bd58f2ac62c795c537879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a4144cfcb5e1125151e66e93bb93180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3435ba9fe0f2e61a805b37ef384d2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b304ca627147eaeacd9d885b2a6d6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f6e7784e84156f1236e912ce7181d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c18eb288df9ca33f342cb515bfadba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd80abba34edd86ae4ff87bbebbcefc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3e923ea6d9f05a019a251ba42aa7786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92ea12f1b648025843cb151267682e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847930541a5da72b910a34d836e4d7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2711adc83218f97a1e96137daaaeb189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b274c5256571a4da37498932b71ce590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660e3dc699ff768362b8c7f8eaf6bc091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f544ca0aba2d68272643c0c1fe1cd092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658543a94080dec90059dc6ab0527b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193ac40d5b76c54dcc4e0f82757714794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f413e67bc05f84c3d0ed0c94662bc8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695b7fe0a32a4111f78d43e1825061796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bf076d7a9e6c14d6b81f0c775994597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b347c7f53f9163c5c56726827923fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a93ffd9d547bef32d46aaf8a4851a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7df98b894345b7cdc74ab6388ec907100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cea2c2eabd83b60fe6f6e13196fe3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4445f9315abaca57518580d831399102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e75f04468d76ecc95e3c67498c3a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d91e01bd0e0a57eedbd53a28f19751104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1c509aa1e3923bfc15d8aed7e2756105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7764d14c8c9a5d6789cd59d920643a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692870139db88030637d494aee43cad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613760c73e1273d54ba43d7d34c127a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f8b7d6254e01339a622f8222e7a83109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1e90b0bbbbba09195a1b25bacbd09110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a4e60fe73d38652d5c0f6543cc60f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6472d7e7cc7d5f93986035b92cf9f39112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab600be13ecbb7817993b9c854a83e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755b367ed2957930b899f5a29e41930114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dc4549c4cfc5e463825eb3e578c61115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fddad992e5fee653e1ca160af18ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc37c0d22c79c83b33f2f511b7ad3f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8c7b3170d6f2ceb3980a3939b6c2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f78252b5be6d2ba7edacf9a7afd44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcd43db11a2ac9831d676be681fe52120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a75ef6cef8a6a3d71d5a314756121121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c49864c4edd4343bdd9fc6b43b97e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17208ee766306bedfd2e5ec0419e5d9b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6535ad2e492a301b7a06cce288d842124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc578fc514745f0ae48eb358e65c2ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd9e5ebb9b98a1e93b24fdf3e9b31b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7919461f52e5bc81dd4ac35d5b2e92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbf007c15a83a8e49fa691bb6fefb8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ce11213418279eedf2837218383c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fdb9e89230f4c60e3b5fc657448c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc193a6a22dc5462c4bf0d8d4885dd29131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c59fda129868e4f415d7fc53895ece132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f97aa16685aa95f18f32ab9d7eecb2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8812d66843b341ecd26853276ad8d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcb8a6ecad7ecd2544d22e8bf8505e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b496bea6c20dac10322fac096857b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e806acc7802437b97694c58cb2f91a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cbf59a05704ae5a1614e067a58c4e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f24611f4fa3d265bd2de2c70322c82139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add74374fd0b5c22071ea7e2021b73ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0cf76c057b8bf9d6621fbbbff2cbc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361626cc8784dfa5795d7e4aa9e04f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f103269bc3596e30ddc0ca3e98b69143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7756465c6b997fdb09061dcd51204144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a02ec9fd97cb39e29438e924022ed6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159dda2dcd2a049cc16c52fec97772dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fe7330c5c76b86ab2a7a96ac13c3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94769c3836b0820639d20ffeb2dfd5d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df0576b8a6dd1affdc48eca4c976e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d4f2d9405e2e341547c0fee61f888150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc69ec575acad00e957f0327035463f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967db6d7d913e858b9a840e0b921a542152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ef8bb4cf59d3ba2bc076a15854b83153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cdc680ff04afb128772a0810e982f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc11a23fac3ae669d31e376ab7e9c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a208d5041753dfea692ee1ed3c9b480156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79634671fe5322345acbca175cf722e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f5e23ca72a262e00e8c75bdd9ef2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ea9e417647528159d0c87fb058d6b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cde8c462a95f10c50981b98ce04bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5926b3a28649a0013e25bcd3c964c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fd861dba863cdce0c2ba6715cdcdb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef67bee7922950a94e4f09a3cb0703b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f051f09e4b79e8436e8c5321bbad3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515d2e7a89211c42fd164d9397de588165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d97cf4576fbfe2e75c760f0f36f090166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838045760dea91e28a5cae14092fe76a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ec1a125901932a42a28594c17d58e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c4e09ecefd4d83fd323eb9ab13d72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141702b8fae65e65f9b638d3c5b60f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6d12e6ff231dd54dcd093c91428f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138f9428d5c2b87ce583db5dd83d2d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d939a798d500e0f7125b94b258ca057173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72446704f0c9f6d310e2f85493c0323174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e972df6be410d8b159e356a70edd0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88bc144e232de97f4e96382a08dbe6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9766606b01c5a66a4a5827ae0e9a76177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf35970fd5a3fe4da7a8428a455b89178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98070c5944f98b9944043053b471aaa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a8d3fb4811c45d8f66d7886d36f0f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abc79879332dcf164d8b3b7606a0bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6cb637880b74034b5bd8156e03e56182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770c28fa6c6bb9e7bfb39d3cf811399183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a3bd9873be908fed5b8a4eb686de2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa571bb4b393deabd4a4e292cc253cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e823fee76eeb3a4a416b93d355182cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43438bbb5deb223fe9ae97781a6aa6b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d636c2ff03d239a4f459f540bc2209188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc818f6d97cf42f9333f89c4d8fbe5b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f150b9a0bf51820e36a5df8b4b58e8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de6f6d9b5d9af36451971bc569cfbd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7ccad92f7b4ebae7af89f3208686d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b26a2d68744aa3666957c120ff2d15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817e849504c20c5f417a0a2c411ca31194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149cbfa97fc4691bc1934dd26db13da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31915a8aa6200e989119b9b2da33e12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14089bd87a58b09071bfd044c65e85197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211de70bc51fb05eee770926928c7fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180f0891ec4e2e9a1f7a5e0e98ae86c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc9fa4ff5dc2286a08d6a79ab0a6f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b10a177c70e0fc0f3353171644eb59201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc980953bfbeb058ea992e219b101b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48699abe94bc035e5f39db6314a335203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7731de6464b91ddf475cc1c354e0a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab6d23ac1ee3fc10789ae48e499d2f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515e8b1fecb5949cdf0647e26cb52bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c798ae846bcfef2a4a3dc2bafe078d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d45ba918a6a72ee8a3f952718aa55208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a261d8cc9c4ae67871bafb775984e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8741b1c4ada0ab02c61ee378900a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd0856dbb6ab598bb718a42ad6fb27211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffe823d19958353a5c79f1aba52302212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25544811bdc8555433260b74b6f207b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ac5023ac85091af4722dfcb14428e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824890dc4c118ceeeaee473275aa5b59215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee215038fe612c04f2f52d76716f26216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858bb4fcf8e7f2484bedb50a134830f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c8d1a65c05186aedcde6b6a9ae65d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3494b05012a2c15dea7cf150a73a44219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51c93f105192ef458e054c8717b753220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4e1258c74e6ad009d6094dc9a383a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44399d30088347551a00922da080ff87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559df0a020edbb6baa90c244899cd31223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16230324f081ea7337e22e9b750b8a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982eb0cc9af1051783d5439139576661225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74086de7e579f99af5f6064678e5bb4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f75c9418939eadeeaeec8d1af740f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55708037a9d53011a6385b5197f3a2c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9101ea27639ea3bb486026e1b9f802e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482479930a80a444b971212b94d1b13230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde40f25efa0c9f885dc399aed386654231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b310c2b641f059249dc8ba2fddef294232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770223a36a321ced34e55b62ec267b18233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cfaf602923ec30cacf7763f49ac37234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48783a099fd5614b2b192a515fca7b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a535173c5348e489a8e4858bbde51236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6278e0bb1af3a75fe071cfecd80d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdf8696336bf2ff245e838e7d90c81238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ad9963535540ff97a18133c7cd91b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966f0823d27b1282809784b81a02200240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3225fdd23def17b6cb78f8cb1c402241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0a5081b57a58afd09ed13e4e7056a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c0aca2e92e999b1d7ff2e67cdcf9d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d52e035b0dccef5381777f0c338bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d7245f00fd7b375ca87ee11962815245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3ba1ec34c73599a0c8bc30333e968246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fcf333d01728efd999dc9c98a7cab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b393657ec3c50e7a8c905660193d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f7f6c4264b08aca8727610e687957249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c4ab83f517a93dc270481dd9bd27d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4da140e43abe60a18e0616d0482db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea480dd5ca6c3a2f537921df72fbf9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b35b2940256cc7a952c9481dac540253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2ccee5dc55c6a493fc54a02e96608254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea24afd9165daada8dda64a778836e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90404ab0b51d26e65d6f0f1a8f74c7ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935fd642db37607a507410f130ab405257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6266897c7d40fd5f1df3768159c57258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43126f9a326e96f6fa849c55f1d667259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391e628c4207f16e2a5ac08bff221a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bb8e70ff965f356d4aa4c204be9e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de52243323bf1e2ea60bdec0ad0184262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea468d6c54fcbbbde92e28fd2518ad7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ca881170de318fcb0d921473c4666264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4bfaa7984aaaf1b717cbcc7f52509265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc79942e288b6a53d195e31977cca08266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9c6187dabe5c097b11a67547de55f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab496ce28ed840891ccd51e1aed9736c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02197085307deb637b7c413e8702383c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32119f4e1adc480235bde43aad37dc0b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024deed45a2c5566753c58499f0ce19271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77ca44a11e2a1e17645d111709180c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e261e3c838ee58c5effdfa7caec2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0248f0e4d183ba0592d516b9a40f97274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ffcee33002f816c5e028189115e90275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4189ef93eabb1db585a92c39aa5188276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce84349463ff9bd2c97f65111621587277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9803199aad61c7240bc34a00cd80d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba439b764b5657c0350eb90325aed553279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f7821a72db6ccf780d07d78067373280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761c8a65e650fd50edb95e2c3423437281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642060ed3c91b4975afb680f25996ed8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659ee5f1f826b96581626dc9a5b9637283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea86a6c9800174a4ae48d82b2714c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc75a8f373597d5d48e77df8b894408285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca595e80a7248297a8acddbe6dcfce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a032987c0b624be652e4ac01443ef55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8a54a66fb99181313ddd37b3e947c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b90977992ee55296ad2ebc400a9268289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0dc18939e276274dc79cfae5f235c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ca2a04bb2079ab9f9bd475cda3274291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c851e78e798cc972078f54f1cc7dcec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541a92804a67f221936613a0dfb072b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1912fe1990ace89baf854e489a72dd5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39254876ecdd1f416e4664c7f11fad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf64c9354da50409040e768a8b5d59e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf7e331ce2c574f4180599723613c7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4f236f64c11b69fcc4a5cb06ebbd2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5a8e9f00215b5d54f48470266c882299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a666cf50cc0a85d1369120e4dd527300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d12454cb856470cc236d5f45c3e24301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc24ba2f993f17077b20cf26a40296302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bdc30ea46b68cf6551d0096dc6969303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b8a5efff7aead72f08c477b65ba80304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17196489c6a72310ce7b10f9c03fe4c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b19b82f636ba7d5ba106d5234b748306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d15347e1b8747275e27dae11979640307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e026e63967875f8dd55049611eca936308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b471453082580116cfc32b2e92a314f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823391fe583941c5953d8a82dfd5607b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab31897b5d84dae024080658ec21e5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8742a957ce3e340b90a2b67cb1d79312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f00f18027a270c90f5c871990064d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821062165c31f0fc1fe4e59acde533c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e87702a9b09cb937856e03ae057fab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c8f478438188317c67a77ee30bd4e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52579aa4cd8f90a7c2f90949d7042118317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774020dfbd9d2ea04b8fed2703402b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de553232686bf9ea2a7b0c922129e0c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea7433fd0e6367dbcb2ef3d4f5cced320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe6e56ceae32509900884e5cf505a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ead7fefc87ac3e50261438ed95e332322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429f787561aec59f995003a0bfb3a5c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17ddbadaa204ab51ab2473bb7ccc3a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e25f561ead14cd981d15063e46e700325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683bbfa08ba3acba0ad50701d3faa54326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caed4c4f6be26f03550d927bed862c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280c5841fbec51481f2c4071b1972c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4677953906941120ec54b90f9dd9d2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd293c5afe00bed84a58c9dda7a7f36330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd2669f2b60ede9b13776576e7a993331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac709e233b6d398ef15773221acabd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cef60c167031c5c7af074f767815d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15975686efca3581e563efb28c68eebd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56e4f28b9da293e769bf411543ce11335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b524ce7ed29e6521107d76ed63d3c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7102f93a378c52e7375983e7dac40f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbecbcb4e7d366dafe3e143fb07d5d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6520df5ff3a0f10c5cbe4b1789512e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc2c35f3b9b19749318433dde2a6fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710f0362a5488046b24223c818793e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277d65efaa0884e1f836da794e86911342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf893389f008870fd80cd1cf8877ed1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471addd6011148ac9402c7a5e1f0cc4e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32ee32ba7893cada4468facaa40efc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06621dae5d07941ad56e5d363c573440346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b399028b385ab829020032c58061e9e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f33e5113b7560a9036e1ac2bae13df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010ab1fa5ba2ac914058df83c6c4c27349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5d20922552a1c4a3dfda853b67605350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51258e66be1508f7fb6604c7117860351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6519d37fcb12a39bd9ff310f18710352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1c72646e5eb86d6eb95bb7d6cb48a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6dff419ef3161c607646cda671ff4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e9021363677aca1a899c9844b2ee5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6de05db1838479d9d4dbf26773701356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f381ab5d59ac4c29f3ffaded9eb819e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f7e91779cd176d039401cb401f318358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d978561494b7d25d24dfb66ad94ba6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26703f63067dc0328712b3ff7548614e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb826d22dd6e18cbfd510f7293a585b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14fd56fa03ad81c5a50f064ba19ea5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c978ac396c05b2feb727db3553a74c4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562679b82b1cc014e4df7ed8f7193df9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bc243dfae11fc2c82c4cb9a1edf30365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63847197dea93f41df8e46b285808219366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c446ef5be8644883377f4bf4c374b2a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b76adf7fd5dd4b26376286533c0d33368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d791e08b7542d64557af03b5bebef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57bdcffc716de1f094a886d2c9ed76370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4189ab086eac394e46d4507a874cdb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42856ff93a59016601007988df6c326372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b476c80b41ea65dcbf585a5f6e87f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d898b9813b339fbc8721c5e06d16e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352778508ae20d162bddd5d0c61b9d80375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ace822177dea0ce1f02083e3d5dbdf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941426ced6b3487c30fbf44ee22e989377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b2ba0b79fcfbb44bd335cd4698540378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>