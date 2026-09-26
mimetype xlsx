--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d680b2b0ea8cf2394ba71f9b4c0801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfd719c932b256be89dbb805fe25572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d3bb286203bad6f695f0a12bc10a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d806bc21dd668c40238f029c7ca494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7badec91c881be8e34732f6e758fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2397d60b6ba7b459dd8da69a885826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a04c4c620ad9042a4c89d038682f8e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248701ec72ed78853c9aa2b92aa91518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cf41a2c4ca7e2fc246edd218448339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfd0e59337fd62c7597d34baf7f03110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb2b7bd0190b0a3bc5dc1dffbd33c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b6902eb1e2280d190964d20764e0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47245111a3057a51a2d54d7142b392ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bd6855b9dccab29ec782f1361712814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bda16a90f3d61e6aab3334e00e88015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e60ecb75ba20f7f17fcd807c68bbf716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d095d24a2844f05cca388d3855c955117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f164b4d3621dbe49e2c2dc3521a8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52850e8bcd8985355510e46760a9baaf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634f0b5a7d89692414e05eeff76e1dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba306b0fbf99dd439dfef8a3e0867e9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5874ac674681d6d64d8f423a28522ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59342685500a973ee76b1198e7c00f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa290610d503f58b7f4241ee04a1d3524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752d598ad6b8cebe4aae76f49f6aca325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45395b1ab5511b56defd2bc34f4a946a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cceeb7c17d0f946bbad9b13ff9fa427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ab454fbb32068dc19e233e82bc63728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef68bdc626079d898fdf74556eb6a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26a09b13eaf5a6574ff78b67f30f3430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495e0564bd2da8a65b1aa1ea522cf8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693157cf658bb73e21d1a6908abeeb532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94250df9e01159d501f5cb25391abc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a702c58102d56dbfedf306ff8502934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab8a3fb89ec87c6708e0545b406ace35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8d66738bffe9b52693fe3fd6fea8136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751133ba7988062f61888cc59b7774437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b220decf54b2997a890a94f13277a9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120342b1bc7930cddeefde7059711c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede674ef56f6240f9e388267b6d0d60440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1611a1369be4a3807166733f82364b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68eb0d82d8b691df679448e5f957b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f18a8a75f158d19e30827a24fa18343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102fe263c4c54438c9c078f45ee40ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04717e6be6b25a9b12165ee3975e154f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525fc883d128374b3aa68e8905da04546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8012537f15c38e563f4a02792618a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61451e51f9e6e29875c54f13deeeb9d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a4e7919be4e63de1d058c20e4e93449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145a2fbbd33354eb2b825aab55c4e8850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd941d29c1788e85afc0c64a466b513e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43995608bcdc255e1c02ad6122b83d2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fd178e47736d0ac16e76c222fffab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b89c7f25e1c4c4e0cfd7401520b74d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242b9025e18e86a78ffcb6cba6f548455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec795efb195b67293b0a6ad51190220b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3490b4bbc48d5272248825e4a99c8657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd0491649102ac6ecaf8c487f7f8d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af8c8f21932baf46c8aa148a8270c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c255ed30168ba03f1b6fecc8d9553f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e6134566d1ec0ab5eeef889fb4ca661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b073a537d080ce3e3f5fbbe10f6b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca52666928b30cec0c3879c12b0955163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819640e622494478ea9ce1f6fe285bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8e09be9c4d654b24029122a0cf56265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa17a030a662b7c7dddb8080dec0bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb0a4e9c88d8f5e23ded16a98d8e4a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965021dc8f6cd173df19f5a46a4668fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca7dd24d4a4e847fb7e7a358bbfa1969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c2d702e842dad39d8360f8ed0ce0370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ddd710609a30e75b600fca1e1f1df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5770977c86afae500b4574152ee5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422da65450b824b9552d5b2d8e07589b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965cd96859c8ba5bac43f634f0caf6374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb008cf54c027506e3048a4247695475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59db6fffff365902632526c3789f8b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bff9bcb76d9336c635cc619035150077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397a78788783e8f5ece24e829b7264678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de52aa113ed4dee86b7be9cc838fa279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af71060877fc5af75641a954d1452bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4346e93ce56b6596f58dabcedc870981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7c9ca86e212fb6ef00546ce1323f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7104b2e6b2f91aa5de3682ea172c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c532b736d52b82414f88a97441a205484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e762433522d5abc10c69950c938496d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf905df0bcddae18ee81ff0ca0e65ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd3951f86a439e98cb7844f745dfde87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cfc021b152e2c53882e5155f7f16f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595115f785b166839f592d9db2410afc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2c1cda2ccb346c20c10cd4f17930c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c498c4f861c321a390be13f2b876ae791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55040b1db6259b9a44403e93d906aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014ec785527054fd5d5e0608572291093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc991f10e498651feacbfe692a849d6f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272bc0e4a05326971bb2260616bac2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecc5d1bdd0c450802197a3ba17a61596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbf24e407c8e78761107306595a42e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd9e4b72a8af99a5b7497c1ddf720598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f8984e82dd468f7cf02ee0c82924e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2e3da26937b3e4d99b286d49ed8e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effc3e97f0f2f7b9b06d58967fdec05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa267f59bbc9e7662bdfc18063b261102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a9a20ae928e04b3b8388c917a0760103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a73a6fd25daab1b8cd263044ccb92104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db18d1426e07997e18ff981d26302c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a598a717ca280fe69594c58080e11106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e3ffd8b7c28c4914e532204c9f453107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ae32735369bb5a5694ec3c0fa2b0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abe722a0966792209831ae5d9fa6a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0480d4ab1caa374d313e8fbf3547dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc835ca1d29db29129c7c6b3f6debd4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabf27c641bfe27f05e61faa2c8a2e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055795ea25e645f60406defdedfe8c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee290effba2b1d323dbd4d85d451ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3e683c952192fa7933dbfae2885ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba692c0b4f42d1a2bd4394f6a73027c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82297f64c632e937981e9a81379d998e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083c473e08a0dbbf6eac17f3290cddf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b509a56f348c0b88288ef88a5fec3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3eba7b193a5bfd3f0ee6060b243a90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f82f43bd4953247f97bf1a5289ac5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d664d656da6d466217c4a07bd056867122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6df0399c1fa9b73a66733aa6011ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26751dd04127055aed9204bd066cc475124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d800631fc0f34f443f36c19bf8042125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c34b40e93bbd464afe440a528e7451126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd76fae49230c41f5ae33bf5149162e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282e93ef4195add627ef0148cf26b9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360abfba0ed38a17de6f8f57c48da21c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f9fc7b31ebaef3045138533a71059130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07c4ea49b2f628e6d87348896ff9fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e9ad7c0fe53548271a2385536daf2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b75a56c80bcce41ea307c9e05edbf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778db45e1b4b5607a665d0a138fc2ddb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba955b9612c4f9ed2ea1ccb345a43e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c5ee6211317e76b82fe8d5521d68e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d608b1cd6240d4444dc3156768b3d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367d2dbd75bfc64e67e09ddfd1502a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf213908ba0594277f7be34d2d6901139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bababa6a0e49bed1ef9312978753f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23c9ed5e92ae5b3779bc937d340426141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04562e26956cde7a6bb647de06b1511e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f939ce50dbf5c19ddb131b81ac8a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f79fc2fa13ecf81b376095967fdaf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc80ec6287e0fd94ac5f60ac255722145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151442d548bba44e84d3d20fa86bb9e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9d4952e8e86e2622f1949a0358958147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35927c5dca44e93f522be02162f0714f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbdc1f317cd0df2ba129983904bc02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311dd9295c9727fe70cdc9e204d45183150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070792d7b1bdccf24b2cff8ec0243896151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5809d8c403c55cab9ec85e629f545e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304d80ade8a5051b6b4c46034d245c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbc3806de2c5a5acb04c8f09d566e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cb016961812f1920edf44139fd96b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32afa03d1730c84d610cf9d6c54bf9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcc3668316fb58bb83e4b41dc4a3e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa4e2b9d82a78a23f22169a4253620158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e90b790f53d2cb869ae3c2237baa1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec573282bbbfcc1aa33187e26ae27daa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938bf894ae822e41406e92acd17ad2d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f86e14a9f8cbb621d773f679b82c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f7dbdf795ff490a512652149dad28163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f61497c5b8c0648c8cca8d59e2f31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b8c4977ae61a6f0a70ddf2f1899e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449bdc6a3ebc9729f18ee8830b7c0da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffece96321887f38688407267b03762167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda52c66b1268e3e3b7621d943a3410168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2afc280038018a7cdbdedbb9b16f01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834ee85b26cdb6cf6819677711e7a6b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266753a3dfe62fa45c41f29409c543c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407a2f96981ec73755477e4f778ec26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd36969a9cdf3df5983de51626a1c24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ff56493736829fcb0432bc83de07f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69076f809d604b4a0f5f21d91c4e39175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310053c25e06a95cd77c96ebb3cc600176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c53d524fc1ec0c0cae3cf72acad63177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50decb7a2924b20f1e5d9ae6d28fcd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2615fe5ff211e18a16b16d0704d91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81520c949b36b6fa4070989e7fe30fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8973f64e348c193440dae7b1fe9a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6b566eb55453a187db3826aacd1c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaadcff0e648300603db7ca3276a65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdfd943d894005e6be1b947db11eaf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecbb7aef1795ef3ce8b3a144a4da62185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854285ecfd8856f1ca7b3012d0ae16cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c567472ca824d56e2c9e31edf62bf6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e3c03870ea285f7da0947ef30dc59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d24a9671a9bc19fb545bc2b0dac07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f7b8c39d6b19e5d37dc2288fe947c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99100c25414195b6abda41fdd0e7cdb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee9d8315efe6e09123b51cca6e65e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0ae9f748d9e507e5157b983f146e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96d96707757c201681977a92bec82d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3195503c232b2ddc5cf79c0016700b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e86ba42060833461e68a42e5219a6d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b8cea4d1262c6847d979c09ff6824197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34640e9414303de1596f20b17aa0e6ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff7eb008b9b949108357c512ccb8f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931faa6450f63a8efcaf8fa3f1ab149b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ea966f0fec191a5b8536a0a5fd02c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b068a89973a41cec7e7037e369f4f34202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0f6f6362bd0298a6af4d92bb953c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7be607d6516bce9bc43753e6bad9d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ba7a56bc4ba368a781f847310837c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e851b99f3dfb980201a033a8d21d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548aa7296390a30bc0c894c2083ec4f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112435e3627b7e2c2108d799fdebf39b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466ca678fcab56c6db8d0e08dc6fba2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5422d496014d18d08a53a260cbd175210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61543ac53938007edd5f2beabbde310211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f12eb7638abe93b4b181520bb41792212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d633404d9b2e696a7a3fbd02b4597213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d213588c4df7a5a927a2a8e7dff98cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f3bd954230c74ad2b451081af5c67215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737973cd27bbd0146fb6c741a625ae19216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef8e80144163dabed60af011078d5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822651e60c9b7631d16c59bb61a56ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aee4f64ff75a4a86b8be0235722d15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692d5e938d2f9c075c8b0c8885b07fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333ac55dad3119ffba0759ef1563bbc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e002145b9f636381d75ceae31f8624222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebb0f0ffbd0c27f1b13fdd8f3ff4ef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2090d4aec8326c1b93cfc9fbf05f69224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed7604b4a1725fe561bf497d2dec57225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893a56fed71879752d7bb63b4a7e8a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f8a8be4f4b5a60d9ce64ed576ef3a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99128a43203e5ba0b33ad1c9faa146228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f5f9cac2b7bc75cd1227574d7daa6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32308f2d9c0864da233ff53c51bba45230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112bad3bfd3ae4938651c3083092d05231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fa685cae0b84d12652c27c7074672232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d78bb9a49907773c7702c196c0b730233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b8388d808be87e54df26a6ff4ff94234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78d9e026fdc3b76211d5d206594a0b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4249ed890cc42294473d089d1b59a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e8366618156fa32c85b4121985029237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50078f898e1d5919625fd2bd3744fc31238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b9bc337bb3ff3bc877d015bdbbb34239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6a12a0c6bba999f76fba051b7e545240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dca9af02c3b8804b0c4749bbab9499241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c928d0ca4d8208906d0b9b026b7f90242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb3c1ec4683fdcac610b753c5daf43243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091260ceb93374c04677e2ff3105c346244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498fa1991f0efb53f61e58987165fd8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277fe5002ccfe65d54b5f9700e0cdc7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa80a2d85a4580b53814bc20931da70247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671606247ad73b2abd3da655c1de932248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200b0d7dfb9bc54d80a4142156055ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc46c7b6616d0981c792b56062c0fbb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a245506985802e7bda7f2c8b5cdc9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e5b510a89262fd71de2833242247a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f1ab955d8a871c6cc9b5016575103253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fce1d125a46a327ae84dde2fcf1866254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db86fcb90be05baf9d5be2650e6550255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5fe2dec020f33698826cf20e1e87f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e40e108bd63f5293c662e2d1a65eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddca1c3e2f6edcb243aa14e24df03a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e818a1f8b3bf89d7564ba7b1be8ee36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bedd41b985a5dc83666fa6f26fd898260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19dcc529998dfd465a9fe595f19d86261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa88e96b85582666e85a349fe9e588262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6067497bc0acb0ac8505e6c375e21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec6a488747f158441bdf50cf8aa6fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e720ecd04342498ba09511696edaf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e332485b3235e1c015921bb4ceea0fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e9149cd78382c17844fb00b0b65d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fbdac97fb21c9b16c20f2788820fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5212013f576a55eef5a74876322d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fd2477a00826b01c89734ac7c8635270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5b7a45b3b9366550f69731dc0e469271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75205a073430bd6168d54ead5411bd36272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185a64e28c4a14c87b2736b2e7df557273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3523b1d27f76f531877786ae85452274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1decd544c0bcee6c47cec55b7dea34275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb094f19a23b1b6d9e9565f0110c411c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2425e1d27391aa32eedabaa1dc1512277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95622dbd43b781ba5537f35ef9df7544278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a148300c10ff8a84bc5e1bb8a52bea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a896d89d2cbb308003db50852238166280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d119e8e304acbddcecdad27eaae7bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc3bb743523e626bcfc646b6ab4bac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a738a369ec551b3317bd4d44300ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca10a0385e01c9a2087657edaa206c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee7dc51d2c747f0387f21aef4718da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103f32c26b4da92afdfbeba8cdc8533286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139bc78fa8d0dc81439c9dd0be252f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d64cea239afcae1edb05076db6818288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a3876b963a0d51534edc0eaef6893289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec1d91a2e7d18af066494a3e6c2444290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de918c94ab7604ce391b7330fd31be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fac01022699d95accc61687892ac59292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ca5f87cccee9f1332709d2b32650c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4cfd58f800abadf530ae2a409d5c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343ca087508e92e20783064efd1a229295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20513fb4a4051937bc53b41dbd48c1f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ca433ec73ac657a34d94969eec29f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c28229e494f3e5ea75bfed2271090298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b666f78696cb2360ebd90c5944e843299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffeb9ab6aa152556d1018dd84926008300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f34104e1c0ac992d3387d9387eeff8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152b2fe2dd82f3c84c6f266d46ac6db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef179ae36dd45d42667c8fba10ab364e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018aa1e0252e80fa79ddd2bc1389fdaa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fe6377e02940240abbeef80a3766d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355cb9aa77397bb7ff88a5e942bce5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc1b1c6e53044abc045b7152922fbf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1cd794ecf5deb8aa2d4f238d75d2d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67b1fd6e16668ff8b2070592c97ece309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926534d1fdb885fbe050cea679709e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade84f296a56673607d87e17949c9a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b9bc7657140e116bd76a2d15bd9a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dedf32c03f3f9067dcfcf753a2986313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd796af481a1a42340a883e3410cd9b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfee3fc48dff40c2d7a5680b15490b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7a670b0ece41e8439b1c2131d344f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23952879dac8653b3de8fa48273c9066317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae466e19722fce4dbf0b67c5224b2c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2d8db63ec25792e17bd578e756039319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d47a269b2d01252a30df1ffbb87d7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591ca643fe7cedd08e18faa44871e42321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc48443f61c9e0293ca0cfceeae576322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e262969b1432dff9481af7117320a0a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fba8f4d62b15a76b6ba48c6d875820324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d97542faf90f651c1a07f9c842f31325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d1e506383eaaede2e967a55893a00326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddc7850f573b411bd463634538debb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d05d4974ba36039bccffc5fe367cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b595e0876f4b9ba70412e7dc508e5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc2d9084ce398811c2037fe97a3dbe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783fca9fca4d2ddba7e337dad370d81331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650670a434ebc3bfb8eb2424ca3a196332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54efcf237be0db2400d674387f15b73333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277827fef68fcdb078f8b3c24e20381c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8b43a44ccde2c6505042c36eef46f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27872faf8b9eb990520eee25d427957b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc12bf534ec491056f45ef8bafa037f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da97e2c1f6dac03f3475b8eca6deb5e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52f1bc9580fe0091eedb8a02e32439339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54dddaa5d155ae61eb30498337011ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b8b702558e903c9e3139a464eaff9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645db149a17e02b8452466c361001c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be350eb4bc135eb58d73823ddc93d13343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4a6370dc11e19551f69c0b5b94986344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0216a59473ee4a04aae2158e74a69345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843e9a8126294c9d76fa1b0ff0a42c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6531a938d98899717409e500f99ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303782872b122aeef81ff1da86d3abb7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f588cf70e00ea114cc57b669df77c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ade6c006bb4ca19e7f4fc30338a0b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf187f4ce7c61bb6698819f166f69e5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fcbe5a533f5e609716cef66506e95352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72778c5503ab7ccb0db4f7765f8f250f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50fc98c5041e3e2ebd77511290de39354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bc4faccb84995d2ae072aa357ae5a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dda232c2150923ab301438bdf24746356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6414c3a1a74f954fa13f33b8f031304357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f897360dd27e95a5e8a1ffa09764653358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d74bc2af17d6efec3773ba1db26ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9567f210f0ab9c50d160669b03c24360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27d69b5c5bd59a9ab5bbf15fac8046361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6374c6b3d0a0a413a4db5b24c5fde362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7c2723cce95d99398902149acdbab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6d89326964b343a3d273fde94f8de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a9910963156fa8976524f234a9c46365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1404bded873888ee3912189e130b56366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa03a4ab51e1a565261021715f2547a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5082e955fa1456c489822b4ab53c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0789dbd21734889fbb91109204262369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa5dde2b36c82c3982acfd0a855594370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21272f4cecb4a607541fb7560d1dab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba561a10d7575d0f28e9cb0498eaae21372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77643112b4bceee5c76b35c31f196ad4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330e205aead661089422bc73f9f8b5a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb3d3857b066dbf3ee474e1d0b152e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d7ad38f76b96a5ecdbe14d09c3dd0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43da45bf85635710c5530ae62d1a41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faaecb9466ec6fd86ab8da47a82b080378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167b9c32f23f30d042869b4a9c00f1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe69302463e98a8166125ec190cd8422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a2d0387c3097efd9e7aac654350b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308a3c34da23b7fdff206f5f579fc204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92422807237e397211ee7c03e722f6615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a335a6bd3e58fb1b4833456d31f0c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26de806537eaaef5b92da4a98416967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a971afc48a2a38039e80b44dd9bd18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5171cd3394471bfaec7035054a7afb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c504719ab4efc7818f043f6e42f2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c40d60a27cea68d5b8edef8cfdee711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce3ac1fc64084ea12fc0677901b27512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d40efb747fc748849a59010a2726a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ca137b4bcf7879b62c0c80c74bea214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7ac0ad185f2ef215b259edb9635fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e5c30216d7dd6fe675b1cf888998b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f3040d9cb47494ac55a7f10fd91a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1e6e3287781a75084f34e63da916f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff65018756dc711a0e126fcb99f5a5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986703cba59cb95f37e6349b65041e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3635cbe0921d89c08534391830fcacb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2b41505f5ff1114aba5216a0cc70122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed68767abc5c199d1b7ed91b7e995ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117b0a4a2a1ff2687e40b855bba22ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223deedf70ea9b052874aeec59abcb5725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b581ac91827e05bad834485d4a650226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816e51c0278bf71de133d824ad3ad8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b70900a39a93ff159df20288de54b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831a328d79539ddda632ad00343c0c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59654002e9bd176f458e78787424395d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7b4bac296e64557787938b91ee77b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576f63af8753c520e49b532bf39cdb932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77667bc124126d71fa9f0c64c72fc7c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9cc317d89f3f2f19259a6421d301a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850ee18069fe8a15301e9dc5fb6e33d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc0739121a7422b2608374e5e4326d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107d2d8a9ff979469158b6c0e3ef6e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a555f761ac9493975051a352d8c83ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918b230a694a1b82ec12ccd297a8cd039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dc8842ead355763bcf752f69e92a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ceac90cd7677065e7af930bc11a6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2c7d150c4153e7627d7fccdde6e4142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bf65ab33b75dfd74559f176285de043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494888156512f98462c556cb78b644444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a08e994e29a8a95a4f26fb847ac4a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63592d6e8de26893441a5ecb78201846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128de0436f93f2dfbc311665390832e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13aa333a0f344b65c1c8d20f77047c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835175b01c12af52cc435dc6c755425149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabd0ac5f097849e3a3feb0aa2b252650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b88fc9594674bbecd25a7a44d15ae451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a8cfd94916cb83eb0f5bb8ea49af952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283f1e2e860a4acf5cb84292e84f1c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ac8125d8654b81acffbfaeb13c70254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a084fb3638e1ff8eab86c9ff9182e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784675364eab526f5ea560b95b8cbab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ade6b91186146416ccecadb697346057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41bf2e2a09348d8d21dbda3c0e886758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2192380e62c624ed920c6ffc3e3c93659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c85485e4cbc3b5c956349bdda3502460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc25260c9d9790dbb6bc701a03a560561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e813d0021ba48c02b6d306496b5b9c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4aad463d98bfb6ec4cf2a5fdf4b55763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88658da0232e8cf10bb9ca90bd398364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cf75a0b09af11a37faf64d76af22c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520bb2329a0480bbed79f8112956b2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc221424b55ffa5f62fa9f94dc7d9267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153f4bd0b76d45fb9c1eefa108dbb7f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a63d602d82b1a8cb16972205499bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a084a141d094c158a45f6d9fd2cb96e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c0de81d0e6a611cf5a7db8a7ba66071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841858cfbd63d99f44fa74d80936580f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037afdec237cf0023195c135ac60a3e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ab7cbddd807e282565e067c3ea05d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7bc849edda1fc66e3290cdf74176675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07c1160803f2498556eccee4ccaf1a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4e257d0797845d0af36fb23ffe45877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0341d0891c644d19f2c401bb61624e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56c86befce57fd5485c18fe8d8625979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b7215b984fcd59b237ceacc85563f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9458c9b7340c4b843ad4be5f292276e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0f6010a06d90cfe95020c35418e8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed9a1d2eede72b36c0762943d2a7b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a0480c1f58fdcea57675701f1efba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd619d777cb80044fb0784642e8affab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4ae98e4bd4e1dd9426dfb2855e80086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457c6e9e3d01befc06ca27566df75ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97578a791cfabb802bc8827d3bdf861e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122005b85e16bdb910b3321b4c82bc889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df057714aa1675c281e8259685304f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80983c3c29f722a6536e6f7baa5c86591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b09373a1272c0547b5d51210362e2a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60ef024e91bace23afc4f1a050c5c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a0e6f817d46cf3e2fd5c1a5fd540794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c58fd1c40f11e48f468f2e053e5dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb82e1ad8c757db2b3145e90fe1ad696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76533fd62c617610c756f08de21d8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38f75f3786cad15381ffcde4526d6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9df41967f9dd31e5e165b5829f6e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc0edfaae4380b6956fa17b9c3d8d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0d7d4b73c6ff3f1271e3b51ef78ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8b834fc37ffe4b8673f842ce4d0be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f542ce3a65dbd7dfdc0f5d1891283103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5581733e8f950d70b3eb3ff3451f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9e584b81caf425512178759b719a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84d2cd2307cd872a1a4afc1612c9b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3256d212e0ed42a8886d52fe7be43db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12a53492c9ada9e8a4ec15ba156e23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0fd2447f0591916adc80a7c5a459b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3347aa456b75704c64b01ab891702110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120bea5398b0fab12dad460d4d95150111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc228f9ea9a2a1f45b0e87be38bbfad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4c5a1b8236e9dcfe843ea11c17680113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942465fbddb75ca29cc6a5320f28e309114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5411f08283a8d17e731f8ed885c9218115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7be74620aa1bc560d19bd0a33311d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c816d05dc035afc40eb041b4207fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2b2f99b600961a501d4532c3d729a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951c2bb92397bb88b74f0b8047015fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e4804a82c5749b8d4c98af934c06f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb025882d6de1e95108c83ae00de3c83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23baf910006ce050298fd90c894709f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886befafbc33fcd2167f92d98324a29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6b0c690262964c1264edc5c94e9b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab40fe26f46468ca0d024a9f1dd9bd4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02892cf3aa9fe48d56341c5cfab2e662126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039847234dab2c6ba491532e94cac3c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bf70e48da4ca618790fcdad2bf5f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ab8e99badcd6a37542913d3170151129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793a64b5550b23b96b1703be8f2373f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f1f28ec378ce8ff60e9019e853544131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692ccaba1f72d93d6dd20e359d01b9e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a049eecca040fcca548a4c44316ea8e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887669ed488252ceaf4b16d407135a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886feae42cb234da88bd262620f8c534135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d393935f7538004584c112f70262c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd579ad93ef4f04d00361ee1f47b16137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ada33cd5b95b1e799c42650ad06803138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9711d38bcecf5df15036cdca84cf7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf648096a233c1a571a059490ae037a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aaf47496a63883fe8af0d5a846cc96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808e034b235cd4775560ca7e40459fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9a1c7c025aa8e760748add4cc42e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb49e81b938502d0313b9b75caea3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2ff1b818440611cb406f37f01c628145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443f940f9d1b3896b5f43e6f3a92354146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37177b80037d3f07b001b410b4823588147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9061fda0c15fba4668b49b683c62a37148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f276ff362fa18132e4aa2b935bfba4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d9bb49f138c139f3e1e967dee9517150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db8f821cecb469a13f32843405f4b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d635c89249502b568dd81c081d282a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce86d801dfea59dfd38902b56fc0d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47f53d8932df8858fc0836793754f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d52e2122ded63a0d1bee054993e01c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d10e232f53cbdf0e847b5cee020aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2521a18a20bf9a9ba2f8b523e2425157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cb33b71e4f5e9308832101a809362158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528c9da1ae9dd7cb63378f0ca4f9e7e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d70e61849b813bda9c004d718f0d07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696db6668525b7fe6e8a455816f9d344161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c90326dbd95c519ad3ddb62fde089162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a04b0cbf6393bb957a608f2ac698c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa23850f82db87b564e880406aafb62164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d09739e819355a8333ef82f3b3ba2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66404a44a2e8f43061fdd2ee664cf577166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be00421e212fe2780e8eb76464fc39167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970469258beeeb016c901c576dcb29b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8084478e90ab00eabe0587394227d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a31a441a898084155d3404b6ce488170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a1fa40d2d27c677b25c34961d5bce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66a458156944f55bfe60feeac00803172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5e1459859805ceba9872792a9a9d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1907df0234d6c3b4a2b448397a6d50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b1c326f4ac4e3d5887d74c6367d28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bb8826713abb6e6ab52cb58ec04cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581172fb2852a660a77a77bae2bed46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ad117ae32a3be5841d3c356bcc0dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f817dbb38afb14d043a0f7ed0c5182179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e40f8f642d4ef42e7c746b43aa788180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473f334e186d130b64a451966237d0f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615af3481b98077f4119e0dea98ecb6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c308dd9b299b65bded8b666b7d8721183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1591ceee055d33ad0720a153bb272184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9537b9f8fd61ffe98c554ef6cfc03185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2a6bcfc3d84df7dafc41460b1bcfa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f79b5cb00c6809a7815c126ee02af1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f585993a173ca3cad5ee045d045a3c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd7d162eafcb57760c7f054ee538fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa620d0c4223c7b1d197d62c8c62350190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc43f78abd8906badae451fe61e1b6f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858ce436ead22b359a83706b52ec37e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7995578168c9017e0124f2d94943f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba5076480a965a58b1158a53504f6d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f77287c8ff0b9918d1b3a89aa8c87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffb19284309f0c844599293cc84f74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51d42ab0ed6d4182564cb88459934f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375061cfc1af7e04856bc18f445e4a4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975e7270d9ffc2370166d5c6f37b850199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bea419135f2b376a78d7614d1264e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30038216c5edafbf5cb28f1ef4357706201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba33ebc94cffc8a6c8935f25d10d9a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182ceb455e8c06da841abd5fdc7fdbc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194513619ce9310aa34d645a8a205880204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e111522c21a0d5a9297fab03a4bff0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f915bbe289c95a2ec54879677c8b6a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1d5a5ef6cd67718fc41c76a368a01207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e781583f2198012ff453997bcf3785208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76091266c932436c74e3b021bc3d8d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccff74a68c1b4e98113f9d22ec7398210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014a9cb1f204e8f39f530bcd9628458211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4f77fe03c12b0b726a37e70477c61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c450d6f32f3a957a257fd46c280b7d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8a7e13e12448479ad488051d880ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f5ed4aa98a26c178ee76ce28e0528215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f03617bd756dce803e29b95adabc7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5f1e1ed52614df856acd653fe9f8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177117a181cbfbad9dca9bd8faf10ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b04c1f3e7157756f65c6cd946af98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2c127fcc3995dd9cbc598807533a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939609bd0bf50e24721c73366918840221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3866a4a241fe4ef9ac66dd71c521b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f324abed2d0247d453270a757f03d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c335fee1d13568df27c77e12023e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f34bf76661c804ee869abe1993b9c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bb0584fbd766bccb40708ceeb7dd5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d72476f9911daa14da26bdea54f65f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922c6fb1a8b6b1f63c348c5dbc0e69b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e96b33449e93f3f8f748a126948d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a999fcaee0ba82af567f6c9036b08230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eec100e08b09c71b6cef8f4ca89a47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ee86faf34dad853f561a1b2e1692c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc3b346be0343fe9278cbd35edb431233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49397386b39b36b591de5e701bc9d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6a9d1b3fa64a2728ebad8e2fb671f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28890694a5ea17c4bebeb6646cba07c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab812e67db5cc6ee91347d80094f7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4ab1c90fc96b3b8fecb0275e3b5af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c67c27f903d4b853a1a278c411597239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab14c6e095eef1d54e9762914b2357240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c9df3a23847dd7ab5c4207bd4412d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5a061be5e5f40bc648ca22b4face8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafef16cc4c20e50afa6866d297d63c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd17bf0ffdd5454258c1aa79588a07244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3b1a835ca1438a9a2ea587977414e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2d04be39e25f4c00012246e130e78246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af99f6d1b4d8ff545ce9c2a1e7f0d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecac14f35f0e61787eb3b462b4f15a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43e67a6f9f40d6ff9a6f8d0a216123249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef012336091721101dbf0b5771e063a7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d838031ccffbb51b0d7a92d1005d83e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dd55e25a911ae1e4fed9c2d4af754252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d1e866b1129524f03d6b0e7afbde9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4344f013fab25d5f03cea3c68e5c398254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac710bf58352a059e7ce986855a95118255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99efb96ca7fb0fce59ebef653b8020256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd8e66fb3de21b2f0fbd3583f535e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d053e5e7113f555e916b7d77838ab1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1afa59ee889e0e80af60397accc53259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbeb9bd317fc2f012b52396ec58abe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddada4bbe523a51fb7cf02cb1cef36261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7981479966f5ce8cb221a7c059ef0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23274701b7822c6b605b9a2b65807780263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab3e94baff4dd3c891c5a9f79252c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61070125e991828866e3c5a3071755fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda1a4f81fc6045c17f20a1751b3812266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9f3680aa001988895e7cf69498b72267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073ddd3184a9317795617f6df67c915268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e72aec57650b138b62957073019da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc0765dd7bf6a97c4a8e51b52681f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2449c0373311d2c1263d19a01ff40b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4638c292a28330191b3985449733d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b15acd39cc6aff13a94c13eb9ef4a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d9736ad775143bba7f30466671ef3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdae5bd8a263211ae269ea67e5de36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df297ca7f67785f24f76b7737dcd58be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27d91eebe0d83fc49e1c609c82c2c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16572ae8f1247ceeaf087136c2201077278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd78ccf94461c1a546a02d871113c6b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b5c49a9d684671c7fd4f8626f2405280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61aace06e90294be4d0b61b02d8c27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04662a400ccf59fad6531cbdc2540e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2adee32cc60a6a6560aec6bd21881283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a749e9a14bc9c899c2e3ee2004c9318284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca7a53b9ed0136a37dc523353072b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6aaa4308dfb89349607c5633b3bb09286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83096cbbfdd37dbb265a899b1542e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6397251cc0fd6aa49fab5f3f74dbc2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e4d626193fb59cbb283b8f2925744289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7f64d046a6bbe1c75854e48720557290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fe45bad1fdcf1111487f1bc6d3254291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d7d28ae971f5d26fd350a721bab41292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d89dc3f4e3784561d1539613f56dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a263585d64afaf55f64eb2a6ae4e2a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697b6802c77b87d2aabd4435a7b5a1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b03b9f68fbe6884c7e614152343a66296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600125a78f129b65734a482946203eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c468cede620de4626a7b5168e5f099298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b2eff301c083d56bcca288d5e3f30299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce002061d1b779ccfae9b8901f329b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a7c926062264c450940c325acbe50301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726a2205970e1dac2a1af8ee146175a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec569abc5a40bf6a8cad2bd4782657303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9fa8f3712dcce72a6cf6089d90af1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07d2a480a34dff49221028b3327b24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd5f785f521dee0e8930c39bb97ad4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3f9920a5fc7fe43ecf591f40e2d03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9617af9d0130f6d3938334b4e0c87f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547e96de3dd330c607e88851eb3a512309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bb2e2f78e6b91b604e7ae04c5d5bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c9264f5ea4c7f5d3759793e8cd9bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798d421325cf6346b78c34cd3492c6d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cced034b6cd5ad523ebceece92ee5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a650dcc3e0f8a58eda391e96dcafe2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad108b039f0befd203cf7d5a43cd8e4e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f28499fd119e92c806c839b6f60f5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f0c68cee015c6ea521d7d536bc11e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec1986bdd6f2963907cd384e7d8246318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845330e7e03836b3807a4780f9e8cc1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5027bb2e3b06e53a4ebfc4be56e99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcf9e260aca7f5d2e5ff48d842e26d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99633fe7851f5e146e1a757da1568e67322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7d3730fca0bd7b645d0eef1e179df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d506d28b3b96cc921a48d6ed3f067df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefaa26272dd24c1a1b9b96fa302f5e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d19efa86f8f924720478467e5009e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f52961e3971f432419a36daa8203e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87eb56c99ab1418ee2decdcb405a284328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535179f28f92d9437cf4586918c2177329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d88b6b5100353af373fb1b06f428cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2902994c1708c25c792ac151f09d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dee9c38671f88311b4c563e467a9d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79822ec081e1338f1e367f971ca437a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef860119bb3e9d8d1e01d659603580334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dff3c3abc885d7c5d8ae31e7b93e68335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798757057f379b0bd6bef8b0a9ad388336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d3c8ce734fd40ed0dbf0550c67116337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ccc2fafefacaec8caedc0b9309b20338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6224c307fd42f920501dfc9106400339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a97a1e665756bbdf1d3a77c717ce2e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abc45acfa307b659b2785a5c4a6484341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdda5e2a01cce87cb9f547fd659588342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df4730d7a8b0cbbdbb2931ea8b0f79343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289946da5c91c31275ccccb2bac616af344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324320879fa7b8afe090418dfd8d1a02345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0263b1394ac457660f1aaadd79130f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47274f4d2f132c2fb416a7ba33180556347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290de58406bc9cd12dd4e1ce74f593f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916372e1aa9f5baf404f00a5de687bda349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011e7e9a0ee8c688583a298fabac35f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58d4be2a7504e27a8b8e0115f24b8d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107622b2034104b00940eec0b34adc4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35cb46007d2274567c96c0a0cc2273353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d8638a893db07f845e2eefe19d73d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f231ecb6c8a367a65b40ca0e45e216e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f79fd0f687b3771565e4279434992356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f3a20d3c5928c3cb6dd665197b812357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed95f56638e47a902b780828dffef9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d69eb9b703b6d27cbd76317af1e5f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26692650ebb9fdbdf86fe8061615bb53360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534d8940eefe8a7a9fc1ddb4907f131361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806ba5406204e9cd3fcf2d235ee1cf5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f86a49630711c00efb0984ae5d7028363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a37d9b9e5145e64b2d1371ba8cf695364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2768c445d3d902b2782b1e5562afa8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ed4c7ecec8f5798a503d4d7034562366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778759e932a8472be8df1719fd2eb1c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f68137b1389317a430630c99e20e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0b77aa66ca129139861349f815e58369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33201cd3954dfbda6ec5b8335dd4bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f2982c32c80f9b324ab4352c39681371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e4996da0eee3b2f34c7c481dcc6af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd02a9382d88ac43d834727ba3015e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f4622130d5dae47f92795732aff0f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b701c5125415a13affe31a941c63d90375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21b61f62ff5e277fdf852891b0164c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998eadcd0e85ebfc8f319079b4d7c9a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5304c19bd34d4c9190a079ce8cbde378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>