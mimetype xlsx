--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56ff92020759aeeea530b1b89858901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f997c1d771c6a38d218460db56237d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cd70a943862f92da715bacec421243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b7972e601e13990c43a518a1713094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19caed8771469c11fdbb45de8cef905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce5dc2fa6e117e8c65d8ba8b9439f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867ee1cb63fde0c94e4d725d010efaa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f304c22e178dfde308e7cca1dbb31f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f36bef677e49509e89306746a826a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9e392a815e5a4ca4c5011efcb1ba710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f747765687536d939db5ba9827202f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457d560955d04b112b053ffc69d32ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c843bb1cb5cc79dcf2dbf8155a4bdc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbc93cf140079523240f155adf2ab014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918450d8122358f86a40334c269223a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f746aa8239c1d26640fc0c80fe55c1f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46b93054777df8c0bb08ca2556cb9d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2c7de74e5c741d1c1442c28fc8c3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913544ff351107e9e79945a5830d53919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c32417e18a46bf5acc09985badf13e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa28ad3604b4a1813ed86a171545a6e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3a1cdb84e0da0aada6b7f8d1bf0ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f178c134ea3f6450ddbc87adc5f0f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baff4da90b6aa79b263a01fb50c19f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ac6864d59e0391cd085df8b57909725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf13fb012303bc25c110ff803a019926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb155002e95b36d8cee06a4520588127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b133863649ee9a95228203e1a9cdd0828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c31c11533fe68fea78a56f41e5511829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf791cab2cecd121ce1098e4f732992f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575192eee9b55467cd9de6f3d0552ea431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb7123e6b72998faf94dacd3062de332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b54de10163abf4e6670a06f6900df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f988f46d2942f3b8882a0f1ac2c2fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192d0f00cf348cc0c7c8aee031f747235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0e0ccb6f3c3ded123c63b4db1c46536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd30bcfb8ff50fe4c21728e8b47906d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536b7681652da0bdc8a87078b87ee5338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b51d486adb17ccb45741ee6538d4339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c9c822fec55806579b9f0a3a07b2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1670fc49f73f931ccc221d7f9dad941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be075610c87871daeb881e96f7bc9da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d501d7819dc6bc5428c617cab60396c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b787dfd26a15ce799f273e7e623ff2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1a2010635491280f5b590fde73c8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc414456916e8cb1c6b5f9f5dae37646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c40c296f70eac1bdce58d666c692647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74229244a3072c5b83884b6a5756e9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a70ace02a6f296ba5b962fdf4522749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c7dfc9bd4ff4b3da42ecf60ed120650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf1474a14a61a4f7a421782b005e7251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b53b09b59f261e589f8d3f674afec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54113f38b840c1213d05b6f3940b5ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f748fa15be88a5f33a09515cb0582b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dcdfb86929d972a658ea0680b9d9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375833427e592da61b9008dda56d95e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a194a27be7b513abba2b603c364d7c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d66d9dc4e73fc1992a3baf2931bd9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de4e942907a9a13635d5ed4312c6e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653f29d69824b3edb2d714ce3ff89e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb1a4e885d12e213ac4a30f9e8202a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50432ab047e0f3cc8103c6a25ae50b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24fb740c26e52158d82f2f3d7a8eac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274cc77114a943360fcd60b1f649b4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5496d1b24317963ceae67c2cc5857565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77688a3e7c799a1ea468bde34ffc9cf966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9345d4bbac4ab3b643ff1e30006a25e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b67afb3cd29efe8879bd0207954b0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c116761fa266ac52a5d07720b0f6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d29d076277f4dbd22ad19df4706a5d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f6d991117bfd44c88574d892672cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8229b7638118dc973ff7c5d7565f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0521574d63eac07818693696a4b767573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5100c80484c442184f9a5f926634474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4f46c7d5c929854f857f6ba49271075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858f0d74684c5c1c8fc250cb63ef1fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877ef16db6770cd8de1d6ec1948396d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5312359108fd0b81cbce6ef9e39541678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef0b585b2461bd25d18fca4a2f030979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f6cada0b4df27b21537e10f83595580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355ecedc7a013b33f136eccb5c8776781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4b3da11e7a7c4da4765f3c1727f7f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ff98be0e8efc6271369228e2078bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0a16f11bc3ccb43fc9b2e73c2cade84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3877041af2bfec8984220b651efd7b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368d7657ad5d754b8ae0d6ae7cd88e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54218658732af8a83220230aa098b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d09706f186b29cd4245799e3f5e2a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57393da474da1000b9e29a0bb5f17f6b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31213799d735d39d1cd5436dbc963af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be19fbb3a808ac74ec735d76598400f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b5825de8df0338c0f28234ee3ab9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09ebf922dbd81b8ed941343840450c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869b4cf1d4fc942026fbecd58d8199e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676da6e743a3d939f3e6cc705a40fb1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bed21e56aa0e012dfe9e1ac0e63fbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56885fdbbbd05ec29f6255211753ef2a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5725319448036315f782ef4c6ab540998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a32da14b654168ddb3c1e4af7439a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc5b8d09a18f43899d14bac9ac0bc8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57f8f3ce60145dce979a30377cfc74101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d9db6330ca1e0da9db1d485497cf1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f487650b982ee1e7dcea207eb4adfd0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa68acd38e744d2215e96e43670ae0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf7da777aa5d1caae554ded682e3f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c7580d4ba8a5bb5251075c13efdc7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba556fbf116592237ef4b1eeb86d03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ad95afc6c9c81e45b515f6104d17d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de2d15c56204ea9268e00e34ba147f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff98dc296ea789e90173e2e038729ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef2d672e5b65f37e2408226f72ba1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd830ff5c4b84786607ba22339abd375112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6922930effe530679d28184561c95113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fd8f59af2ae49229450422eafd276114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec7c03d4cbce5f54d9d6b1d12487ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f00f8a70f37b0cb9c9dd11005706b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c57bd0a69de665a06772e3083317c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03d3fb28c4fc109a4ecb57d58ac498118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6333b7c872a0f79221858c23dead98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cc776283f51416b450b98965cd888120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7050f72a444ccd2b44d1d96486a351121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b497a4263b3d948905e54173c01c54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e72a72c627dafa90cdf33084a320d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad977ef3de4a7ee8806dd8cdad933f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010bfb0af88f0e0618c5c7dfe3489bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8b827edd251dd3da7491facd7d6c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971c9bd11be985ec97ab119eaeccf15127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e32472889b52f252f49d31c7f9dd40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4f0214c8a089c75ee1575a853d63a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b03f85b79c4bdb06ec80b77f2bf24b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4cb581de114c6dbfa704c3b454ddb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6e7cfa13588872b00a5fc351a740a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefdc6d2069f939aaf2fa80eaf53e6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c7fa283b0d19bd9ed54e07ee7969f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb431d40674c41ef82035f34f508e7b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea17a9a42d311f11db7e2da0c5c00e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d2b3c4312d7930f79de73504db655137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78091df08e935406391b87aadebf8817138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018328470131691ff79a573e5c7a2e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e439d54bc0486ae5a0b0a4763de1fba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191b690ddbc19b127900886ef41b4b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f4225480beba2cede7755a11351df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343e27204fdc84681ef2a20262cfe3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8632c27b5fa7a8ffee823173dddf80c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc942da9364f8337f2783f2a6a6b85b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e3bfd959084e55e7f340d45b1e180146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d507337a6790a37a2a541de5147911147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0dd64c378782e224abb996f116604148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746308a360a53a661c23893ddc4c127149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65046c0f68ec57db0d58eec93458e324150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fba4f8086b4c34f8ae2759e7893edc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1796aa37c95815677f3ca399d525e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b52eed99e573273ebac52f55f4a741153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3ca3dabf89147661dc8a98a7d78e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c362902eef0c0ba704cf7f32d48970b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8f1a90e24e888183a20bbf704df65156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14eef8f38d912e2c63eaf5746905d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6e6ba4285253bf002cbb758b86799158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37955da4fcb9fb517232b33ec3661c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a70ae4c4f2ad361780e9e3323d6a67160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cd58ec45e90e739b20572947d2028161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda49da012194474dcd3639551e12f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303a2c6d12e96c619b175caef2e85d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f5e2a278d3e019d4eca9bd7b161e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027faa487883ea7fd5931a2a27947d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118b8c1e557fae8b069015f4d69276a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1b25c94cd814e0751c2e238216f6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54e5e923191f4757e63b4689cc4052168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5b47a5f7e4d5e1e188bbf6f1e2dc0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ea2d3e251dd4f74969636a28c00e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbe2ddf9dc05bada05662416bdcd7f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2a114403eb43b0afe9c74ce29e671172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a15333f7d305206a15372a0073b17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ebd9cd717a444ea82bf66282aaf8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b449528ada091a5b6222a01a31d5048175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5744df9c109d4117c82c6f5bd840f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d172369a4cc2b4a88ba938303dd66a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bdaeea8c8196eb0819f4749ee4f63178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8152c70fe6a411f8d6f17b7a1f791179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836502d898d1a18a3ddfc1e58cbe4c72180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7990299b05b32793473bca3f9e83147181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ae9d488ac422d819d6d9df23ff78b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ab7a09ecef6fa15d83e5046ffd62c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7d877eca4c60d885f98132c7dc425184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe797cc3351faf54ef3c3ab9c07848185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d323b04670470185063fbdd2d9cbb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff100ff95e81cd4f244198d7a52d6e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56861b346be5571af95b582d5bd51afc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce0f3088d39664dd7e5efca328406a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0749bbb9d0aecbd21d52dd85fb11a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba741d2d561907c354142c1d8baab045191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e1309539826a292e4143f29ef24c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67420becf0c352db18e5c6586ddba73c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc09d0a031fee66cd1390b74eae5e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd97aaf86eee5d3840a9406bf1158c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6814808e8e6c4a7f5656790eb48f9f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d21b4d846939e0ce00e9caa39b6ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025714e65a9d4a95a9965c979cd724b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e5296e6c4269340140c3d31c5bcc0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a63173bf6e078cd2a943ec30a5858c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6d3f4435f16ddc86bae3fcd5f6886201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ce6ad663f5ba81482a2f5a234e543202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a6bc548973771a640fd86827e994f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90f5f2a75fb5dd9c9ab509c8180167204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fc033cf1eb6bc82a8bd8105d16257205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb4608d68f3fbbb82a2ab546121b71206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fb4114892260f93ff8c9f7779c58a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b0d62932d6980a14298678da8ea44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffe82f0f80c75537037a20d70cf26f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79723694e5d71c7f992b9d0cda913c1c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348cfad3cda6e7fbfc447274e85ca6b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa481c34cf39152d2a658a8523448df2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f1c04840ee13bcc4cbd8313007e86213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c3a7919cc8d0c3f48f55605de2ad3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f89ca8aa833551dda4fc74beb63b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c1b0e6cf23feddb1482f2d225afb6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f0da40512bc75099ca31793b5ecd9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1c70e8b4f9a2e3655c9e272a80d5b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee42beb0f605b5dac0ed8c47676816f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05949fdf5e670a84a80026990af36c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7dd2b6a392ffaa6dfed1255ae4fca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2fbac1a410b4ac19b98563a7ea1b0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e96053e8a06ab873acafcac1266cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6d886bc8e467d90ba9ca21f2c2f47224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae3d2033562c8fd5791af0c9234e1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41998ab6c5a960c7283beea2735f2ec7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df175065dc0537eb20b7c1415656b87b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfa9921e35c20c7bf0065bc52766f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794abde3363b95d8e86b5be5f73d6596229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a20f42a71ce8b42d7366843cfcbf00230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53befa247ce0b8c446fdf71549e083f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1196d7b601be86a4d91ac408a3567232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaec83fa8d20ad0c9243da3af7fe0ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c6c47e7abc5864e26f3c686dc4955234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e9139cb91f5f06061de8ce66cdf32235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fd970d226c0707def485f59f3462f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf34500e5f45ee864028caa5341060d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dd5a92bf7af7fa30d43950cf89d9b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79650f450c98c647b8e6e7eb590994df239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c25aadadceff9985b40ebdd42165a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d6fffcb6c0460a801f057f703c25f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9428e1260eecf95c330bf8095e5848242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6598de5700656aae0b672fe1d4647243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b00913e28e6cf0030ab2a4e7b2dd5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb7e1ce9919fd36f612b8a795c5967245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961311a902582741bca13730aa56b32246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f31c63ee7e0fde54618021c5bbdd1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe9080ab2c1869bf24d003f919c49b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e08f909d7226cdb06c3876ba6c9c53249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34b511d2e32b06f97441fec18408fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46440928fdebe086b3f8d86088efcf49251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208c3c6deb24973f5c588ae2b225f3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869837067ec748bf51439e331d2c193253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448a032a0bf224f29ffa0ef7ca8d235254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586bd503cfab5a22fc24469a1dbac3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d13f21251bc0ddbcb1076c6beb24eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92792fc3dcf66d8566cd0f747871309257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50688da12726605658b68a657fbcc338258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac18d05d5bee1ba07a7cab4decc977259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88fd7436404676d5937fef65a332ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a812290893bcbd5725f462e53b9609f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b342fc3d4b99eb64751383e40917fde262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637a70f0477ea7123d625190c5e7611263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0034d69a9bc0d453f341767f1018c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a30bc07909536ae25f1951765447bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976cce60f0fefad163ff1bded687fbf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4845008c2b1cdc892baa567167eb63267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d23c17bc93d1a82dc510467458a08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fff7e55553cb87b64053bf26707a0b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0645d6478659ab3f7aa4e9ae6a7cef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bcb341c2621bec7c8346812b231c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae370ca6d75d9a6601fd042dca4bf85272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788454b353c4ec8ba69a2b06b11be6e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f170e40a8fbb13f6070f4d6ff20054274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd2e0ea2c92813e412e91c6e68c2eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68022a81e49d5a11f173ccc66a356d64276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970c802816ea910b661ea9cc3c43ce7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b304f4f1404c55576256da987a21c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99384042568712a56451df28a570d8a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169bf113025e15e0691d66ec895306f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fadf454a1025e8c0b26b088f3dd08c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4b42e9cd0bfda57dbe5361ba92ba9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278609d3e49c0c1f6e3618a04b11c1ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41419adbb9bf8d607de2fd6fd4be0a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14358903ceb164d73159828668ccb21285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fbf455aa7b82a710a129a36c1d929286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527d5566ac429c74e8aa80c13bbe65a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604190276724e7919329bfea278b108288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb5796702d49a0baa5552f33cc6291289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3edb3b41d82fd044a837b52d3d2e94290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d052609bf2bdb078a000a99c0606c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f410df9c05bb01810f84540c6bdda7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10da392c5489e8e49f9b029c075ee2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28cf9f6b52806c10f1ce07e60a5b42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0954740269acf355bce91e1531248c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0961259d04623d106a749cce7e45cce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b740a05ea1c03a7f50fe40be3c2364e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd887d1c48d36c8b562e7ae8558a081a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336afaf4bc2f41cffd16c6ad0030672299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cad89bb22c34388e76f54d57d6c00b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9588441067db14c2c0fac0b34b31ec3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb115fcf1eb38b6c88af3331c300663302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e5240d2a7d48f85c655af6a46f499303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdc62bc85ded924ad10870bb3b5c48304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee9833344fa7492e03c16939a53423305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2393d537d1e36234095eaf10a384ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac605ea36f17b3429ba819808e9782307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7eea4a6ad25a1b9d576de847199cd1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66632d10e45485e64ed73f486261d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fad75583cb0be843e73f1850f57866310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c6f99fae20721a0df38eb991c3b86311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724a68759356c5ab94d39f83af01f71312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e673d80a35ee964ed90396903b472b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ae359770d776dc1d3666dc1334e59314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1135e3a1ce9d359518c52d236511a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348195d6bab423a179389353e4e85127316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfca6564a6cc0d65ed8fd6421a6c91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b6d83fe867f33380fc787106c0386318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35519ccb2536a20a90debce4d5b255319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f2f5c6dc930c3f6c384016d2b2683320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c91b379a98e757f7cb21fffd5b7f25321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b205d239f9dad76fa719324439076be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d9233691c31c6fc032962623e21bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481a4153c3ab5107b7ee59cda7c7ef2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081489db2ea2711677ead4df9c15a30325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce77d52fe0212210a5602dd9f1c224326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55102d52bac5ebe2f827a9b14bc386327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6469b0d7d19495b0dacd453fad6688328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af083a3256b744f5a21d6e17518fad40329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca02bc464e3ecb99acce6d2cb64eee3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e719f2c058f5b240f4719830bfe4978331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881eaa42f88b053dda2765e18819a82b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ee4ad467782fb7f92885b1b500274333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925d11ed88c374ddbb9ae53a114b360334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866ff807c1097c60b9a6d74d786dadd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715633cc0cf14867ff5c3d312c3439ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1862915d62650f73b9cfb0ff9bfdd8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820308bc50a11b99e3381e8542df60a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c305aab8579c826c7c3dd66dceea4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82ed6282df854894512fd8acea7538340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedcf75f59299225d850c264143cfb3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46a558155c9a9655ee2d59c2d64fc4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77932c329d7436aab5e8f695ac399a6a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ef721dc8c0398757dd17c3380bae4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0422dfe258a3bf07b0e4b3f4349b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40419a7bbe5a996168eae5ac85aad17346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68eb8585ba3c6e8e2df24b428b46dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fc7e0957d0c7b5f1fb31220827abd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999691fa5be412207e3958826306cf48349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9a6c58d1c2222315270c336ab9d40350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b733fbd4c1a895eecb43caa5f66f5ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402103c61738359630e5f07024f3113352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939de520d1b7a506e76bed9f50a3dc09353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02d5bda12d0d8bfee6fcaab424098e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df0fdbf696bba7699ccea91d69577c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec10f1ebb2e68fcb1e8a2e2fbeda3f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d35bfbaab43ed224a0d6f2e5dad4a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733a615ecacfaaea3587db2cdfda851358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272d471fa52807deb4734a6743c3982359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb06dbf8389ea62221448774bc8e7d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874ed54f1c03c453a259bcb44ae3957361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a7a45e7e8543f8c84630cb6052252362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7dc2b55a064b2ce2d8ce58ff9e32c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6144f505226431728bb0380dd85a3b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fde53cb23f898c7d1dd631419fb90365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e682fcb13bc798722a2e20bbce0fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2e6fb1242a4b740caac7e167ac5ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f9f6ff72e119ef7e38ed2b8bbfa33368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d4621e4e25d580ff2069a69915f2b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885393a510894303164266335225d507370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff845ea582d3d9ec95015d77cc8b760371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7037106624df863c9b09106c8f4e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac3c416d12b9de1ef45753003c1c76373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9468368fd2e68fce4171f7af339cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45493ac844d2a25ff5fa1c84a49073c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67abf7b1e16b707b750c4ea0a249fdb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945ceadaa0c8383c946e8e3daee7c8c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cf366e7ee79d963a2a4926ebab6ad378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4787cd30248951ef8eb5abe79b18f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d8efd6caaa880cfa34e9f8a92bcc12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e76c9eebcdd54205ee8b64283e4333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53224df4eb0ad3beb5affa865450723e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310dd5f0cadd7ed3e40bd436649c4c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d545ed40bafb4dabe991f23e0ca63326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5b457dc982176be320440268ee36d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945f086b8c8995ea8551a448f00eab78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30af02bfa6a8253710091c5fc6ca779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b12d0b5c17882ee20dc6402ad4ed210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2f290faeaa955a9833835e3fba38a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63853abb4c821fa3a8b5bf4f6e7876012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348e20173d8ce6d9c2087af2af6ae6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074622e4892f692cb7887b675dcf7ab314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107d84707a1575dd4342271c70476f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384da7caa12977be6cd373d60ddcf16416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac4e97f06bf12b4fcf3aa9b4723edd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16955d3ee9da6d7ec97e80c3ff73ffe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a79fbae2d4e0e9ef9708fd20bc328319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056700c44c527bcb346932a8579c74d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11998439a9cebe9d06d3d16777089821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650396bc3235996e487a0225846d430122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468513a4cac4e14b574fb943f14b5a8123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220a8aeb6cc6257f61dd504f64fe20c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78f2c541b0bd33886fb5136a54589825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add69c06b2495136b34edf4a556ff56d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0429bb17d495f0a8e58ecd07b19a0cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d049c8ca799d403c5988cf86a9d2ee228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832b55e6da65df268e31a5a4d5d1e3c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3c71567035518aecd0c53eecd8eb530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b787cf60491a520455dd7f1599821231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935e65b58be03218a0d27909afc988032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15daa040dd63572287c9bd4dee3042733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a139fde432022d5fcb6a1ab546cd9d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f0eaf0167b07cd57112d578413c4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d315a11b746990f64cb73ce8845fb836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825f6f62b57b05f0233c253f79dcc8937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5d621bfe150184777e2a1ddb9ceb138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797bf485b4e12016be7d9d12ac0367139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc33d0c676de9a22fec781ce1660fb840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddea558b41f014b511d2dfdc3a4f4bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01bce78f81dfdc912fdd541063de0b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749189ff55bcd1f79425585d68224b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed44957b2ebb4b21c5dd14568fc30d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548499d1aceed9bbf798188a45efd79a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5707d56ec040fab8970ed5c61db72bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a5b41c85da4891a38bdec0224a7c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62962853bb93e800b49d33ee87d1ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2faad28078f50b6f22f81c676a33b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bafdf08a73220528206e3effd22dd950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd3bcffe7ce87d3be7b245fcf7775551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c961c50e34d30adc44481d39a884c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72237a49cd1c9ad2a6ba9879131f921553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6010248cfca659665a2d73a82b917d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a4149ccf17ebcd1a075f7da56e25155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6c546cda702eaf4bd1d5971c2ad0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee77ddb7824e841afa494b0456f7ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b39341514a59fc7e5c200c2f2f708558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711740ce65858f7508ffe4f80dd977859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e1ae337fc79461f04eb299a06d60560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5de83cb839d1c51d1a1546594bd15b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f4be683372082c5428782abb56d6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243badf67edc6faca9c2dd5b0f3ee8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cfb32c39241cefab62c8ea895c2ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f76efb5083822f2f4dde98e971a97a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45872ae9e77cd2a4247ddbcec376bf6d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a44456597c4dcb138504af9828dfd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb9ee2123735a0acec1b7c00c3f36968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a316ba7f4ca8ee103a6888e7dc4af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effaa89f1e8b8136d9af1eca9eff42f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d487d5691151ae1c6a331fff0c810b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359f62dc374abeac3f0134dbd18898272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a439af445e44215a54eefee99e9d83573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28170c1268be2929e731a6daf2712ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7ec0c6f968c1a04f7fa6e5d720d6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cb4c8da19aa8259abda212590668c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bd9e3bf553686c559293415bc5ea077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcf0b6d4c705903aa7c53d42bdadca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6685386a2ea2d7c40cce586c884d3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5444ff634126f314c99b8f0592172780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763a6f54f52b1be98df1cc3285e077881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b2ee792201baf5ea40a7889fa789282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2626e1c0592ba863619b5f6fb3529983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f428d323abb1e5073caa48e20572da384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ac95b1c2cb3bbe88307324d8d589785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfc66bd17c3ff31ccd2a6c5ff7438586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2222ab783249e3c25d701e0d6016c0987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6e1d1bad3028be53c5294c215c74988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09384a154168afef03dc0f7138d0af2c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c740df47786c080b0eb0704395f78a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7f4bd8e15d0f379d2c5754032a99c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a32b21986c55f64d497977211490d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc361999dfa9b075be9d48f3703c1793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92168f01248bd7b5892ce2652a6b66fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac763e24b6ca8cb266a60a95905533d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72621f17b2589d57581cbb75c906104d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c58abaa2341c18452c0dfdec2e93397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f5f6f695923728273f07e14d6edfd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e37c99a849ee6a1a03857e12828b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d3767c5bb00d134d578996ddfc31e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e764b3bb17f2efa0d94096147989531101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4f882dc0c03ce33821f38e4c395ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba34115de080478d3add824a317e77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd81efd773b4d403ae46368ba542b6e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1fe72683501b947551e060622185d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c93ebb0e2d5b89ba3d663277df005106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073918c90bd809961bf56bb73e8db212107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41486dcec5ea2a5d1d94e51ea1f202db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49471bb7e69cbdbe70c5cbd1b057a27109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fcc718019f80192c754fc9f864770110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40ef2cb4d52da7e1ccfe51e46dea3f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af067a1c6bc2c04529e49e6f00cadcb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b167018316da00aa4dc2680b3427397113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e958162d4336f98faa70997496723114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eae0c2af7ecf1d38fa1132444eec24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f464b2df4b7113d4cdffb27f2daa1f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdb3dced17046e4c873cfd0bce53e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250cff72b2e0c9ccad14b55870ede44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08926486f0ed2017e937b4032e186e04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a2936716e1a6b290613ca33e026c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4b798496b35df4772ab8725add1cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d83e62df01075a1e645d6ae375e5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea1d68d49d9e07b83b4d4bbef53859123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c60d09b73d5a973a4b6c498e348eb6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b57c65d49e3adac14c2ab6f515793125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628646bb351d4ab1e34896eeccc6a27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e54132513d4ee288a0485340fda89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada897f3dfae707c28303ad2b1daa17128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a4129e5bd90bf30477de6cd2fff04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2f9fde09ab0f07e40f6244c9b44f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3793d5aa48b73c64be337b530348e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47364c7453fcb749dd67fd7abeeb92df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9292a5a4301ea92595d5bcdfd81f44133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206bf5fbcf9489c7be2582f338d1613134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bb51f126bedc01c58c9350db9ce38135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49af6384770df2b47a24a6ced3500f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47b3c7b925139273c7d9b4f2fd131d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc31c6170f95f6d98043ad1c609dae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcae6d64c0eb40b443a54a7bf2ad7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011ea31d249807a5b5f6370665640c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446280c5f718df19065f5499461bee9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc945c498c87bf6ddf8fee1629f400eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ca39885952e218e0767840c303e27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede94156b3c1f8b838e439d4fd2bd005144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd088aff0e6bd82dec9f1b203599dcbe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617c2fe51f4583206a1c64f9177afc2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cac9197e00acad5f704fc8252a4b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb837f061a3e5320bee3486c057264c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c665eecadf6b4e7da79eba4a95945b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75606abab7356f4cd86c1defd66e679b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf53a78826913bac4742a487e88731151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84622a8756ff407f668750f1301dd943152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7b0ccd0a2f331afb0ea63c91b9fcb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fca01dc631fef5027158628955ebc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dca69783cece8cb2255ea4e621ecc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0222b9482f8e74a3eb29298ce38491156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4dec755e8c53e3a0d011343c23109b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afbe2a51376200f1a83d4fede5e93d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa15c44f24158c443cf276c3063c8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa241fa019f106c0f99357205a715f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081cfa2736f43256026edbbe8542a6e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5927fbe821e42eb50acef9fb9c0cf8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a896e10e3e7e1c392ae0dca25fd801163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475c2995b1eb9b2c3c8fa8013d13723164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f62043d9cf0e0c9de35b169aac45a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7e0d723804d582f2e7ee79908d145166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94b56778888dc2dceae4bd9b565749167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d172e0af72260d38e41f6d9b0a923168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a14743ed8ecf9976d898cf83158df4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbc55ef7cbd4b209d58a88619d8474170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3c86fc27b31d866fcd0b7c518391d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173c29907b7b81e7f80447e4962c44e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd939b257243e59afe2f21f0665e27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077d962581e5cdf86a945dfd95162a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7946f035c0d3bca7ca182a14ad6e25175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068d8fb848e0f5ae43b7d76dc86608f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6872e9262bf7208b52fd817d5ff16177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048284ef3650879615bf1baa7d0a0b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bb18cce00495d4fd39d58ebbf5506179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ab30739a5fc8491e84698b5de3832180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3a5a82b791d704d75f008ecda184d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32af9f17dc867077d2208b3ae2a6539182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc875e7288bcfc538a422e999eb42a45183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f84fc1926745f18c6ec56c0351dae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb935f704b38facf4ed3d45a298368185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862a3c380c6e7115ae8b031f727455a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd656ec2282b0473d7457997ab5162c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521a23f25861cff7cbf8ec3d11c1efa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bdb1a1c20ac150e05f7284e7581d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc68f25619ae3d2c1f0c958ed29bca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21655014e8ca10595042f239ee6c4fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87f042573654c856ab1550f71c3162192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bb12bbd0152a8fb8801eab677d894193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eba444dd47a08d715f32581476c0a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9f6589a3bc8aedd8b52721e33b927195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684e977a123e0e28d94a2b49ce2c434196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ccf27c5a0b23c0f0511478f814dc4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a11c1f8d215b3920f97deb318a3624198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1477fb415dc19d437a914bc632076199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a23785b9e2112ed47bb32a2449e0a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a302a7b89b5326d40d221f9f9a609a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854eb5cb5ff34b4289afc058e2c7d6d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e75793f10521981752288102b124c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80609bb8342a819e96efb41ae4ffb2fb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539a87ad6e6b7820014d0aba5c38745205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc69867d920bd28d8ee7bc47045412206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab89da27436d62e77ee24420aacab2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc56b365c7dc8c1a12ea97ea357c6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7986ffa54ee101c4faafbdac5c708209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee58f8e4e693eb58c6ef14e59fe5446210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b74cb8cdc8226e25255dfd68f4a0b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7604de29c468abdaafff0e832078e95212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9fd08b76cbb555ef5261d7d40ed35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cf3d2c8b5efaeb1f8fca53bd848af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f385ede0b140cc8c846eeae48929a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da950438457234d21954627d3eadedb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc966eb133e6f4ce7e8d13fb4cbd613217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3458cb30eef14d2404e375918c6a9be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f566fa14bb9f40c01b18f87540bb3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417862fb16f19b400f62117eac08bc26220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff9995340f7f02fc9ab8a7ae6dd57b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea218961e313a90ada43c7817e0b72222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b623a33bcd0319e7ee6994028d79b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb2386305723ba9933359485faf5ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84ce66720136c911a0e752608cba59225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c48f9e2bf8ae454d3a3eb7ada763b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c3a9a19b973c45514f1f870ce481d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e33a0e2a6024acf2ff0ba2a596123228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2f3d8df620941ece06ac5543dcdfc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d9485cd9cf5bebd46dc20739beeec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3aa637787ca02d45443e7353f2d914231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbec54b57d9106a828f496b511dd8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32335fe0bc6f2dbb8fc0c7589920b18a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc6c8fce19164350228574d90dc447234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faca4012a22e4e6d370b7233f971c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89dedc881d21241b11d13d092f932e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8113b15894141fe1e701518f9a36cb8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75aa5c3c90b7fcfb9f30fd4b283c36238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cf80805656bcb27432e2f9e6bd0e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f24fed7df19526a72ff868ca91adef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3eb2cd18e322e0775af61aa80a2f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95d5fdeff0622aff60ea44ca1adae7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696ab58de70927762c0c0ee283cde39243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b7c0da0bd8f9c39de75cb829a2a5a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d792e29fef28674dddb0df332a9d01245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b827b23b4c4277a9be5107c918e50e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a559b7837f7ac9d3ebddd975c19cf51247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d03185e68cca33f6ea7b3e3edce3aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce41185af87c094ab71baaf4804b53249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9bedf778a912561b8e04a7469e3f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63b1942a9fb308a0b8caacec233bca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a2db2360ef2c1730e94487f4f1468252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3e8f655ab22d6594913288180960f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bb1b92b4c5b43944dffab326bb142254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70264fc68e924a6c2ef95b4e81efc890255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153724f0150d46d3477aab86eebe4fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3cfeb6e4ed14b44c8990a8e5e2172257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331724c9ebcf0a1f8b67e30abcb79bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840069aac4a24c465232eba050e99ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6a2c343f098eeea10aa3d6923124a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18322346018555b59ed99683ed51b968261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2d534a990095dbcae5db564a1aec1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58406cbda267c86a11d921a29a28db10263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4dfb034839af13823b29c2949d8d16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70173fc4891e44a092bfbbaee35d506265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f11126d9d3880edce4ca6d159d0a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a454a5cc17895482c571b76960227267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305ca743d42516a47ab7d2bd8e7f968268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d777c40409051dffccd42d557f980bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129718ddd9b9125c7ee3c175ab871aae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497a96cf5d8397d3fe06f51bc0cda49271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea261194438c97025fc9f9b4fe2fd4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05370455e5a53349bb86c38fc8fd252f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e28a23c6d9656078b6d9e3a2531e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22802d2930cf86fb971baed48df93cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800aa888e892ed6d535196a258171bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23224d32f86209dc0d94673de5111089277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454531e33ed1eebac6914a9322de029f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f41caa5e4a52154444d15cff61bf1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452d7e13e16f97d0b0e60929f0d4180280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e84a02d6fdb67e70ee18fcbfcad8d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81651a4da2c2a26571ae718381d41b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2fffccd465fec7115ce66335b5c31283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b054530274a74172d80e8680608d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07210a005d2d09688a4ab13cb4658d36285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79545b79201dd12fe1d52795d7aa1f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e6a20dc28e711e3f5eacddd7a0768287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921c054e6e470c35fd67204be8f0d05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d905fad5684f7831c1a7fb1bec54b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89dc8f36ade428339a43ba90dcbfe2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9c2170bf23077f136bace92db3bc8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b446b62f57f05bab2a479a1672515c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10981196909dc1ce40659f7c037841293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab286ea8871c0c84d30d327381ebe222294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896665f7f9741304c9db4e4c809f2ef4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adc0746b1cf68ed8e0b096e6eec689296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648fdda2d29ead9289d2ffef534ef1d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55219e2a46a42d4b39cf527681095e14298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41165464ecdb11907c1bdb7ae6702aa7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4310f84aa85fcd3690183754e80fcf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df39f56c3f86a85bf1f50cea965966a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e185e28e69126d2b2f9041f2694fca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c146e11e2b2f42db71cfaf795e82c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7852dabcc95064c7759b83e7200429304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a708727d682843b35859209e47509b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c48644ca089e95566eadbc0a9e976306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e682f8ff54911315876887d7f57d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f0e5d2f705c12304e2bf31e906250308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b5a3688dd79ca104fd01e816c520d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032ab3aad2bb141a621d57845ffb629310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ac6e5b095eb7028eaa12614dcce9c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec6807dcce2a9fbb57df5129df421f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235150357653db95d107d6dc366b088313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4df0ae1653ae837c897ce2113b3ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba1350f97ae6abf3e790f151a0a285315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2886dcb34bc40b607a96f01755496e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847306417347c61a2386d5afaef7b372317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b990e2b0605c5b79ec70e77cfdcc0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f0817bd99abb794d35e1ce0d60106319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80844153e765839d9e155b31482f10320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a109b0472ffcfce476523ae9c220f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef1c2c17db6d22149b9b5c913ec135322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928611b90d729e000b1172d9d3f3bbc6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942d3adc20ae7c279c873b8343124ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97a3380fb6ad4829bea9c8a0eaf6ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd92cc48ffd931d0982435f34fa32c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a06ddf174824e8c4a4cde7d7296dc7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dbb91b20a3df2bcba32ace4d017cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329e2586dc0bc9bb7143fd80abe65bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714a3bf4baa48a2b3af9a2b65a948fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79ccc342cf6baf5bcb0291b9e5204c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63ea37cb43e1bb7b9e793373d8036f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998cafb29b7c6656c4904a87720b8dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f30b93d00671a2173c94d9b3eb335334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6667ff62fffe02248a293e19bef05b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8785912fe958c58b6952773f7fff30336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac32bb0eb3b6894fc6150482715478337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001f0bdf36a7831c682281d8b1dbcde338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeca072c5d0b22a39df9890b8ec1eeb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b8c46cdf576d1a0d9484c83d47490340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1b5941026610b33d3e60243eef295341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf633732b7f1de30d4a465e0e19ac9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5f1ba4bc9514f50d6c1658e110407343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3b4c57cf584a416505c350e628fbd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ecdaa33e42b0fae7484bad2c56222345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7e7ad4ef5b301d026f236166ffd47346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c106b86a755e07e261fad2700901a9f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fa305427b2e12f040c376d9899cf8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6cf83c2a4f78e22636814c9662661349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240e872eb25d8902e380abcc9378c0b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ad697af66e67beb2cfda882da54ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778395718264f2bb6c1b4255d3bb2c92352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422cdc94c3547913fc8833405dc7020353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b71e01d46264758f09e246fa114ea0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7d6b058f7e7a65609302f52420fa7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48adad8d590d88cc29efc513a2a36c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4423a55119ba263a55cefd058b7e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52d5476579c8c9b0a19e10b3cbb4e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf37af64187f90b8346a6401ea3654359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418dcdc7e9b1036dbf84a84f00a752d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7d97ae17a2c112751d4ae911daa55361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a940e4c8b2a07edda137c8a70a2ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77081534c48c18399def8b0dff8c883363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281cb4324ef6a8cefbc688ca412935b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c608f31c32e23ecd43c8c5f2cdfa8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e0dd128acaef1cd1261b4129077f4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7937adfc6bb0ab6aec2e699d926ce25367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003bd915e31de6a2a62a8dbe4920726368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b67f4b5c4a912ca8f206ebca58ca6b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12374cfc912ede9bca097e27c968de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b1c018bff3fe299d3271b12239977371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547719b143d926ecd0ce98d1a589ba4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69b27d3f602df5b23fe1d2b363ac39373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5ab16272943c693b3329678683dba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0dbe54b0c50e8879fa32433d5ecfb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57480ebfdba1fb834345256583211198376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec91d7f08ded8d2ac20be870f6b8cce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d16eff09991a1a19176e3b45a44326378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>