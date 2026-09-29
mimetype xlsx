--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cd8986d23d3d68c64e65f525547911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb412bb4fa64ba2f416d3bec5d1a9682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fe1fde2809d50b9424feb3567e1693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf9ced3c1967ed74e4aa681377794d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec21767fd148cefe6f14ec7bdfe8b875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90feeacf75133696065c133d5dcb2b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734be81660d559dc104aa7be2b43a907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965bd510d805976646570a59c37a19e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636281fba368c93022c0c94c966d79f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed19bd37f19b973836113edd4d3452a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d1df3dd1ad8ed157339100beb7bcc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd41d895a793bd10c48e81ebda775712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2f0501ec080326abe149ecf575a3213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100f57259149c65bd2e7d246f19f7e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e26ae529d2c0a620f209436d2152e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395e7a94b82d2f230c25e1e0059622a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0418939775cd2d1ce652c3053faec6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459ba50d3741e92707f916c208b4d2118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5650f204c5b88eee66f8ed329be1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58beb1b8985f9d7d00704b8786b2e4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff947368609ea2af1c8098c20df73e9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa818b7089e91b48c728745f63cc737f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c112b3a7c78adb09d08a80d53d69fa123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c243459ef60c04c51045680437f9d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711e969d48426ec7eb230776e0e4f4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0c356ed7dea20b7c247f7f8b2e0f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ffc43e974a6c7e227d5bc0e5b0de127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908d30424a6adb0bbfd4174252b928628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da375c1aae4bac52cf1d774fd9114529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb91d4bb085c9bd4aa6373a6e669be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0efcf6ea210bb9f20c6ea3d1bc8b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689e44c14b0d37d3bef16fa313362a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcdf87fa74fc66b344de69782a157433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25ba36788302b9337dd0e2f386503034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbda20fd596eabb33c2e272b55988e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484c0dd14ed7a35350b443a5dbb55f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047bc5820ab49cb3b69d8a28ac230ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c2e9a7cb6473145efb061708f250c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316e27a201756e736af95e8a7de474839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ee85112d43d75419a08d54b0ffcec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c2a9defc45bffdbc00fe4913936de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698077861149bba6101c004c046efa1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ed9bf508937e7df2bf9bcf8d1c6e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2d8d4bb78d1138c02349bbfe37c6a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f6248f3935d814915d3087af119f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bdcbcf12de33e03eac42e63540c7446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c52d590639ffad3da731e54e5cdf9347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a615cc8d369aa7464d90141ad4bec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee713c7700edb4988a57e8bea91eee549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d57be7f0f16e869a23be53c086a83050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457b8affd83a51339b2eb64e7abd44851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2e932dd6086994a7a5ac14e8504bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfccbeff1943c27a863cd8b960852653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802a6da760c4340f8c2285cfd43a07e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a99d7238ca7e56aef2d94374214fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec795594031be102965e844b76b6435356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982021bf036452c0affee08fd10755b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8133aa2b4ff0b407d522e3e1aab4858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce4256fd3848352535b39b3fa5c32d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da876408c16bd1c4fa616ad6b16237f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3a8f4227d8fc12aea683bc94f349261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083fc55c7ddef10d742b3e2aafd19ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fc33243354316ef31ae5c1a216fae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4f3ab8549f57c3e4b87d7bde6a58164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47915d3d65dc3a038bda75a8e6e42b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a9bd31dfeb3d4cd9057a445f0121966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795493d37651ae8b1f716645252cc3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de357a2a0e912e01baeb26e52546e7a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08ff4f52873182ecef19bfb8137b3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06343390b3cf5bc847042f268c75fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdde36898e2287bf8543781724719a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b5ad32056e41eda0739387809f80d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9f9d8fdaf501be3e1fbda89d311e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c66f40372c2a95a50a9186169d575d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ef3328a39b6353efaa9c54f8c3a7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43061606610a23a4ee45a09dd3ba81ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab729d33c484389a2e3e899de9af4777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b0b80876e4faac1a76060a88fad5078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db22b2c7e7b6fe285c07b157e3144b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6f43be7bc203c6a1a58d185fa417180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee279770e9cf615196b4ee9719f1a37081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d9e4c81ea46906228bae8cce1fcd382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5681b68886b3a5d3e3548789edc64b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102150078a72574670d307c44f63c34484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d857fa8f917f2df11e8d37c401022d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2bf48b4eb7797f79dde99406f5e5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd38558404f1ea2fa91813eb5fcb2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fff9aebfbfadae081e25bfd3f879388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d527f09237a96518ee22e087e05890589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93de55a75e174d1b09920cb51c1935290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc74307a30f3fafbf4860faffa8bdd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e7d8c3a708bbe715894355f3287e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562a1a5075171a94f6be650de5c8e5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767a3028b4fedb667100779f710168b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259661ab08b749c01f60b49b5bd4ee9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc213c6b6b4a4f9d827c718765b1e2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc31af6eca6f53db3500b813d9809c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd35d204f249c1f48190ae63bf5e6e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99d7574240fdeb84034db7530a467b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a689822d5142c32e6a08b05ef6d03e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9188ec115adb6c229088f83d7964205101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc5b23accd8d76e199f2b32be5b692102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df836b62b70965fa8a050af0b1eb285a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e6f43c3115f034fb11c6c810d2c0e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4afb73d119d318ae7d04a47ea6cb5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d961995693deb21b0a953690b642c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a072795fddadc2398c042f7c74238bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975a0bd5f62b21abdc47e16758b8fbd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdbb38be2c67270a94bcc3fe88532d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a144dfcc13522257ed6dbf7a3f3a25d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260b04e230bfcc7eb8ebddb005f9df7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17aed728594814da27720e6177dcda3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75881eb28e81904933306d0be79f12b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05ea5dc1c060d2325e82b9a6100d3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafada1e689b2a0ee4c3b20cf9f4fc2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bf65fc541e79b16b135f4dfae8ad9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d7fa2589a1bea1d2ac8cf198a8666117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6237a89d818fb546b2bdaf67f0000c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a17f48869180d19113c8087208f087119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d148990587832d2f234e64e50626a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe5013be9039dca47172cf8120c318121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ea4654a86a2a5b3ac39f18f794316122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02c1da86f5976d14827dce0e8aaeb1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec618dd70607ec7ef56ffbac9ec91586124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720969269aebc794302505d31acd2924125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8857386c551d5cb7f63c0b68c9cbd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ed1a9e80034b6943d765e20c15047127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3e9765e3dff57e45c1cfebce3084e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eda32006a9e373d39817e8df22716c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3e54fe61b1e834ed1f6789db31943130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03a667a025edb2e434974391d71b0f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5512f31899c80f53f7f4f9c8b75078b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e558abb5dd36424a4a6acc778c9de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a3440b9fa40cccf50a71598a232d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939faf4836d676a269ba30039e4842b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a30d953f3b3f7c76f380f65e8ef81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624e8b1bf8ce3c8ce54a28ce22882e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa31431ace9d9a9bc090ca9a6bf1a17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbe29e04a6342220c622807e8baf09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3c62cade97df17fb37ca2f354b113140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a9f4c587ebd7f941055cce55fed9e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53ff3f2d259a0d4476b9cbd78aa3e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f2ca6a52d5344f1519945ff6034c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37347ac5e079f4aed8c321453f4ace5c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3058ce1844631c82a9ea49f62b342145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f25a0e1b61a91e04a122073a2b753146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e3ffb99943aee79c136585cac66b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b726023810c325887d21ff74e413e83148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af128d479099bcf8eb3bbc322b6945b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c257eba1bfcad5050f52628b08bc7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ff4edfb55655c83e908abf7c8b69c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f0775e3f0e36b796bded6e224ffff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d39573f2d98b1ad93d553c9a5be87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089281e8635fae0d7bb19f409e42f53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbba7c1f55bd64f02b3c5d08d1df4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c55a3882c5eada052066aaa13239c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4fd0256ee397b785c5689471ccff4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0791f89233d6952032226b59161d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bdb14d3a0b7f29673f63c4c20d4d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb06e4f5380973d6ace7ce0beeca0e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2359a0629b454e18469edd26436fb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22fe667f8aa8529ce2e375492dd9b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a2380d3dd234af5bb75552540420c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f4881ccd4d95a630bc3d0f8233070164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af66acd1fc30321646b2ac849dd72bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c1800b68b89d0d604b993c91c5f34166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b334a2a8ffa1ad7d7bc28ee543118167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54de46287ae7be8a2577c441963cc1d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace41699969b8ae1893b54067a89e33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab404284cd8691dfe65ff84c8f4437170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac9257258772a8536bfd564e1ae506171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14704dce178c3a48d29181f4fd47e8ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2825096a3a23fde795ccb6d9f86513f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d53d2e4d093c66d2c385aeadd3cd2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2e072501491b8674bbf2bc65cf828175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc101966f306ed26d1135fe08bc8d13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ab9c7551d415e7556c70caf09461f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0091a4cd329a475e4911dbaed3f930178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b1a9082618f78f2526dcd2c275133179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208d8f6ea337b75f6ec2ed5a130c061180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e0fe6c1810d206fd2e7dd5f7b8c9d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e144023f7a9aa3b0834625eb182d94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394ac2004bd5195408d4e6ebd258c70183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504fde393e03178614ca5a1944756f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e113f5fcf91e481010180937bac889185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5bff877ae02466aec104aadf051c7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9ebe36202aaf5a98a24a9c59b2b9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d226c7e56168e73dc487c121f433df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf01582372684fa159ab6341ce8633f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b73e0355504ffba0794d4f423b053e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa750855a7b2cb95f6b77db642000198191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e955c1af9a642af587594845bcb982a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1227d0b96bdab6439acb154b0b99282193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15cd77735b8f4e242389ac0c7a131b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96744961b44731ab1bfefb9a7963686195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9bc28a3a9e33d0ec543be9e5f4ac9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0067c59f2a2ca83589c484d8953655d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47396d2a52f0cbccecd417815dac5a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27528f0881d79c3c9245726dff39c061199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4492287e2d471da9619fbbf15eb4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba17ad85f09eacbf776979a17115f2a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027f47d4701dce1b57f7a5e460bc5e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3ca9a41193fa774e55d5f4c774c83203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a63c1805012f3b15bf6e7203f272d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732606951b7106c5cc2c5c65fce65951205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec6b9b5de0d9d95adf2d9d164088f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25011212b47b47de8a07b03a5e773f76207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16034b578cfa2e188c6fc33692a6f3fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be693d7065dc63ed2cb4c077f5224b6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ab85a05bfc8c50a4da3d3753bae00210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d80234216f3a3828bd9941cc45cf2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02583a16dede3ca6532b9cdaaa73cc5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5c319a25d89f1b3819da982596015213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0576acc6775ddb7a4cbc9d792bcc95e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c339df203738cd4dadf2ca13630171d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aee99d365dc785e2cb29e1f440adfb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c88cf895412a06773a476457cd7389217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa205cad4315b55ea798ecfc8b8f3e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8be4cdab0a7e20f9f574b6a93cbd1e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa4cfdb6aa45143bf42fed8fa66bfc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bf0540a2de00e0e3dcbe7a3f124bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cbd53250c284f16ccafa5714632eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d23b25ae30d0ef5e282b0b032b8ae6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a564a10d98147f70c6731648981b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719ea5e811e0808f8f3f70b642da534225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e2fa843d4c12353f80dc76c81c7ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f548b789f732b731ff50b1dffdeb64b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ebf5b9dd79d03883fd9a1aea74ff7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ccc101b0c3fff240bdc35113404b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccc18a1b0491c1f29276137f68aaf2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e4bc1350ed2203e15ac1127144d8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64dbc061482957e8ae5cdd24e73847232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303835c07712117bd16a2ac253fbe17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c42ef99f769fce9343889235fd9c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555571884c8369067b68d9478ca4c20235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d633c21fb3e7cdc9f38a6c0901eef85236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fe09111b16b9b2ba06132573e75f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406f665292dba585be1b56c2b51c87e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969f17a62a8fc4c27d33a0c4f97673d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b2dcfcfe5e4e93e71c7b8d600f5b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7541810b316447d2e41f2553cb4a863241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590941c8c7a039f561268de3e98920b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fb7ba69438a237a0c413d3eadd410243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed447197a5a32f6c88298b880393a8fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a376f7137a3fa0e3c050e001c829d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dd1b5531ed2df0ff0f9e53422edbc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353aee8a64d2d0b0904045c6a06ab611247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684be65fc3341639bbbc253ca5aad91248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651368d2d68262b3b17f60f3debb635249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b0dd73408cecc812793bc843be93d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89b66b277513f9bda0d23ce18160a1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d61390753991f3154ac6e532a69ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845871131bc8a9a6c9e65fd3b6b9340253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafb2b0f14c088a9e43959966298d4f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487e17d5708c64ecc5665102f911b21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc5dbe5e7798f35807804c9a2488ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765686cd979d795b742b266dbea406a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb344f1f144a545cdc51f9f73059a487258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c12f2706ce576a178fd42eab91e12259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095dedab18568d911eb3fd8725fc1c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d0a49cccbf3f1b754630d4bebc4db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628e48396fe4d1bf8d01dff1f296967262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef0d43916c8948514b133dc507e87f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6156da5c8b9e4bd8506f2a799a1322b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c624e356f408d7fb32c5b426770d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427819fcd00c64f51781a3867519d44266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116fec2c4a653be9c16410f41f4b34d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fab6667f7614b6f3560795296a66e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d0cefc59ed8a2517d5c8278e22292269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38ca5d235fbf97630d76f72519e5c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134206412201048a3f1f337e429481c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ee9bd8109fc10c1bb507ec76b01a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9241d016621ae71d34d3378d93cbe82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b2916597301d0c3db0758da427d35274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367350080b90a5c49665a3f35951bb5f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f4529adf386147f37de68e1e3fe5d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d1878cb9ecbdaf8e92ddc5b1e7e6a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faaf68d222eff93b806c53c7beb16e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4a3b9195575a8847d31ce30b250d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f80cc8641c46bb96afb47462684d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecbaf6eb4d554922f88c3119965de3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec47a721b21baec3fee281370ebad8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb874cf2aca7279acacd116a295bbe7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ff1e70d926ff5a1688a99fceb9685284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f758c5dd4e3267b287d9519043763e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834ea83276725eb73bf2a5f53d3477c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd30364ae7ae03a3ef869beb98c8eb3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea97a3e336ab622d0ceceba1f1e9af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f1444149f98feb9bc3a131ee66471289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2235b20c62cdd27ab5a8c7fba3bb2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83760cd48a82f7f8440ac1a97d231cfa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada601dfdc81880b04b0b5004012eae3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea00373d185ad06923737ba99f483a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33282c076ef8edad432a991ffc1ee8a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51006a519f7190157e0c866154b19e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7389cb0db35760169fa8cddcda95f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71638162828cf4355b1ed7bf85b28b72297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab43b4da667694083c4a4f74c29006b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88134412ad7d52e26affd5bec193cea8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09863b00c3bf2f2a4757b55fb9917b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28f43d1d99e83e8ca42b0339e54f84301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993a537a9a289e0224c35a6717e59e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c554331ca9389a5267712e4656add303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33417b1ab456c8927c5cce566cd10c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10caca5f101d05e865b5d7aa37bf78305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195262975ec049cad0c4add561c2dad3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc887536e4c9f2e86303e1d07691fdd6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0f87a2648c1a0c5250a2ac2dc572d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf566895af215cc3c5da8b20a624d90309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72291c33d49d858a9dc118086fa9ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02e14b80c3049db07b31922faf12b2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739dcdff0ffeb4d7762301b5b3b14f6f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4b878e8e12724e61a98239c6b2a8a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7155b6ca3738af3df8d0957305804314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fc51b4dac1665aa1e9e4925217edd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d022ab849c7164ed86b2adc802a607316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb87d9735ce52b4424e9c27ddd4b8d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7b8fc28d03d8486043dbaeb1dc422318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e79e3bcad5a23d2a7302fa4844fbce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af14ee0314d2ca3541c87528cb515ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74de8aadb84321cec435e9fd702ab3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec241ee5210c8233667f4d59ef2c8c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4e3fdf77d081abc8ee6b96b7e8af8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bd87d6f3533fc615f455a9a2e21d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c784c1f6fa2cb89acafa409f4534b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eca422a2a5fe3bbfd7172919d61111326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb9b399a013170ce83af471f5012f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28c0dd71d3efd8c10f0f1dfc0b0ce9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcdf706d7f89a3030de77edc6c4ae0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553d30f3f316ef516d42b1f40ca5eb1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3072f8a37afd6908c8a2f1875007f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bbc27e040526cec3d9a4c8a58c3f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810a5fceab8e7bfdfb20b98e8947181333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef6d646d2d03a2995bc3f40695f174334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03d079dfbaa2b390bd4977b71af427335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81fe4a7f7680ada784826351c9ce05336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9faffcbb071671c39ebe3eae8a5d42b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee19cd6898310bc14c8cacc085a1a29338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87da11262a73753c6b3f4044a551ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cee8787b21e7970070a3f41899ce3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76895cf10da18e874de391cf6fc7301341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d694c3af6e00a6be7fb2ea8f644a6f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550cbb59c8dcea163e2d26a1a8c618e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4889e4abeda3d770abd8fee6db46e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d5e9d5ae21652d1f3054ed17732f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9675ca990a1355c3631d15c8d07b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c1af694e242287642a0dfedbfb148347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f099f0251711f766c852291fb16ef2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b945ac4dce4725c374bf1701736d567349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083346a3c872fa50f06069a1c6592117350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc550432e269292990c633f75afd77351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7f41fa46525aa155b7993ba06fc61352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad689c15b36971bcaea0c01f4dabe8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd8bb2d0b448faa49ea1cbe2b72859354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d4b95035a6a18ecc856e16f2a801c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1b8aac2f16e9f96136debede1c9fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca215814200a497151f64d6ed80d24357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf56ef828ef8894a1444af830079a72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e140f2b02a7b1adef52d428faf13c87359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a51483bf8e2a4586e4aff6dcd01f9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e8d3639a4216c19d11c4f182c79b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b9290a1e2a914c5e318a23d6151d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a645c8f17ce0d177adc1a12d05f22363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315cb7ce1ef3f8bd81a30150b711f1d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07219ccb097786c8706f4f24270d62365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88320ef08a55bc6c75c2c122dbb50d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a144c6a1d089c37a821630da61f8bb4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5b7268d6dcb5dea9e91615a4866ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875ab8dc5be00ebbb3a525e65d80232369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db501b4edfeb02d95b220dc4cdb4a59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c48583b3bc53a8a40b0a827154356371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b201c920e818e4c7412be891fa07a24372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cee64e72e14ebd531a3040e13cdd18373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93110834e4540c0c0116b6e9dfd0143374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b5e4aa9b62294cc8987fd682efa72375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fe165a6db5e6b02f68be945e58fcf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79aa5209193375e61aa8c3a96ba7755377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb99a8d60dd26823536aeb66f8e8b4378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33fc7f997bf647878adf6ade867b091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256cb7cab5236f824d242246c737d722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9e66152102239f5406f40b4a4cfc33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef915d911c7cea7983c5d08e2cddaa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfd22f2f44c9c37e5fae5c1980760a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bdbe21259835cd9fe7df6f413e1e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fb00ab6d60cce3b6dd9aa9f5158b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2301ed8be340044712143cbd4c226e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bba1b65305a1ec10adafd5f58ea4919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9627a98e84cae93b199957afb32b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc0b3c2745b9d2b8c2cf12523ee9b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa35ae21f481ec46a43947afbd5e6b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c868df69e63e75f0ffa6b92075b4c7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46697eb03cee895fd3c00b88a8af7f8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca664b150812f3d1f91d3fab84cca2415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40066d8354bbb4185dd84a185b263e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541585ebafd3c596df87c174fb04630217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e95953e36458b280e799b0ad269dc218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b7c145a9d9f52f37e2b319194667319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39b4bbfe93ec50ba2eebd6741e7d8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7a52ba9e290db6e8d96219704249021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b5122f08fae90d6899a2f55deb0da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb014e5ecf28cc02ea1f94454bdade0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c4345131b43281a2057d5938d73f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c10cdbbffd384795f42c59630df8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3a6ce2ea0b978420525cc42ce8ebf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac8fb2b5ea9ad35c6b58fc495d46d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e3788f892736551ae0b094efa156328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1069c4149794e2dd8d3f44fe7bc3029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e56c7646b793d85e605df296a2e8c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce293b2622ce8e40b31c4158c585bc8231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40559b2aea7fc4981c6f6c2e2aa19032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a64d5a3f7a35ed8430b9c0c22f1b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3118b229838498817c9b97d0bcb781a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45464b300cf534b2285868579f1d221935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be5ebbe4b7dbc1f7ac06236a6bb0c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b00fd9fd53993483f5c52890ceb0d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d3c1625d3d8b71d7f4bc725d600c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2c8b1dade333bfaea3bd5c9227ca239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678154f0d658fa853d39936c52f2f92c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212104a764bc05bde077956ae4b819b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe46a2f7d0e8365553aa822a9d55c4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5951ac557931c85edac6f167d182e4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7441c8b87955ff55637ba662308e83544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465890701799a6e95390ad45a44a67f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fed406fdcc580ea1c40fb3662f2dfa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9a827581c8f18aef2b1453a547d4647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c02fdf73b91ed4a9e5b27b6ef3e4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e341351dede3fd6f2c38d6b5e86b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6049748c0c2eb67ea463631e59f87d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12882963b1e6a2c5de3683688de691db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934ddceac8b592d4c7a3e104684ab6652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e67d11a342dcb595f8e3f7b16410953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3814d25167f430193111d5f21f151fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae20f2924c8810f6994066e312c0b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6008dd15cfff03bd136704d838bfb3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35506bec2ebe0d81bd4f4a4c343eada657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14595572441e4edfb2e551b97dd37558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d378fef2ef70bef2f3593fbdd30bc359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c217362ffd7a913efc74b643925a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959963efe043849b0a481b29fce433061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e159515f56560638c493350210242462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252d18051e05fb51f19a92fe99fd88263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8e6c34a825e2495f8ad930da011e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91d6c564c94d55c08a56e85149e2e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3841e63fd0185ed53907f0e7611f83966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b7eace911f8cc5663e0bea07f591667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfe041ff70c2096204880a470b20ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24558160034ae6326639ae7ec9d1b9969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69edbcdfae57c2aec3aa92b27bd098070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258b697b92875226e6b64283ecdce2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcac1dba49f5aa0769ca4f04773779d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a8e080846728890e3e936402350ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebc6a38da39a315bf9aaafc1da923e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96eaa265f19824e1adf336e2a6ee5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f373c01e867a1c3b75bf4b9011aa0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e007ca7f4744b9ccb9336a9700e35d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbaa484c9c3e0cd642384b515fce3778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baafbcf4addd97e86a39b2a213b7d8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0de895cadadc576b1d612c50da4ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e4d99c998a5c2e0de01951cb3700081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18162759dc708376ff75506eacd42782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ec4276167b04bd2d801d91a5c4a5e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5014ad016cfb18c1829659095be3f3e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c632b36b348afdb1a9ae0a43e10a2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad480c9683c5351d10a4befa9ebf3df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e298c74973734779766d0677018317887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5ddca44e8038dae21f998dc376cd388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f917fd9972103d9dbe144f02fcbc6b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8942625f66e0a3883688a015a9eb8e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb59c2cc6f2fc3b9d487c06a9337e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316daf82ebbe36c5f3cbf97f1119a6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc7ffb8740be091ff53745459f9c7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e15909da8c83b17d54db2e8763da2194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8e1578334cf9664623513f5deb46195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3ec03f0723db8055a089ab84a085996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b65662b060375adab4f8e352943eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87ea270ea5f5939c2d6505e68bf9d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb21553cfe7d8bbf1496c49fb91184599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd6c9ab853cb52b2f45525234472d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bc14d3346b9032295ce0d52e0cc90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a117b59bd6837d3199035acea957f7c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934da9a053459c603646446c87117d1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bec17c8b0110d0ea7df17382b0d51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41846cd74b2993a3e81d7c5afa3e190c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca27860cf19b910db6a18ce5e0b9667106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb326b92a564f4b3a89e375de0290b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c3e54da9ce7b5d21329ef3db22a98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee94c2ff1a5d72a5fbe58713dd33d26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4ccd62f2e570e48ab279f31a20a29110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d5697a29fd6bb1ab07f3f0b8ff1cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea5c66bb67d6f53af72200d2fc4d3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2245a174c2bfb04de57ee4a3c5e664113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b899b778fe8cd7ec6ab8871f3c6e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8b4a2f544d0ba97e8e32ec4ee3d9f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d4e1ceb8969fe754bb82c86ea13a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781997557eb3904abd3f0769b0b5b33f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4fda83700aa935b3a674fa6fab58d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cc2ae509850c58c316791d28026d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72077b5b2ea3b732c359320afd7f69d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbceee657695297276ce14c68ae03968121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abc2afd5057b408ab702dbb7365012122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205915640a4b497d2e5d134751822d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1449a0872c2857723ac568d338a208124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818c2fe9358ef85a4242f388d04b1df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93d837b2fc6a5461bafc61c265aeee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571fbf3bc1fc213decee31d08d61fcd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23114ea090d2ab56e92b8745c2a1e8c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d102cd0b9e2b21c3f99483b7bcb158129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58e6425ea817662cb368e3891a1999130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8eb8fedb8112665dda0c3904e5018131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f816b186bead8c1a33c92042d60ffd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dc53eda913e458bff0df34f124aad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926b64e127c6711fabd83603ae8f282134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e5e82120b7e6bb0d26bd1ff742209135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc1e821af418cb490d3ac39a2c77c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c819ccefb37269779414812de06602c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5548a9e0811a6803539f297ea9bc59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b81c3aade7e0f24804f0f195ee1b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ae0a7eb242ccfcc1b33be5ebf81d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff7c1d4d3d13ba339c88a0ca42b720141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f49868f652b64298baf5fdcbc85ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad8064e6cca4c7ee850860ed27765c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523148e4ba7a7ad6fb64cb40f757a314144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34df0ea33044a09502838b8c2dd0d22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e76b7683fd67345c4e7412734d392146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927e082a945d9bc298bd928e79d2193147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7078ff85e9308261145d23721dad67f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d530756355e62b0854040f77cf96bd5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1170e9ee16af47e17705133caa56f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae60e0f6899ece23668836fe77a759151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72cb3eec4a48fd48076b12888a7e00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b97e4948381a78f2d3b00733ccc83f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135053516886449c6e59589b60a5921154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480f0165036879352db52331c3033c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5a9399dbeae1d4eb78f3ed735ed23156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96ac460ea02bf5d85da4802851b53c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54a072dfa282770d8178ab12bf4f34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99c6946718201b0df501135dae42a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf23d65100f1cc950b935fef6a2473160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25794cb6e2bd75fc59fedd184a3c6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2f51b60b253c60536bcfe173c1738162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a290caa91aa35a9b5cc6358f7539966163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859f82858e1e75a7025240819fce57f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc345c7155d9ef7beecffd76baac91e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f260d3cd820cc0b3a7f0f5fce09c96166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7ef3912cc37a72c0a30436e974827167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9c09206fe4237846e4b20693c3907168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144171af73e33c1611eda7ec65757d32169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4396c0cddaaacd7bc27a1f807732f78170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba6a355f6a375e1f904149b3812a3f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82d25d080fa1b42cab29a98cde6dbe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fe0befaf768a8401ed9f83d394446173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb105dd3688b82908f385c81414bc9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca924e119cea88394d8bb62def40d2cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9ec06b833aae92c35914c3af56bb5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1a759ce9ebc6aa94283e01e6a23ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14e447d6cc867266a81220fb0711e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922024c7dcbf2f71f41cba2f4c27040179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e897cd215751f252fc00ed36d14de6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76a88a1947932cace889af9d812592181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208ec407aff08d9787d8dc70e3b0bce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541a5933a60c1ec42d7ec8eff12425e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc460ba1a1ebdb3cddf562d585197a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ef7a2ce5ff1ce2c3dde981b8e6fc6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec66d1fa4445c555b537a46479a84a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa4a5f3edb9020d4d5339d6145920d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94babe77f18e6e671eb69fb73079bb80188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd99370d86032acd50a785e19bcd031189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da916078ffe6e4fe90ae2ce7698a117a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e16e22a65cf51506524608d77c110191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad018222b0cfc057aa8c4aef29c5b88192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9a3eca3d1f96e8b5c4911f6c644a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09725a1ac44128d9ccba09a9dae17bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a561a80c30af1b1126089204900927195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635d6c48a1dcd5a28168b78663239f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0344c063918f7542c45ddc95e434a67197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e943d720c569e6563687d8bdec4fbb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f84a9b16d18c075d87f958b5c0444d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4257b194403c091db2cd725b105d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278386300956d9b25678cd609a73f10201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac4bab569856adfad8658ac7afa5e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd8c12d2ab81d9988b5500c15a5e7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b91679811c94bdf0fbd30a3f69648a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3aa4d96548c842b041c86cff4347c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab6192f3a5a05a0b530d2e73411920206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9990eefced56e34b7a379bc6bf667f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b3c16f874f0813cd30e721c7ada26208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289cc019c151902258c8216eec1bbe5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7ecd69a64444b41e1e847068cf7f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70af87b1fa624105b7d8b0a89be6a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75246aa97d7579510f5e2d95b1f2304212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c500421a6eab7833d928f236a1ceb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92872b552576d93749e67fa431c9fb1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4025a2bdef104e3c09ab9ef52e9028d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b84c31cd490f6c50b686f7176c4ecc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21221c610c5ffdaad4880e8a5e098eec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c4d78468da31ab203199d55e77968218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f5b750164f3189ec1db200ee3fe43219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde31845f23a8281d2dd065967d004e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa140cc9712844a4aed40cdc193fd0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a15ef94d02d24af37cc84465b2cea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811134c8e174d22702dea614fa27018223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cba1eed6a1cc90aeeb24a8da35479224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e998c2ff8cf08b222ac5ce157e391225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caae348c4824bcfef98bc006127b47a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825158ea8f7f2b2e69225287459631d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bd29373c3f4ddae55defdd5e0f9dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de6124a779ff9a2397b4fd19d61270229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b37907d6c62221b30c7fe27a9eddef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245978a51a4aec614c4061a63974a25231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bdf97523fff2703a3f64801e38d5c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb36b5e03395979ad8fcf1464f8734233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e393a58c59aa4a2c4d6f377ffb91f3a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac225f47d6cd26b07db3eba596e3817e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e79904909e8c61d94d3c733d421ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b73140ce817c97aaa7daeebf259f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b4ac495674fe5b39f92ccd665c4d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8cf593d605d97e43b893a4c460c89239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96928bd714f8fad7fde0de0ee101545240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0f6182b7f35040f4c68abd0cef3df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e2ad0da9bcc308d5bd2c7d1c4585b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3810f3c48e57cb0936acfa7d5c8d09243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dbae07d8f6de3b14deb5ae9df2645244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3661cccf4b39850719478b61b229541245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87ccd13b5b4fb92c217591c09fed3d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52eba581b18b2cff94e9f85170d9d4c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1cafcf8a23e8603ea8543c09e5550248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec96c85d7935d3da9b1bd8fc3cd12c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426463f1926e45d73109aca723d9e48250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc329dd13e07a1f67c447c0b1691ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7f271e536dc722ffd54913c958869252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a9dfa9888e3b9592b77977a4ad5a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a11a8635b393ac6f69ee4fe5e2e4f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d267dffc33ca501db15143b5c3c46255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5ac2803cbec240250af9b022a273b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8ab043c57c32e5e0d463fb90c1438257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6192c4742ad61af5e6a28f6cae187d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd977d98870e09e38784f011bbd738259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147f5fa3e961e308a7600e381a8a0d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebf9817d8f9c2e95374c10243f78ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ee076bcf98dd9d4e05174dd429ccd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dab7d8145ed924e8673cab955e6de1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1cbffc0666e008e49df1c922a4d45264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae633e7f887fde8d2084d96591b5d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60a0bd7f3f7e7d0a7e153365e2a4a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186fa016689f956f1c43e05386e440d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe22bb3772bd24b759402ccfa459eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6adca80c2a6d25e757c8128048492269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84394fda11d811d9952601fb576a944270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34254d368c8bef0f84c69c4ee64d9de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc392bac2f6e81bf3187245124c31b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf266604b5053aabcb1dd982e58f97c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35ea67fc734ae53046e2d010edadd2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f489018f406d33ed40166b4be0f0116275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e65a6c58a93ea1aeb628c5fe169a1b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c587cb0663a09bf782e8fdd42abb9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1cd6c3a8c26d1174ba4cd85d4c829278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dabb634f77f7147ca675e0700df48279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361867423e8607e72ad64283fa7e0a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a513bf1f6b23b40062db4ce8d24784281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830b845fd05aad7cbd37a46d8b22ca7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917e251a253af9b7f115d057027d668283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe0d02442f4fa0791790f0777757ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a1ea73eb428a58fad1e3bf6f991f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b492e7627e77688810d67b0ffa7cb3e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d674342db9ec022fd1003ffcbc1b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154f5c3b370a7d31a604c11e545cbfc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc724cc2b20988603267fcc0bf0647289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1b1e92032f4aeb21e428e00309d5a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa076760de1b760fde8e9bab48be0a08291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77388fca69892bf41ca4579a22c828292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fc139bdc84ed61d50fd155251d291293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19241cb5c948cf28fae7038daa08a12c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7da09fb47dd8dae105a5d94308a25295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307906d86b0e0f041e34102e92c1ec1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6edf632c97165fd3bfc1a902b7121297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27768aea47332c438927bb92768a8ce6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6680e3622391a62660e65849a03839299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234d4a62f74c167be0ed792c7a10fd4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf4ce17526fec0cd00bb170948d24b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341d859612e00ba5f83e03d9ec1c089302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49efec4ec46a1fbcf28b0f3eaea20b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bbf35da2781951cefd3771b0ca47b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9508825c195a495152c4010d14a1c04305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0502c6693a2bbf8604b158d231f4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f6ee02b2b392905482c8a92bf432d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a5541c37856d35ec9dc91a3e05ec2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2e13321f29a02b4c851f1f42211c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e823febd3dca04963586f1ea2ff5c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fe2825a2edc5bd8d7834559009bfd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee0dd45620fa268aa01f15da48ce6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44caf011b7fbc6fb3639ef2b038874313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91bdfa2558649705ab8b7076cc8a7d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a396c6b07cd8812d68bf6396c40842f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11f4e6dd9381717b08698e91699d85316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455e0438e25ef637fe95494aa8b7582317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3eb93b0a56939db04121a27cdc80a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5ea70b50a77275200cf8204fa4301319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46175ce31c5ab9046337269b75f8392320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c544bc1d71a98f4a9d6575dd59be5dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf9cc5acb19925bd10ae7076987edf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f6a1d8a808b03aa575c279394cefb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9dd454bb98e93c7c5183a9de7f45e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433fab34b4331a4c7a94ae9a6c1b018325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6c0c7f4b43f26c9427ea18b5d2f4f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536395c24953555fd6b49e73b4ef7a9d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cde33e13b5f76c8da86b653b968571328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531abe253d0e5b3922904596b52fbd5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51127cb5c9c96d640f580521d2de915b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361a5194cc13cdfe514e14ff067c800331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27648f5063dce836a5fe772de94ce5b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5560d6184be8cdb9f2383210972a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b088b657648239ccd39ecaa5d251f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfbdb8f420ad4a5ec08f0265024520335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be80e400676cfbd5b82d8fadd81ba07336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a91385dd222c3d171e7985d756d969337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa56ad8389a3aa3a01a475d4ab77f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f08e34b2da8a36a1adb3887336917339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b55b3994fe7f97d68a55bbde93d678340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81ef078d5e4d891738bfe6ea979c10341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74936b0e9d073dc8b83335af63ad02342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d2ef152e4af27daed5e8eea2cf4a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d09ec4b028f480f879cb8c80fd7d6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e347fe6f4d53d14209b3988f04bdc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df935053c3ca5cd90b200e030bb9d577346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e5bf5b2216b3496b639ec6261e364347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc031de5484834273adf7e4b421719e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb2b807611c3c42471a01b74591d9d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2fe72becda6c8eb4fcc491dad09b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674178d44bffbca96dc69e81514429e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebc54a2d3bea9fb9e6972a3893563d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e221ff1b154dac0ac590b08c38455b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd095dee2946444214587005efb203b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a31939045fca64005bb669eb276ef2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8b5de2f234d0ff95c9e48e710a437356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65c4b62f144e87db0bbd3561cad565357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579325130e4f76a1fcb62dbafc19b7c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064decc2dd0ea343073af8d7a4475a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c692343e60142461004bbe2ab3f46360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b5f874e8af2a3a3bdd45a24b76b62361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735ea833d678c1e53e328cf171ec910362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfddbf825b0be9b280067a15697a51363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d3a2939c3dddd12edf87796485c2f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb178defa9ac200c5c0c2f1e2e60c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991500c3f78e4b46de1d7ed95187e58366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf50a3d379ff1b9010a607df1af19b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde1b3a76d72f2486f27a26abd2408a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6039fddf61e520cb65ef5474ddb38369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679070bc4fb9c2cf1c2603703f484e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e4ac8611c415d87f4577af43dc360371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376711661630987c711c52f2efc42e68372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889ddaf240b5979abbf28736932baa1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05d3a0a0be63c189fec613db36a5a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601685490871feca865383fc07d90cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c23fa09b9feacf562131cef476478c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8a937a102348ff4e483eee2e51991377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8711043e650e7f5a9364bddc4b1b90d378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>