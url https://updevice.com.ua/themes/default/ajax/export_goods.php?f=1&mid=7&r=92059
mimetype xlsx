--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe568a2520483e1b3cce0ae53bf0421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4b6360bfed600cf128143f37448622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897270abcc86557d84404694d29a38323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf54bb67c7008895111a2fdbf0a4814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a8905f1e5773c2eaa7930eb68da9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cdc1f6d950982112b06522559acb26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5543fcfb0d24637cd32f55d3c94b077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14032a140c5f08baf2f9fb910872128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206613492db790f5548d0719f422eb99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed42eaf3b83b67181ce5c6cccc389a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef074a54cbd7b4ba365dd14cffed2e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f991564d489dcfd65b3c636f89196a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62ca05f3042fd1f5893cd28221ad9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6b55907d74547645a58342e38b15614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbe4224de15fc524ca33463f57941a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d65b81d08d7e297c83c65f82fbd28f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783a4cf68eb171f8dafb3e74705341c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110838e60535769913a3754caec5404e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1082f43676b9f6476b0a859852bef1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865891cdfec692bdf61c1feedc0ed65420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069cabe7458589f9bed4527890fb45621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc6e0fcd1b55b4f4986b0a65d8da7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c4b969770f80429972455f7b7008323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f97da9e6703f51e84277e2e2d84e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c94e133a2bafacaa12d92715fb61025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda3c1c73414b391f6d03954326119626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af11ea24f7f888bb2935155d691c2e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5466226713c5bffba201479f8a77d7228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728578d26183bc3ebeaffd6b5ca8493229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c73bb9951750688c838a526f6e262230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938f9cdef37e65d574e631322487b1e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2ec1f4db9e82d1bde815d4edf652d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fa31e36b7eb8587a551adbd60ae1433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e687167fcda9b06f6b5560fb2bdb7d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55f772255e30c225cb93d156c5a58435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9177af59bd7803f44ffcb807d34a9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcf314c53629d24d8bbdb5c148fee937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297368a1ccbe1b4c9e2b8453250b7c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa363eb240da762e29c8f89a37789fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8474835c875807aa5c89fc4ec01930740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221769a9cb0da0f66607237c17b12df141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b003df89dfcae32688888c6d7f9e5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce092ac28ff25255277000b0ac5a42e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57b8f6395bc0270476698b131349fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7db8498764b9aab3f41a94bbdefff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588391539313ca4aa6206899b5501e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422c2a0d77c13c604822b4c75aa2f6d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea390f93917a2dd0af634f36454908448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56968b2cfa1b16523e03baeaf7869b8949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59d936a3da8b094786739e141b883750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1fc4645f615320a9dd900de307a6b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8644177c06ed25213a782f5cf79318152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95346ebf473f2e7ba3d32547ca68c68053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafe96cb98a93f5d0c3e43f97a1a95354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e96e1d3abcc1b6d835080c5b1b94055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f654bad9399e7e02859d6b8fb9e11056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21a88d0e787c2410e22b116e5acd7e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732794e55f65eb8fdc85ad50e630c0d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df163e096730cb58f719237f600a0a1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bce299adf85a846073806787b210ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad971e28f254ffa16019f6aa05d4ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab10aa80af2f9032a482a71dc8b820362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd215e35b2adab75a084ba21149d439563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f1cb4c47537dd106c7aa25861bafa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26751502e423d5a0cd27ed4ba60a610f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882d11b5d5229b6e76726619dfc07ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57c5557e900fe831057f35727228f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcfbd108f953de3d206dae04460aa468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e916fa9e4ecc4a5d8a3de36fa0dadb669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74bab31304de4cc97711a55c20eb4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092e11ec2e83755580b2d369325335571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0566c7205788c292954fb0e10aab272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471bb9719b2f4ae8f9cfbacbefd62a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f2cd94a98fe0db419179ff1eb140074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d130c146b47402ce60f603a9c3591475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a28a062aa8fcadb422f1afa2c4e3d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d600c877d0c963defd212a035622177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a800b43c8647760dc09b4b48416027678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c31b2a12e5142fa582c891e5b6da5379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904debd218cd8ea73835e29874915d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f734d22382d73c50ba882d4e7c6f3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4ceea2fb565dd2b7c8c6d1155ca8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc97468d5e5339d9d14199bb1a9a7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60e9e7ae669f93a74576a4d66f5aa884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa2a299a1e847bd298aa40078f0b8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf261b572828a197ab121285ef3b8c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d35ea18faa779c7f686c71ee747b8a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ea37577266a271de4df3214ba552288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb78c62ebf435a18fcb09d9b57582d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c3ebaa77b46b9231692810e5d5c7c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b2b14316a5fe1b9bae6562c84e60791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377ad53a31daa4541ae1a7a27d5e00292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cf9cde6b5c0d31cc06163dd4529c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6f966e2b57c6c15c9fe4fe0d5a18694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08a3dd7b522e7d6b9679ad33eacdb695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f034d21ecddbb8713714173233d8096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b114f0579cb41ed3a40737bdb6f61b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12737bd1fd875d2bd50c76380af41e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70289b5329cc6fe8d716a114cd114e3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba9292525fd51dc109c28f277a6560100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be79521e186688ef63d5af808a36cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f3aabc870e0e301cfe4e525ca88b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebdd3232d354c5db92d8c6b7918ee6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fae7e53821a1fa675167a4893ed60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858be9c5681125d79777e7c897037882105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13bf7bbb215900e421ea3b110e97b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53473a98fa847f83adf75aef882ba222107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d673eb9ba049b31ace42f438331f91108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62d462414bad842c98ac15ae893430109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0d4f502736d31f35f7b9d25b4dca5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9924393a1b8c2737d77e9276833bd0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b0fdef3f1c30fdb17465f562ebb6e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebd1c0aad0c04d2c2631c083a44b3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c843a866243a7dee03c7e42c14db764114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591bad7ffbf30a2b128b4793061f1f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0569fb7e24121dcf8f214494bee4aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036c3d04d36e6c321c87419eb5711f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aeefefa07c755fb8d710b59ae40861118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ea26f6cfbcfb5424029f6dbf182f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd722f199fd5e3891db86dfbdb26d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bb0a7173ea0b1977be606065fbeba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c8153c232f147c056a984519451f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ead20c812c0fbbf6c7016de97be8d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8d65b90a2f96ef234627620788286124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ed82f03bd2167b2bca02ad601c37e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dffbf6ae070f83e21e9037de9b695126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e4ace2c4cf6ebb61a25477c0e84b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a76d16699b86494ca398912cdd5060128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce115f2d43352dfaf79ee29f797e97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e94ae7b47eb350aa364c5561431f2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbea135954d8c2875c324d3cb515aa8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb653abefe49c6d8dd0ca66eb9b5f1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4a174f660f4a4bfa3ed7852848dea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5dbb2c15dcd02593dc047a343320c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b171c79896d37bacdca3990a3757aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6732b22e43d2d5557b00a9b6eec6c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e35beaa933866094c29df4804d15fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97afe66d9e12344f3e9da300ba949ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed28ca97920b73141ca7916bb355751139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df969d7e9dc1ff98d055ddf1bd5d16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7405d11e13847e27d4f6c32a6494b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c94bb6bdc3800ba8f04df0805b97fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e859f46809eca85eb251a9d8c5390f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf76c73dbba871aae22c148f5f1d1c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc3cbb5497e483103e4d1cd4a36821145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd7a721c9ee7b1100f828bb9905c75146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fa55bed5f961a593ab3544f72aa26147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8393e816e918a60120a21d4d199e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c22269b303daf3015ed3b5426d601e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d603c1328049fe9e3e227ee0e05a628150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ae4e02002065215d67a0ac82c91ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d875dd64913885398e4b2f2cdc7a397152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048962790ae1d0b1903a67a2633ad930153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810ed2d05c3ee96c174804c81de822f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f13807470d4a4a2dc443e3ad6cc9e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b5a8ee0a413ce5e034723428af3a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cb98bca0a8c2f3bb7d2292ab89248157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd83f8b8a5a4404a0ba4ea6b87183b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf1d36a6b67b1df3df65302ee2e8e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f918af3f3c3939d64547fb231be5de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700951b387feabc0c670a92aa22fb8f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa774c690d8f19d8368dcd4f24b078162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20aae72f3168f0986b5b5e9d552a85c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2d2c47d44cdd5135a332692092ef8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f812f30732d5a300b7568573bfe3a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1610d50c00b5b9d30ab13ab026aa1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f62ad5d2654b2948d94d0dbb4497c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5870730d895d300733ffea724c6c64168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33787eb238be6a772b8d6ed9b56a0b5e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51550d83cefd85d4ecafea39190e6ea2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfe4be34f1ea9e2fd601f63d4a9e69171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaafebf122d70b873e20190200c59aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03b98e23fe3c41f5fc10ad75416891173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f196f2bc2b531d48b6278f9e70b113174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc200cf84e8d48d9f018d601650f4806175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bca1c6d25078a370bd1d31c6e10fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe30400d73dde22a9c45d8c5129936177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fa03e84d206c09bfda762950b3c87178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ad2093baccf4609409f57800e9b78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388308564abd91e739ffe88678ef0d39180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed33da2bc38ded0c4d1a86ea7d21ec5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45352a53199092bcc68a53b8af32f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78738bada26b50404a5b83305c9bdd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8e3b2606058ba156d1357a8ed833f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb8bcb8689ddf1fd875e826a05d498185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f37c80dd285388893800c8b9cdd7f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390915189ab02da2149931a224b5d24a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94161c800e24626fba0b2948e9edc7dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3274191c8e66b4f17c7fb78a77395b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ea8d60a525874eceb21b693bc67f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2010b224a69a3ab3f2f5997baed7e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546934234dbaaa01b8c53f33e240a2d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29d5f53ac505d1c65949a8956a3c08193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca4f5a2830e7e079552fb8640d3910194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e964748f7c8cbb0422e025847e922195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cba58b04c85d97add0553bf78cc169196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6d8c874a4a6aefc892ad619604eb3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e309ae1b9c2a2731b94fd527393352198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049e145abd9e2c091a1f40e597b6106199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c378879310b8825dc649929f06102f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c5d31acbc78d7a213be7a5cd7d0e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23067b478b1255e45fb0e6a4d6418ffa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563aee05a2299effdfe8c44a345bee56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c4fb1789d49800bfb469e8d12c6c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ad920ad97b90a9e1fbbbc6c511966205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d64324709ede932b4afbfc2b56b34206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b4812d1828f711d12af7986e5f07f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab14dfa2fd3733fb56d1a00b4bc632208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a0c10acb19c7e762738af45d79e85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aaf2ed1691d0570569f0abdcb64844210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7ab532dd97929f608074d568a44f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc8ee04b96d9a5e50eb726d08db7de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b60a047df06cf2d80ecfa16d56426213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d48c8fe444ebd785ddc0ea06af7fc5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ac230d5cb7ae01f9a8e1db5e9081e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27447b2126079fe9927c3add4f401e2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af49b40a0ef6412badf8ea14a6038a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bb17b9fb9ea0fd760376c3379da2e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda18cfcd906e789a16ede2a6baabc3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187a7252f00032a4a4ba73d871321e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3349b3f7eeb4452bcf837ec689b3a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91221e74b05a7c50b4dd6c95a3f5b3c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127be45c72bfaedc78901fb9a04c0be9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d9719cdfb5d4c364d30e747d03340224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0821379c1131c63142e53dcab29f5e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87b1aee904b85d5e7e151cc4cbbdab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90415b5efe975d21ce1f4133c8256203227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dd35405ca9ad44378492ddf3a7052228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad94aa69936f8ae063d3b2df6b2bba8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8aaa066ede61bdf87c050bac751b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e64a33adb21b535940ae426c2ed531231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085334f6839b176cda526f33f7d154f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edaeb82da1f0d8deb7cd23072ba911233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312ba878f0b5b50f8fa2007e1941707234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a4552ba1d65e934aa5f25d6dc4f5a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df273de62fda104f978a1633f9f6c9d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a6358a3a772c701c868f528105531237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a8c4d92896788d63af198ab4ec9b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fb038e15da6e69baa364588b4aa58239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90783e460c0deabe9f6f1565c302a6e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf997a0e528072509709b2d4912948241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d625c0f1768044558612ed0d2747ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2180be5215a01d0d0a83792babe15d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54fffa7ac2112a9b7ed3badb9ec175244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099e24a36155ef159ba39c24a0e5816245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eded9dd2e0c827efdb04cbb3a777f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2003a7a508b4389c3ac52804804c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f5c124cb20bed6fab4056de2afc66248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9956151df004f77ecf2032cc8f16663249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e3b677b3cc0833ba2e77c633b59a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827373ec8f9adcfe8a737986b0023e68251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7d8eda40144b2edba6e2d0943688b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d488406a5e8ba742331090615af577b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e5a3b849348b9f7b056bd890d455e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388c211748fb2e5d36733919d6958c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a133d5937f0bef9ab6ac7ed75b36d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666b407337d3022c67f898e539b9aed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a75d2c88eefd2c4a80bc6da066536258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a634234f724c58acb8f83e6760f72259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8910acee664aed7829b41a7b33d3bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe42c7ca39fcb7066a5c7cfd572464261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f96b95573d5361ff4dad8be0863b5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c639fd5e8d5dd9a55cd850f5fbeb2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e58b419bd9b6a4c6b6247afdfa043f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f68a35a6f762af28d362d59ec426f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77f0833555e4e06d5d3706ef349aeb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47126fa49f4057ab7e1d70ac6d4226c5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09323aa37c49b4b5457f8c7ecd2fe6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c21e70274174f82f0429eafed5c050269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4b9ed26cf9b0f61d7eaff93928afa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312942f2afc7a132c5aac4e8c996531271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfdf87c8ca1509bf4a6b1e3141f183272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffda9b08a884ccbdf5533809559298273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f687cf6a17aa2ad1042532c94cb43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf7d2e048d25783ac1d361b6c2e02a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd64bf3fefce6c171652e550c71957276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdd371ae9817f5f5fe8b3554cf5da7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a69e2bb8d2aed479f818f578d2563278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ae893198b6eaf5ace3e028b29a726279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d05654b8352e2d35bfeca58269aeaf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fb63633128412ed8ff04d6c3e7b9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6a3e3155d96ccfafa9394ee57b272282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203e9f5ccb30443db2df3b2c6a5954d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693fc4291ebaee8819c172cf95c398f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff53d84760e783ca633d5a7ccd219cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd366b7ad326a37d8b1f8e14f40d99286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05102a130ad1a9305b54efb32a32ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90bdc5736cff483048e9129f7e8a0c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b1b75efe9f4a83e51e8e2ac5f8ce8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56c74e65f17a64c5cd5b378c95e302290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731139d4ebf1a5f03af6a232d1acfe6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752f47b09916427207c2b9480c6232c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b133d99b4a62a906152238e902ecf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e4edb1f35d61d6b14080fff65b6bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8690951dcfb98a0cf34e474fd3db443295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683de1138ff0a28819fa516a9390b68296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970131c12c23e04cb55daa1c831cf30c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777882bb80c3893fccb21564577f367298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73d64df34845517944273f383a22e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32b74a466a1abb4386d7f27af76604300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3bb91215a6cbaa7536062e18d04b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8b2cc7191b6a1d93ad15c837c9dd0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86ad6fba0872d4ff487c9ff1d86a7b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad502b9050a42fc07e94712ec67e6f46304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5139ef7f71d6f62bed7af1cdeb810305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9032aabcf803e67b9f80ab3ce195db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289aa6f589b49b0bd21c0cf2b40a6145307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a87f2b61126d3b98db0b6f13b9b95c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cfd718d5d1fd48c918f40af7c8ace309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fec45acb6f61ba76498d3bedfc72c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fe41edf2885a3c5a4644df1ccca18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab15812ff6f8f8ab7763215686cebb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd477c245e95c75bfdb04d10c6d1ae3e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b2eaa08b7a8c7b448332d0152b158314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3633e6bdea816727ccfe629883eb21e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a6a409b090f6fc90136dc1db73f35316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bbb9b4aacfefba97205be3bd7bb97317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0268f4ee6683ea1c75f52bef281bf2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04079b391dfe77d42b8ab17fd5c90a64319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a853e9462070c3a7c9cda3e953eaef2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7aa46542af8d68af0ec597056f8e40321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0b78ae3cd5a112226bb28ffc0b223322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c180f7aace451ed5dafe5606c10fe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc911e2e0460db3114f42eb077ff27324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1647f0b204554471c3b1c13ba4a14325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2aa519d40e5c9b0871677726be38c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0357a64319c9446de4d69cbcd33ecf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a27bc93e35cdded9ecf62a5d4469ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b849b8ecc9862e2ac1df2bcfd793b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c5beba3a4fcce5e23da21fae52ec1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265524eee61dac3e2663d130e1fbc89331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5c578ef5bd99c57de22bbe48a1bae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84e79cc9b854a01d4727c5439476b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e8ff805dddf25fa6c212d2e3d3cce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973adcad955dd1510625129e7df185d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bf0de5e4daf82cf2235746df2bfc3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e02f0372a6b823d9004362a99fdc33337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb8ba0a2358353c5712fa0313f181e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115716e4ddbbba499c1873019c1fa61339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341952f81edd8da6ade8815668c6c0f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1617fddb5ebccf3f0ff17839e94da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498bfb216abe63f6744f03d072ea297342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f18da5bd52032c6d19c16a78a7e2b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f6c067a58e97f38a7788cd1b61b32344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379cab7ec3110641bade66422bb94ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f548612b6836c6d3879ce257e52b01346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696d396880d4d81e27f3b045e610cf1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e83584f521035824c6c7c421683297348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76baae3a9ed35e64ffe125edca78bedb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3ddb7e61094ccbdffe4618670e7c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10070ec744952946921b5f3dd21d2e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c47f60255c0099b4595d4ce97845a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fa60ceef1e8893180d666c83b70f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613db9e4e97b82e2508dc69ab7e58cf9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04fbeb6c7da30068e242ce4d674318355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd54f11f064036f04bf264fdfb340b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abb93a10ca12e953a486f03ed58ff9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a482229572fcde1b8bd6f36865d73ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46be89d01929977910e62c441305ca7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5445d80c741c45c0a6a0d2a46596a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3bd241509e70f3f404cd3af90cfaf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f1160c04bdcde23337be9757a8f8b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ba2c2dd1323cf42ab86bc0fa03069363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1daaf280be496098d932250a1f1cbec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb7bfa5091b6522573a9e9f63d630d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff9a4ecfbef87145dbefadc55b1a88366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c62cc7af3ad3265da7c167c42b356367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ce9c9af618b2da5a88ed8b7292a41368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84dcf875e93e00e1a2e4625846b22c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986912930f3c07ae3f03b1284fd09bba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f427fc1b93248dcc752878295a6efe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7044240f0b09517df8bc5295d05a20372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096f76f29fcadc1071a3338e988b8fc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460be9cb7622ad248e5e47549bb7f80f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66129d6498300c692fec6f14f76e84d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a135a5b23734d5eeeafc364a945eb7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564734d2ceac0e0eb4c05db679754743377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c14296e5da70bb458ecca3ce2c22f378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3655bab390260bd54c719de00ffda991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab7b1be3181d77230b03a074fcd9662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4c2188cd6f88021155953e5f383903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff13fdb09616636eda06bc35e1275e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea868829e5c93a2099cca2b5fbfe0995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1be13a9790f198ff4c7cf050cfa956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b256b13d8ad60fe3b058ad6873d9ec47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6e123c8ac901118650c4b7d14d2498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6cc15071a808d2540060ad87c30319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d58271bc8042ae233b07d29cda96b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6499148388bdb361dc4ce4cf9c3d2e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777e4dfb67f544ee76874f442acba5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19834d689846f10db9f24b055b090213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648c30247d2179995304119135fdd1614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b756b49e77de9cf939f2955191ad8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c66f31a638d2f2d9d8b713fd0128916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fab2e2073d4cee2fc0504dc379d1c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ed84eb39b768f4092fbf88175737418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d40ab8219a86dfca30d880d3ad3eea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5aabd195e8c520b05ae0a95810b6320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4250270c9975b87c51c5338a91007f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e17e32460e83d5fdd82d3233a7a3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245233b3bee59444a26322f00690fe9b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681f9983f519ae536307855b9fe2cf224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82fc1a5cef459037341cb373007c6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974b800889636c878547c4d2d9d74d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9066b121c293c8ab9f0074a14ac09027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081256cee88787f1b4439a417de518c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7281b9d1304ba797db16a1c52c0d9029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379eeafec79ce7ec48f63a0e002e40c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11f8b9e26f451ae689852d427fc52031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de321fd52719ad40e61d50a703de8da132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea0f1b20bcb16f0a88c92e027cb75133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca935d6c3efbbd35b8f0004c787252c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb729884e85087fa2022ffebcaa998f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d470079c9f7696689e91d5dd42ca4fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57503d72f32e4907c4e8e8bb254ba437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5eb013ae06c9a8abeb3938e7e5ae038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08b03431fb51ac24b8f25080b9d60f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6b367eb5b551aabd4f66ffc19459d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b3459f96b5e7e13abc6d61ddb779b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e9b6b2d1e4707eb9f05a7ac1730a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873010be627f8e89423a3091c742847743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0db9b93265cd43908e3bd20b1f93c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f5498c1307a1eb9d6dd44138dcee645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16512e0ee59d05293e8f17fb555a3a9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5a5005d87dffd5553de15e8dafcf647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205935a2fafae201c306d2018dc3d5248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57189d78cd04f7da66b3c2ac8ace47a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de572db0b60bdda27de4d7e5583395650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f2489700d0c16b8045cf7b708ed2451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303879616ae7f7c702428d0ec15a39452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7490c4be04b94ccee191edb63934c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def234b36138aba826ef6db6072adaa954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11335c4582a659b4b656da6719302f8655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6117ab49da2985e929ea025a870da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a188bd616ef1781c2848f962a9bbff957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ba98ac514f3ae9d0d63a7d2c8a51658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9436ef306148f5a679e005d44611659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27fafe5f624f2116a375b4da41236d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f4d5813fb78b63d7c1dec41830c7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4319d15fd78d34faf69af1c65ed58e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e911c8e04da27c7c9aa181b5343f41763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf54879a35474393e8837ca70b4698d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1c9478178ca306e42d4c2f897c5c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea60e83f6b7b990640852d5cb9fa1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab3cdb829d112527662ae7a185156a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af794f3d0f93b81fe34dd6811f5fd7a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86a21d0258e670974a377bd1a7091c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecd032017f65c68481721808a08bea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f4e8581a3c37a1efc5b05ebf6303871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83483732aeb17a09192e53f84e6726da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071b70eb0c9a9c8b8931217f89562ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb799c47705ba9c8bd870deda239cfe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a55d6adaba336490ea52ca9953ec9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea244aa65890b062d6fdafc11cddd676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de8914c4f14c2ff8dbeed4c27bb65777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc632b9fed0156087f7416e8b8171178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f0723e31722d1bacf81f54d952bc679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664050b0db5a05b95001e1b5aefa40f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dbde215bdecc32c1dad72860c6f6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1488aeed7088289e475f1d0ec99c57682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7c8e6b752bd8c3b7ff41b4ec129e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10693d91b9d1950e1c280813b92e7c6084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f935bd06acc1212abd9249a36020285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a0a02218954d4af018b69cd3335a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce30c3d651233e58ca74fd9afff9d5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ffbe198c0e271f4342d7d01e26a7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d252dc7a43b98cc35fde9cbb3f2a41389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9117c9c67ec4e9a3f44835b6dce337590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e710f50a7f1ef931fa32eb72636184591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb87e3f59dd9e8b5e234fc72646ec592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d03e81d5ad6b9a25e3adaaafc98ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508febab1b15fecf132950694b5961694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239d66b8090b2c575ca136eb161787895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd028137e9fd3ae929b84db60c0289196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d47b621ca9daadaaf66805533463297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bc2057f39a69df0a26911ad289c7798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52d218868642ee8ceb85cddbf7642399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1d432d7c76fc25aa06be2594fd537100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23d7c43fdbb708ca1666790eb6368d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d2a2c2cb6bef0f3097eb6e3c35914102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018810b7203d3ebed74eb205242a119103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052075feeba0435552e0adb9f4a80aa6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623650212594a3a87e2701e15e4220b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2cf23e0985af4db7bc193b24f9471106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5daa756ac5395e75a177d6074f4b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f15133cdbaf4f7c94cc6947a109f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17e30d58577f35d865393ab87169c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7dfdb4e18c89cb6b8f04876bdcc0c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f83a98c23ec31051bdf930c7e6be8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a2b12ba331ac201d4ea819acc12ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f521c60bb6e0564ddd182f05fd363cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65004ef6844fe8fe213bf40baa28f640114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da805c250533bdf9a1ae762add8e7933115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33daaca9edfe8da8520308f681ad1566116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d85023340fef8d0baacef6889c807e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea6d8168f4c0129bc498fbaa145ee6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2891044a2ed9173be997671cce5ccad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09651b0c9446b30e925e7c6078336acb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ab091c399f11c8e11ae29e2f30f7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173ea7877a51dbf4ec5816854821dec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1e29be59516846e935324965686f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221459cd3a12eff5071112ee0076921124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367c7259ad30c16c7c4715bd379698d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad985fc6fe1c9a89d9ca70dc5b8e755e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d138eddcf9e6488edd159a39d4235c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68821a74d33082fc55090a7aab56a3c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199ff6c98942c0b2b948de389be7fac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bee1d448c833c8587ca5ed523bb55130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5ad3ee96fafb1b788c7d6afe5bc7f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b589715af85f1b410437684f4e00cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fef1b94788442773ceb315355f0778133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4be3f1e6991448945a63551068a1bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39190f693379686e8c63d611705d096135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab38e3902e2ce62607f09c43cebb88136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4147d19a6c0d90b1e893e9e5418add6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bb3babe9e8ae767a2116f267bf249138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec222d3ba78293c1e6b48669dfc7509139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cbf01a5293903c00c0aaaf7652a95140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9a83243d20fc479ed7e0d66c9d43a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3a3c7712c7d32a8dcb7e7d9844b5e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893666f24fedfeda4745d671eb97bee8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc1bc403a5bfe9928a6e305d3e1926144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ecbbb5f39ba752cc4bdd98aa2226d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7eb123111055beb7494bb9676eb44d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca52cadcfb4755c31eb7dac947d7713147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936313e005f1c24b95ea497d87d0878148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32a188d0e8b3e6b6022eb5125b60c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7476f907d7be5b47cf0e8c2f0df6b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c878a2f8790de44145d1898b76d977151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bcf46dc9df3b2328dcd18044eef7f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f92435936d84fc2ed9ca98a5e8a45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca75c6779fe18b6d1ec4dd967a791e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99398564c58061f2e08b1c27bbd0b829155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586c55b963350e0b482ea81e328e241156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea8aa6d24cfeb156ff8dc8f8db1bb7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa5b939d1cffee8d4fe5f240adfe42158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747e413d2e0b915ea8e7ba0ab1f4203159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745cea84ddb0a377e7ba49726079a56160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d6b0d6c87076a566d23945c7bee1a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0977b7ab0f29fc9bc13448bf198012a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c81e9d0374eaa313c13776aad34a85163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfff1a0e17edbb7cf9fc45144164ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930abef2a0ca8ae270eb85371a0b80f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13052d8d3cfc7c2dad1f6a10c98fd3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87759b71438c592c588f883453d999167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd6a6eba0beceb7acd5d9399b07842168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1392c1d4284c4ceb8ad4d5902b0744f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c12cb4d683e9398a4ab22b6cb4ab3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f35a07f2d1ce227ee3ab8b85bb92a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723190fe488d4bf9e15ea327fa10030172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff580b2bb302ab3605fc4f71097873173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5da7cdd966dc7faa15488119d5f99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb955faefd542157a3db0832098ac1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27cdb56f413c704f4165225a1de219176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18939a5ec0fbf046a543b69e1739e9c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97a2074ba24c7f6c453ce09fb8f9fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f31c391a3445e3c562b61fc42e22a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd75906721ac480b430977c0840144180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a02d046afe0510be066b48a0e951d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb6250066f1934e049e718a1202d90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a40d8073a3f73bdc401f23b75c6b16183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13602b89eacba4429c9cc76910c40f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90418a096bac203027e5faf8ae5dad3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e093671a4d20b56ae79f57b9dd7fbfd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d5b5cd7674f07d2db71240b588a86187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43036aa2bb1e4fb344bf2eedd2d25fe5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576d4070e11b8266b22398e8bc45444189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd1b143d6bfa476ff5b04cd3a29f9a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1dadbf6ff31bd43accaf4a7cdc9a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c36ec93fee239236e3892a3d62ee8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212981c861ab98f846d4b92623426f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47e3412507e83e8ba7dfe5fc0fc4bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a5f1418e3e869b57da53804a848b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039a04bb72a34a79cb65f767d535666196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae922ad79ebe5a1058067603f40692197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafe26ef9e792e39d5cfe544391a28b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbe1394168536b7add5394e2563444199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62f49969801f7736eafce8b200006a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8edee93c76e563e7a3964ee5830c21201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2b2f725528f4af696a90562e03b6c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa13e468aca63e4a1343a2c635deab6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575c3aee3940b78938082136a5e2c3e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc81fa0ca99303feec445f2429bcb03205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40863a1ac884edb2d4f7f77913809f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296f537d2e7579cffc8d78e89dd1729207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133929f6477e38c61a8c10987bf359e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826082898e962f29a0dc4d3fec01310c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab176d24005a3f81c87410f0ed7188210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cc0455dfecb5cc59a6da2691628da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ce73045c23af00b4a51768c1bd12a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101753e42f5ee2694d9b93da8e516bcb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d8689168380821c9ee241454de493214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e80a352dca0b00cc7918a0ca0288b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8ac5085a659e36b3dd30e34696806216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a428f0fcdcfcb433b89c22dea669f43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6f4b34a140f882db083fbb5b934d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369bd6a1b72b673425fd514a5a6c1eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685d8e2ebd629723818fcd71e9c55b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a70f4838c55b88e6b4f9fc281fb53221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543f54de69bed1cc4e0ee398c07def3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa01376086272c07fcb4670f5dce2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728771a982ba0f335fb96f40cc14fd7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edfb47b2da3107282ce21274805a18225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0d3f69a4fef037655b9e30168bc17226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2543134a0767cab9ab85fafdb5386ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34b43e6b9700500479235d184b9c21228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d56fd286c5869198109659ee53b4ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118046041729468262a0d569a09a1b77230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f95934f27d748f6691fbceb4463422231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf3da0a5b756e38563643e47e64b44232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c92fdf91b7d81dcf6a8811689d5cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ad20607cebb169828d45b3199ef3d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538a8c96951428dc93f9d5892317c8c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1176ffac4728307ade5f69a139baf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0ee490ec74e9b1d857d6d1b83c1b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafc9db52e156d1eb5af45cae83e6f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f6ebda9f6c850a7f1642d2b41c7fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196735a676db03232475c666722f5cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c4517d6efa2c3d97cf169f043ef6c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb994a5f19c7205bc53bb949eb7f26c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43353902dba714a17a46e0edef9051b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824aa0d0852636a6604388a3ec03176d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fd39809a1e7d408ba81613f75ec1c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd08b63ef1869134eef372e7a951c30246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04683f84ee8912291cfc5faf1a39bad5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e813599a1bd2c6270030b5b018c83c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483403aaec8a7f5bae1a3c42290d4aa2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49ed6a32732e27b98efdb5e68691fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a80f0858e5031d4246afdf810119c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945294829c390b3ce9e999611b3230a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db5ede757a2cf091d51246f46f8fa3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcfec921434c223498534fc096deac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937c700b65c7cb99dfe1f569dbc1a83255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413ccada4d1667c695f2a3acb2587ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb94c697bc19f743ae2a3f086bb3dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1876d0e66770e535d267ad86099d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda7e9617e3478559e7159774f8fbb8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a160e9b31adac050d313ac6efd8351260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88858e7b4f6607d51fc2385f22eb228f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc12fbe9eb2726ecf94a7c23d223a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf0b33040f55263a34222f1d508807263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ade4d8f3930c9b7201c2d1b99b903d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488a078ae68b985b5863ed5b4ceca0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a95204f5cb8fd28d520f215cf792e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ac97a16bb6f77a68287dd230d97ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c869619858c311abb33c522a4e75e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fe0ed0c72289526fc0d44c62dc6cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef728806aa65cba3c0611d45ece20dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9170695313aa2ec8079a07c64226ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf65801d9e53f9961a557a7b249d7a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea3ed6b1fa4be9a8b032310d593e83273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc20a0930d92c28cc8ea95c1be145b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ae2037bfe723b88919439d949d394275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1ffb2990b87d48e0944ef09e80b21276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e356271603359a3bf87a4ad3fa2cd0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581937b3f27f9850f134727d8138fdce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808334d5eefc0f6b395a53b70e510999279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ff94cac85f0d36ca8f566d86472db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abe74ab1f354048936e87dca324430281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa09de21441a240b5e82c727a715e29282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcf7786a5670c0baba05e3ab4eacb3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce958155ba4621c3db6c6d75d9ceca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb398e89de2d79e2efd6f987617405285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8170f7f711505675caabef55c3b1fa2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d829d547f30cec28baf2c9d4ad2d593287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704cca0a0c3f02eb62f112baeda4021288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735bef7c68ceb32c01242f28602b35b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db4f14b12a0a7807371e4b6ce408a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dfd5a946f0c03c4717b766a3f1829291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892354c6da6aa211b99d15273be2ea8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e0182a723d10b759489d684c6a1ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6008f66fce87ec8ee76811121a5baf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ab469ad8fadef945c7a48a22c2db6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2b9205dde1f598bc67652d1e3f78b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb874ec6c69dd4fea4402b2226ab1d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6b79a1d08c3bedc648c55e39a15a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd989b8cb20a3226a737d2d64fa8f928299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bae3acd9dc6270d3f36df47313b6ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443fc425f72e2d9e3f5efebe81bc433301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ac36c569f334569c3029081f09a35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575702adfeae69e77bc066f9d13bd6d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcabafe18fc65acffc79464b06772ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f196748354f7918d1f7325702e49bca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2f69fde19f469748860d256997ce3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04974f731f15bf1095a71aff0c8d99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34d729d5320765d42c45dbf164d6cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e279d1d6be4be1efe12af675b63ff67309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc0c64a61559a4cb4476a104b9b343310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c12bdfe3abd6e7a450693695f67ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996e784299c3b37ed81ee8fb5c33fe1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5edb92a78440f4359746f3f0a05f11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6a449dd847af11954038f535b0788314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03476d7f92ba4d7baf9e4e0e09f278315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac80495aceb0cd78bca1953cac97ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4c74080a28ed0584336af5aa2b27c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61caa79c03543084d46a4ce393f68868318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae74c16fd141299aedca10f5cc26692319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98790b6eda8fb239a7cd24d72a8f93ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13937e5ed195eaa93e642966caa063df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b582a4b2a07669d9d5b9c62deace5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fa2638accc1be82d666f8913a66c3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa901f7186b91841e8cbffb4b342cd53324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c31b0ec2af849b343effb8bad5c27e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2f93fdf9ee9279b84d28ec9b325fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99849bc8fe765b514d63dae2a599bb26327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998cb6e2f17fab2ca7dd239db5206a5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937eb49e7685b4d6d65ac34fe93b9b11329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993158e37dd19ac78b6380211ce184e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48b383e0b3797288477aa9c2f361c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b026bd817b7d9110f3113379feb10332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfced00cd45489d25ba99644d5e9c128333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49414c8961c5a04fbeb4d75641fcdac6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28fad92f0f24d97abf1075ccad2b12335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a222fc2c9fc3858e88d16050ed8413336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225423cd474748257b36fe1cdb40be8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b894310018440675d1251adbb0e00338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e3f2ce46854ade12b2f8ae7a6dbca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d38e8d5747fa08c50f7aa52a06cf5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e0a1b9c4a5fe02170e6644ca52775341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bbfbffc286c77f925fc162b0302dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b2b2b18fa0e1679052f27ee2c6c57343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c709047d6ef12ddc72c8233e6528136344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e2402dccd5c421ac83aa1476cfc4e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db4e9de73c5b41f72168150e7e3ce0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dccff050e99331356554df255cd8f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e798940e63eacb4e270b9095e972fb3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532df58fb6e13bb2a920aa8191c5b167349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850e907456cf7e5509ecee39f8aebad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7bb555bb73bba22a666796be1d26d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf408be5af7febe6d7142f40059b4d58352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84001f4f5a3043df335cbba534a38bf0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3ebb6139fc44e331dcce6455514e8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ef6db0f19d1274fa1601836fbf721355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885eeabafea6f5ec19313a0bf153441f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f3c0c7696f3136e2baf1e279e7428357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cda968a160271c00cf2b014b5e0209358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3d05fda16e2bbdb76bc607a7c6a84359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0897f7587f9559969b3230fa1b4741360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4ed847d234d608f9ccc7dc07ee801361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535e6f3e0a31c5cff826143e534c268362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691aebf45a59a33daf2f1bbc981aa5d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67daa9af122e087c6025b609543b41364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabc12220e63b25018fb9bd088851bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd4a9c5cb299f747c1e85e0d57d821366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b94de173ec5dedf1eb87aa123a1367367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d9fdad2492e1cabf5cda7043c28f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a61918217f1ddeef66c1cc7f70f4d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33627762464f80f9d014c383ad9e625a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b90494aa1dadc146049ead81c28b67371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22d027e476f52fa6bf5f6f774eae1f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965a057f755683a0bcd734a81c8ba67373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa3eb3d56560803d9c0267e2ef95a2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb85999bb7f7540eda2ebf61128a63c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4ca9522634c2b69094827a717769c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382de50522748e6f929f6277811e5872377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062c3bf11dd9bd8f63c9fb6dc8a8c8a378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>