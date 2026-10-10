--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d990b25bee831c8e7aa12636e89ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad35781654d2e4771be6966d28fb54a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147095e54a52b1e0e77cf6055e7dcc23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d573ae71100efca28dd20c0fc50d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f829310a712fc0091fd3f09dc2ebff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4627d3bc0e5552bdc8679c7d893c9f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9097cd61511ddcef2d31267fe23c9a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b92961904408b947bacf972a1a39d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b80527c2e552040e822de61df13b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb9b8ed0ba75ca202603b398d914d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401d68372e33042a3cfe69fd903cbdf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90696efbfc884506b7db1da811bc8912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4967791c75e0205f970ff713aa585013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ab4d7eca2cf1094bbb1fe3c29618014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6cf04aaad399d673facedee34521e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12072c7cab2b3b8b2da4378ff4af66116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b3701e860ffe3c22492f4b2b340cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd55d5b03c4c11c83cb35a4ba5ab2e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688c7e241c608e8a7ace8889feeccc019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080ccafd993f3fcd6232cee6ae0e2c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdc1940a4372ba659a97b401c6f83c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2fb2c09a889ab2d6dd04a94748adc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faaeed04f96fef74ab5032fad2a9edf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc54b5f41de206bff1aba95a38967b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed889845e0c47134444cbb687fc928325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4262afe26a3b7ecae583fb2ebe5db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fd34dae0645b4182e70680139cfbe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38389c65173aa6cd83ff790b38bfc90328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1226c09378006ca31b5e2b3f0bb5a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20308db31e5d11ed8092ecd8704ec630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c387c3b4ad212dbf1ad2cacd942a48331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302c75cd22f235c991008d870303a9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea9481658a8cad077f87b0789f5ff033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b63eeba5d259018bb95f92d17ca6c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b34635e060abcdcf92c9b112002b8335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b7194bb1f33ed8c85593991b1e6d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9f177b3a96974ed7be9096244e03737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e828990814dc119a6d01f733ce26b8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00545afcb3155f98060e654f565609d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e80ea0243662e8e0e189cdf51a7d3640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee811da55a82bb4024250ff5a77a00c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18adc3bf4d8eb9927cc265ff004b87d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb8b9d11920f60e19e368f17dab99843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1964c1cb9a11ef3a273fa3410cdff4744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4f0bfe3d6cd38ff844f7b1afef24d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6aa3582acac41f380b97007e97a79046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad052b45fa02da33a925d58d573cc61a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c331a81fab5c7d13031542f3861a4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902cdab15044294cf1b8d26c55d377549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef72d2aeb58c8f673e77c6bbddea5b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727f3738a1285f68508e5af87f5689051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c748620e0cc633cb79cfe218429651852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd6ad1dfb6da05b820b0bcfb1ff38953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f36eac7093c78c7560215837d5148f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc8ff1c28a6a851fc827414f24b8bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ef1d4316c80d4a0dfbc328c98064d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89d12b824fa4c0d43a949b7f1905cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaafaf7235f5120dd766c73324b763758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372a768f5c7bb1cbcc08746ece9ed2059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c1560efde42b24d0643f30769c4f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc9030f032d63e7c93b51ce6d8284861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab897afd88d5e19d98b90c97d010d8462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d5cdd489137b701ed05ffb49d89b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06af971161b6628e494e362661638e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3151dd7422fdacdb6dc5aa12e65e7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d9350641c03313f688369ca35b2c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246011dce9618548f79601b7d76034867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84790e600f34e8bb0b088b7daef4397b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad72e72cf996ea474e89fefbe91afc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbbfa458ac5b9a4f0e8cbd02753c0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee64bd4cad4673c6ac8418cf5276dd971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c502961d3405a9e9c7a0a62030d11872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10e26b886b7a0f96e44509cc5d59a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01778582efe112a36a4caeba85acc0f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b581bed479deb7b170a278768f9864075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd60e1d41c8f37d91cc7612f97881a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1dab547a8cca418a287f8ac8b8e2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818d1b54117cff4e5db254af611c8ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c28214313b658c9c380c6a7809d6879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f565e1b8748a92af7f22fbfa7400280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38166b9c80cf9ec274b5d91103f3268981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e615a82e77af45c671310dc88253ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c56e93b504d2c64cf1fc91fa4f4db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc2f6afcf8b2af11d617c04660708b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14abd222b3e3e5f1638092ce8682b6385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065974be989c1821a2c45a96296a68b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279279aa0a7801d4291646fa35be336187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20211f9728d11683bdff2d22cabe9e8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2ab53943b04595456bf81c014077089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf04bfe42f6ea773309d654c530b5390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e40d5320a8c0672477e1a2812499891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaae0c2039533510ad80c55b114039092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa052d2253d7774105cf2f0a2276ee593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be12140ac086395bee1b692e9a0dcf294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baedb1402545b4ce89fb98916230b2895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcd48160442444aca5a61ec0d4f00196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f8550ef1cf3c4390e8cee4b4e5a6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68ee86a05a61ee9732a7baf5dad78098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dddba341caa56421d28f2853c645bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b96b8fb204bd7046683776b2a09679100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fefb2c2344bcc638968659deb91b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63016ce69679fb98df4b321e58603fba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a34a947552f415416b3a264e6c50fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8357c966f30693c707cd86da7fa53a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee7c852810ca2edf2230494535f1f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2551916f188d94e71ad30062de86f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f6353f206abef5aefe99fc5ff6e69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202feaf14b705b9bba8943e91729695108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f39ed85a1b89d08be34396ac31f12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf1838f57d0c5863dbfae98c855ab5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496236236c21415a1082db90849703b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552acc75beefa5b4e7fcd3d3038ff138112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667e96443364e2f57219ef1adfbf147113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7faeeeaa3e584cc638c66cfb9d86d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b914ff97dc9923edccc1442ef9ceee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9d11c0ba7d5a265a4055594c12a74116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558853ffb43d2ef26e650c104776aa6b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08419dd31106f94102b7ffa8280456e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada4299cc0b5d12d51aafd1efbf609f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b589d5e9057128ee6862a75d9b75a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0e1577b84bd0ba647db1b206ce8eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bf4e2e98be25f12f016cb5a14251e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b23920bbf99b9a9ac1e60468ac1ca7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da1f5f733bb8dbc44a984ade9d1369124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd930c9dfb236204df1d6adedc5d024b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a691f7a375bf603c61e8d7d864a264126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0443d58fd1f42e1d2efc99c9e47c1bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769487e3383d1dc3542e7b28f3100e80128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002e716e6327a30ece149d3a0e23d0a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95acb1c77dec0c749b32489a6e57a84130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8792c6e7c02d04f8c9d40836a8faf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6930512f5a56c5bf38ae35ba90145c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d581dd8640790cb7481633c6d64dd2b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71719fe4ed95b0e9fba13c5e2fa8c79134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081d585cacd5a4d43abeaf96afa933c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447361ca6d7bc2544d022e3e3706469f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44731c64b06ad20a6a064029721f9a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae795cd889ed637d6d379f8cbbe89f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252f90fbfcd80578b800674174ebe7a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560eb79df2e417a4ffe0489d36f6ab8a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cefefd925e3eddefe1d99da06de5b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017003167a2ed89a703d695ec9e88e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a43f6603e7447392028d4c55ea821143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e47d634eaed04f9424e9f9c202be6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c854684216b7040891f7995c865938145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cb212c3c249b54f5c5b1f0c516176146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9619f502e7f3dd89cedafb9ac887096147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7b61e23db37cccf44e2d8725ad95a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc77372cbe35aa95c5b92bce2d45c66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450170585119000dc3052087a3618e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d80e04dbee65a7bd59ea9ddc56edd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27f9a3b38905d546799437c4923123152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66342525c4a564cf587d30714171f972153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31b825467fe1c854b74630953b00d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264403eaab6a0769308db911e4087c7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d2b6f56de5038ac4e3d2943b2a9a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94128264937000b654c69f7867578bf1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce3ded7287d4f768a8e8854505ec3a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336c5865ce2abe67fd7f8b90082072f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629f889c41f3140a98a69c1611f10e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4563064a45376702a68b39ac7592889161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797b9c0078a15039c1427b1e7b12b94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6b0d581a2a62345afad1600e86d16163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa3163ab12bccd959a91a7638e55ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d5bd1b8a24e7a550f41a8d290f9f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ad145b7b4b9645025d354b8e3fea3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf6b3cb7cdec512c9bdca7b0b5f48f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c27f07e27c2cac6af388eb9a2bc590168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daff7aa371c8874beaf9e424aecd60e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8465c28045efc8460dfe45ed935453170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a4596243efee303f6ddfba25e93d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fbc42745b9d44b66c64ae79d81574172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f23eab41b18291560d1777486e8fb9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76ac34eab6977b095e431672943847174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d74f2a3c0cee949240e575503f296f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a68a0fe93db19369b93662f886472f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7796aea5103b8176d3286bdc9260d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5792d2557f52cd711d501c4c87a47e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9342114e3ffd86f3da3318e19b445179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b54c6334f78a9790455612e6710ece180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee753ef1dd629ed99879e8598ec2255181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f928e2895d4132927f66b99b4a277182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dd391ad7959a8d768cd2f7440a157183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae5f3f2f42bf9a1a50dc1e03f4fe4c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86660d662451ae6392fc8600a405d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa703a6d18a400fe39e2976f358242b9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12587acd7c2e29ccfb3be036b2f9e84a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2b4eee01188983f10606cb320ea5d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f494d81f3687f6eb5c969933d61e1e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe1ac8c3a1ea5d81b5d07817621377190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13464b85e36457d20e82f24b469165e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308f8d0c71775f5d11b49cf6740dc88192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4a6de49268f012fb98482b97086dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd58e7d0faffcf7a4a89d7826a9a78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3520cc8a2fc96d9cb1538ff5028ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0a6eae5a4fcab90e052bb6a3e4222196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e3f871a8fa2a9801c4d0926547753197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d747696555f14c3f5b659e8a563d9d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ffc32275acbddfb8a2f068315601d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e29e0bb74bae97f25c3928b8d87e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978777c8b833f8820db5c44b664ea865201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184ab684f1a7d1ba27fa85a82312811202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8698bec689899d8fba14435b95e42dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a065d3ed25deee34b6cfc796b71efaf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92374044278994f86632ad59dcc71a70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ec20073708b1e0d2f901fdd8163ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74571ec077504fa818a73bfec6c88bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2de659cd5b11765b65fff43fcb1d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce00d8dbfd4c54de41579a75d4fae9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2ff786e08431e15f25a7ce1d36ca7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6f7fe895323c25fc19dec3d42e4a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b4fccd138ee8a374fc0e38f617972212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86077389ab080eae45b9a5ec29957e9b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b57d8c2229522790d7379436c2f076214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f464f00cc43dfd07b5f5f76892ba35f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3e8f0b83053f49b3660b165768d0c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5c6fb9b0208ddeb69ed120838bb2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c3bc134f31906ae0ce2676dc36199218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383cb0e092787307bb8ff3bdf11dbff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766a1c100f9f41bbcb1dc9d77c3e37f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764cd6ed1aa3261f6dbad0c16fb4a95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26473d8f9194ad4912fb8ee5f7df6629222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0965bc8034a8785f37bf8c604124bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487db3a90f26adc853d166b9c03cb21224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025aba85f9eb2d05cf1d99c2d9191a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a912d908fd40dfc85a1af80b0defc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca94c33b621c374246a89eda3116242227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12162084bdf340c6b927760b42d1f7d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251a9dff95f6bab5d4c0303e4afa8d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb2cf994a8869a8041589ebf098932230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc80a79fd553dae12d1b82adae9a61231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22c8cc72b37cc1dd271a08d93cd47b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da762c7943179a5973ee41d3329fb76233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c237cd418aea0c9a604105ac45d887234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e87e16dd2eb3e16fd125f8039b761a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0f52dc281adf6fe0c2cbcfb87684e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bafc309498bbff8774f24a530494b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670287f081d8fcffe9036d203a37f726238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1a1f7d513e3b73627fca0edbc85ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bb1bb24d91d7923e61a8851c45460240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940cdb8ffc8381830517e8aeecb01f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bdebc8561309afe138954a5b09e5b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9c296b86bd7e9278f0da90896d9af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a41f9a2bd9f6002422ce483808525b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd80eeae9853acbdedc558686676c9f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a976d0fe6ea610d15ca962ef04239cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc202876ca264c2070b9cff275cf239247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2430732798bac9b91fa916b67f259248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6beb98d7c6b0aa30e56ed6fd2f80b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64725c9332ebb7792ee5ff66e99541250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33807a069329900977f0d9ad5473ed6e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dee1edfbf1ea3f1fe245fee4f511b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec11cc551d49e4deda1e9fbbc25f10253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51702aacd7720cff8f4c1997368eb9fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461086878bd740ab6c71b15de8bd9c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a695b528a02ec8ee43b52b702271aed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d2cb71a98194ebd9ef0e39bcd33ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026334d036706ae00a825f35a031336258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30688f3b90f96a9a9438db92b9f858cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4d825474f8eb1d332e72b79fa8748260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52d6af5d712157e681f75da752bad7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397d6ca7a4e9510546cf507d4e92d24262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2d6a46f028e05e49deaad5e5ee5d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e398ca8b7092036e538e738b448e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063613f157447ac7c4fd064ee320d2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec46708c6afd2b1b8f0cd84775e6d59266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed980411d5e4007cf0b7bd42d09b6fb1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be2c7500f0677c6bd32bff9977b019268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ceccd20ee927424b19435de70790fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafaf2e93cbf88ccd5219970c3550607270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba534606dddb21dc24225ffe64a5cdd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4446f52ba4e76dfb8d3200bc73451272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32463243a420df7bef6e1f8baa96f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabcf176f23e6e5e7356b2d3eafd712274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db22a9e0cffd4c74b5cd4970217e0d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da54428a619f3e9b84ceac384b8882276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f9905d73e3ab1e0df93736a07b6e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73730917caf4e06eaba6d90ce643965278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ecdaab325bd81206fd7413bde849e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dca234ed4c9a82ba1cf5b53b9d41af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c2104981bacfa8a37e2cfa11a6bcb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fce31f895096af44df2eb23748695282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfa392cf2238bbe40843c33699da3d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8734c74f20d553182717a436b99b53284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc089603fba61384ea6739ede55ac64285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5bb77ee75b82199b8fed332a2ea19286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0a49302f8c197c0294763fd53be8c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c902b2a4eda9095eecb31821e26f174288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6716c82ee1e3a3b5b0dc0919215e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7097b5df5b12ad2fcf343b356082ceb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc21d3b6543d80ab15a437c4ebc482291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd8fc217674518631a699f7dda4870292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0935e908af76b539ea4376b912bf3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b5529a2ff78d885fe8017b145c520294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae85b0ffffcc89271592f2317dd04f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780df03c6d4c79faa0ca52633c5d1dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dccc2ba3df09a81c138ccd4a5d00b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50d956a66f0277330e483b25df2187298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f64ce69c0315ee4cf5f3c7cf9f7749299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f42d029fd65594c557d6f73930818300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc05c466ecd7cda53cb069ca576104301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba463e22fe24cdd92604d9d8291d7e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475808f2d07026e6ef2b5eedc2ce0211303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5dfedde26d30fa92f048fe1f35f88304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb360a8e6901655cc00f07bbd8c2b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ef904e02df815d84609d6c03d8684306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6032f1754b60fdb3e17404cc1fc94307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120344eb9ddd1994f3fbf20deb118316308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be83b27bbe9c6bb96325f9372de118309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e6cae9b8958a1274eb87183463ed4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb5fd10a7537c2e8999133f68b7dfa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc24400b0552a3ccffb9c775d74dcd0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad7901e5a889af2a5314ad6b5a24fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8c430ab5999791f4c71c7fe8e219f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2de9e1aa5c7543e93451ce0e80ec61315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d7d17de783e37417ad926dfb0e637316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b92566a29c164cd29fd5ef879fb44317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b8429721b46bef3711d8670116ce3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7c9871fe56e0583eb439cd776a157319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb3bd9984b38eb9749f044577027e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a188b524f4eae5433d3ae7609361b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4588d3f4773ca2969dcb08a7bf6662322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a550b05bb88bbbcf6eb0ecffe9e08323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a895943735f156aecf1d7cffccb922b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0f34a73f96b87d0ee866121f4d008325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320d92982a3c8347161cfe7933bd36f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d193b99778bb451052e096ea8116186327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929995874a3ac120067ded3c5d4c632328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ee702f0fc438413131c8aa695cdcc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5369c050ce223e67d71d2336e7c9c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d734c4415058313e00c388aa6fe774331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5883403ebc9f32c07855c19ddb3f215332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b2c6b0d1f27c0b5e8cc3ba92ce3ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda285cee03fb122d564104229111c04334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15368e609e1f5d0abaa6183b8011ec1f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a39ca03073e6d28aa5c6ea374d72b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb943202df7a33cab504c382ae6a9e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009259746fa8f51493fb5ced4ded880338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79c9cdf8634acf44e9be63adb6b1c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008cba69f8559b5a17db0ba48364eb1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83406364997a244f10675bfc17767f23341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f6280aefd96d6b933fd521e9c47db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3a117af64542c4ee5d9c3a6efb06b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511daba70d0e1af0c2872f702fd0012344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4275ac649c364766ed3fba896f818f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b7ba247e4d63d93de18eb91e52800346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b99c199adcd99c125edd67d712f55347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdb026cbe0776fb0cb8d70859be960348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba22e19d7852caec377d925d45ac79349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fb3967be91ea589fa96e0cf65858b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c5b794fad74d2fd493f1ed190065a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4f91e3494f9b9e8aa77652df7ee0b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3286f68af97a17639a7dadbee1b4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917ef89a91c7905e9c397f3d8f049bd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e352545af13616dc23e5553bc232cee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6669620696f9ba0f979837e140b92356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243dd96e9dd982c991885593f1500ef4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835428976d235fc27418033a6b1d32f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af743766b691d245abb0b535b37889359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edad356e2ddab4425f8663ef919546a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bd06a7d66fa7af9332d88d32fec98361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81ad7e6ec8a3b5de03c5f2cdcfe8af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584211643f9e93f1529ed86149792ac3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278f3988dbf9106984a13a35a736bf7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422ace1358e3ad6fc0a72d05dbdea07365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcf5c2742d1b1bbdd4ffa7a55334df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a67eb62d664891fa47219408cb1e7f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71097b7e5a672672c82e83e12cb3edd6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67569db8ad59cf7cd55d24da5d1d90369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a17b379fae9f2407a09572c2307f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b680143408a993a31189d8202f4c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f230c999f00aada5df861b696fab0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529bee4144fafbfeb99d4fb447d69a8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498c60a7e639fb151a24e8ec6748989374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ada56b00b8cdba1bb57569128e0e03375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d832c757bed5e0e95bdc0a11f8daa9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820dd1b88c05c7bc6921d64267c28a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65953829fb83324f0ef8ff71bf442a3378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0e7665ae4a6a1f1459d955a9cfe571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cd312a6e188e17537ef91a5c24a672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba24e5d74fa1171e910a3f1b8da4a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746729133e7a0259206118afd605ede4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40891f8c1aa1d94a77a3e06e34d8025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693820a076ea396215759c3eb0c4ab976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3a0bc919e56a23b56fe0b2615e3567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252c0ed9f5b4799c865c5371bf8c1be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff80dfef4f462ec995011a9ae9eb709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d296d6a01e0ee5e1d55f2b537ec1e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334776f2d76da534a9af82014ba1522811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f13d89cff842ff28e0c538e81c89c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29abe5c3d85ef4cead7711b5f1655213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539bb39fa6b33b3f162c8b9b15ab6b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513875cee37139161f7eb2e5572f1b7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a463a56beb5b340f32997cecaae8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ac436378932faacabb40cfd22b04e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99a59120b60aee7b48f3a605779b5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced82354ceddfe25c153abf49d9d7cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a6d4247d110f15223631c8b1b7f2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d620b9055d3488540d86410ee454321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bad754b4acd6873746e011d59e4d3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5d8e74f3441cb5cbb2c4c0a59790a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b472f98f483ad6af1151182fedb918324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03161516837cf73525160538be8ab53525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15623716816a4b3d16892e0df472bd6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f0f381d2fc234afba25493c62a81a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121d09d307333961eea9bbac8936b3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47f94d042b6a7d23ba3943765567fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e6ece7d92fd5275c83e8d027c91b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24278b4f0ba7fba1fb803e5e8e9cd90431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06caabe46e198a0c8677298eafc01632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64457ea472c1888ab28d6351ac5cd8f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e0016d7bd5825bbee037002d312c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b489369cc8c943853290dbab7f17ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94430ad5fc92a1c75e09d57b888adacf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a473f014b14d9ad1dc727916d31dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522b660db6993aff79fbcb9051b595d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540aef1764cf707a66a6e0cee55fed3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d8d31cead65d422e870c91da4534c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab02924eeccb34d9f3ac7789ffe667841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7e217c92308d3ff51e6e16f646c1842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee200e5a11228393583b23d33815afad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae630c3af5764089fbd21e4e69034e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d36bab7e4005d407273df8d2e3f2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2c2daf07398020b21b1534858f7f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98ea96637337e05fcd04ea93a978d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263d9073eb354bf998569469b855e3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b583bcd87dbe2e017b5685c9f18c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd889239462682690beac234ae565d7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712c2e42e1cf6d68c9557009bd4e1b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33205c67bc02d7e0d1f7a9cddb61229652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2fe453e2ebbeac30adfdffb1694f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe4c9b9245d72c9e604d0da7dd348054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e2214478e47cefad8cbf6375f9b4455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072863e4b8a5ac59a14bb13766d1f0a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a9294eac0a16720fb8ad6ac639adb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3911579add7abab0199f924c2f8664b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b8f45e7904c262a35f8788c8e703a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a49440943771c854c30c49cc9052f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358254c82e5b8d7956c9de3f3aa7395361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffabbad0f6ae9cda12122b437970cd962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11463ea761a84adc526ac452445b5d0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf673ff5b8eeb4ba4b286acbfc834164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245aab6f67f3eb7c27bc8a018dc942965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b48c9b52879d5918e8a79f3aa29ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cacb29b02f3922afa928c9b642d6767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b86da117de54a5aff42438dcd6fd568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e7d9327c5e138fa7a51fda4d92bbe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59b1cb5d4d368ecc9c98ee39d879e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431fc1ca23ec6d187fcc464e9d9c94871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabc48bb1d5fc18743b19e178cc4d6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee95d449773b776a419206c0f2cb9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9030628c138f4bb3600acf79b2a8974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab94d16cdc2eb1a425e52eb300b48675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001f228639ef759bd2a9caa97b3cded76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ce8dbbd957ef198f696cddb450c7077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef80b198ca2ef17b1c9dd70301e769078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f148efee9da498131def6520022d3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba9c2ae113be85bda07d68ac29765880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2caa2c1097e3d28b79fe9402ea30a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ad47155e780050ec68a112a8c52b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b59360e5daef1f4f3068cc91c2f12083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d3fdc9220a04c337b1126b7dd57f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17caa76fdada335a002fc7d5c7804bc285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45585d4e8587d8958c666ca4d2ed63186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd3a878036c8e84099b9733d230eef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f560dee0fb72cfd8b2636160b2d0988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5610ff6d70e84f64a43495de7902a7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab88d73d4bdfb4153ecc6ad488b033090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571988f6d65d23da86cf01d45292f0b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12105fa7ddd7d1251ddc76c42d8908b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07846c3dc49d7b4ff7758de22bcb9c7c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d5a4e102144645a1c33e216c436d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf6929563ab7399089481963dba5c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94beaaf6ca3c67dc1c6740ef240e7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fe721f8ce0f6dcb98eb7aab0b821b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55159919274aec6fb3d31be47785591598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9201290f263409027549efc5d595899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbdb3446e7cc5157991be5692c6ed9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674eae087bbf084b2ba6b376208ea1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215201806f2b46255644e9740a21653d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fef84e772cf077057752e31521b6d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951783994a815483c02d48fe092846ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f172efd6c71178d69d6746751d4b41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83c4153935569e0b9f4774ef826c50106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982ce7d7f37a54fdc2f25e5b1a47d3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b531f581c9482779d08c016c061bb40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76319995b7012cac685ba9014bd9d778109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963a6fd838279339b6e95ea31830297110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344ba038c8e5dab90f7bdb14105cd34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2090fbfc0cad595c0731f25fe8a8bf5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c680ffe72b26032efcb3cfaf1aed74113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee86846b2b6ce907222b517fe71ae3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc298a6cd44fab4ccc70e62e9204a7fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08d7415870459c0699cf6b835acb64116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee00a018f625af10fca85c3f6b4a03117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80701b11d090e2367b2ef62949af8462118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25580236ff5dfc0326a3caff3c23fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af7b238f1371a2a6af5f7e6e55612c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fdc5a18a9e131d1675cffa71c59e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f7903ba77fe91882172e9e087c146122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052716d7d72a50acfb8869af864a1dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb251d4368a3d397910710dbde421f04124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be263bcfa4eb325d13c8c1b87a8b497c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ec64fc8d4047b2a6db0193faea986126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80ba03cd25cefbca91e421a8018f88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbecdff1d7d09e54cf5b39c8a7e951128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd435bddaca42ad3a0f307e0c49dd6f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0c96a6bbeca030887f1ce340c1ecc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7d5847b8ab37a1b247a001a6a7100131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b091a0766e9eb71269cd723a65f72132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd9f010541ae66cc2ee4036a887063133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed756b0de6726fc4a805739c0667ceb9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a62f1d6db566e5a94cadfe11c7ce9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2441ba28a14e5be0804e56567de696f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb475339b7628f7e3976734e132875137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe6b9154a1efe59fd980a56be1ecb7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955910f5bfde7b465ab34b2034d9538f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713b6e3cebf19eaeb145202803ff0a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54350b6666e1d97ab2433d95da6d767a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315359d24910460fa4600a07ae3010c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598742428da1efa2449f781e4c0bfe1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e8f0673f57efd1662118a2a593618144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f37f7bb352c53d519d2d948b3e0196145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62c4e6b3c08d0fc3779058ef7d299f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fccfb412fa51e48c2eff2d3446b8fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c4cc6ed33f4ee09abbd3f11048b52148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23c3b687cedf5fc469a4cd5663fa48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251085f60aef695d5d77f345b96f021150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0126de0a4b023b3032ac78a9acc47e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831865cb8f63ffdf8964be38a9a0da6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e3a372e95d3976b5ffea9d9323836153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf63182356e0ec61b2747b310438fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca12cfa6681037e7393ad5a03361aa5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902906214080a044b16a026633a268c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508a4b98d0aa6b4e8ff30a29c277ee1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82dd1468b58ea762350749fb2e6f7b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40476dadbd134b08f46143d2695887d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846daa7ca26e0f308cfdb4bbcb142ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3bc7d77a71ff9d1b8c47e58128fcf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0ef3c688eb232e349fe28109a6f45162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646852fe56fa895d290db140a7d782c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543229ef4084ef82ebbb6eae1c7011b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72993c1d29ce3399df3091c73f3818165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19545d4c63483eb931a85094ee997d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0cc8918e089549c851a3c54cb8d79167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa5b6fc5588b56e7fe57c31ddb7b34168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49c60ab1ee808632cb0f34304a5075169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce979d33b6bdb8f4c67f28ab8aec26c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a549f5891ae20b0b8bb4ff5c00cecf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f529c5142a407e47d3aee39a41ef4a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97d9e4a51d6f31d0755b377a4cd4f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1604f21fe7b9a9fb5247c4ce6bea7d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bc377b320b187143d4039d44b1071175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2b21a8696ba18acafaec36a322317176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c49ac6906042a2013e7f415c42b6ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cf54fbda92b9b4c3900efd3ce4e25178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a0fa4d8d988461279c1ab74f96861179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cec36bcbf4f12e43559fc5d3e7483c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d9040b0eca27803b08e04f4b61cf6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4e1f3ac0dcf79a7d47caf4ecc0fb9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c918cf6dd36d07c410c678b78ec567183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a28644ac2ee7925aed2efe23aec3d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3d9319bb1a2f410d6decf64377b21185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409674a06e07e0152bd2e4d6c1b7f3ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357862777a7a1bc67091dc9c492c9d6f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5344f40b9375ad3dc98a574ceabf5c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e30d82b17daf2f7e8d7379c5d913b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16836a114e6f53e2f491b71d6e798e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b583db8e509de1b671a01489e235972191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79581a35b06247d55682fe38a56be54192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57f8bf5a6a8cdb86b2b1c043fdc82d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd24573acdffa5b0422d103f676acb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e914a60cf2422a67696dd6d209bc2c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6a5d3d21c8da7d3a4c91bd826b525196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed91982c66487982341b7c2390acbeb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389eb83858ef7272f183707e880d939198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e521b54da302073d99ffb9943bf95b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9041a6d3718665e7e02e97a0fe1111200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34564729f7c8d54757051c75d30851201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18341ee1a2eac0634bb65b1634c4924d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d147865bec4280f0aba3955c2ff73b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b3696e0fb559a75a413743239dc36204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251ce1a7e5198756c537225c6f4e0a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650867d4ffe0f16e7ce4f30ac16af31206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337384715d312b495f363b9858fce787207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa004a6be6f45545c601c5cb5fa6c7c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641816a4f76d4d40b55ab1f47743d91209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93773a3fee9c716077b917e63f12bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03a7801f2eb40f5fcd62be41b7f758211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee373391bf7975c049caf5852cab1d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f256daa2dd35d9a00415794f906d289213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a904c179a1516ac40dbeb8d1e52907214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad467da2a2ce55da708bc036fba9e6ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f5600ebd21d555b7caab7b6ab308c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bf847768189eafc251616ba0e572b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34821a5fb6c168f3fe6c78b7011b71d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca04908a9be241d72fb119fbe1645f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd63c5493d950c24a8638b1dabe865220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2effa1616d3585a0bd77e729bb9a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1770c752aade8e9e41371937ac371222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926bae535378f8fb2b044d25982916b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290f48274abff061642d95cab0cf1e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6fe91a0dfc433b1c4f5a5cdfa635f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2381f35b903486c3a7a55bdc721cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5f0ed77778e1e2cf57baae4183d1b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1d33ed91d589f2be1fc8b869193dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30127c5ac69f04e137d0b273cbd3528b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3441c0c53cfeda84506936bafca8841230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b702367849d91a74cb12dab8311336231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77597ccc3c9477b9db4f6cc895fc7660232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275610009997044ea559e504b75a9696233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4608c746541a95b57ce880388f19129234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78176a97b65af50993ac062671cf91c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80e47576891e55cc6a87d15d7fd1f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8762eeb6cc99f067c8b28890c86c829237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5705b8bb91d6a0528733e72c9fffd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dbd477d8ab1ec09f9a4af7b4e51e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc930065a3f0788700ef6fe45cb3cf62240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b3c52558c6d2ecca706b428a4e68b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e948e46d5a1f752714414b7849dc704242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80727edd588c5fb32416e5bfbc001b3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4d57c6e72be62560e5e1407eb917a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d999f3cee9939abbd92b48715a7166e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16745b47593b00de81b0a9d298ad1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafa4d13209d38e5c7235b3c3a4f4a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb92188c818278107698913935f62df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ef66ffd80f1294271db5cc1b22c14249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1221c0eb43cc4b7dad7c1783d23eac6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f19f6fb9c002de32033caa9b993f8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf954dccf2cdb6824380c290e53d83252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2109979b4b28b09870c3ef872575d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c85867525537bb0c224a49314fb87254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb34acc06a00781f4abaf8c49ce796255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7724ecd3eef6b12d766dfc421c41f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20bd2c4447d6f24afc2d68305ebb59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1067cbaacc015b2fb2f8b9119134e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bf95c21d4f2e74341675fea3f0ac5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb1e63ebd87ba7e7fca48b55f5c8b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b014f677f00e5dcf90294ec2a05c7db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783417324292c9abd4ca924b5971c392262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db8b0250f5049fde951b8c57aa79fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c78c5bab5689246933bb1e784775a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87006df46a022554ef261e7e7257a1d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9213194309734c750c24ef6f499f305266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447113e01af6781073b760f423041b82267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec3fe330e1ccb418a223175f63fbea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631147d27da949cf3fdf35500413324d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22185bbd3d391cf7b83d05da5e4d5b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ca80a90737d9fbe2f891fdf46292b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940746b2057fff447ea34a78801ce85272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd7f17dc8d6996e664b66bc638a813273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731f0b3cf21e68ef42d372a994de14e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ef654852bab076655a5c2525b407d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525271b0b07754a8f0e09ee58f66b225276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4cea1266431afd34ce2fc3b48be64277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7e694e5fe9e1d9f6fc8379fff8208278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b7f3a7f13496fcd1769737cbc96e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7ad16c7108b8835fdbd98e9d503c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662b915facb689944b978f477f018fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3da89481bb7003b7d7558b3e661a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4949aa575d0bbccc1e6087b2c802ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ef9303a6f1ba63e9c263ff774b4cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9448d8aa43f1338c4b19dbdfeb42d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cae0d1d7fd56d549c2632a4bdf033286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcc7b4b489fadb75a182a412e5761f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71555c0d2ca47976838311541af37527288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533234632594282a14323639d182c16b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8a48afbe78f0ae5de5102a3b1431e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20155cae1bc0888fca64c788aaa06d9e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0862d5d4f90378a686697a7e5af872c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661ddff51c2b909268d986c2204dcf8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf63ef9f53dad2cfb80478826f6e789294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbeb93861cbeac46f42bb9626dae51f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672a2a96edf1bcedf7c378ccb0addff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c7a71cba16c41827a9df1b8c3122e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930835368b8bd642cf32e8eb1c01ae4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45d236faea3c7258a1dca880c2777a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465f9053a1321c9c898f8e2aefbe296300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fd96ae83ff4339fdbf43a05c2b013301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e6495b5d6b3b15b702c7623db3946302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4ba35710ac422a88b65bfa0cda337303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03746758088b844113e7eac2f55b39304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcac3dfde89472c4cf6a61d7d3a53a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e699bd13a55e7ae055e93b53584048306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b20f75208d3ba1c1c0af3f0ed3611b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bebedf88aa935b8fead403964e09a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7e705b94eb12fabdc8bc5dd021392309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5adf2cab870181fdf5a12a5591eea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8b80bd1e946542610eb3ec2276e7e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112f487cbb6887bd5da5b1a6fa509db312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c287da6f8268e068b645f3b185b392313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd5aa1a8b40ff4fa7eee5a19224114314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541190ff692bc00d7e65eb4b89d67dc7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db604b66177aa651ae62e84f080c94a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b8aacdf4424449f18c47010b066fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af4659cdeaf89b8e5c78165de43f16318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3c2e7c6eb3296b4b8b628b84e9cff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63481264bb16d7eacd7e67689ed8c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9c8eaeb4061a5c01f8fb2ec8b1bbc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dffc5c4b6782b799239e45fd45ad0b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3ff15a8bbbc4f4596fa9589bb8288323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0ac25743f4c2c431e2bd854fdb7f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca56bf287bbee516363f1502cdf6fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f58d95aeb4d81f8448d55e8ec0528f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b7ba5816e7c4caed6f9d286290d6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80593c5ca937193cd41af019860fae2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b2421e3c8d34bd0ff749522056357329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62c1dc82fe4ddff5e43da8d483db5d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b9bc0c74c844f56affc0ed83e1125331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72542c7a69bd8682b6069fbb1daefb1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ad8213ff429a03d3b034c348dbc44333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae270025852636cfcbd98e740951620334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9f1e988983747bb64783bdbe8b9b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eead88feff97cc6a0c8e1a82e798ed8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2766d317b0dd0072aa0f95a5b643b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84905ebdcec0dc3f888f2af0bed95db1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446ef4e89e0a41971f5adbf105f7ef2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19f3e52a19cc4232e9d6c06f64185c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bf72576d70d19b2cdbfee9d5f3d42341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebc2357cc4b53a9abe224873272ec0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e0ce97d53cd0793d5b5be9aa43309343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84b8a1ae85828eb7d6b8cfe333dc7a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe3512c770c12997620a64838ce7de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eef23461a6339502ea4aa87100717a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dd408e262702a28f69141094ba3bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425866ea3ad8684b62ce02a3cc5da659348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d439c55ee5c859ed073c83999bb21c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f8b9d59c8b08f6c469fcec1b7bc44350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a09d4a631c76fa0ffa4aec5ecff041351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44f690ec40a74d81291e8f7804c26b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce73de519b5c6dbf21fa1f1776f24e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45d5f310331c0f11ad548782e01dfe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6779812a2135481e6c9bf8d5cf7392355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314f458344826105605cf7cb5749b99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518a1002dcf2790e22bacdf545e5518357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418a34d8c96afd620b7dc548f129f40358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc49cd822616408805430d511bc5ffc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19978759d9a6eab7345ef333d336bf6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027628c33b9b07daf2dcb58c69ffb9c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437aaf24d1a27541dfee3bea15c17c5e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776f232192caafcb0c1600d110fa1f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dda52a6322896a86d0f5c505738089364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bdf6c2c200f555179d803751c356d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fdcb2758b3ee092985c21e3ea8833366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9d1debe830bd8d1fefabdfe357c79367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711e14280d4f6444505171ead8c1dc0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37f2e7097f1b22adacafdef1f6610c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d8519c4a5b3179a4864b6aa009c1d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ac9b8362f153b4cb0fe30487c7b8b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96018b96d49131db58ec62f6eaf9752e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae64ca9e1c49ffa9e924dcefc9602b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4eb5b8d34c8b39aede9e7b9f47361374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f44c12fa09a2b47a86b97b49412acb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9a36febc9d76f672b44bbc6dbdfa2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f46885409e0c1c041a8d3cd9882a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e36e2815c2f009736de1a80ce1cca1378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>