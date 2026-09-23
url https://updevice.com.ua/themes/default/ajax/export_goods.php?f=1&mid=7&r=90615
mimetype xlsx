--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbd0e9e7f561dbd11ad9af3e2416701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d631db94900383ee3888868f10ce2d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de8f028fb0ed48b9860bbb3fc4eee43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028391e4eaef929d965d8a312133f4784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3941ed59537dcedda8c9bea51605d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fff6b75bec8ea6bd0c79e0e50a0e206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd1821322fa67c7b782c1c8ff3a06c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369fc96b107155623d1bde9cafbff7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ca7a5c8b78b5e3d335fb80399e4df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c095d7abff365ddc86bf09416787610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0821b8d3fee716b2e1f1b831417b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66137cefcbbdab53e9520ace9d7e4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00f004866b14552dd41d107ba19acc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db81e0689604b2e6fc9ec2021bce7a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1462e9d088f23c034825089fa7346a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e44adce03b5c415eafd8964347c08e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ac22967aa09d71a6d129e6c04a12517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4ddd29d89cefb99944933813e520318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149eb130f6bdc61a97263f2bbaed82719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f8395304a7188ef09eefce11e3ffc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426fbde6b3b9d1ebab8cc80dbfd04b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a79e054eccd420027334fe59b4f4c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548de7eedbda21e82a52fc678594cb2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c2b643545b452dc1f169328e9f41624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3981f877b0295cf77b4e9f5cad2198025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e10cd476b552023b7600ad1c1426026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a48de0362ea324a1ae777422d890127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacaaaafbba8b6dfdd113e60893dfb4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848ab26215089c286d0a5cd94b9eac529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172a1dfa4a0c6fc4b38be647b1a5f8430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b2900af3b8bd03d2cab90768ac3fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c301b2295835ab9a6e377d22ead66b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296a5c827a48aa9f1e21bf446ec3b1133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7022dd112dc8878a9a86cdd2adc2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb65a4762f87fd1bdf4ef3eae32ea7835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b37ca6ceffe2c18610b98a5db8394a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8adddc4d70f76f9dd66c0578b962837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb1caa010b5575f1bb19b4fe247de338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea0f000c9f8f5f32a6e2d2433328dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727dc66a73c7c4db94030ebfe8d5300440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84164fa02019e84738108afda6bf8141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb24bbe1f08ab14c74f1aaf1101c4d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1472411740d11a008203feef84205043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c50a75f5438fc67ac184322fb0a73a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a5617fc8f138331092dd5f2230a3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be931a0fd2b009e8349a19f2e3f6c1f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe860562e1e9037d44e4ce0fbbd58bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8d92248051680c978f054b68d38ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db093d8110688aae26e262eecdf6c40d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc0528b53bd8d6a2fadc1438b07b6c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc62b82ef185fad1d4045c5c8568f6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee47408bb5c9afa7bf5b030d11cd85b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5c620a533f99899e47566b4cf1f9553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33a4d8e03c1b11d1c3c5d7832e406154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f34628579fc76bd63b85af888abb455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9886a71be38861b0a67b49aed9108e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4a4f4870533f319ca0d39cc0ec5ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903f1885efd05197994852bff42b7e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b0a02aa0d3083f0a0b7bb434d27e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c5748062adf652ba4e30947864e2f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5144a2cd57100c1617f9a0403428f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2b7448e5de11488d12c846275ab8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11e641df2609dc6f8b2bbeea3ffd3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb739ba16e0d3b8d88a0f53830aa5a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712f05d0693841161f0e53dfdea968665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc6b4db159e1498b3d03da65d4121966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbb87a263f7a65b7b5ba03b129b26567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227aee3210d629b02c31f3166642190d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61418e471938790b9e287321b5d6d97369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81fd0a9fcd1a2b1a01015c97956b4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08392a56b46fd38e383a152e4efbcd6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be7b5a39a96fcf8a55d287e578da5372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100b5f31eac1d2696ee5c82764f528e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7afb18abd7c491899ac552cbf6ed3d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c6ec3f4d52a6a13ae1965251ffdaf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a68ceb60a6923eb06223a39d8d6e5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27322fe050751d32b6d77fa2aaa5384777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674032feb2fd52bc7d61cfb33f7692a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae60e27eb31b9a38a688eba54b36de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb568c99d41917ed92107e585c1d7f0780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69014f53e4651192c8ff43037c93cb181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be1c26ef075890974f080efa19e5d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d21bc6520fd38ecabdb94e5d85712a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bbfac7caaf0311c69bcd2423a64d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3840c6accc9a22891f5f69402e0000885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d616ca9bf2cc5c22b7926cf28c2cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de316a4839b229fd58ab76c5e1dd9b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6742f72d0e0985f0b60431ead97d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5ac57fd2ade904e5642b5120e4cab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc658c5974c7681b00fd4a92d6be84fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf0b95387495b31e402520e8fff9f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576367c2655087873b8b5fbb5050802c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfbb366ba7e37a484e58ec1ab4115993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855422ba7e817dc10b461fcfdf740bf294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1814e811d6c710b3918e2de8d065495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297deefc88e388a61ed75b8adacd3f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e710db535f15bd4721e33ffcc8ce5c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb463a25d1fdf9b878750bfcd4bea598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed21ebde7963a7d0ea9c8120b09a1f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1a80255aa755086e46cfdbc119485100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098b9d19d0cec274ae8854eb69234e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd758c2f8c0ddc2f3cc248399ac573c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e6b555c8a774515b9f156a0a46009103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622d2deea12fb152b95291cad2c2594104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac15bbf46cdd20e5c46131d53a6bc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9d169f1ce5a027e022c97e1ff9733106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474e3e125bff357a456058a69deb172107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacf9a5b9c58828d0cf3dee35fb5044108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c08a5df06156c7b9688910dcbd3e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfbc2ebee4ffcd3cd74b16d9e6e773110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4cccaf54965d3786a35226cb5b682111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf7b74352d05efd78591474b38dcb9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4de2c1c27be8e23d6a9c2fcedf527113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cc9bff2392b0359db44ea5ba64be6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05275d2a4e6c733a50ab820437736c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a246301fbdef83975efb7fbac903b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482f5adcb6462f91c31ddb24906f1bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b21c14586de3b480ec4ffa8b6e94f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd229f5de81d7ec6e98048b978686cd9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca50f5d50bf5b7391f010ade7c05c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2447e3444841bc09470f6b703937b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245d8e13d849f124a67a22f8bb3b18a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18403d93a04b6a58baaff0370948e005123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23977c446f5e841f2feabad6d97e7038124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a4f00c3bc1750459fc54ddb50e652125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bf232e2cbaef77a6d4425b6821be2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233d3f8da7f3d28cb473215c23ab0ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e10db01e512838cb8fa9d5d53ceb7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d276b20c909a22a35fd31e139f818a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6a779cb326d3dba29627d1fe2851a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b54c83fa5865036f1f6eea077acf94131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a547b4ab22081c217c0fc7c26cf45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c501f1bb9ec69b75c40d13dbaf88789133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc7586461301178ece0aaa4c9f7c0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9169fa039a40fcde781070bba53468135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11dee5cf91ac8e74dcd8b006a733dc7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580280e4ce076e98a3196c3c472d51bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34824d3a17752864a8cd1754994a1e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab006e5cf9b0ea3d07e03269b5e15283139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ffbecfdaa036cf62671ca2bdaa212140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efda65db8cef4480b013b1e2984345141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab244d159e57c2254c065179fe0a34a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6888f803f36351708352344207916143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82be49621f60ffd9dcfb3f50244bb47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b74acd3f2e3779e237842857a3db9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b0d01b71776e16dd745d881963f72146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c029b21468bfc5e64a119738de7963147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f0ac3feed6ad92f1dde61a6b9cc5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93b3fcfd28f8ac204f6c3e813e7f37149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd542860d16ed4a8c5ef1cb84d8a6c02150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c859ea6176b42f3ff9bc522fecb5f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c47a6e40cf3a082cdaf251c25b614152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4e909d7ef48e60db984f3570df197153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2d5348638a72b7ca99b8f324f8315154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe43c3995bee701be422ac6b3c506b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb5fea1ea873ee047f430dce6029a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4db55a494f8e208f91f012ddc6e245157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f92e68e344bceb9e8eaaa20a07a0a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834c11d7b5e655878496b3434bd970a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64beb0b122175963fba0e3e93689764e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfe04961aad28f2fb6f1ede1348c86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e611778dda9118c8de2a4d6c5c1f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6608b3d0b2c53033ac598064ca52b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd93f504fc7760f5f9e31348e25493164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144977c7552da3d428df228236d75fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e139a3cc03ff0e638b914f948cca66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61c18684733dae8cf209c572f4030e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456e3d392e89e93a7555afa2e9bc235168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb578b0c5b0a40a9c776cdbe1c13df2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8ac02e1a1b4276d44c2a56d5af025170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35053abb858ea58068be6ca1cb90469e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629acb7094226603bb3eaab09210871172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98fd5a5ab9bc727ea67c683b18f6ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee582e9f31fea648d42c24ab3f5d5758174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28734f8b59719181b66122965f7c40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436011903fcb4cd72471fcb0d389a3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64136d5641cf73c5b3bb9e9c0bf9198a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df76cd8c46e84be12f18a2a7f0bf607178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa804a8a589ded7a53b9e9ccd06e2028179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1e16c1ca0ce8b2a17dc53c02651fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e2418386e6f8c420b49e1b6ad27a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910f0d2e2483cf57b963a66798f39ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f09f38a34976011681309cda712892183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e6223aada68f8cd4b750940dfe255184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64aa4fa25554a4fb4f009ff50860a46185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af5edadb721274b3fcbb2006af4597186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1600a83c961a0cb6c9b9027e62f1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c609e9bc99dbc023899446a54fdde188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ff031accabec0b7ec67d2d69b26db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e09d35937f16cf672ac50d6592cd4d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f24047b541cd70a726fedda0011a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79163f69bf87907ad01bc4bbb4b192d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf79abf42fc2be41381bef51e2089b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb547bd30cf18b5649b730970ca180194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f804faace65a0feaa148c0ff06694195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425042044ba85032062c7733989ee725196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a78637eaace3badb1387a5a8b430d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108eba8e4fec0ff775686b593a6bd65198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964a6843b17f32d614a5991f28012cf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25f84b855cf3eaea44fb46a00646c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9df65436e4970ec04d60029edb29c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98163666ef6924bb0fd5d45b063c422202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ed13da6da1c8c5aeac64ca4426928203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585c21521f8f5e2eb5008aa41e0acfa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975f87dfc5a292f46672f7dc4e47013205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21897c19fab094cef36d99aa0bf36123206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43912bd0eab8ce2c79d8336ce7f22059207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f15a7f818edfbb0b0b22b14f10a39208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c34c4b761863d15349e7dc20847cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51985397524494cbc38b168971db1dfd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78564f4221443588f5a3fdbbcf579780211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c42b84858a8dba115b900e3a82e7af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169aa01c60a91a05f14df1bd12c6972213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756837e18bb3f40b217e9322f8dfaff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1df17a22a7a96e9d69c0ab6adb68a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d70ccdfeb0460b9f855fb61e120507216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa40c94e15b155097d2871b1053b91217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e240f2dbbee5282ffb9f66ae4f4f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74524448925a145fd279ad4bea2d7b04219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7bb53fe5847a1875ffa0450b0df3e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274a1ae47b3a349464679b4a35909e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d911f531d65c037177eae95ccbfc4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f5e2e428691ebbd0d395afb4b3e7b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6085e3a1ef859746157a1ed4e7bb023224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814156d546e0d78ab0ea33648b7ceb87225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89336001edcfef45df1f5bbef253521226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ca932f751a8c7c8fd0c98746b6417227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102835922c74dcf93368902b8e3c2fae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d76628bce1258907ff7296147a4c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c993dee30146075357dce5143806bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b529029a14b47b6bbf774dfee1db40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2a13fee7b350a3e7cbd3816550458232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16b8e4e7b5086c1ed513f9052074c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00fc34ecd21d9977212ec949a549d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdf4eac882f5d1dcf0be9fc24c879c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0c1fde10598d17714b302ce7d4a41236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64f2b9a19d92cb580fbba3e46f2758237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfc3fc2c221e35a74ba50e95950848238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8229f7fafd1f276437adb65b1142530239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499bcfdb471e35451bf179e7d95ade3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f6731238e198f5103b9ccac073cc5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db11409815dec5720a9718c3777490c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdfbd7ccba368e2d263743243d1ad4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae5ea6da19b32f96915a98300399e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041111ee4130fab5696e4242cf9337d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199e1e18436b559232d68f373395dbe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89bba5038e287e314b05c472f9fbac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d288e1beba5fcc1ac2987959090407248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4467a5e13f4b58327798601d1e6841249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fdd6fff11a985c14b5e405c674cdf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6e45e28139e3c47390f935b4ce668251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db389acf2c94eedecd4ad2b1eb0fa64252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c70b3c53c7612c8192a0cdba01d7a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebe3156681ee12ee589dd3ba575e8d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfded7e3ced6bec361253abba30ca1c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72216af2c6a5e891f6164850448b1d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea33f7e65e93d37c06d9cc468cdc89257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8ced35ee0eb26051cd1a229d2d1f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30bb19221f26ca464cf2345b3693e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274df707be6d78719ddb2091e09e8bbb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8654e4a97eb383fc025d4ec334a36e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5768cc11ad44fe8da5cc87dea53cce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31fdf17b375106331ea217f0c63c27263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ec9e2bf96fb4ad19680d7a23555fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb6c05ff4f44158825f17837ff6da7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110923559e0c2a84f36f1670790e502f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba707c6bda86be6ea7be53fd352a77267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c321d9819585fdc4253ced6224003268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aaeb45e30ee40504b22b85b84078e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03726664b52d25b152e13789753a753270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd28210acdce45889298bec38dfa7da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfe2f33b5ea2cbc426475709057ffb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07839091ecd538102bbdb04e2b7c41be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505a638ba1114e809ac6e21894092e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39280c83256ffb9745dea4d915417936275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79796c3a8fa463ef094445967c9bbc7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a516983c5f8acb47491eb1befd109ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ba2a623c08ae51c88ba354996440e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64e77bb12b40ed0176223acca703b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03eeb3661899f6e7a9e102d3f08de18280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416422f1e61ec253b28ee14e3d749aae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc909a557dd3ca6f8387ed855e5eb4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059994b50f57863463e05b5b5eeacb6c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513cab935176c74a7f23ca3fc0ce9e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233425cddee22cc06135b7c8606ee5d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76837b69bc97c252b43a2b5efb4b0c5d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5e24330e03fc92aaafe974f063a6e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cba5806d1052fbce47f93000b2587a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097de2da901cbf63c627d7a310d987f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b2d48dfd702dd1e350b0a453c4461290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4f695692c03f058eb2b4e92f3b955291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068549ea49e0eacc16ed1375f98b408292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1b398b4ed8f7b1dff84a54a9889fe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b0ff119b4ef26bd792e97e8cc4d24294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b66a824e49ad4d4c8b9b6bf645bbd9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff212a8038e78f0bb510c34272567d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fcb631d161a42e3705a6fa1ebe6f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61199ebeddf199625646a59abdbc1606298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640439c869fb61502c16a601ec6f4f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796352e029813d74ed0deeb9a674590300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bad6d33964178ef08a11e5d291a13301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64955b8e9b5a094ff3dc4a9de5c6e045302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b06ba02dd8ab2be515673e6b62b9ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca21eddc20096fdbf737b193808f9cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24069288a00a1335608b0679aa78c30305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecb0f3d53d67fe4b368ddf590260e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a636de4c43b27057abd4fa8f0f3ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99552f5cfa75113e8259c2b1ca445252308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129af06dd212486f1932bcf907dc2e4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941f851d9d7ad35bf706e1a88dcb07c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03640e3bf8ad28ac93780ef7e51d0a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4cc1e57472708a97bf4b8f70940f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b8132836976da0dda8fb01de967c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22269581016f123fc1507f573127caaf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d3f1a55803badbb8f3013213d0580315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a865b42196e8d68051e8b84a3655ac8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f3f245f3e41225153655bdb09af1e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3cda4273e3b12e623a03901dbc0d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd07b59a9fe86111fc332d3debe90c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd865e8acc839aba2ab6d47b160fc2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261dfa62cea48d970c5b6d25fde9400321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be530566e651feb9048908cfe2c3ec79322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f4b9195dd3c9a7bfc023371dd49a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe9db5fff822c2cb95314fd9dc984e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120184cedf8071036a2352afb9b9883325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e33afec3eafa4988faa1331b2788c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d283da9537cc94f5581b5eb5b7aa08327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9277e593295590ebb27f48470b0005328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621bf18050408b10a4cde3ab9157caa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b863b2f313f35c7d9d7533c28fc257330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d046acc8ff999a464c274658f75dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773c2ecfe0b13eeaa902b0850c41253332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78735e7e3ad147fc6c71c839556a02f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf457f68eb18416a3fbbf16b09b0088334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3451712e7e7195928041db4740249335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ce5b68295231a7bb62ce67d0465e3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e3c947d74bc8747b400b113e4bea9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6a9576cafa5b84852fd1729b29d20338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a3755cdd64d9a479c47ad221878d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34088bbb4755b64dfaa59bedb7a0ac2f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e61165620e54d3249b40140ae934f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6482e67f534a7829d179c5be6d76d56342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b4f7c98ffae9b5195afd58a50fd36343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0216af080d433730cd6abfd1834a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946a339d34277a8abf8600ae77f2ca2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98dcc64d45de3efa03fa0c232b7720346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d0f3cafb548a28c03d9d588820330347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291790f5a9ee36f98792f82e79849155348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a947fa3507a38032a4cb1510aae4f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c304d53799dbdc24edd956487dc743f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cff58a2db0a57b33423c3a24ea5a64351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f94ca06bf2b91c19aff916a5e6ac2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaeebfb9a615fed676a08a78e05b7f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd22f893c25135b44a29c6880b06e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977babb274451ea51de4a09f72668417355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2674e1db9847c501a1992466b1199a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd03110cc6ee188a63ce0b407a976e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f484c6d3769864ca6242acc2a68db5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac64ed6c33a779d8d01feeacff536d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dfb22207c11615947361e523c3407360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef50c8677228369022ce123995f7c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c82295eeab9c9982e2a93c1aa3964f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385340ad8feb99988ed7f0bbdaee74d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e4b3983a2a878b0311ec08d1bb7c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db34fd46b6abbd904bedffd931c7746365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349a6137fdff6ea45193a286bf7c79a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd7ac8cb93d6f47ea3ebf2d007c425367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c9a792136003d94a56ada6d12dbe5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6170b986c636f67a934af57958b6fda369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68073f4ec01c78d64f6ae700e25af5a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262df3f97c0bb0eb4f1746cb01276c56371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fc3919eeb3ce823d31ded1aad35ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f036333dae4581ab2816e667876c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a082bc189d0f2dba6ef5986f349c3ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38228c31edbf5168c0b52e0f3359e273375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ce10e340594e664c3cd452cde3f9a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607dfcc95e4b6b2cb6158d9fd009572377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec99f9a3fb5b004a73ed75db67a3d2378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a9d65032942b21377256ac2cf1d281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576e5cbc307e902cbc425171423e7f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82448c79d6539a4620e53a935fbbe2803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74f7129a19ff67fc43ae808aad34f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15391116716b20d6378069a1a461bff95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21eadaca78f8abe6bb721e0d317e2fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701369ee949b639f353e0bdad916fae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff9b807568f7c7e1e9e4a03e1c89f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1d30f8bfec0e39b5ed29f8cc3cfcd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9dd8f00d7fe8620d0296f5c6b0eb510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e99633f6e07c0c888321b1a8ec91f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853e549256cc3edad45c2a0ce082d2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fca6d602bff0f93a6b64133b6281213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1e6c6b8e0f8c2889f504f2542959c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3e5fdcc404f8da49354c9900805d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f842b544f27d479b32901c08f79f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee565496ff18e6008d6a4b78f329cef717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835683d69fcce37faf4bd653e1a30fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a43da5067c1d1094e525d5ae2fc9ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99525772e5f2ad249283cbe0778651d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03073040d23b8f9f8f743a1d08a3bbe421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffbab52f8f4a276f8b168dec4cacad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac5a19964184f9a67ea4cc4a8d56b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72a2a64a2e59dca93c2d44eb8a559824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03383490f9c234c5de040a68a0ee185a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e109808b1e69fba15cfbacbf8d069f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684bf2e887e463f9dc0161efa32d28a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95795affac4aa6e803656c028acc2c0428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e28b428261e6e9f814aba1b553e27d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6feac70ba585a49db47a5ab1598696230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc804bbf80762cbeff2c4f415cce6a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217852d64575082d62807488d828fe1f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1601ad0aae7e3bf7ffb7c6109699fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f735f46a26dd147fc2ad8b4fcda6d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba30c7147735f51569aaead4585d8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a5faf641c4f0c571e75c498fdae9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3bf1c3a55cad58f4224a13a8998c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18208368d647037d4e9a7ed514342d7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4477572dc361f091f2a4ac231a26dcf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c924202e23ce71a98d7f372d6c687940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31675196526c65f034fd91d0bddfd45141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3993882cbc52e6dde9ea19d80dfdfab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149564579649d695956d57638db6d48c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529f0675f3ad4cd549ac09ce59fa10f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7c44c9fa6fe7e97272eef930664db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac4c7b117a18a75ac66586a3e778e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b353bc0af85d4f1cd61ee64649c54b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02aaf527f88e7c3e03d55bc4d34d7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ce3d69965a7f60ec7e5f3ccc8dbf349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33028f365478894efab057dc8bcf6f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acce4c6a1a9e3a4c45a194b6afc83e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b121b8a92af7a2a13c46c174ef74e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee045fd7fd1ee54f2ef5b9cd2afd42fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd6d898c40d59cd6feaa70277b132754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6da51d5373d8ef210e8327ce941d2155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58b32084f110828767d0226fd6227456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426c73410dad1bc2f9001dd5967e36557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6025a532f7c913bbdc6929a6c49cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575d462550a68d87aca6126766e77a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b6998149431037174f351b5015c7d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4453dd8bbd2ab55123632c4ddcc9aed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cac2a5d3f50e1f079a49e4705dafa462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dfc2c984716554d57a86106aaca2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29f466c9447bfefa1999134e32f61664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af063f5b6966ee7a75b3d74b0bb054c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f1bc7a50696f5fa6ef3f8da2143c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1b6f6820ee47f3080416a7f7fb9b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5fcb0fa186b89d8614fef261d9e6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e01adbd7a74b1d6ee5d3f559dc91469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d11c815a765e7eca3573649d4ac9cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4d2e17666c37a1572fdc34f9de32371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e568527f5ce86cd6f252e170f27e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b71d94558a1a3b5ee64dc44a39ccf873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ebaf695007a5e80aa0a6058f7f2e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e362ea3daa2ca8d234dc39e491c13575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b0f15fc5b968bbbfb9817156a4de376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b601e1d0d0d9ed18a60d2bd6d267c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40eb5e78cc5305dd245f2633d7aa91f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f58041d0f8dc06de0d916a25ab913e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3d0e061a29a649859ba60ddbe358480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a414e9fab4c403d4f96b3ad121f0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ae07d66e81e8538d688285aa7b2aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d51f08d28833222c351c8a6e96e50883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0a7331f518368538cf9df087e2f4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8d82fedf83fd1129ae3d36f0c6c7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd1787ddcf0b57ee9f1bc54ae256fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bd54e5f03ad9c404a3d537cb6785287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179cce12ebbfa76b43696c2e4d5fa3a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515ae5b048b34adcb1c79793b34b12c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6494673150e7dbb0b1bb75d22c15490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848850f30ff2c50556ae7ffb43b5a19891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347a6751868554988a1ef3265147b3192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8886d2c14e0d695c3dd54a00d3fc293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a30a840bac211683f323dca1c29b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4210d78ce1af6d6367f8ed4fb96efc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ebc9a00e5e7cfbeb7c4b8d20f84c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0fda58f802e78b9ee3561d060d64d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5680f7384ed70a933de0cb5d3cf28ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3413a7fa660839b4bda61b4ed4988e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947a043f7d7e89acf9e78a830cd8dcd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0617111d5d531310bde1b7c84d0f326101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e63fef7729222e4f22e67a009d37a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8384281edd9f97b8be70cbadd0d9bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d6d34f5e06e449b2a2aaef5bfe937104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212fd91a9d52abe42e45ea8b25dba19105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d368deefd82c2aecd84dfaaa40da1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea776a5883abf063ebbec8666b91cea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b897c974bc6eee48c169e04c587cb99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a67a5228ad04197334c719a4498f96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29eed40e2f0cc0fb7fac118f65c968a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55cd25605c3139a8442a0de9a10c6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fc2833904f672a202b65e562950d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173614e4c3f21f64d06f2095a6a158c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080850b56df3e2633eefde9e60363a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f93b68009ff70405cb5173ae7859da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59143039944dda4a6e62276284d99ad0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e448ba522b6e40e266481c497c84405117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2496dce66fec9a022528d263b2586118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dd8d5b21d6fde20ba7754ea614f57119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af75e0ed302480e9c348817324dfdb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f38914f6a466a0530d17077071aac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d97bf1753905768454a8a7d235144a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be570dab8b564d4ea43ff088a6e846123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806763013379517b4645c2878db2fd76124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7b5d456b1a318246ec7a2b37fbbd9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014946e571fc736212decac917d8c7e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb490d75a0c38dd1791f403bcb36a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c5b84b7eb69d83b5b26696739b383128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebbd5f038c7c9ba2e509d71d7a5d81129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ef453d06f677e7e4ce8840046c326130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c66b5f7004677ae9edab70a19c3ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f2944396e11de683a0c29430ca243132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a84b27458cc86cb4209e63a021e4e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451931b13aa08c4e706865a6a3a32443134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415fa83ea048101b4970e423b85d6be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7738af24038de985041925e97165bbf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424fd2fab3a719d7316bca47cce8194137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d68a5cd9fab8ca0bf1e2a9629da9d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f50adcaf89f0fbc3877505a376eef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772771e37d7502392d5298e7c7295e86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe8f6a5e86b4a4f533277cc6bc273d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e38e15058540e74b4d6ab607b484d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9807b331835d5b6649ea9aa327323143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6106fa344ef0ba265d151004767d41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4fafb0d6274604d775dcfab2ac6dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50454b49f8c6b9499c36ae78d0bd6cc4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b939f4f65b64bc3b1804429e8ef04147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e460e41c4e2c65e9363ff8d4a067154148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6143e77caa4fd88debcba1a89a5677149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13c9d86d854292e1d0074bbd17bdef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f21b3b244aa9eca1f01bad0181eb47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44f5739acd5ae219e9c45022ce5db6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba65d52bdb7974638771388bea0960153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e2ce82ad9db0fa9b05dfbd0eb7571154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4e799d8ffba5636c5b9bf59dafddf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4322fe1c95f4d18895c78e80ecd0c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418cd6fa56a94fdb3766df8f0a2589c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f81404a3d36907941960053dfe98d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eacf3de778b7796eea49af04d7bbda159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaaa6d9b8f46e3b9e99b17518d4d16160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d232126a8c950a399d5a9ff6c3ce7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac9e5dba7170498c87335155330460162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde8c6be4a81d0b8ddff88db1e00d54163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915c985f3cc020015cb45839a8871d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160ad27472376bf1f7b231ff840e6b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc76cbf4cd4d3c8154bbf1c39933116166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68c27be0fa9a3348e39cf3f8797435167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0351a555766cac85f788ae20e61767168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0291735b6a6cd3767a904366320a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31263622aed550ae6c0b647fb7082f23170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716671e794064ed63e38f1728e3872a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075be8b9d78f184a9fce4b67ee373d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9400adddd625ef3ac57d55ef022039173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36031e9aa346742eedaf4804d08b3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598d30046cbe18fd361edf5e616ef7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffce6fe03159a422fb8e0b1d13c0ee2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ee173811930550381616ffb6380f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd8f24f0951cbed2812a1ec1020afd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc45af877e218cb5463b29c7f5299e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce313f1ebbbac346375290525e3c21180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392051885a5c322260e2c9b833fa7c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84960cace3f778b2bfae22554379e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ef1e51b28698c750d418c74d75e61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c1602b6d11c2609e680874e3bbb42184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf2965374bddc35f38a1cbe13c96d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc36dd0b282a314350fdcf73819624186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b18af9d862e1d52a20f72950faab4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f2645594c4a631b85c6055818210d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2678d7ab48dca2b3ffc15118dbba944189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44226696fc64bd981787bd3aafceb66190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ff900a475fe610e186967130a3b6b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2a598185c73bc483268a80e17e8b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942702a25ea6baed0d28e2095a5e6fde193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026620f744d30d835629c836d83f0374194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e04823761b820e83ec2a223d784c31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c813966ac0a3cf989c561e51de1a6d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10ce25319bd26196cefd4d98b2f899197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266d3e4a9f5e10d334024383b2318b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4910355dd17b2249b0cabd8cb6ac1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2afc0225c55ef5b02752609ed0454200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ff968d6583655a6947eefd4edfcbf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49ceb6904c25b9b3ec8633cc15a6a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbae3944c5bdae32d5a7f17f38634be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c99be2f0c433beccaf60b479ac47c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e26c5408eb7838c0050d74371941e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7b4294f75800c4270a4232adf439f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0e25be51ae19020bbd66ab145ad51207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a79dda5a05251938059097ed9273ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7df4350d60ef99b170a7cb5b86e46b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c2c03be258ead0a9dd0a6efbeb895210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8019098ff300234efa0a08a9318b5e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c1d06cbb05531a3e93eb1d795c159212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27413db033ca433744e017d05d619856213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474517866e7ba18c0d39e5f3abc1b23214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c563ca2a5e421473fd328b218ddfb3f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d402ee05239f39cb8cb1e27f5f8b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8123ff1341cfd503413a28c672788217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57902e877ae57ff5b54da48ce6665891218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f89eee7ff772d08e7bb90d3dab0b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d811a162d8ecb9bd37b9cb367ba0a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c588ef335113e2b828a488c3ac6138221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d537dbe5f233e598e0d67e5b07b614d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1e9b7b402d7bf52376b90fd599781223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4aa9fc14ac5ecb172aa62f791439a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ace184aee337ce0deb852768e0b040225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdd76e7e37f123059df264dd1b61ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc559ff8ec3aa04de3dbb38808f49c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7f11e29ff20ef8d75ef72d0e382ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a418b51b65cadca319286723e3b1d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26cf4f062d629469c7416f91b963d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3094c33b5ae0561c342cd7b24312b24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd00a45aeafb6bbcd58834d4dc9d9d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17ce322cf0607baed8b02265418fea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cbf78c72c0ae50061852f40264156234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d5750fc6cf6b462d07848f5c4f5cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02988a700e7c452b209547435f094ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4171d5a4f4d271218401ff44b5699237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f4b0226565907d259f0c1ac49bf77238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def43d0fc1b4a6c05c43e70db7fffbd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da926b284b77d9b8fd27217246112d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a34b720fc77a6ede7397c113323e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b5612053236c3e617800405563a74242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba545101efc1224392855710cd75793243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787010c30ec96b6895142d9de1a1510244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f969dec23e7e6d7fe516e32a92622245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc16d8026cebaefd542264bc4e52e4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e825a59992a4fb08336ae4d0c47f17247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fd68f2bad6092f09904719ebdc108248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ce605acfabc099191d8f11188d92c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf67809a015abbc064d6b85d63ff76250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b58c71b0f6bc4743092a431295eb8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077973cdaea1ddd9cceaab7ce30271a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd575cfbf600658c5324feb62b3514253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a61eb4deef291db550526c9f3f8ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e63d269c38f1d22c09864c8967280255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b419b12b280cefe24bacd2383d1cca2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033ea668e22b84e349753979ed45988257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e242d2b7b52239a36483dc05aa5d54c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007716e1d249e9f0644be6e057290d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69338a4e8022b816b092651793934dca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa9693c84fc4fd177929b63cf9c025261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302550b8e27a6f3e7ce4d01a14f60dc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4ffca1cdbfa88c38de5f0dfd92b8c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00822047e0ce9f699201bbefd0df410d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f3834db80e47d6cbd314222c7d32b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6765e2145c847d712bdc15f8898cd0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97875028e2cb677cb5479b88ed89e1a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474ad1c2f090efe49218aa028c0c8e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39c46162876ae298ce340b28ce75b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19377af74c7aba1cdb184c2a2f421d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d9dcd08d971225a572c3e8835bcad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126f6da24d127d2667314860c598a3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6df61b6ed4aae2167742ab4722a09273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d9a945e43811b1f706175d428954d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a817f7387059f399179521969c68b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc67be21bca335619edf05714feab9c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c06a2a2802e4a9555d1a2eb560d11277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8f4dfa62ac984f2af1908f6dac500278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ae796d46c993c1e7eec7f07c14cad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4589ec98b5913d22635989ce875403d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2f6a0aec835bc690a5c08e44ded67281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f57b9768b3dc1d6a64b819100af26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e864beb60039cff5dba3cb2fdd59824283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d420e65b762265ca69d6633cb5d9fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bc2257845fcdfd08d7c8f44574c33285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0fdcd607633bd1cc68eb4a425a60c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84719fce1bed7fa8fc2d4cb027ed459287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55140f037eae2d06a88ae44ec44b97e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc95a9f8543624c7d8803068de2c6fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a327031b491ca600aed24937ebfd4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5e9e5a3b5b2c6ecace978c1d1fc3c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2e73320ab51c0fa54724c907232f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337bfde8d9f1e10da0ead1acf7a8950293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90d00ba2797e0a77aa0737a6ff4db8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b351fd2540dfa58fd6844036154cd6b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac2688c4c0b5f633cc959d499200fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a633623ab03112922369eb14d4515f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6952fa2ae26d0833a72587e6354e97298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ff3fd6c6e29e9a205583c000fa6f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ae77f016ba93d0211ce3c8e6048de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca70a68c70574dd20775bda1f2e00d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3564dfd8ff174c6f019b35341bc713302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72d2247a6d9550a61acfbccd318950303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfe51bcbdb716bb97f41aa35b3d191304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e8f9970028562104e719eb7bcfd06305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491eecf73b4fd368131faae33528655a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe902e6232d98913c860c68bcf899c4f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963fbaddaad881c2b8f45da2d2a9979308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c909faa2dd8471cb8f4e6717da4ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e8a0396a1f2428919052807977570310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd84145909f9d4323ab1c9459984283311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd95f7d53e42e0be945ca4cb3131e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ebb66101103f5684add640e727bc7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55605ba2598e341e11122ce8ff83b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072c719ccdbde2b098abe45602731ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26e4bbeb7d3f41be2653cb9b3bce7b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402c1e2f5f43a2eabc6aea89e000a59317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639d2a3670ba555e70688c8e48b9eca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadba01943b125b7b1cca5eaa28ff1ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cd890e8842c5248d7f0587ba2e09d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706976153bc7209179fa1cb3edca98a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89959584e0baf2985a3a23191e5b03322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a457b8c8dcbba8b47ff568693675ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f320166dcce92047e99a4d419146486324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df6b2192b03a5d0906f3e80dae4476325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b955e94c27629bc54a9390dcaa5b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0692f0230fdc259b8b8d0ff006079f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086c5b075168b15b754849579e75647328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e444101d65b550105c60864010134c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bf4832ce699f0d5c8316c83f09360330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e82466f06a14141973a35f65bbe85331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643185a83cf1b60b59e1610af4fc6cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08132d4a3d5b1d876bc95ea7fd86623333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33c80768e004e7a611c7abc62c8659334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa6818d945250a2db85392069ba7f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420cd6aa647e05ca47ec3bfa5d5516b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece69924c5f86f44c1cb366bf9655eb6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e46e31f2607cd71b5a0c89dd15eafd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea58ff1c4365db2c19b0989b1c89f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab820eaeb4aa7a4d6025a0ce3a1e4f94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547994a0cacd94845d14382309200c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bb183a726508b5b1bbbbe093166a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f965ad555c8a6f9abf1f0e535a27747343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62f972b0fcd6aad562851dad50c005344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f6c51619bd45efce8c8e1cae23cf6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37205c0aeb954d638763a77887186c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6f17c535b534e0ff9e07114fbf0ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0af137df11a16fa27ec953b9fb12a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4949e7eed963a25920a4ea2632bfca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5868cf5af7aae795709ee1aad88c11350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4846bdd285289aff271cf98100e561351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e473db243334222f0995605cefe5e2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962a8c503d10abe271d1ad27bb99fef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3ae4d87e653ed623c9bb6ab94448c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29232f617f6651bf248ea3f70e8c10d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4a048b7082a449ce49c81e3979c41356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb40d3296582e330d85e06155e3dfe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da766b75c0e97bd184a4fc692f273fe7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a918ca55b61e091019aafca752083359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42745a75069d0caac3268c13212fff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95682857c757feb4121d7c834b2c751361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d375f1f2bc5b9b2f16e78e697eaa82362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633f79e0855f51a8f33e60957341885363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b941b1c2c0fae0bf6a8178f5ab545d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f1122e896903a804b91fa87c3be21365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebe3a543a7e8c0f673742105ce7874366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0f643d8757656f21ede6dbd2ce482367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f08d7f2970decc28387021ef7e028368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ac08b88048d3cb35037f8e1d17eba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d9808058ce794e6c9ba0035268415370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e5e1efe7e0eed5d0acbc18f15c0f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845f3bdce3b5b472fa1fa56d43a3cf2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e23bf8c8638d663969aee2bd1bf0d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a20d7989502e8a69e700a1d4b56a7f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d6978ebf97cbd8d6733a14254b30b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a0c845750ae031305aa6cb1de3765376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aab8d5e335bda6d987d88ae4de7304377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0c5c67bab57ec4d28fe7f1ad2c37c378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>