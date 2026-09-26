--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7dca4927485ac446f4d3e2c5d932c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270fe7087763aab519ff49a75e8c4932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb0ab1643ebf2f07e55b99b1d8711a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c570c9c5c3a093c334ac6267c33f644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3c00edcd2689640b6f01a0a3969335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de88bfb8d140396e9fbc6ccee658a0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3b5e47e8a0560354fe3839d65675f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac0b4fba69932c060f942c31fa6da48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b23020c948267769620b1a2a75535f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658ea44be05263a595330da11d9413710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71775d4812853cfac6e26f97d45b87b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11dcb574b617281211b1518e62b25412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f3dabbfe00acdb3f117332f24ebd113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ee894171661d8327ef24655e8a77d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37829403d057e4eb2f3ed2e7e8407f4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab4e51e2bd9cb78d05b5096da2756216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d4bf4ca057df991850061b4e10a4717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c21ef2b35ae6267bb01ac79b426f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898b80a960422dd73fa5c3b9bf6e2b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc422119d495baa700db342d6f08b49020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526bfda001fc140097b09def270ae3d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec07ee6f15630cafdde4629a19214d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82a2cc2750feeb97fed40212304f4b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a072a238cb1e442563eafe3094ea324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec921aede1c83ec07fbce4a05d824225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf9fd87b24c2d2126e3416766a32da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5e3f9f805c2e029bce472334c924127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dadbf0d823671d71f106bd1391bf9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30208142317412f619475737ddc9a4029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bd5d26b158a83bfb6fc2737f794d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db227243b0ea2d0781ee7e5d3d427831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694aa625b63fd70e80a8fb364d77f16932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe5fee4cb54bd890608e130fbfb6b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17fef2d98152e102deb3a998fbbe9c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa037b309fcfaf69e9b191635d990d6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce23634027aca4a5e45877a8ec62c6f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528af305d3200206fdd3530f820da8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f3cad8b485107107a54014f145d7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18745921ba926500d999e9049706c1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb832fccb281f4900e38e7df2635e6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc9ee6f9a40d571856c459924f279a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47ad3ca1f4b485983d2e0293b6d99a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1df5c3023ad432ff6bc310bcc5a4143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94266b28060e85ed1eb711cc1826adf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b5dfe782432dbd26905fb250c974945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823461af2e18cb1136c5affaf57998846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5475d1d5f8c4bbed98abccc20cf12b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74be4ff0527b82244f92b51ed72977748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72a79c939d1762363c512679d1809c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80aa70299d3ba12244e2cb9735bd48350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b3eac5ed73c2d22a569a3870570d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd659d92f04b6d6056b8e086070ada852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389bfa657f30fa33f06fd4e367f200453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a516dfd1eaf5c7f7599fbd8993f7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9a1c5d30f623db7b43f1c1f34276655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b80652ddbbf98604762d41e3e72a5256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275dd8d19824a027d6e5ca45314e53c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f820de562323a01b179b1f5a45f876958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cd190362328dfc45ce0624140e4eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dfec93c162cf8d90f49696762b90c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246779cbb3f4924a6e1af86431fa9a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0e32bf109bb2ffda3e321274c93c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424180da774c768345ff43ebd48267363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6da1bebcf10a2ea412f30da6c581e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9a899e196d31e5d1d32a6ac3d2afd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96c31da83812349b0e477c2461f69566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a3547c76ef17d3ebafcc0a2e07ae767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60698345a741133903a2568b4121e2b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36106473362176abdebaee782ee13a8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2343817f7daa79458cc3f537c253c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e69503933abe103e4e29246e3125371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb5446192bc745643075610033704472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676210072c5e6eb1050b06a1e7360ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bee9e17e3b202f95287b343544b05f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b39b32d48079cfdf115658b99ea3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbaff7b4c8c63c750c3dbfe645fc5c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ea5a4f7443e4e11b2acef331f164577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa2d5707f7dbeb41604fdff9223fc878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ff43238e5f77db9c2e70f6201bbb379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe53fc2280a6113f1277338f23e3bda80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f576b7c35a0ac99416b8a0d94425781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb7e76237a574167f921751d128f3782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd4f0d2a6b8d01c5fce682a648cd3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3984ef6c9e8cce7f8da815762e53bfd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7091064774aefda022cd32afddad085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eedfbee6b492588683d782a79d735886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ea61fb4c13214ecad85e44254a27087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc76b4b7a08d8580d2c3354e1547eba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e96957b582e7e10e5fcd3844bc38089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e15e6003b8eabb30f92b9a81d0dfb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37def274b8bd45a7dffe9109851adce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff30862e2554825cabe34315ded22d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bf806f978084978e2190bce20a27093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2c617de28e1956fb4356083eed87e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645b288a61ddd6b9bf4e43c565eb1df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ee52edb4348a6da2afeaccb87abed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf19a552e009151b350c5ca840d88e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877945823f22b9de1108eff74a9e65998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46eb21970a5b72389f031ed6f59a5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38722381d1a030900dbab06e8e63376100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4193898a212a4af632debbca625ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61155f7b1e8516a91e4abdb0c53d49102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4a20270e5942ed9b32c9067a9f256103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d7cc92466c14d1e52607f95f8ea48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744da240d02e4c6ca349ee596b776c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947e8bd440a667006de3c37161aff6b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560d3a4d3644c712366fbded03b2294107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9e199f3d43a4439bc2bef82247162108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac07b1859badff69d2a684bdabfab2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bdbbbbd06e7d19fb6d6544053aa36110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c69837f84a0bf53c5379fe5300004111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879bb4c00112811a3d98d5bfdd92eb9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc04fd16b8438c2cc53560731c9ff3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855051f13a3ac7831c6364fedbec4fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551a940e8319e2c441b74dd8992f09c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af00a5dd5a45ca1a979b1ad250c160116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ea9f90cd29d0f276fcbd9b0c90dbf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60063675608edc6c076bf03067a7b326118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0aeb55c694d0a90f9e35de79d00f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae070ce1fed68ca994c645d7465053120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758009a337db4935c933aa3ce1503476121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1522df3d52279062eee21f02fa9f16122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95673b4005ec94c01146b032b6529f45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973b6e7b66f9d79f80085c7ab227ec7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624b4dd71e8f11f40b08f1361b5dbbe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5a8a312a84c01eb710b18bf5f5493126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a07ba060c72def17f7d152f96adbd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1ee413ef04c13f6bff7c108a945ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c72cdbdf3152bec358d4e37d98d05c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbeac27e82bd9b67a690db042287ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39e27f0f3d7fc560d29ea74b95fa41131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b96ee4f1343f4f5f2ea0ec0ffcfc6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed1ef9f391b856ca3d6059250f1b5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b910cec3d49faee1e09359a8f53249134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3479a913022c4981efb767ceffd94135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5c35f697a2688bb764777a75b307f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58352b15261fb42afa7958e921da8977137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf26ee86ced921284199fed2da52e46138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89946d9efbfbfe9474c08694e789f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1c1651a5e7f39903c61f3b9ef7ad6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573636ee745b42185af59d8bb3653c9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c945de68fa43e4cc596092bee2b9af3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a4b1e7dbb8d1340e4a0afebc334be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e271f32f57ac2c788e8c25d630f42d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5258cb7f6042d4ff6ea264514e0202145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273dc8c7b0d441721394ed048aee2c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb0d13aaa565345d21a38b9ef94101147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56306dbfa37a84b00989bfe1381dfe49148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d5deed59b32280a5627387a8bd1e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381382c372cf221bc18c7b8558b5845150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd4dc95b86763686c4afb83cceb2c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecba01aa09b30a9feb140109ee385f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6584a6ecdf240853918eea12eeda5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3311164ac3a6f02351d8e441eb1c97154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0f8dc46b6e4e1484f90fd1aa64370155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1cf760c745bd6f80537af789aaf0b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2973d58c8f43187abf89c5ab7be0ca0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb947dea9808ca249514987d4834d243158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60c56c5f0b78d0a369055a685ea617159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c2fa149defa494c5ecf6a6f73f92f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64d932bf711fac994c4e6c5839b4de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a9c4c5099b0161862be55b0f66828162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73c2e89726942fb3122f2dc371dd92163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9dcc10935088861fb6ecf12316b27164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f6932bdb411d4efcb8451d96bb767165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc5f2b2206c6b94288eb4d57f0165f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8762c4630d547eda4e0f011dae08f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af4749b14e9f4afff89d8d8bbaeefe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137ccf45cd385fc002b1fe971af545c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722d33cac88d13ca53b30ac6a6f4e1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9631d74b0b099fb06e11da4163a6fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e54d9eb430d5be9187ea36f0223fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f982356fe2edc84b86955ea7cb1f9e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9793b5df11d7d082775b0cdba6c0940174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aec82b4568b0644ce3b0498339563b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4169adc01938cd9de6b0cef3797ee83176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d78eaf50175ced23f6ce7cd2fb644177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2818067f736464912ff1f67f9bfdd05178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391ab38be05dab99f9636203f38fabd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27f524172962da9eacb72a348bf90b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9f3105315cc6657cd9152cae1ca93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97eeb41a1e9a7eff847cbb4d5bf24ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412357e2507a937de5693ab1925aae88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0b12afe3d3cc804f175dede757f15184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ef54368e5cf2fde664c11195fdf3d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4eda7ec369b8ca42b2d4702e749a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1e630738f10cf6cb86ef7ef409a97187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e11cf927a64dfbd1ef137bd0996e02188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df959c142cf244718e8e9af2619864c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ade327e84ca1ef34d8e901002821b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73bab319802a1a9a19370c2b8be5c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258a8c0354f5d6441505789c22fd38b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22139c80f4b4b2193a809ab0c1de95e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147882c203f4b376dedb93fee0a0e08194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab2ddeef8f04f3a4facbfb768f43e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d87e4cf90ad9d5fed29512cd24a5bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cf2ee45a7f3833ed49c4cb2d649d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d24c3bad8c2d3c8feca1b314c8c18f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617fb3c6d55c52d4b9abd02e4abb163199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da218abbb64f1a96f952e2a9ff9acc8f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd5c110ef8ea013150414b01971b4e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42801f907cceba137582620ad450f6ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338fa5daf4c7137ece0d1244dc92fd0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8e5c6d5bb76127d7b4ff90e8dc506204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ff2f76f9fd4e948507a81dbf35c31205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44394e798d2a13aae9ac45c8a8b8b404206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847a1aaf33cfa0a10e595cb42b96c35207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f5f1a81aa03dc4c2e9312b834a577208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104f5fa55ec14faeaf2d6e25580f222209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3242a96453aa4818b387acc249d80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97858591ab739da1230cd000493766f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483af99fa4d5fc600adf2e13834f7563212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87522ac2b593ea81dd3a8d1c74d26cb3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519331169197656c8e9ac2848605dea0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a90def92777a855486c4804683389215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a679de17e4e7740ae59513b344f76c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c78044460e58b655351fc295fb881c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16875c3c4893bd618051d4dffaa05700218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f3beb87349e23791b6da266d5526d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4459fa8713f4fe42b24c81e95a262f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c2797372059d73926fef6815c2c88221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816a0d6cc970d3d2c88087b5a945fe7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7624665e47b814f50549222dcaeb570223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142220106debd68a290d1427b54e6cc5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bc03de1652a68f3f14c799b0786f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829c5148c59760ad8f7c7e7496108d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf7dd411f968cc7ec2fbb4e54d4abe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9311e74fbb8f4ec963aea4c66e74fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0e4492bce7758b0638d861b50946f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0855ec5084092fc697cb90052ee345230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea030fbcf78e7bbc9e2a7ac89a282d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9b34b932f4ea77e55fb06fed4d06f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1798eee1ee3815802b80fbb4cfb2b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c209577c0ca402b7f7c8479764b0348234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9ee3d7a93330b7c7ac3da034b900c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40fef76f0a0c83fac95e3ad57f8e2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d2dc98df4713187f466ff798ea246237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfc3480b47a25171585ff8fd2e81ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1e8fabf56fbf5475c2a9967e97982239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758020dca81dd9fc2b65981fdfdd5f14240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1880de4463da5ebc86fa8fcd8c0c93241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178438d5f9835714197d0aab639fa28242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8a2b5ab254fdf19b50d77c1181a18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70523740c23a3b7d40343deb74933a6c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaaf8fe963e8c4358503537b8baeae3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bce3339d32c5567b40c3a6d2143341246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e1dfd51eac87759980fd5f943a175247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef5244f352e81b773e1a4b84ed609a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16e4f45b5c5f67513e26556d2ac234249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ce2b37ed6962d1ebb7a267269c4d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb1f3a13173529b5853fd4827b9ba7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e65200a4e1759fb9296bf46e61710252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe918f841abe461e599545ec13dc7b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddde598b7a4c30adc90ab651857e691254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c00eb801debb5d7bee14d0ffbd76a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd234e862fc1fd7475da18492356cc59256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579f102e8cf5d7d574d42cbdfc01a74257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed6678adb69727b4dc20edd94febda258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b369e27fd3d047c7b8e676191066ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a18c17fad191999080b7c6707010b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc585d60c1b2b5bbf539674f2329c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da49cb325ac78db91be1f48e6768ef7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e94e7f61766d42b85f83ec1aad40d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd589cf56522444eef864fb6ac6ee2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d448fa35515982aa9e994c6dda4e9f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580202ecd8dc5098fd62e58772970c74266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81219c21d28d4bc2fec68fb061373b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbe0ad3e71c0d586d1d77f095cba95268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d418182b82df6309be49fa25d2a6ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb311e7384092dbc3215e387de6c227d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e63ed8c4ea6baaaf238906ba976f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801fa1a298196a0dfff37446f695c34272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ad57a1dcb2e55767495a75d21ca01273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45382166f036e16129abfb94e0c324f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39550b3a798e205d301783337d74ff8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553c3b61744263efb6379d7fdde3578276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f665332f0c76c5b63c197749052d7ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd4e24edd6a9809b151cb152518506278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ed1d4010a76821e8e1abf7bce1c03279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104c2d2992d9b52a0fce9ca41395010280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b3ba9f5c4d483722ad6fd347f48cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44612f7438c14c526fb4b8ef32cbae67282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758125c35b76ea6666280cb9c6326d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40ce512cc61ed709e515a4b9b3f074284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7330cb49fb98d7ff384b04108bd7840285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1687d296c99afb8d727d04037f53f4a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4fbcef9928a4092f49b88f03f72ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fe274f6b1039deaf54e393c9a06da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143768dc488fde1428475591cff63837289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c93549ed2544bcf47560535236f048290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4050ad3d50ce5da8e9cf490dd60aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297de71180d77c1d242be21cd9ef812292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6218392ea2b224257c3fb19f96968a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b75295bd663cb884c6b93b5e8ab0c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08090c4f94118c2468979dcaa6fc9a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45403add04c9359125a390d90c10a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cec8dbb0469f709c81dbcb9b8dce21297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb9fcc82266bca96fa2121ec151a2a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c3cd96b9a6c17fd5767c7327ccc53299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f0f5df40c8ad6d23ad4d7e7f87f91300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422753a38f5914bb6b253f8046457ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b35c009ef7cf1b1299cf46d916635302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453527ef5c665fd076e90f959aa29889303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ee4d5d321593d6c3ce653997098c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0abc58081c9087e003ee1ddee2308305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c15dd8028962efc3e1128944e92d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d656339ab988076ed518b40121f16c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba2d896a037992699ec9ad7a2fe994308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8bda81f508046480dd1b025dd83a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7178adee356d499cad3c1123f390021310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b090a77c391a95cb6d0864b315990311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eab93cf13d74a04e13f230addf0d6d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17c065a630aaefaa7ceb6115da410d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3fc7f63d0c04e2e7bfd4edd2250cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef68715d47cc942f364eb0ad6b674c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a78455e14c06e625202f03a65b794c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c968165b354635970ad3d2038f56426317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e24041f4795d663ef8a6ad3c5ac2d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ce29ba8265d1abac601f1ef7a568e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bce1c84c4958f1ccd7081aceefaa54320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de67912b502570f701101b5ad66983f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea462a223d78f8768026911d159b7c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678fbc45dd71826556029ba2ca00cda323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee6e6c3f7b7a38e583aad53722086f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce52ecb8392c048a2d8bdcd8da18ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b4153db0c7edc9da9c2a10a0e91f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa58543b507ba7aa9310b9800fc9dd9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a291520f32b87347cd6abac301cd8e9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb020c05203c573d6a231be6713ad2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ecb4a7ad679104a2b615acb34d194330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a99d6dfd9c88a2d23b534289af732331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556e4d85bdf44754d569c64ebba33c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a755f874df552d6b53015a4da80dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7faf06ce5b2c51f7f719538aa5a12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4523269ff7e227f6448b7af8a2b2e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722878affe48242883eb9bbe96c3b39336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd823c2882d73bdfb1dee0026d0451337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7306236c76f1bccd5fa3baeebabd83f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb28d67a9dfad03da06979969e091a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae89f7d3858cc53661dfee04eef0d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa2979f2e2476bab2962c40187762a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb02cd7338e581362077e3b7e86678342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50914352b45eb003d396265afe3017a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538b8453a317cf5c385c911faa91fe7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c38741e7a14442602b5c63a9d6b6ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b0c7273dcf6f1acdff455a9f97596346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc77ab42ee98c74758db195f2194f6b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690d0d5eed37fa4f887d0f4604735d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a295cf61cbadb94ddb60033add373ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a80a7ea39ebdc50bc92e8b07944e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67838e2fa4793d89ad1528b97f1a0c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716af067f7fac44eb380f04891a418f4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3ef464ee323410ee5563ce564cb13353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc71677613eb581b30759ee9a6b1297354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde023cc8459fe01fe25cf6f2642448355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219852fd1b2e7ed0b582beb6a6bfd8f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b7295240a22781a2d065f399dc353357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c3912af5bfe0f319739aa71170844358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41e857d1ef63277e3c4858859e679b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90294b0af33ccc966a005647438138360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd112d12a69ab26e980e06cf6ba75d67361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c424adfba057c3b283b8944f3912aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc299c1a2fcf90fab51a2cd3a676c7f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f41d9aaac8ef548c4b31c24b9fc39364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa848ac3632f75310db2531d0291e6e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fd0c36e83640bb5693c102e3feed0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccaeb0a80e7751437a2c9e1a57dbee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa226af6090ce3ea6eac4f0e3d8c6e2c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14605fca9b1c0cd6709504c10c092644369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c0229c76bd4155355123df07bdc80370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730be83ef3dbafde5324e802791377b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8dca9fe19f669a9ddf9eaf3113aee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd14e425fabbc21e7b71788365b9e95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293670087e34d43631d50e9ed94c173f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016874d9d255ea38961f4038aac755eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9853f6ec318a2fd5f1bb1351934199376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f00b92d8df028ca727b42b9f728988377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d953cf036b4f059a120ac6c4638acb8378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c99ec5bac2e782036811dd9e3559d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72262e883ce78b16dc3b786765552af82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd0413cfe7d2a029369b133872b8bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e831202079feae5d627e5c25a02634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3cba8b8aec01396c52da9b49dfcf35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37917d5752323514ee63cb55c29c4d6c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746718138f1031f4a72844c850b57f2e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320526d38306026b3061eceb0253680f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5779e3d48f8f8622297bc73907876f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daeaa7877c25ab19f34dfd99a5a8d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afba64f0afa69a87d99c28cf06f310b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fec84aad70cb3816026b46a0b596912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256995bf9c0a393fc96b82d5d3783e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba791ac05b57ce72467e27bf4cc63014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73740df0bb1d903a8fc150162f5a734d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077fa8b2e69793737fa511956db081116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8393256256aef4d77ccccfe967c94ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665c9491e87bf477f951c71cc69d0df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d8b08bf0fbfe14f3bfd3a4969d41919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d78bded622ed7a2d9ca810cc863de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd944d560fa8acb091f09232f704134621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b2c9882664713db41c4d5420f0f1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950ce0eca3f25a75399b14790419def23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ce4f04d0a8d4271910d82963a1abc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0586892ad3625e5b83d35060f1f9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9fdfdba3da8f232223b4c219b745b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a84e713491ea4c2a259e96e70e88b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a37f41c53c7a2c1661ef833bf592c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add5f9c1d3d8c4313e7236be18b6ace29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821db6102f69cecaf468af002fe2735d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca1a290b8bbbd52b737f4fe965906a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7f1e2ac64ce6cde0f60d8914e599b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822805725b736c49c2a80157a4cde10b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef90fd34a5e3518f7ce325ef665dab134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f9b47f45a54568830cb829db3c28435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375f108d24b741d3caafb3b73c154c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34c30cbb5109dd950036a403720c2837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be914b5006fc7e8ff8c5b86d0b390ab838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181c3cb5531f6f31251457c7bfd41c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb5428ba80757f61f2a6e8aba0355340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ef4b6a0a96dadb11a2e8e7fe8e0d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f79712395e282a0681e364aa76cd3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed506ad2afa3886e82477ff4d88e29d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3073ada74d73e0c20437c091876de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cb6db29064ebe82bac6a4523b95ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7744235a34d32eec682ae253fb137a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4cff03923412b375e021d6c80bd2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bd8e8c0c5f9d5a09b3712bc5aa13b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4e9eb95c679345bedd0e28ad74b1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96c2c646cd8204b31a3ea39a9d93cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fbbf29c13a3cc8ac18fd028a2e41151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878bf787b7ed30e63f91596d1194d1c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a19660cdd1eb8e6fb27c525d82aa3053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd3c35c4dab7cee3768111f6be864954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33cbf6d5e48b11ed965fbf859efd1155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c12d5b8d2c21f0c166b0c0bb9b80356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f4abe86e12d2bf9f925441f869c4057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997655d5f6366da3dd688b7393071fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4a21f9b72fa3af68f235fcb20ce8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730c16efabf15f8185a59f0f1e12f6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb9463bf3b614b4c4734bcd1ef1a8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735adad68b1ed85db3b33eb68637fcd062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27aab892887c03dbc4ea046ad02c4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07caf9687f45efd004d5874955baf8c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b686bf19098bf4cfe0289e809dd5f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d081c2a362bb1587c7430414c6a31366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1002c2e4c7efa1a0eab1736a7131dd867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25260ce80b785bc81f501f548e2e748168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4698811c78a7b1deef6b40ed291f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a321912bb746562abf35d8bd63a4c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fc57da293da2d6d8c6caf1320372671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9775a985f3cdc9b9ac51fe44193f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa3fe72e7c745b90f64209e307fdcd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196789b0bc76331bb6f0bc56224eee6274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517bc40ff2b72118b97eb5a8c5b9b7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950742b5e7f18f212166d2201638d05676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c0ad0d61bfe7be1a8602d7964a21477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d020281838c2290565478f20d0df00d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef64efecad0cb6c1218c3e711e9e6ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab7d7ed67a5026a56f1df333740c9380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1f608a1e998fba981161d0276d7c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e16f82961441290a5b0aa2bf4481da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f70d7199071a3a4e6066983bf564883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97601a8cb2a1e7bcce562712344f4e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0a907caedf58d360efbcfae3c221085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281ef9f5c0013115d99234b318db3af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ea78aab28cbc1c1d9b0efa20fcf7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1572d44d045c44d2724b81e2c65794088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4ae78f3c7a28fb396ba0e0f269d0f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa528ef79180d3a33b2a25c9a07c90da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06f157aecd7863acfbeffe7933f8a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda032f048c3481aca86444d1d1a56b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a07a34811f274a0cd658db0aea37293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279154d80476e9b56fcb233547bd23f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c4cf1991e6a32caae3d90d83baafd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a03fdc889007b38840198c1ea6671d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d58d7e33c03f9d676e5217fdb631597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d87229d7bc3d56de47bee09164f3c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a40e33e36437a7636d9453504a9e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894dfbae1f1c788a0ee1ce9629dee44100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667f920c30ef4f1dd9c97531400d3a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525046226ec2c7ebdcee4ba42fd6a910102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0316de0f50d139bd7316274285c1ae4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e47fee198c4ae3440022a382c0c6d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d71915f15f7aa6536b537bb8cf21a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96996a1c3d796a30659c0bd2acff3c80106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2742488277959f306d969ecc4db95107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d8f308cb5794f847c37780cb5453d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e1fc15e75f42104ff921fb5d9cf2a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34d2eb59d3cd3f3e8bbd7b4e23cf0f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38d8a0e53cbd5403eb3e9c48952dbd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5768e1b9f6becef9519aa8ca7205cdf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713abc807812c5c9e15a69cfa4a8aae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddd63daef9a7514161fc35dacb3e4c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b156fec98b889ace5255c9f36efb2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08253af45a7470456c1c0be7b20a064116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19444dec78f8713b6e58d47f06f77c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a203dce5545b7f3b2e85fde7543b75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100ea1946de0d0da851835203743f5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81de45f189be622c394c9abce1994e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c3bec1f7fe9cd70da34f657e8684a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfdb7471c6ca3dde858920684049db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8c0c2befd94df155f28d02f8f9059123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bb48c64b9309acd2dd822f7b3aebd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45871a2cc7b622e391d1c59815ecef6d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ee5bf2760a980748d223295fac038126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487036ddeb1d71a3f72984a3287aa4e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feeae638384d9281d64fdc997d4a55f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc12171aba50161b36c509f3cd3646129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158eb4daf7ae4d0c5ecb383817c691b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd65d5abbe1118f4f03ebfbe9c7784131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35466717f8420ab8acc42bb4cd31b8d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528a9395544c56597a0ae5714ec2ba7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8904d44f8d3ce978427cca0b77b86134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbccdf9d355342db576201cfb602785135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a05a8a82967ddcf9c7debc0651db59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0e0336390ac44c100ec8a3673634e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d354b4890172f8085883589ddd3c469138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c1dfb9033178b1426afb89807076f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0409445b2a78d1e25669fb202c35e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7dc4c6aa5123d16ef529718efd32e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558011702a7e4d11938218683f40db16142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddf2b0a4fb4eeabdca3b7be96d6376143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38743b77d09c4a814976bd3f6afce24144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ca501e20b06fddf4696f52c5450c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c8066127e7e17d29c5a62dd238c4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29831635e0378c7c4d8082af234e5793147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ea3945a9573f1c23ac6e493622a0c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d87507fda8bcf56c1f096a6b6e0995149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e92daa1e0ef09a2adb9dffe116b8a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228e8a076a32dc1826cab074cc705b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd43ae98b9d2f7e3e8365d0031cbef1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfb7f756b6014abbeb982be26df4ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef57216e478c5d0fa93000e5b929047154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7b2acd67543fda051aae6b8a597e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eec3c3e7a86ba19e8172411a1344bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0141203208230fe4b7ff9c4045cb7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ce2ed90da5e8e53294849bd092990158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f8317424caeb20d04ef8556490c98159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353625a40e710026e03777419a0dee38160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3b0e4799ebd08733415893e097653161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c121881ae1f4f3891bd9912417beac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ecf45afebd93b83283a090f1a092d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722fc1b636a2e97438a8c9eac331f98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cce42bf24f37decb88e231488f24b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2198b7b13e558f6ef5968e8a997403166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c59c1269e537f02036fc587852b0b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48700354eb78887ebb31718544d2c7bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72cff126fc30dfda0488ff780f5751169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b6b987ae0da419da421f789cd9554170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693af0f8cddbe4f2f0d9b52eb816373171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984736db3d2444832b580e9e5490818c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2f64d8cf2703e5f6c018ee87bf801173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe637f7d82d5bcb00968d7bfd8b043174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7078527dc2b767366fb46fa08c032175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f66a0d98f3ca6c2ea743df2f89ee2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e08aa88af22229ceb673883183107a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcce2243f8ae8c7d7b02c699611345178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7f4046d5cc9e680b6cdae0486d173179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f39b2ba8d355a88505cc42f7eb6dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e477f72ec601f16a5fa43c5108096181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e35ea9e1006425485c9d5e240a182182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0971efeaa2d3af5188ec7d0bb8452a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11984d18a4044ae66412b905a8466d39184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4490f9c7fd4676615365a31f7598e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f77444f8cae5ae17d7c49b327bb6b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191ff306e609ee43b54bc5630613b65187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a3531597246da2da5d5396b3c8e98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660ba89f9c2e9c3e3fd4cd0da09c440189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5ed6a660040aa0d2de96be9792071190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ffcd92184711524d717208e80d676191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0452be586a5f0ee1a677c529b12b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5003bbba48245c8327668272b3da18193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e79115ac49630293d94d8c0a3662b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64b662741f7dd20aa450e2b763549e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bc3d7b4e727b4c3f371bb47b39a39196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49f6e978ee0d7c9c4a06d17a23eed6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9637d6dc3d385021c5daae289b700ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88689553f32ee4e3915fdc3562988a6e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe682cf9973016f15383b8190b97f05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f89540ab1c7d6c65a5475bd966c057201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c64947957d1643d126dc2aaffafb1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0dfdb3057bc4f81599ff7e8279822203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a79ab0f4337035e80e461f204a0d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38441c0637e9166e61e9c31c33283231205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569ea0dd4df62b6c04c37d88e9f0258206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c87b8bb302f68c77c41da3d3db457207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f7b3d3bed220fb74e9d6cb2dbfb4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece285c2c9f784e1f8e31e2746f4d08209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344d0afe8579f09ee582a417a6deaa3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38dc67a460f2abc74b31848ecda8c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386680e45a6bcc0c04f4bd506f20186212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2ed51377058e3df9058c464e162f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577823b61eb052fd3bb4f72dff829813214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc12f6951265ac94ac46d8c266a33a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cfb67151da002859acb962395bc0f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311a4919a303f4f53faa44e6d8af010217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b34480234466f74727787257350ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a615281121123cb969eb5641617ff4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03808f7d3f8a496764017398d5c1f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1641a9f8b41bd6d7d16384353764b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bee60bb85e2702115216c36d7973a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511062de49d70db3c398c1018c4aef64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78ad6fadf5eec8b9a9878737647d79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef56e7c33bc151d84216730def3ca2e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4b67439dc378bda48d95714af090e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e1132da951c0d232207d9581c86b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb5f5d4c8928636ce8b1251f938dec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74354fca264702c2f390e07e711e41229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaeedc5ccb1bb01788078c99d8d47ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f072356ed5561f632f3f1e9c36e8d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925dea2592e78e94034b005be3b7008232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915703cd40f44c9916f03fec97852e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f21e03c073fe400d72aef47dd7462234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649483469565ebb5bfdedf065ee50cbd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b492027759d7a9fd92216926fa304f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23aee793e3b72f9106a63896ad6a01237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e862d36eb8180d02ab11e145556f6b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504a6c0030ded452f7ec00a0e31e027239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ff82d2b021a6254b2d2e7a94356b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d0844c77e1506d15b4cb1019ec306241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30298fdf0f132aedd0a263d17fc18eb0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf727d7e2dcfa620eb09a68d1a7451243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59f936ee1cb40977f7caaa0d6688d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901f8a16bc40cbe4be1a4f007adf717245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51554b7dc2153383345e39a0dfa32f49246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661a5d8ac5b40c8a8b9df6692e41d76247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca39c4d1a250f268dbe1d1e81b84a1b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774484be616d5991cb19a2c76a5b295249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004a3f62df7db709d0327d214f11f62250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2a37d58bb55f9bc7cc8991e41bf7c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803cf31bbe519b53c6523be6f5061c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624be2a058400bb0154466d03c6120a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5e665000c57e32ce2886ee7a1c608254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7341c3807517951d3d63176ea70f701255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ecba5dbb00a424dc36bde7c01b656256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce09befb34f036e2dfc65b4595f0ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1abe7e1ba9dc2dc8b5a926037077a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2e8b4675bd79b6f05faab043ae20b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3aa50f91b2562398982bdddd64cca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f165c2a6e05a14d9fdd721127d99484261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08576621732c7b9173580e2fab860abf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8620f09954d5b1e7681183b68c840fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a12a827f41368e403aaa8e4e2cdde264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719a0189275e72ce58c5963fce9ea99265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332bf4dbd1d87785b67d46ece2f53f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73c15e8dd8769c655e3a4bf91d5979267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3824acf03014aeea08f864365d9550268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240e3aef7df8971772b1ee70700b393269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f1f0e555b6958de8c8e030661bebc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43968020c6a9f8b92ca49867d2b4df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f016eaa3d5d07967872512db339ddf1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e4aae4d12a308093d46d1fb24f378273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea818a98c3929ecf344df0aaf3f3066274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58e7ddec9a90feaa3f38ee6b7947c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fd336f75202c5479eac828de20096276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede8633d6f5166631f05ac75db04b32277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9223f6e44c20c8230c66ad06cf1be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060009418d56f263857125406e4a3c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc063411db3bc75b1c7d11281bf729280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ed31289fbb39397b41dbacd9cfa4e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bc1265626163efa74147d5bfd231e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb20f60ce33a670698046537d0b113283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa66d496719b48991500b0d1f3b5f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526116df495fd120e90e3d265c7c2975285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b7a3d6871733859710a2f2039e0a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc223799ffe6e0c23eb9f79258113cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c390a8aa1c966893d7f41ca1f7d0045288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4f2dc72b5806f433faa76b19390f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669cf07df89771f2724bea032a9c898290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0956aea5faba5a20c20eee93ac0c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e4f088720e2939f9d7ea768808511292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ba450fbc83cb28f9c8b23d4d0a9f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340d682fa0a0670962a045f817398db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497f88171aab6f157445b7288e5cbf2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28d16b09635522595c264353f5f8c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22643be0250c16b60d7c5969d4635fc0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dd3dfc535f0fa1db5138314cb52fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916d20a32a9498c8fb12bf090cd4730299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dcc2adfa1e5ecc7b36c9e255b6df0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cf36a1df81a8aea76ccd32d7ff695301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de274ba3da4ec394820a52728c723303302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6fe62ffebf8c1332373b2cf935d3c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0227520d9d8d6376c545f25e8db68304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8673dcb25cf15454329be6c1eb70d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45bc1ff06ab24c4f3ec902fa67c824306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81368ca922f388a05e0ccdd2ef01f79b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32e80c18a9cafd708a802aa787a958308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005ae1d6e0d7cfbe2d6bb31569db855309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f040db665c09de9247ce2256b70b2c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8b1879b39da388f2975fa2b42fc67311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4498b4fb32322ce61069fe7977fc1f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e501e7338ec1f57c0947d46e92127f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14885bce40bf42e888583704256acd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99f64266cb3c4a261d4145b016bd80315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828637cebe30bb37c3e176e51f0f5b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834a3543e551f66393968208deaa6d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1a16347d2f2ddacdb462b20951fa4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae96027ea77707a13a3de9b28cdf1c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8e953d73452c64a4287c359bdde0e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9c4c51b89d2f17d9a17f03eb4db83321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71b841410c37e682c058698f840181322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327f326fc4a421e1beef3c7a7017699323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eef0c5d1ccc2675e195195235c1347324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25debfabf25278027878b76df194125f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead3340d1843060cd8945a2d3872cfe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0368994d15b89505c66b29a4fc4407327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a01f2b762b637b28998c997b551f3c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528b9c3979be259cd397da64b5a4cd7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999075e1f36e4b56d9e22b8a5ba7749a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a282a4dd45f566d9575902648862ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895df7178d09c19c9dc8b185cb097f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef547c4ac624dfde1fa9a7a1d287bde333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdd15dc43cc80b8847ee75938e9e83334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60137636a601fab4feb8aa66cf81748335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f07966bfcbb9e5eb0453d60f2800f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9e8caf329fc36512d386328c0306a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742771e0eec0bbeec0c6ede7027d945338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af650db6a205a33816657da1a11e7f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a7d559b58cc9f209ba3daca2dfd14340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac30e7495f266913d103ac9fb7b343b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac64c6e61b01b60f41ed117c82f0fef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f5ffd6fe1843f4b894ccbcedfad26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ab0489fe27ec5486039c54eb20f6f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7942a3fe5de65e59d4af7e8e3b8cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39166cae28893e651ceb6761746f23b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac759d8bad2b9ba64b7da1e953cb47347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b17a7e46fde01b2158e188bd87a82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151eea2f966d78f14fba5c2c46185ea3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1868cb926e583f659f9f4f8c35b378e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50f84495c33539bbb52551fff69f4a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39f525ebb040aa3f0911ca36e2f3cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf462a5327b44e5753a3f0b7891d84353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c7d1aed50006bbf78df8369f3e322354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9395a4b30c37caed54587d5127e830355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c222dc5f1823cf11592bb961ac408eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075799334cb6a5018141a56746ef3ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974b36c8e7e837d113cd32b46337dc3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e31057bf1b4839ba8dde8f016aea63359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712f9dd731a2885a71a59b592199b10360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70d547fb672952e5a20c4b5ad45434361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d812a88035f75cbca5e43f29a7f84ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cf39eb730f4bcab8943e8e50ba333363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008faeec9a4be9db6e21ecc3c7972e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da06a69c169e3bd88d5f4d28eee04f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd62ceb7bd519053c0da75196122d78366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9d9ff16453f1c907974497973d9c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9f30515c9a63750880d67a4ab7439368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672594abc597ddb9f0ac8111fc90d7d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af9b83a601b21dcce177ab52305e22370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed229df4428f681b604c22c4ab1c7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e063d072dddb9c01936fde12757e817372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017039aca931f1d29e7ca63e893e03f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559932e175b037c5236f968c55bc6ba2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19653ca9c7682e12f8a131f0c4599eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fad6fd6f0840e11862a2b3d91851fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82305955078d611c14887441498ecc8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e7d47db19b43201a1f82a1d544cc5378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>