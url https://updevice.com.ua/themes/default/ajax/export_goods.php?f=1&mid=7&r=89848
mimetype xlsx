--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -1378,51 +1378,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c639bad2f756df1bff9582180543d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfb81d0a9d74f2d75d4d51cb27808f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4d79429f618f80ea5c9d20310b88c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b769b50a588a1f2613e077824f4b7de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e71beeeb6b4d5a65abfa3389ae860e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee818cadd7dc87ef4c4db626022db82c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e907891e696616feb57023bfc1cb887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c67bade6faab9e7f8117c9325328188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7620b7106386266430a7d3d05d69939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b0dfc35353a8fc763846d7009d78610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ac1055b8fdcb5cc93a9deae6e002311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36d9825ce0e9f1afbfb310046f05fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba9870fe3e2cd1dc6e5ef4e4c9190f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b913cda372d04833d97090878937a2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24282364e4c46b92fd71bbab7f1912e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03908a0340a5ca599bbfcab088a13a3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c57d9b53dd42f62fd26d7f0bdaf9d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b087d998e8b136ee62399c6d31b90818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9081e662a9669532e374661ee3df60819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182b86eb2a91415a26e9e8073a6fd8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4054ecfb57a229902fb6a112dd5fb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af592863773dc4d74885dd747e1b07b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ffdcd3693b702160772c4db3e8cce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6859167b9d97f2a8c5b6418a2a03324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d35df00e2a111e18cbda0a8804a05325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f5ccc34a2f4ec6135405052a0e07326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e36a21a44b61d7851fa8dea98a69127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4560e6d9d0ed7131360d8901c503fe328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b01225230247572f4893ef66409ac029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5c522d317405c590122438a6af6e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79f91b2e2a5071bc1881cfd408a66131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bc7c9e183ae9f42f9ee121972b5f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c7d1b0302ee393e42fba6b2e9ba6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547633bf950ff60bb526169f3b5cbd6234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94eea938e00c0ea47d7ec751eb5887735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e81ae6101612763efd4a43962a0d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42b2a49c380d48ff17124cdcc2ac6a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d35ed7b1e06b30ace1c933139347738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1846e952c4e17a5ef51c8f789bf1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8628263c3c538e907a0b0d18ddfc640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547f7ca42ff56f36c4df8d311d0202741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc123d740cab173076d2844deb91f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af492538954bd573af03125d95cce0843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d69b86feefc4f6fa4e0365b611ae9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79be97a49637b013fd6acb571aa5a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e663a04544163cf986bead233211346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953f86fa481692f9db627e3f5367b2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a135600f83e9427e9bb08eb3e0173048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120b94d4945a967e0bbc84fc4dcf0c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e33dd8a28dda3103516ddb28391f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291830fb09d80c215e2b2ac77771b1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b950873b67a12b788307f2b85019e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e022a3bd50d28e8e5106a377735b08353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c59b192af97bac8e6282fc90c611d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edee75d4d2584d516e34c5fe381e1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a4243dc613cd13f9e70188abb21b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe0a2b99059a8941a703bd084dc20a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576f85c36f128cd79c41a3fcfe379fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa3ca943f92bacc414e0e54e8851b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c105a6e23a76420b21240120dd6b4aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c37db34df91b40f7bcc7f4802ce8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62921741afc89a1c2be40c6e33cd7062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b57dc0acd1715108261c6da8c6bf663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873842691f369365c09acc58e6b082e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030a16ed745625bb3159838c2db874565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def99db7712542c4188fc2814e6b34f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bdc40e37ff81c50343f3a7962aadd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae55429e8d5dcf9ec15920ee816b7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c95cd8727418823c42cb63eefe18269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a25ec51487f86eee0a4cc69473240170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f874024e2ee4e6daa15979ebbfee6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a0cb63cebe97147c4bcf6b429ec1072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296aea581934a6c42ffd1373b90b5a0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e122defb5fced0a069dac9ff260206274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79b3788f5b65ea80ec3651673db4cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef63ce21ba3bd71f0ff526d03e1c53676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8358af39c10c0a9a5621d16e759a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a99b2ba23be0f18483afeb4c61b07a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1ca3c16b89c29e3d40a72e18a889079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755459296ed68d96753858e699939c7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75882bd57e6fbeeb4758377ec94df4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfe29d6e64252a65c5aba34c31985f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d52ca98a6d7874e440231605c5f3bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60e5392d5ea7bb23d23970fca1377a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf9bb15a9c01c0686b83a67a7fe52f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104d039cd5851894970c85dddf3e2d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d5d088b7c9e55126cd4fb11b3955e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b10b05dff64b4f3a6b8fa615b068d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b6661c1a4827dc03cbca5f871bbd889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64853417ff40c9bbcf53a41e718e0b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ef8745c15c87029c7960d8d84f11991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54ba4ed43d483938931114103b476992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc84a6053e55778800ce47a27e5f4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7269acc65b7400de06c1399323b6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237630fda4f5188dd452d64a604858095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446292963f656a8ca384a52e129d0ec896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3410878ad6115ceb3cbd266186efc8d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20addd790cdb8105fd30f528e0857c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb5f0a38f83d393e26e4b63a6065ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a245dbb1ab41eb98d2fe30367a2a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abf86f58f8f297dea3e8851ecce4fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b393b8ec07af35a6fb534fa00253a47102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40157ea0f6657a9693bfc24e6d5ae20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a820dc2272fcecce2c073e3eef76f77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ed2dd3efa88ca8ff69d482ecb719d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfffdd14cf2564d5e9747fb5a76d7df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7fc0176c8cf6a43d7150177ae1ad2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb3e051c0c44738f69db6329b3ca67108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f431c0330aafa493219caaca67590109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d37b3279fa96af5e810a86e945a8a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78ca1a4f1e9a587ad4ba575bb3d633111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b700d6920b4790f624e196615b495d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26e5c7e07925227f989a37ac4f2a3b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc475e75ceba8c9b6bc3224ba350c97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97324beb739fe55415649418d4062a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab2ea7f0bc3f9107ffc1677fce13d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7acffad1842c495fb2e3890ff14ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ac337130e2a8d2d72c6a472daa65a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2b86109ffd73ed55d6acbe0aa61e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48b8d861f0c5e6ee9d955a2cffbf88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decc872530b1c3a7939bc3d640eb334121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420d566c54e2286bd5e396b54573a77122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec8c438e77e874f1c3a109a2381816123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54080ec1885d5ac22f9f598cbc7fc7da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457f87bfd3d72de4e030eeaeb96ab5a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24840459ee7ea0aa55e850da4af4dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5023960f569df8aebc345f74c3efb3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bad4302b06d7e1338f15755969f72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571a756b1ba624eb8a3e25fe4af7998129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449734fa445fd676233ba08d7ed1e0f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730967b70d9762e9954e7c4a57d1192131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad9e3448848cbef145c4da3c975a5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d65e528a138b9999ccc294719f105133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571d3fe48a6702d0ec71d6c032d559a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2196bd9e0d058ff8b5ee28d9a38e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb4f4fbc415af83ec49dc675931d41136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a639b0254a50ada8234ad327f16218c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54b45a78b39c7db5fcebfed60c6672138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8919a91740e8fb7a8c7819e112ed70139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b88421d08f8ecd7fc32070a9f0f93140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f838cb3fd06c0c17c0fc60bfb1d255141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbc6923b71373ca9c930292bec60a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3d875c1aa289a903ea320fccaf832143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e4173f7698fc08888999d59867a5c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4d36e7fb76a4e699397213ddd9aa7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bee01443dcf3cb3d826b3293f073cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e67e7bfa688be1619ccd50544bde9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93fab7257fddf9ab75cfa881a990b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d9a39ea89c92ed60cd7ca59a3fd43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f75fe36738a8cd9306447e57bc3d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d879e68bbf655ff00e4f9d62a38467151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762fa63f51cbedd69f769973f836c3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de97d2fab1582742a3f0d038c746227153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82b36bda0a5cde7335941967c499d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a5abe1a07f6decefc190cb54a9aa1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108353542b21e42b4844bcd2a544b88156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779a9cfe8b97920791d05394058cc9c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9dfd26f8c27fafbbf2997c550fc039158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b32c688b1a38a7e305196af4c6be81159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33697c699bab89ffa98c1ea936a15f2a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521a94bffac2460bb48e824050b7272161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf074ce7353dd9ca9cc1cb2d2878c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e5f4325d765b40524b1d53d99128e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92235c96179e452a14eee9a8881746e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da381903a9231fbcd4169c33461f574165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad7607135d2a935632a76096b44a4b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a108ab9b9abfdd5ecd02db1bf7e6092167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409b9da13427e5946257bd671b4e18b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca838d439a8962d836fb30d7d9b532b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5843a3217514eae2d24e12196db95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f02234aa74c760c62d9f9648d40eb5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7715c95432e21ad7cbce2af31607d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af31ef9508ec523814fab6e78e7c9c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125459969a63a57575d2c890281d92b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cd062ae3ffc6d36feb34ebc7bffae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f21749375cfc79003b6e98a27442c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cfdd8fab2117dec05a787053b6e55177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d1a02b212e5fdf31ec64203e33b3b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbedd2ab13b6b5d25d97f0505ae061b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445d84976e518375f86d8cebb835764180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1f8b4ca51df09a385e1f5a6d5992f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff61dc2597321c1c9d335766e3ce36b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982b59b04200a6348bdbc598c2bde38183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf12d3e488031c16eab0a0f0cef447184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae027d74391845a8817c9a84960475bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286be1eab1b394b47a6d1450f7a6fe1e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ead71cd0dc209a47b72995bb43b323187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afd3dd670bea2b3b4a2460af064d8e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59acd95701497096028432efa427bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fd7bfa27b58419c8e2e13b061524b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3a4ca30d7ca947591e2ce4d626fd1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd21e3d2ef836f4a5032bb66f03f9e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5542498346c44916d63f353276631e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be794c5cbfdf2c4507b2b649d85f43194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fd326b78586995847bf4044892820195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ffb00aa0c1798c9770d3e44463220196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6605a0d9ec75d067693bbfdb4a7e200197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85973b3393b3d557cce1c578ca80233f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2481fd152a695f2948994e706f80fe2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0096f4f724b891043bde9004879e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674dc64cbcc3e1bb53749c1d5a51124e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a9b32c2356c5e2e12c7f0275e4b95202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc845e23870a05097c74ac731b8a77203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62899bf614e6dd90ebe7d1f9c0f8cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adbbda4ad327274493e4148ed0e7a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6e35efbc5c41640063a0132403c9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3ba0f78457e7f2261fdcafe624958207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f72beef97c297fc4049c180969427208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fd09a6e9def86bd44fe50a2d5e076209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3ffbe648a5fb7b50a9559e2fe57b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bc316627a289720560e64341182bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0511717d96b7757d6789e9443eef5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05f68b7440c811dc3f80d221e7e95e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e885a209cdaf0fd76d7a08fc9c1a046214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161735acd7c283860d1f72c542931e3d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37b023ad964664ad97f1f2cd04c07a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64068a165c4ad4ff91d127ecc32b7c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657ba672c530b594923d1a662b14f80218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8280a09c3f7190da35132c9776d2d2a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f8e23431871397b75e2bd439b046a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02f7a714e02d7104518f436c9ee49a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c5e5e55a8aed17411e6b77138cef9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2fa21afa87987a9fbc00803c65fb7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97928d8f5b704ebeaa8be6787a8a8fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b977a923b5f0f44d85e4e67919986225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3b044f8fad8197d77eb40f605ff2d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bcb3cce964e5080cadbd768f099c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0c6edaaa11a0fc78d02ba4e26a8b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c827dc15327006c5a4d883f036bf5f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7664a07dff433785af3cdd926078c31230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4be7c2307a19c3435262083900ba13231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be16e18505d6985492ed5d4afa72dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86273fb53374d9ad3cf799372e8acda8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773096948896588f348f2380bbf827e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2b6a2b990cadb5004ab91a6e8501f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9516a9f6cc59c0d1601812bce1c3c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e01447a0063f36045cb9457e2ec32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94def4bb2f014b1e3a5145f6c16c902c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ee37aabcdb56bac1c27fa0fcd775d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca646eac6a7f96cd6a6d9d350aefc4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53a8c654cd5060f3e7178ea65f363a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406ef0748de746c740681633cd4995a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e98a91f24f9e24313eea287d6b4f3a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f2963f4321980af2dc7098c46c68b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978c9c137406a3d9dfa1dab5bf82585245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a450e58097e8bd9ece43927c818864b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab67929a4be9824514420a189975f92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec789591a58389d41f5f7d46e286549248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b19943b955bd616454906ab146d1a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7707f6bfcb7d99869f81440509242bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1c0f5d21f2aad85048dbcc39308f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96145a85592f658dad8d24d96d1694c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e17dfa090225a61c4d78df2b771518253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225f4fe7fad020b6b7230f46129480d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08483bfc7a06955b6f60ff59795b6e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bfde0a381491a60550f4196b5f7e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfe18d4ce51574ea4451c6f92da7b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1feb4c7c7e6b5352570725c0c3fa10b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b1f254ce6a904478b5e98b36499b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd13540e5ef2de65b869dd8f1622c7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c920795c95156fef7b285463320c72261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858043540cb2eb4795321ecb889ef609262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc128b5291885f06b323764725091a1d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef642bbe32cee74971a54b393db5435d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604cd7bc5bf8973f01e8ab5a59de889265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec6d085ec17af766e438a4241359e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16455616dcda78dfa23f0226e7da2169267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09fddbace88feb2ba8928c535876c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18261d179e6c99fbe5aebb721a3a290a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765b36b735039199457ae6f1950ee07270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84813938932d1ceadc1855ebf6bff2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e36762fe58b56b7b83de0fae4bec4e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a181c6932812f186cb79607bba3f94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de94e81645814bfdac0d0c4cb41e25274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cd42d5a88becb36c4246597123569275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a0c9ca0b11db4f1d0915a8833439f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a01ddb0a205ffe3964b31d251cccc7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ecf9c2189d2ffd9e995d5ce2a6f66278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc0ee6c8d5ab171d348406ca3015af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d631b5cb5541eaca951955eff41111280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332adc9c6dc989b3b74c633842b0373281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243c419a011b5325c3534df959eb8b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c6971ed820838da0d11255209741a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230e9b9644de5dca155ce9d88e6187a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0119490b273eff1604290bdeb8f6e37285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa59658ed3b59f1fbcd0c4795c0656286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbe7e5e9caa21ebdb1cf23c5008472287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ce4eca697f5a6bab28a35ce7f36c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad3e340084f6f3e7124fb4f0ea80e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7db69135022a5cd89161b9a391f9a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf9c0e1df0efb80f939e7c7711aa1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13cc51028fc453ab39955ce01a182b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2812618a5b8c31982583b61c8406e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3f2e2a0f46829e968a36f94f65067294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968060bfdc255286d1592a5b052ebcab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd008220d3d619027903ff15240dc918296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b6912de55235dd28f13c9ac93ecd2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f4c4a8060da2b7e37e1e9c9c99a22298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a9a0280608029685db8088cdba827299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7316f4df6ada2e7a48655520269fb47300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97475c53dc06012c37bcff83afc57e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0eeff8c4ace59eead310fe100cfd4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9752ab201f17e50c6dab1b11a4911303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4e40a8c6319428e890e8415200931304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a07510edf38ead099632493b48a8e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a924560fa1ed79daf4a48c4377a581306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950708e23007904444c3621abe9c6af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18946d0e2e4795af80564969420076f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc085d8e146feacee7188b6737978f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f342f9005217dc87c9802d02c95a5e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa492ce330de4174beb83a9594cf23d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320ee1d11c0384f6a823e87879e2cea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf1b4225cc331d5285ea507f944ada313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa05c22fec3ed369b3064848179191314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82240c4611fc1081dad96a2fc8537911315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ccaad50ce38a3bb3d6938a7dac0c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c0ec7c731bb214617b0d98096f5ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344a3103f2c4eb32fc9b067730131fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76e0f1d67b289dd03e6ceb0cb5fc80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ded866d42cbd06b60fd0a6f033068320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f440111473b170c81307807f69489321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d84e681abf591ec1cfe59e393f963322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d253e41d5a18dc64667b20a3fba3053323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f604a30de2a72aa99b0b4f884de5f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48750f97718090de058b8e8008bcd02325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd88510c3529698257733b70c2c3c8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bba27a81d1f0fcefb227d784dcb6d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ec15a11faac96f1e77558cfa6f1f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a75927cd22c6960e6cf36c7d434f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00854d3c87f9c19b691a9694cb4018330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2316dbf904c29822fe8450a521fb9e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66145267d519688906ab4da7ddfad3f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f49453c56e7f93674c71d05859eb2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6844f7484d414c64e1be760170a07c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224afe370d507f3b4013ed0cbc23147335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963bcdbbb2fc0d547683bf931778b88336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be7c9e4be880e403f47ab9d432c304337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5bd688ef58be9916bc5eacd6e837d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730af4f52e7c83bf06b44364f8b6a86339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ff787b9b0f4fb7edd2dcd47fba0ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4478650a62cb5b54ac396fff300304a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06980b629314b34eb3a1966aae8d570f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0be65c8c07e6e7e520e9c86bfbd55c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a595fb52534df9953222ae200030797344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c72a80a2152ad13294f7d7d0556481345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf1582e219fe70914321e742e2d5ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648f99ab1d837e90eab4a194b049d78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acef7e059ef0b1bc56bc93b50ab44c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8363b217bcd886f7d7afc58947d846349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2e606178c290848b9a46c782dbb10350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dbff4ece65e9e9aabdb2f4b7e2c5f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0598cb0f48fc1078028e557ea96ab4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0b23a788c778b8cf2872b54825fd8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd380e838f005686f737a39c89a175354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19d2858b69b5947d4ff5a703010010355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b57f05a1d17c7203e87f3d815c5487356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48acb04caeb23872e64a71704a5646357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c761cf8d96bfa110a0fcff705e399cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61594505500772cd615fadbdd12933e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e810336e7558f4d0ac92ab4782f647e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f80f344d807e98c3941df2d64fd37361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdd92763f1acbcc578899c870c0d2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a8827fab32f06f63acb0895311458363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485b9d9837f8e9a60c6bc6594567260364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed5a3d2bec3ac54e511ffb5d9b37da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ffe4d039636f746e5d9e1831facec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195135f2a751baaaa53a2b8b4835be9a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74344da7ce7a68d6e72cb71e99ac6a18368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a38d1da95c832d0ae85564e8244154369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0548cbc7a9c440fdedb67da50993f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21791f6aa3407051ef1a2580b543dff8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2163581caebad75e810ee1cec09a471372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c631115bd7cfe112ce5e4d1e1cad939373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369182af4e95b108e1005c4aa50e4d32374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596fc3218460b1de76d712e41e13b3a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f602ed06989fcd2f037010b630848376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb81c75cd5c11926a98848523b9e46377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e49e4858a11a0e18745ab34df87ee378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae8d41a3eb068ee98a248f695ff21a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc56d7acaf866e6da7c41ffef2942692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bc834f907c68a56267e0f1a77f2023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594878044393d886748da0ad31d475c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09469a6cfca42eb29df7f7a50e5dfd475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279f28349451a48eadca31737b642426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47be4aba6b033ea5be1e8901463ea07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91651f0ca25964245c05950274af9cc08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f611a8f0148ceecd5e271bda9b777d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858699b943062eda0ab1142cd15361710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133ff2421f6ac275771b7755dc27d1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d480f4f883c8d0b7e8f2d85cee47412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41677a94ec5c226387955a6b3db40df513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d12379415d7815f15262412adf83d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd0514eb5ee6d876fe32954824faaa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b04919c61460205aa19fbdf21e1cf016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b251d97a191ccb281f58f07a7ab4fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d84772dbae9ba738c641e0583014018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b54a4760f433e110dd7e77e156d8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f857220e9b36f0765cc2007c92970620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056841c1eb6244138b4c14fc68e0510321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112c20ad153a357f2581b8a27cf6fb022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03673c76735ae228b01cdfb77ce34d5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cd9dc8244a5cc5b58be57725c898424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d1d05c329eea4cf48fbb2aff6950325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f768f4aacaf72a6353ee1918cfc00326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1541b74f9471f36b267eb5198bc7327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd7f3a578e15ee645c3456ba6868dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b09bfbc4908becb3eae409d3206f1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f32d9d7862013ba2bad5fd8ab075630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865eba76be259b26ba2b60c803d29a5631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a137bc016644f5941dc942ee980159032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd101d47bf55f8fd69b5eeccedeacf6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ee9a8e32d84c2da38d071be60c64f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac05c05326f7ad559d7ab71d36827135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce5c8cfe93a0bd6cea77deadf6494a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd7b600dde36ca432265e9ac15326637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55880996f56ad5e6d321c7c7fe8cd7aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bcc0d3e87007d90583196555ff63b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336d9b744fa9446eb31a2ab74266e1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f7beb105b7d07a37daf66aefab0db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533c0e2643a843ef72a1092abd9bae542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8fef45177c7db52b1ed159343b23543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7b2b73c3d30bda18ee38cba9af14544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0c7a5dd42d0c05f7d67810eec6f4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7ba532c1964f864c4f7d333cc3ab446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d396d9bf8de73369e914901d710c6bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5ca8a1397c04b7389a145a46f1f9948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5586a9f7d37856c2de940440317e9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ccd9aca9e6e0e60864bd2b39588d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea7bf0391f77c73e5215193be37a9a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354deacec8f4792a60435421a66c10152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22077d73cb04a95cbffa7871553df7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091877d8dc0e774690d372b205771ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8452be0ab72df9ab98ad02ece929d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd893e79b6358c2d0403184d53f1361656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe5c49bd90db5edb6cc989193effee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd74ccf7401dddd6c1f328161a069c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825489cca8a99f07001998069486958659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd8de618f825bffeea46aad018774d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbdbf725c8f2dbf75ce23dad49530361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85195c5d713926e3cdc2d87d67ddb2062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c372e57c7ca3d10679a1692c6a8cb963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbe85ec4c7d218f0eb0c4d5a1f7e1e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117206fdeb7572bb3a8fc3f3fcfb69265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691d8073e1afe45951ef3ac8d148aec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135d7672f51d12c8cd26df57026b6d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cecc5b430d74730ab3abab9ad8e33268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d405eddcc962f81d7d7526d094d5e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b905af5e2865df69ee4880cb91bce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870466d30392420d4f1546e184d50c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67eefbf597cae1d7cc0b7c7700c01cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2a1e2d06bfd791f55c4d41abe359e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8a504c70d39efa4a450e53c05b4c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfc958522998353d4a5ff38f99cd4975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63221627c71959a4fc523e7d8841164f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bc5c555d22509814483ba355f820f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba667e47e6bb4280d4d4c15a80824678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17cbe0d1835978121cd82835c928c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0d67923c0afc3125e085e51e4851580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d470ef6bc450e45a064314de551f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432a1c099f72e29da34c516fe4199bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4602eab85e68c3e391b5f50abf2f6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a1cc789961586f119529613073a6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741c6b6f723dbb72eabb6c3faffe2c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe7dd5fad2cada8a427cd166e93db886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ec911bafbbceaad56d518ad5491ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777238c767cbb0939e0b12fe5761ef888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95161569ddb7d1fe6e3e32f29679f3d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e379951148e4dcc209349057db69f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccf5bd4bbd0611e53cef805ca4fb8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910eb1cceafe01441c121b5b4fb742292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dd98224d47f4678fb4be0c1de219893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96202c22493effe95a946b35e3c73b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5c8dbb79b8efcd04d46e1841c862695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347bb6377a29abe4e49e17ffcbb8ea896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde0e467a985f77ecba9c95f652761297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475a91370510766ad01bb02f5defa6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae1fb18b4c7cd04a9897b9e2422b4999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76ce3060c0781246d0f8b3684ca453100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cf60457871e002d3bf0bb067f1032101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5888232cdfa7667c11e65526f3fe50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd06f2bd7ec3646910a5f757cc962b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d70d2871b03c1ae7b2fc2000981c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc3215dffaded27bfffd50500d0e74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e63c0a38d45ec9c5b86a7c5c231d8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a159aa6c5cdaf576df26bfa198fe2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317922939d48015da2a273f10e41070108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd128992a4cb48d4405c527a4b6920e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7031c8fc9f5893edc8ffe77d0c6bdb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2319fa2c3d2ec936fda85948d3ab2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a864f8fee50cd353f77ef49978f0ebe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0a50dd79c40438f8e0d76e3ba61b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433cdae8299d28699a4fc05627aa24b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3e670f0372713404d08cb20a7be67115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1805799dd2c46ace6754f910c9d45e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204157f4478d9f2e55062fb92b826ce1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b73f030db6ccd109d019cb8881482118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7ebebbd23f3e2a884be714dc3caef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eebeaa4228bfc1f44a54190068e0ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342104745a8bdb9f65ec9d50eaa35af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e7b5560c30af3d43d0493dc11387e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1976468b195c820519b8c503055be8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3e45737f865b606afe8a2110a6628124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a3eda1cfe2594e9aaacae12183bb4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d83578bc9121053b186ad4e9fbd593126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f278d8e8ecf456a34f8f0f597fe14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c76e1bc5995620b7495c7bf8faa8ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5ebcfad7efe28858db939fde4577e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982593685bb5acdb29fa9e21d6ea23f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2167fe95beb588c427f31f0cc35f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9d24c957003c1e0737b73f439be2e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4d8defb9412a3a04e9ac99b776c62133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663d583582839e5e8c32925101ce43a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147dc3eb98ccbe4526ba9ab0f92554e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a1b6580c05caaae9c54aec961c1d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529917b9dcd073b4374f62970969e42137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f933a1d0f5c9d5d42bac9760ffa04a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16911704cf452bf1b2c799f3aae544139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4694fa051a76fbc0186900f0a953562140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab03604223dde6965b55f550acf6fe7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b84a0077fbb783d582db05e2abfe8f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e01c8c6a1568eabd3eaa9bb42582c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca434cf1e68d8652a50ff5d2506496a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8e7452d4e14022568f62e40710f38145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10f16829caa7c07f85bfc9a04386d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617708b876929ba799704f4f24c7e5f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9121fcabe9dab3984b7472730852a1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb80bec3f764de1efacc3b3fcd7f1da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62624d69eec10a20dfd3ce30500edbef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed51017f891e8b4992b44e83fbdd6df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b4936b09d0c80d742757ab2895bd2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d04a21535a490bb6edbd0c2481cdc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add7e521b71f48e09a580bc92a43af5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b38899abd737f289edf9c1b155d540155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081390dda50667907977210c103f6a79156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6bcd8d224caffd8bcc375e9c9f918157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e95c5f028b4413e55c50d44a00633158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9b32a8f11db33d26ee07c257826d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee31985e45b50214655ae9ad42ba0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca19d43bbb856cf04a08fb722acf7f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a6b9a71c7b59a3f65e94d0d9cb8a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd2c31b61596dbbae018bb404b71f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f5daae95df282a68395cda131028e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de6b95034fcce664db9364d09b95d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222e1a1d410b86354ac0bf427fbf8e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5e5016ed7014c086f155eea9f9d37167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5103e5d5b8d8603e651429b254783fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00fe59940d7956c3816bd13281e0e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ac25ef0125b687e9847f08cdcaca5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6651dae07838ebc24fe0f21fbe26b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3040d029e1f99212439d94b7e47e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845857df114a7a130f09803edd32edc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0553723ca2f21df52e089d55db74a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bfe1ac9ea9e707daf0b2ff575cb0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a28e901a745c3ede3a721f8e61325176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73ada3b99f90200c3c2e53ecb150d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fafe60852475aed475ed131f28135178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc2a65a5f04314052ea631a21905e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce50bf98f444712d412d650d62ac41d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c44c1567a17b54ed3c64aa361919f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f4c55993aeda289c0dfd69d333d55182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7bfba88056ba8359ecf67a96bb739183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff20545c6c269e9a37e1f864ce8a493184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c46f910765cee4a7c55583b50aa83185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1263b160a9c21e042262f23a93c73186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b098001a793d05e2b27c1c74e6bc15187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cca8d229358a3daefa62f7cb4143b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f6818ab912f082141f8b95c9cc51a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893f455299027776d49fec709c5d133190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26511cb68edf066f4741ed889acbd934191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61145446c50f19ab149f212c79711168192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2129cc8eef01022c80ec2e96efbe9c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480423c360469996a4c193794101c58194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18ded31c82a864bd5f49f60a0016dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59cc8df17a3572b91655f5d5074164196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c4dfe45f46d12c2b9a5a261129932197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a53943d97bbe45da722dbb15a8409f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d6279f2245d998a2f280390bbf961199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ad4abaf75df4919bb743e058ec1e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292f11c6944600cacaf44419d1c5bf1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ddc0cb46836a759f6dde79dc7c9a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be509ca6fe981ca464421ce727bb3c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5286259a4f1405628e9c7c1d5fd81a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab6159c36672312b305011406b002e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfa33dc302a29eb66433d6e3bb43be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805aed24a69946f50eceea80caea3ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d52008214eb44265ca3c5ac574e7ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8fc3aa5b634d58dc2134fff05b0f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20792673583ecb9d2d042ce7734945f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a7023523f3683ff63d8058dee16fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91210753c46f2c4915ca4a61b2a925212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef0030ac30382d5580b41913e4d524213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e767788d66417fcb0e0309ded0e025214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68096db76579dc6c21c5e679184144215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf638237c78704dd8bb28e0c8ff2731216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62677abd001f14d2042e89af4badabf6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457b18ca4d22bb6cc74fff6e57e12f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1036f040ba91bf0ff17c6e2d80d8d41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bce833be40aa67573993309001155c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606af7da987d836a3a125052fc84e75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e0e2894d6bbc9ca1317df87d7f86b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49e1990ef811eba22c70e22ec33583223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a3d6f79ca7630fb4d9bf7013cf1d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540c4d0fd7a126318677e0c89fb6c70225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0d5d0b684fd60c2d3abdf15e006e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf974bbee510e72f218ce05a2faa04227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b32a04cc055b86f6a8641f495dc26a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac6ef30cdcbf206394dfa86163ed68229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c50d86f78f46e3a37d24e88b94469b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45165d780081f341d6bfdc27a2b5fe5e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cdde471594524139ec37bc7aeb153232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57681cdafa0ddb8530e943c972c69312233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f423b764917409f18394eafc60711234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1e8002c19441bb5820ada0ffc7855235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44851b85cdb3417df18070b5069fc213236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23786388c4d1390574e195ba5ed29db2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d28bbef67abcb2030df914b00ddb41238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a2ac135d0443708b8410d58ee583f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede70631367016845e49399e139e280240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56713302a3dfa88a7f743d026f218f0a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85612da2e3619ac5028e37b44acc0564242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f991ed58a9c2a427be85d8618bdc99e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1eb8cbc6f08121d6dc545435576a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9962fbf048c7b4f10c578b594f07a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb95bdd2409189200282efd2332efb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e94b1232917844bdbf8866b7284f32247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f654a58b4018d57f7f1c9506c7ea4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbd3931bae6694d9bd2cb4cef15ead249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf054e243b4f8bd0910626c356dae4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d076ed0d1f82c48a06c5c117b62ea1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b8f7e3f52cb22f29b5b13fb95e0be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ac334388fba6b6e8360e9613a417c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0815963f91265a901af339db7ff7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a4ff4e08536daecc71e39027d259b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493e797a014c475b5ab8d6c6158dc28256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22b9ab87dfcccf8160fb81a0fb7bcc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce538e1319eaeb4af3f9780a4fde622258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae5e1c89412deed30b574696ee934d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e659be6d40b79904150f05fe0ebdfc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c17265b859880c8bb6a22ec68ceaf3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528d32f5fe52af77ab8729fcdda1da8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cc98afdf947e28eb6d56857e181f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb499b055d70562849bde442412f4d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487c0dab4da0632eda804237d7e9650265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2381027958f1e7556249a2ab661b5f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957458b3e3d19f4d41bed483ca55c0c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d159dbedfa5e18b39ca132f66e5d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9056821d9a01166453401c56e186bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a48dd7f63822f8f44fbe623a2bb1b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ee5b4f89e1dae44dea428cc062d38271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690894729f862968e384888a1ee394db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49fc8c19fa4416cd55211e5dc9c978273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613bf2b74a9a4c1cfdc2cc1a62e8ec1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552eeffc297e49198738633c6651cb1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff595799a49b71bfa87d87f1c78aa8b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393c4d5f9e1533f9ee33321f0c0c733277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a49208180ca2414edf8ae1fd364ea4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916983468db40c733925a559c875224279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06676076f97ae77a6f16fb432355b19280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8933c55c99b9c39d1f33d7c95ccb76281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa9d6f1b80bd077bbfbf783ea6130e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7812ed693f1c98f87b8ff71565ff647283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9c2688aa07eaf148e34009d90ba86284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60369e8bd522746b76635fe3a3d5c17e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ad20bbcc7e02df5fee37b23bf5dda286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30424cb2d509c1923c65b9430aa51664287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189280255888dee09251604a0b9a504288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec786e1ca5cab2ae98fe15ba13ad5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa471d2388321169e49ee07e280add72290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a1177860b0606c78125f6d84bfe0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8679da67a47abaa60805a2ba158b0a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e169919e43098a9cd1945c3155021c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba3bd496bcd2faf0655dd5cf7ed95e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b525c6b1b2f897bc688667f70562d96295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bfa98d0e17e7cbff3fab9810d40d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093c9fec043c721612527a6ac4ba90b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01b719a821cf3f5fc79dbed386c9a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af792bb59ef2b501236fd8e0ad828e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf0cc3580fea3fbbd4e992b6d5479c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba777bdafd2d2bc5e15beefbbc8eb1b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6310a6ef499edd481d116d0cad77de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584cd16839f49ad099db19b7b0c9a7f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65501464a3185941cd463cd71d277ebc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67267b9ef7fb165db462fcd08ddf363305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31847db9af86caa2886f2ee160d06f19306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e7330ab6c31e04c7831a71473baba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d44c6b735a1301f585d8af4cf495f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aec001feeb99f037a2547516397018309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14139b1b99e6ae71ee512d194c58340a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612184dab25d9c5c756c87e825814132311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e606084189ac6fae680fc75a027a2a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fbb5c3da46cb131cb5eed4a5549f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967b5730c4f8131afe758eb8cca39fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335fd47f8fd799f24f2c966c89ef2f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652a33cff54746f34da027280414542316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77f4ca2b91f6f143b4da1b540ecacf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1874b4a27076992e85f85392a20bf82318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1af34fbd617f37d8f0ec4cbf64bec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da0ae6117ac86fad1f7b8a2418c2b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46343d573f7bb6f47490259d6ba300bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8354de9a73b6d3f08c1db27e6d461322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74ff6433d6dc7b2ad63a25a7fcf47b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33184d8874c73fbb3d4a698c267790aa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd862d3359a76f2b49d7d71f2d415c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68077d074ddd72226a2f14614c0abf1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe64e112483cb618075bc48a6fe466327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2266349134b9e814a2af34985675b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1451b52257b78f07f82ca5575a65644329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92b0eda53cbde268e3130d6eaef4e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780ea54dcd449def9e0634a494bf4de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5569b854254a44887ce38771625645332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b828f629a2a854b5509de14d4a787b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507127439a2448ef180e439b7a911e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b6412737ea5c19fbcf867e71573fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fc2992bc5b893a26b84672e109157336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0ddd9098e7c90edb16cc5357031fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f023a271ee4c80c407234978b2df8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612da55df4083f03fda67fa8f997762339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819347a7034b58cea8397b7ccc1af53d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271da870ca1ba63a50eaf6cd4e32472341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0aad9e83c3c35b47793319e8b6030342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee79ea2aca884b61cec1706d051749343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff2eceac1bbae2f98cf11a000fbb27344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dcc91e87476afef46c88f11cc9471345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9170bf2bf4e50a7be4d27a2ee6b32346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba16592c879da1e57b7892fc80cae3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901b8ce3df93cef5b8015ad014623bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dec43e1b8f8b30da51a4a342c1368349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc07132d715845d9239a59fa2c2ae7c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02a871d0f04dea7e97844cce36c345351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464464baf8c4254d08726433b585dad8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4952ac9f88e6e51f51c65007d9bb6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f73d70d81728d728d8eb0a1b01441354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12113d3438267466f242e33b9253482c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900305cd317045fa64f6420f195c55ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79839b9e7d4c5974f891d3fb7316c3d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547e45c516338356e2a66051c28be98358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f1893022236f7b0ad041a58dd7a3d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bb73b97c297e9d2914b77d7ab1254360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7976d85473719871bc0429abc66e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667c12fbc587a39e36757ac805c1760362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa212641c739b4e99c15b6c6f03d528363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b18fe1febfabf6e2d174cac9ab04f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572dfdd0bdd6503c759fed6646edef9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da99d246af3732756b9f9038bec6ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225cca8d94541a2c40895fdcefbe384367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5618bff9f42771f76b3168fea3d54e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d881891ca127380556daab59079ed66369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ab632c4f8dc6670075488ad5e0c6e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23874aa649c082e018cd88c7ef5fb5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de764534bae6bce3e17029db43d6e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28842190b59c66916f9ebe19ae5237a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988ffe68ceeea8433cf50263fcf234e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b04950ec3ca55b931b1ae779901b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1505e08396f6b0af04dfa5e1ed2fc92376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0c10f52c8e2ce48ba16d79db82a4c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f918cc05dc4105147bebe38338050c378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>