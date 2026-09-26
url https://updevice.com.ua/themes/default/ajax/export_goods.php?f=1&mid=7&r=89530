--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a77482e0b986501ce209889507b6f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9609d3ecbc7c350d834ea7966393fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2002edfd8cd3470afd06d2a48243a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c39f6e1f094216f1f5659ae135f28f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd1e9dd32f3f169c4b29f19f1496c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ffda36814035c55cdf1a7bab1164f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2f8b87075dcfdd4924913103e6fc87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb107338578c1a992e15bfde4906878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d062de72d7fb49cd5504a246c404679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be65f2c995de5fd8f3bbe35b3881ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347d08f84ccf5179f1cd72538164ac411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b827abe45d5a90a5cc11e06384a702712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add91811acaed1437612e6b97a7bf92013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea4c27abe6e85f04aa53a29562178e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aea2e762cc2e60eacf41f04212cb0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad596b62cf74f0db452d3115fa217116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cfb0c6ffcdfac222e41822dfcb44e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50fd0940b8b0354814b6bdcacc41f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f31d903a147792f4a5d76093e10d7919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81a07cc99ef2582214ec5c99e689ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58b0ef7edcc278576bf8dc8024b04b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77187f7b9090f3f92f241cf0351a327522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d16c1f4192064e848dbae4e4c0bdc023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081b22588f7e39e811f326afce6592024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4a85945f1cd5fb4007ef9a94ad90425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e79fab1716d10819c7d856e39724126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c1686377854a61197164fde846df427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faebeb33733fb8c1be56f671df1e4aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d122166763a3203b5fbd1a890aee229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c2a2556ea1e885355e18613c17a5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20aeb705aa23cdc77f37b71ac47dde631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d296d369bda04cec78837be676533a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da7d4d1f71f1ec7cf0c067d6b1d03833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca907b085faba94414edd51f54415e1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154d491f5fcdbfaad45db4c3bd1a17f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7e20ddf8c6210eb94dfeb698c2a5136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21361c709780c172772c46e7c60065a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9e11f71192a21d3d2b93e0a06926438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e330499d5a2ad2394a52c3af2557e5339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee92711eb681e3eef9c53292ad3aea440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b85d3f77648e725586ff31531e21541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a493d5669eff10df58970c6226f1fa642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a6179126537f86af24dbf4cd9d23043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b61528ac07041f9273c16015510e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c27724a82c4080a85f04028c0259645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271ca0ffa446635bfb0d7435619852d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48dc62a23d0273a6823ddd5ffdc4a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54147904724d723dd9ce9dc1885a9f2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c02bc0789c8b0b9d6ae942cc679c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b9afd563bd22a008d026d50bb723450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b26455d14d1338c6634b35f04e74f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970a35f8c4394cbbcd66bd2c409f8f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51030c85e40e726ef953688d6e767653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414973a1346f7f9ab00db1ae4bac4a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e88f2114dcdd2ca50845253ec5e7ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d3805b2e6bbd0ad639227e3d56d2456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988ecd14820db2eb0fbba9dff53559357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631887efb7d9f980df5355e1ee87b9e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e097fba33a28d5186d9df19f48b78cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edfaedce0d2f0672ad467080dc67be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c6d601b0d79b44a0680b3c1a5df2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915985494501c83a8dc83fe047f56f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9738c9926d34f0a472c16653bd8cb9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce31f720fcd9e08ab84c26ecaab14c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb92589b45f8f44652f68c0ed745e1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40a9d30133b39d0ccb1fc1e3c9927566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbcdc7459772f86e1606038e48a70367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60976561d96332a78b7494a9fddede2c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1842fec0c7909f71fc0e1a90197acf969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe490c484456562a5d270d2052ef7270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5ddd2fed2ae13bb53687dede3d2a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ffb3b2a82ef890799efeecc49bdee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26502be39761f4089ca114b06e84a5373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c3eef40078d4d1af1ddb9a8385b0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900220e6d7a917990d30b79aacac4a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cfbe2bade185e393005a55e6866a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819769768853b8005b6b3c001d53a8977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957f5e19a4f09c879206125ea16196d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8077018a12a2f7efe3e9905e533c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a49311c778e36a593b9ce9045f39c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86aea3aab5fd70e414740c92f98423d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89ca06b6a26bf940691f48e48942ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3199b53a474f90bb73f57e5a755c34983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5a5e27112109661591c640912ed2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe40e19dd9792280fdaed3ecf1fc87d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b666dfa665af6a25da4add454a4e7e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900db9aa791f25f6c3250f99472001387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019be3422121b906e1d79b583f10df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b562cb867e3f65e2b4f4847670822189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae034ccc302ff774e1a7a6731fc2cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2eac78f1cc376c24329d2ac3fedc8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791d9ea6d15f285c915e508e1fec5cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f23cfc20125ac02a9eabdf3e6ffe493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f2b1c4789ffd65ec1850271e869f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e74569447bb04b80812d0ae0b0ab7095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7d40b485bfe308eb818b69d8f34dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c05be9733ba881a0ea92891845cca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40aae30c15fc1c700cadb0e09496d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0e5db1881fe3adeadfcb63651facb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2af913e2dff75295199be0208564f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38860c7ec1edca3e981725673919fbf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49814f529ab0fa46577b82fc6c453d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859a4556b6b3e8f2bc994061487c3de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4f6ae78c5c9031772aaed2253b7f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4aa63b711d5b8915d02c25038a00c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bd3f85c7ccddb20c5fcdc69e0eed6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97055b9715bd504c330ab1c50fda0b84107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9f0223d70e47a80a9b831395c89d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436d00ec94e49ff69f156be10ca1320109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa55a9bb5f73bd43e85894d3acd486110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861de691138a61ee260e730610eba437111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf4177d9d2b92eef3e3f0fe301f6d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c23947ae79d360223a9abbafe51de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545e4f8910200132809acef733dc041114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74714cb89e373a85a96075212c5a82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c723dc954888eb3336c4c1b2def5b4b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186300807f29a07132908ea6c397c4ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5417b3c24032f888158ab0096b5497f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe285fb5c4a23406d5d61c149bb286119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d37b54e28bec9363e32c2488cc951120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91b4d799dcd1dc969c92ace55cf6c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce13f2bec45ab09563dd3486d38a560122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7a8ae2726378a03a966d0d6280363123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80fec95aa70ed3ec686adddb61c916124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62b48458a91c1571a8943c3cd91385125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45c45615ff4e715ed145e36c8e73bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98f2efed85b5905b3a92bfcc6cf43d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348907860222fa2db121bf38932a59c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3827c78efafceb7507e4fc630518eeb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c026737b57a5ce9473f453c328c3c9b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed8e17e38080623a0889e556fed638131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586277b03628b9fa4f3f87a981340c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50548ea739001a2eb3521a6d1ed0cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bd39e00e05b47be82f5f10f10a2b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023fa9b9c48b09ab87d1cbb32dc7e1a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009c8a7f44c09b7f11a9dbdfccfda71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1764b3384c81cb8cb22e11e08e3c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd84c8fc841df33ce5998800e7a6690138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1ce66e9081e6ab845812d350ae6de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddefff6ac07c4afa4a71b4a1e36e325140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c094eae645c91b3c1311435addfa872141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eabf417fb6c375b496009a17d5b7b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b250ceaace03dc203a253be08cf19143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7cf84b7f3ca53461980ce1c09eaa4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a4254ebb0b097718b36835f69cdba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c88d85fdf91c868fd315582259d0e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1b6ecdba92200070a93b94c97df60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3949d17e5970dfae498453dd4fd71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0a5b05e128e8de0eae7d41f93273a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd4afd29b0095b1d8c5eeb444f2fdc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86b703637f04e569f1a748b85ae8dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494abe38c67e43ce8976cadb3b3f7a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159c159d8f866b196bbae5f6eca5ec5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8787d2a6cbf7dfc04d4e77479c5f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ca114ed470b7a59fae87be5ee9e5c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d56b8a15b533c5b01e6274489d6265156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68eb7754bc12b4e21d9cb5c9241f11f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2756075ab7c25b41374da9ba62737158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c9a1f8431acc62f93733f6de57581159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e0a2cadee679b2c7d6cea5636ddc5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e403a8c35cfe71a24ac4ea74c36e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1b33db2f3ee4f4e2b1d60f2b92720162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd2a9ed5542b9bb3bd821c2046f31b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19cfc863c62035a93058786f92bd8d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ff585908272c94399390997e0c6ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d558ae1ded91d700f19cec87e44fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41205a3ea667d0a51b3076efcf413dcc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d80e4d2fbcc9611d78b69860383b97168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb05bd1ccf0f0801b3cc9550a43e65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44a84aba711726b010ec34503db7a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9485a1f86c83a9f1b24c706214b578171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccca4a9ebde9b9c3a0854078c95394172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15a414b6f0ad5ef0e59b6801e87564173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506802ccbfd151ac9f2c19bb3f33caa3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ecede3caa35d153174a682ea0bb21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd870e0fbe6498e4669382167e5839c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572a931f8aca636cce6772d0f9fe89a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50194c68eb51034386346bbaad27d09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402409884cee5ed292d80da6fad46b23179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4bdfaa35870b52aa3f88b5d7eaae7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f1b8f81d8f9159858dd09efba30ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7d5316e79ed6032655501398c10c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6485a8e81c57c03a849012e37b2a3e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c753c55e1cc294c6a703485623b39184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df618f5583dcd8b6f6a79697f8dec6c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8856da74efd35de5597ce7eb0dedc2a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992c93a9d7e2708be9e8606eada7899187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82725d1e7559e6dce98e6891f7137e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d9b259e275aecc82af5e51be6f265189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9eb7072c1eddfe73e6d926ec2f09d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b8316c5b771c1b744fb16235ea3b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4deef13880bf5ac7055c1a89406b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42889511c663ec28b0d71dfe5d25bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c7a675e288868ec0c90a62a9cf19d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901953ab4cc4b15e2480c5d56ad36d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95f0fb5961056bb2d4e142cd43bd3b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26803c812fbb364ec52c04a191be8f3c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a80259dad3c06733aa21da3fed072198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cd49c4b4be3688945ea1348a3e53a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f8a3c5465fb4d6a5494472ae8865a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860543113f0e417a4b5aafc57a3cbe0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da5df8bc4d903aadeade308592f609202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688154310df75bacf99bce8cd59c515203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515e2050bc57011c20d91ca34605f2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e88285b974b4e0e16df54b40377b6d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56a249bfdaad2e18028e7891596249206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0542113edcc79006f2e4c61fb9034207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b11799c4753d45ab7a2a55c7e24a71208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ea00ca871cd5cfa909255bbdc3bf9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b950bf05553f1fd183416f23b546a08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030f562d121584ea1f3b13b5eb9215a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0814176144a25053625d3e7589021a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfe93ea868d067954076eba8ba4d55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8f4653771fa5a50793bc53c1e8863214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048fb5409bc74d57982fcff1b73b0d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fd73f2c0a046b44ac98ce484fd5f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225414ab731693f7695dc4139a180839217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ed7860bac212776eb65f7d0c1bfc0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da98f042aa417803514a54468ca065219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf71174b2f7ef6831a2557e4ee25a2b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee88e74f548a17c79bb48cf6ff1d85e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80bec4f306e5be4a5602500b1cc9c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f99046c382d712a2cb2d59b4aebf1b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22867ee824b0f2c562398f7954dfde97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d3a7e37c7b098f1ae2a8c91896988225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610dfc71e78922201fcade50c018351226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ae366e54475af2c96d449c65b923e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302e7af1fba1f0b0a01c6ebfd51fb64228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe365caf34a967106e0a56510f9d282229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2c098682fefe6d04de4ac1e829452230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c16851df4a7f35edadb4104f3c6310231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc9e31bc5a27c8b72d5e533a2a8651232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee677c00e7444e0645499ff4474c2f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33d1ad35a61f8c2bc3a995893fa1fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614caea014f36a1241815125ec1d5db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865434da5add2118c8f7b217bc1fc373236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8258a32c3c6f1be7902b4c4437b7a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358d40ac11faab122757bfd9071fd94238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a03d037042cfe78ee69bd49af9d92239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6aaf651705aea5841629899833e2ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0934a620bc2f539081491c52a788c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcbc8d5ce0f5bfffeebc8f71409c9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799d3e04aa82fcf2ad32d4f09088468243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f07536296ee349a44d7da066ef1db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972942df7a94c6106ed30c0fc2db18b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60576da90bc096326b7ff5fc625f4afd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a84b1a84d13b9cb0579466f65a1ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9410592b6ef97e09f112108c8972cbc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d1d1652cbeda736dd88ef6f6c47c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d82504587e7069011b61fecec3b360250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897234241403523afe8f605950579fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed354e11596037b34d28465993c1f870252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f3df219ffbc4f31bd70e361c78d5a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764ede2de517ddc8aa552950b43f7a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6b33320b6756dabcdd5e202c3bc28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20930e6bd66a67787547ca833d7e8185256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f0aea6b54f43d0a3733455628706c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa1968fcd3541802d283707ba36095258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3c3ca57ca8a0b515cfd104cc38dcf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1787450aa13a61081a0312afe04c742260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf5b715bf6b8aaec244b00b03f05b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce1322af1f3a696eb5e53386e9d1bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6beda8d0c9f1c52b90a4d3bf47d580263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bfd63e927671b0e103ef3a21a8b16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d14e41cfe040909323b3fbf557a8cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b7fdfc31cfb5d441a7b99c9c78c6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91108f7c96642555c14a5675eafb2307267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79eecfc3b21aca501b39755cc79e269268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4bd1fe45f6ea3ceea6cd454e0bdbe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ce7acdcdd14f0573fc1338a0d375a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691ea59517851a7f3514dd022197573271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346a62c2d32902ed14e8d90b620ba65272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4552357a492e77ab4b67441cbec1fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6ffe5259a95186a4f60856864b3f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646b4bffde64f46704bebccfb5256d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24253901768cf41c3ee263b461a22a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92861db8cb262380785f3a2638842be1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d538808a455c55098ca0957fa400e44278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864b642b1effd0b0a78edb3daffd835279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea501bad9ee715c2042ae83af2793f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe063ea25104e581dac9c9c61920db8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e81cdacc68a424ca982ae2f2b90b47282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656c61c5d51d00464e6fbf56b493ae9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e60707299c7d15961cb124d11d6f7c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f455a33dd81985d7e226c008431b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943435a9653c8d0be7e29e409a428fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0624cb349d4bef4b37b91801c3f5c63287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98525866aabe6578112633c5a87e7ef4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39465eed2aa18d4ef2e6d67afc3a03289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cf7ed7bc076cc38d9d39298ec2a74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c4d7d665a8b6e9e64993c39d95cf4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bd85ffe6ce35338a61fc292d3f994292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cca8faf4e0140ded09fc9ab3f6cd4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f631184947273bfa2103f535eb10321294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2740fb99e784568985cb66a92ba27ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf822de27f2ea6b7efc6ad726c1c50a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c59ab97b4e131cde9f7745191d875297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f1f106f9e28d41d2771317a702bf6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc194bc7844a4e42457e4e380238fcee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304108d783aba313f877c194f457931a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fb4ef0841a0dce446e9fbdfda82dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460c7c10b336a9bc651e54f704ac420302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c688cab773e1516f2658f7c6a44a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e545d6a2cddac62374feca886a62a68304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff811dfb7771da2ae9b2cd8fcf8f429305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea133967006aef8cc15cfb55af53af07306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d744bbb033ed3e4cb3caa3a7d542c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a6b7df9881b6d6bc06a81799c271d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fb58c4cf904191763d3aa011260b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc136c5b6414acbca8e316f79cad9833310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be745298bf3be04882d51890ba25a293311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f17bc941b9e4b08fe1d98e9e6f2f76312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb9a4ce2872c659b45501003a13feb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80a7374ada54123ccdd73dcdf899c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478716bdf734d2ed35528d00ce536ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a45fa8338dea026fe04a807e46d615316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2859c35d5d5aa3a1424712c4c8ead317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca55395ebb95b256f459a30be70c0e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718787625604326a0d67b538c1dfae37319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea6ea730594baef68e88a600506c45320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fb4695ac1d2c5a9fb49ba88d2f68f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9a6e9c7e3618ab74813db42dbc1d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d4f801ff8a65f7e691f1bfe985ad8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604b324a780fc5914c4e333d1fa3b70324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4cfbdf945d9b933ccca3a3aa1f00d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab8e9ee7cf4f613cf094fbd88e8cd6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dfa9ba183d4d2d466496aa0e5bb62327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464eebfded09bfc845e4bac523fc35e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b16672fa058c3f56e0ff56e4a9ef1f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138369d21d858e8f147e8e946c35120d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2693848f4d28fca8e422ff68e74f2d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5872b72f00e85a3960aa009c3b807332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c3203b3b91cac171778cc162007fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be66f4cadd90dd0a06ea913875e134334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691969a9cfd5a828afea59e9c6ed150335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22160dc3eea6beb0401bde0603e6e7a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fe8759f581d28535caf2833e6102c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34520047734d68502edeb53e6b476899338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff70dd58349e38ce966b3d5294c85a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6054dd6db1b5c3179f9285d41262ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c65c093facacde3b9e5527fd9a50df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d069c31ee1f207e13b1a583a94153342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639ecbd0723e68aef49f1745f4bc716343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc7b830ff214ff7e4c0634e0616abc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07dac04d2423113825f6ee2975ace3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad371fdb8c6cf6a0525712b0e3ef6d17346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f93ebce3c2158fd69dd51736105ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80db42c4d4b4fdde8477800063fc08348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08523cffe6f641d5ef69101487c9ac87349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cee3911f9a04e27753704aac44fe2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82950967f71a4a4082da8b2048425ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405594424140c6d8c41839e93862b4a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e8fdf5c911707f83e0c4640ce5e26353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac83468fa784436ca451e6a7ebb854c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dd1c5c3bb368e0b4f4e579afe0ce7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ffaf045d6f64672bee43ce2a29d32356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb233a58719fc54cdb9b97490e3e382357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ac1215341a2cfc97906b9ea6fd8c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99767905b465ff58e118441e84d547e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d816371a789793d1797934aaf022e61360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8b3c3ee7ceeb428b2c623f99065fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5091f2293a1f50efb33622fcfa2627362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe1b31a64892ae369f1edb234f9562363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06923ca96d20ef814de40860bd2cbbe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7172faec7f5ca31383c8ab68f53c71365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca4a54566426df77259647ebce0330366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cc9233c6e864cfaa93302aa3ddfbe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b464a7025ed8b4c3d841209c6cfb8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477158c62dbc348feea1bc54ea4f04e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d44ff3bb80c7cf21069da5ee748426370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25386c71306934450f63d98486b90c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57eef5993ddb701ff9d1e7ecb0c8a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88f143f1e83782c807b3d2bdd93390373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda7b1fca6dd1cfcf1ac4aacdf16f79374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d19451eb4e8d65d1211d96a9517cf2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20886461adce1eda80429be511fc56a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228454b8f8723db8205e285b7556f87377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca32dc282e857d46a97246ab74062a378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a5c43607cfeae5dde55705c7076d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b70454ae8a137cbc072c7044d117582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d853bf21f8e6a99e7043881477f1ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f621a99492e2f4de82d474b5595db04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f09de1bd3e95a54505b5b7f1c5d3e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4c6c49685f57599ade0ae0a505ff56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf616152f2e4d1c94e3f21a14d6bff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a3ed181c852c842eb75ad75cab23b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94443c2f8453bb84e43ce22a753baa8e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042694fe9ae1e83f234ce9abb540c1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a7979a48088d62a2c4a9168714a4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fcd3cf02a2221b871f61abb9b68bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6dcf120b6737aff790a1a4ff278ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf3f59e6e61d68190623b7ee759b7f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095493bd611b946226f0662a810728415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30cd723de21aee520dea585825987216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd56ac03600d7fe4b4ab5663181e8dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611a9fe71fd4e3fcf879b49e0843ec818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7e36156a22cd5a0017834c6f636b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6c718892640543df6ed7abc41129820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c74a5fbc1ed40fb6e15fcf35dd46ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f81057956966f8a5945cb6f833d5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55645b7733f645cfb8d059b136690123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477adcde2e4031f548c0ec9d5e74240424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a2487dc05fbb565a28f09f8934a8725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166e9a42f0b177c807c638d3abe8c0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e251b91b6d176aa4766d6a1764afa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4e742ab1497b99edf18eb1962ace128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d402c62ff1099f13c06639c74aac829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db82db254d9a1f18c7d73d6df2d6ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afc168d0e84ce5795a51cd17d3235031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec124b7d4e31e66558f56376e45b6fbb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e27f44396f95019a32baadd619ba8033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f90598a713bcbea0f246257206ae434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b9cc6c36b68387a3253ad9a4f89e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e1ee826f40d80355af7626815a5de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a466390a9377858e180e1c2bb8b913537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4266768e4c5c6ba1ff958ae6c5ac638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b41be1b6866574e6d80a3be5b640b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0b0e429657f8be3bb03365b18bc9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab06bc04cf81a5ad54424996727371f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab042396dca863a44931fbb3b72b50e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dbe369b72978efc0443f696d9709643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef430ac88ac4bd9db3412caf700af844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58ee17897b74ca9792e4afbf2c5bad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123474939b2a8b47c3f9f18b4301edf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c9d0a36d0ad6f36e9771d78855e7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f53c1caa52de6a0e82bc981b44c4c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6db006e9688a8c0d427355aada38f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f6fb59bed463eb128f85658204f8250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a52f107841fe4edd9b1354be9312051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc00a659100c3bb3b7ff4090d272b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7a728b26efe9c8db0fe1505e8874a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fed629b17f808d72f1428c7fa28b4454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dfc91483d743fe1995e13ee57959455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34009883415db67f210f7eee515b2356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd1d490d72e048eb349d43d31432b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad01c98b41390732072382c7338cc0f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a467edf9b32cc4d3313da69229dddee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321748897bf430742b8a00e48aa01e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877dc50bf73fe55c6f2431dace7e369761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90603984265fe0b46677fa1581871a1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece13c9cb007deb0765d0f4d00c8f09e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbe4546be2ef852e02b7f75df7875b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa578cd4f810f1f9fe5d23ac600c379665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca15e2d470dc98a222257777932664b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890616f5982a4df8d97014d38533c9d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd75fd5f94e0d8c84a9221b8bcf6c6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807161063ecca3672024fd985852604669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4b7d09147d8a68e071a40e5e6875c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef90d9a82ac2599ee60e7ee138e1cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2fa82d191fa450b077dd045aa701e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa18650e7114a2fd771ba06e2708e2673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2dc543c9e190cfb1b346df0b36ace74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d3d351e729a87d135c2d17ccc6a8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba5b0d61c42b08bd4b12e3c3f7cb7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7bf63f839f10001107ca9e9e3bd6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d738ef77bb17a8157a9505089e63878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad35d7bd26a61a24c7cb865d21d23b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd953f570e2aa42612e7a096c27307e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec317eaacac23792a4f10e6d91eedda81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2eddb2b385260f8ac9a8478b2002bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c89bf55ae7149bc7ecc1142d6becc183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9d88565686132e1f95a7d9a50516184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfca074d002d8b84ca719105c87607485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fce5d00c8109c65e5f3e7f67e1bcb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8711de5691d8cb828b6e021d453115687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff990f3939d7d984f38e68584d2baee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3703092a08fe8b15916e25a1368c5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39951a5904886014a555699ff127c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d03ebcffde5f5a7c99ad2236b89d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf764c522f5ee84167988c7c33060e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04776cbf1218a9ff41ed03cbdd44d6193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b31364a923a87dd77c54976908e9db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88b0e7deca20602cb783d8c75c685e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85e8be4bf2fc576bb2bd07da8ccb4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca271b74f08cc44eea15828962e61dfd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1053b1a9551a014bdd99b42783b9898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de766748a159b1fcb7195a57917cc21c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4b919534d0c9b6bf6a9516b576054100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eadfaf4c2010a70a028219cccf7c9cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037e3b028eda76fb974ccc7ddb82270102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9307c76830b83f60335d782468c984103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6b886374599d6cea7bd00fd0d2c90104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe473442aea80c3cf1f70d36fda8dc7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd431e43230a141e8ca02f52f67317106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000f7ae7b7c88342f3d5b4ae1617b4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbb34651ecbc496b7ddcebf7af9871108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56534ca39615ef3466e7bd52b94d0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8acb0ae48b77081e1e7e67fb37cb9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1afbba8233b5d39422ed7e21994d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bf9c94f1e9649b7acfc4b3f27256c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b89d7dc9c760ff7257595590a002a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db37a5c53d58120c32e9b2680f426b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec060432174de473893b58758db3f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c76efc143fcf6a3d58821173bab0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c3ec87e37fc956538c4802be5f322117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677d4e63ede88e3357ec7516b57ab82118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71553d0b6a4bbd116b022ff7609a1ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3405a98515c5b6301ae096652e6fdc4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea8ae2d18b2e6c0c97e672f17e4720121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebb90d262cafdbc44b4bff4933c916122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146313a18e87a50f7bfe74ecb961aea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d95a936705e211a1a4b27a9b87b4ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc61584b5404e7fc339073644968c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26ee0a6fcaca074fcb308a0ec34aa5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea813aac8efef5300dbfffcbdf7bd6d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2cc02d93bdac9e61857858e92e797128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21bc87376bddb3f860df9e557636b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127853fa8127c255a9e9bca69f9ce87130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa038f99bf0ef51a34093da78d2145d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53c72f1fc342879e67f07a0188ee12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ece4ee1782f7969c2d33d1f9bddf4a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab1de10e89db41e3266e92b030ecb4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237576746f54ea2de41df947241cbe97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c115286404efb09223f56a0f925c27136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb7ac4a994ae67bf60e7e5e7e16045137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4657e26d8d15de6c81a68f46232ce44138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d3d721ce2fd47aa7dc58cbb3ddeca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f160e5abb24804c08ee7b6830db96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932d5112dcd12d28cddce7594eb9a08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfebbaef11c9cdf5bab7c0867c50fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f74083681b91e761b30b392bdb79b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d037783e1120119a80079469ecd54144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73848beed0183d3cf32d0faee35326c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f3d62f05abbd1115a3e75d0e21112146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445466d236dc1c1f2b211b128580b4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da73884a07a6162882457f28ef6ab47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe5ed681906c4d35e37028dafa84e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db397e7ab6583c8c9a37dd121ae70a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbc98e36aa018c2044845cecac4dc8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec5c375188bda65376bbf763a4351b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4513cbe862c0b02c0cabbba7be3d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e957491d3d3b7d312402aec28a52efd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62d620762a1b25caf520fd180d7f7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e59b1b5a73f04df210b9d142259d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d579bf929f1f86c02a4c6ce29ef410157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deaa38c901389d15f572d44dbd685e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a272b4989c623b89c29baefe99c26f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f611ec30fbe45410f38789c96d93043160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71ad94a7fddf7b3e5284c192bd576c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad282fd515a9c8a7bface3998cdcbc3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dba2c17fb8962df3543a49d6d5b50f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4b8a76d9c0cc80ec9133dff5646cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cc2c5fccaffabed6d92fcf1d6669d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abeac498b3be6b0a536a702d456da6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b64999ed30095c9cf4bd9f99a8e64b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901619fe1183c50c7586aea7f6294c76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d017ad6cd17ac2c5e33655993adadb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25ac8d63f8dcdc670738b337152c52170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf32607f0c7809de52af2e8435af878171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73504bb353ffd170b697852fd32ef465172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50215903c5ab270339606fbb96306ae2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b461cd519a12fbe49fdedd9e3c2f057174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4e39ad8ccf732d5174e6e42900245175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbed87d06f720e63b03b81414ba3d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ada076306691fda889f068d45afb4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca92f3049fc4f3c91c535244914012178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0a4819ae9d0e70b4b4ce1ccce47fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f3474c55587bb5453a252d3ccd0f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364ca1308b760ca85c205a48141e2c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19704777f1425cfa021eed63e06f258182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f33733e57644c3aeaf7a579ba2e745183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60213b08cf58ce284e831696afc82c77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55165d9cf011da374a55eb8d2bfaea64185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbea76b06df4814ceb184510874cfb5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36facf472d16bf503792e1afd36df066187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1140733ae52eca2bec87c469a994d97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2599944a864a6d141e7ff7b0910f7c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763f9ce84238208e5595f9e380134c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f90cec242e24dd10053d4d927f264f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8d7ace18351a9286fa25eb76cc54c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a327f62c60671b6d5c0113f44281fb6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05357042a4f9b6dc016cca7a60bae5e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0f253daf0cc8616326188e4318400195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84682375b12b8c7c9e6922795d060a1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8277415b6b81d0be4aa2282285c501197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8b8caf69e7b8d1ae66c2bec6750b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d655543f6bdea6dcf21e27b78593b7d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337970d11b1f3df63b6da41223918b91200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9e4c29caba997b543677aa257d8a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ccba4e36d1cf8212922749c548692202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea6af6f486e8029ecd69a0fcbdf34c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a01d62dc6c46bf5cd6c6644438073a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb75567ce8f2734aeb6a4ac5f4af49d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2668765c743b14d82dc3dbc396809206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ec4bb583d2c2d4b32bb794eef59e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a285459a50ffa3ff8d66afcb392b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549cc2fbc58bced167324b01f70c236209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7d86b91c54dbebd2df4d389f171bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a84f63a4514a8c91e2856633d8d2a6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c856f21370dfa701b75ad617c06d4ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236465239a6f72eb20d1df092bcda8ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4edbb459de281b58af07c990c5107214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1b458d90a0b5bcd1bd9fca8604db9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2c360c8e0c6153374ba0684ca7ab0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131cd63a8ab51f420a3423f9f0d5817217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d043be41a0f43a9e1a3b46acbb2a838218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba0ab03914fa9a593658e4c4553a8a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7b9c9c0748afcb9dc83570d91d7f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ae9819a202f97b2a5a85bc0d9cd04221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f21127475ef17e9eed5c71b448f0a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0751e7ac8f1184b7fdf8d84406bf67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cff52f55bb4b1d998b746f01a7e48224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e744d5c7bf42240db99fa6a9a389c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2011fe98c93da5e4727dbbf2eca95226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced06f414c74dc92fe4fd5704064adc1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d169b4e0135437916768be7cd360a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04674964f85c0db7380c9d21183dda3f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289799239f741a7cc656c0c2c988496230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3aa435a81ba20e14b732b076158de8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9deffe1c613a667a20b187658270a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d967b021b7a91ffe3fcca2adedd27233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4143358341f0d7e19be7063ed2fcc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b232a18a982b85115fbfb3bea89008b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bdf1da3a0613700f36610f61ffffe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e978404d748f4e1068efdb8f512a63237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3015253267bc3aa492bb22ab41c869238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96a0312e0ae3ff1258f5930bca02dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a817ffbe08dd896b8821fe4513e75240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd492532a0524224af979c1cbda98ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e07af36f35e36826a5548a100db42242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d04b0e7f39948167e9f07ee043c309243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a16b8f4c81e40f895a82d0e6906f18244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfed926b9530ef17bb2268a18d1fa9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b75a4db463e915d2bbcc28add82003246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c21cb755cc7dc8adfe8064ee01c8a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a37703a7c665fb67d4f79900f13fec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2db224da498ba77675a7702f8601c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427c0d822ae11dbc6e5d91e27baa387250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bbdc663a148e619b9488d430b676e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445e5bc3a68ad14ea51bf9767d87a1f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e4472c25694a5cbcbd07a96a40107253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170483af38492e0126ac4d034adcfc8e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b39fbef3eb28051f3a11bb75443c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f4d3890426a5c5620cc6449362510256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299195458d5cfd14accc2e2ee109a5f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacec4b0c485f75d34f1e2b36082ac4d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4edb8accb8f354d08767f576e3b03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55114c970fe85b549b013dd2f3de0751260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac816cce93f837c6fb68506ad7d04d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb88c8d26445875ec56e3d540441586262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0781a95c5cc7d55a36a4825a3ff2a43263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ad81b82cd0a8c5c9f532b3aafd16a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4093ff8f96a23b2f094bdd674e2b7b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c96efeba9a544b387c12f9298e147266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b3470a02f7c5fdf2ee7ef3d9aa9fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db0196a8c5d83b5cd26890345187f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bd7c4d6902b044a43445227d8a416269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910edaa4a09c2c4906f16931a8d72350270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f379ba11adb308e33ed2d1e13b42f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a151ff8ff422e9fa7d13303e2deeec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00e848f142ae235ce580ea442f0a97273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d478ce94ad0ab9631ec6832c6b363e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a04aeed6ff14bd35eb738934eff5b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d8f0b21cde135e3ca8bab72c493f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb69c987bf4e14af0f15a35c8c9a07277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54872206bca7767162b39f8d14d068b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe97edd8025c78d63c29c6320b40785279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff49d49cba31453f971673bc6c2545280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc400ee083a67ac24db3b72c1fb817281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff4197a1065a52a210656d6bb9bd92282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ec353c8ba56758a8d2f0dfb306f3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa723037c80e1845285f322828e1f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80cb2969e904b02f089416fe446854285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22e8e71b33c988257168c5fa73978d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11110125f8f148fe49a878c476589e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4785007961a4730cd09b4b6a3c431288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40b12f567d1edc066a5d7ea272ef8f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536ac11c9f393b52547995c7a3caffe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2adbf1afc6a76e53d0352106ad43f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccaba35abf7c64a2123fabb9999f6c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48851dbdb3af50ab8135403db40d71293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389acdcfa16e5e94251f18541b6fb6d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2708c9af3cd1ebdfc934954a8f575295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63781c00c104701ed943bb16cf2b403296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846e01f3ea576d73c62644d5ad973b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8b9f8c9f3fc2900e125a1a8a1ab0e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f69cbd3ff22fe75775dfff22af9c32299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd8e53a2643ef296858edc141238c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388833225f2cfada757e87a4a3cad2b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c37396b50104aa43e92509b3cb1e0f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eca68bd014c2afb897ee0b9f60594c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c35e4f023df74249677010be5e19b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c6f7393062fc942e763ba33e43a4b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a264e5be70a24ff1d64b5cf4fb257306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9b14707bbebfc9a94150dbeda746c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059b65d4778982d1076d5fe9e704421308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bebd23af9299e42f6926fe51820f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c4f3d96f0441dc3f3473e74804949310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45a6725139a9a7f4b0d101e6401df9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341eca429f621df58a87aaec9db4738312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9e8b89a6994be3669a63cfe4398e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310d5a83198fd5d38c010f71869d4f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deac5295471110f4b2083ccd3fd84ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349b45ec5834f86ff3173d9674f5a60316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d76015675ca0c3b70e6a956006db91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c503d73fc4e867774731920db19d12d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a815ebfa78b38132d3acb6bcc67d1b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2eae42dba87fe810f3ff5dcffb3b90320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebac421de1085e83e26de0cf49d29e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969e8c34ec13e407c2b38ead445e8b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2365d3f0783c16b3a19016ecec832b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c3873df478df2b19aa50aa1c1bc5c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b0f4d3444e1982d42ed92abb54214325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b92676e40a61e5b30b828372bf8d1c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc67c6a47dc30be15e0e51a1206573327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec373965f5a832e11857392b6415b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07c129869339513bc9b468f420938a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f6e93e1b6c85d0daebab7cbfbde56330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0627436f65ef917cbeaef7c41e6eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b72651c86a353dbebace6ee8bdd59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d34c166a8e558e9b3ce0acb7dd547333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6de7255765a0db0651c0ff4d76db7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b93d725414a9d5c6fbcf7e0b39b3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af5c24e8b9868ad0f3f7373965bc9a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa5e69aabec4340df7d1e6244fc34e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca3b991bab68f2cff936b0a38a1099338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb59cee2e23041b845826093e25b77339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f8c3ca9ad0949596b93418692cbda340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0546caf72ae2c409429313a1b992f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9eb715cf5f920fb68c9e2b6511275342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e26f9298b0fcfe0355eec0d3d258f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7434d580c03c7abfcc82bcf0f90fd80344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc31cd306a9d1adf00f751958669ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eaeec2b9cf6787276013dbc3bc1fda346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781ab9d2ee48440a746aa5f0780ba02347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ee375aacfc3320dcac9da0a0058c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62d25427d86d01a85eab667d1d343d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d2e1d7b3caa3cd14eaaa3e8f881d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998da9390a8ffecc6096a519383a2f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a106e75b8de0208cc72d5448d0f2e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d634f019df728c354d4611021486e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2b24b8b783f9fd2f64ffdcb72f0e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84486bd935b1b77a328a3748f8e001cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59af28c0ab8fa7af4abb6d6fbb4e9a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22df66583ecde4ca5eef545fa465d9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c75314822029cf82fc2dfdce87e916358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a61ac41831794584f57b9544fde439359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd725c867b746cf69597dc1fa5dcb01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129d8d7cf6529e695ab593522174f8d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e780f4a6435681ddea07656087fda3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecacf7111d1a9b28f8a896cc7814b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7cca94dfd45d4f3ebb51a91b3eea3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe83e8d19ef91db37e22d3763983de3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c81a944c6312609f9473727dd7a007366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ca81a2a9eb2adc86a34b41712d2f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc51036d80d52c0917909ea1295fc99368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780c865655a0080011bc7c117bf7555369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb2d9d5d7860a689e7ff6358565954370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a89c27fed4dd2ea4641f422c0dcb8a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f84f7eac50feaf3341ee8f958391c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe6f99420786b1bdbf72b6f2a32898373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b296ff5619e654df4c6ea5f61b56dc7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3eb51c9ac11e7ba97dc785b94e2d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea54478715dd6ae004e0a44b8f8fc1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bffeae0b6a914bade77385d279785377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0daacf9e94cf96530b02422d6bae7f1378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>