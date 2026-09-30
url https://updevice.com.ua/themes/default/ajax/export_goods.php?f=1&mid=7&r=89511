--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0164eed30e2c157cd1023ebb7a2dc511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6b6837d4411a92103c72988c8d5ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a38de90498c6f893a86ff6dba3e123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde5bbe905ce187b7c6859eef26e4dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755aba5669f32a403313bd470b5d8da25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be02bd8268e6486aaabdb8e47de0436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc83ad98139697f7b49618d1082e5d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a1d645bd88b14ae2eb8a37ff80bb18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f8698fafa76f2e4f4f373afe9d3d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db346d140d3227a766722eb5b5f8e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9db7dea3455dbe197ca5e6cb8f15c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c307d6af62e15e706c2a0fbce8c4b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b325a71ab098a342805b7b06c1ace13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489907d5800be90cf9db69f80f9022414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf1ffa5bd29db17d9bf532ca27b3b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95d1757ac7b93c153ffabc5d21662716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246a53bbfbe43dc145a40018bb770d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce359fab6dc901bda9c0b564c82ea018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4897d69708f30f4e6a05f031506ccb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031866fdd0c1e67836e613d286a9fa120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a92c39a527a688b98b6b84c191d9de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b1497e051264bcb9cbfe91e9a34f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4f89624cd14f801049c4d91b5dacc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdd861cac59313329f2318946c125f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286430f219b4c2a4d48dd25b385784025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6e524be0ee7297f5a14aa337a07d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd08407a1a58cd5883d18d9b5d436f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76547d9f3ab56efe4250b9c9f8a21128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a820c6f21f7867dd954b25fc5a56929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc74b7543cf5cb511e5ef0709a9e93e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae73002cf4502536f15cc8e4b4c22c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54950531ee49f5575520515d8c2a1e0232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4652876868981105bb0142150328c1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9cc7b2f2f6d540e5fd99ccaa7dfdf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c71ff9bc1ed066e9141fb35dd138235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45a72673291cf76777621dc464151236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6559c276f92278fdc3977efe560e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a647890d639ea655b4234fcd78c2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e855453e8679ce1bd588dee0cd62939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056bf0631c565fb6fbb79210e37cc1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfc3b806d7f9182f4787b25b85a47941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa982f4454f13eeaa2552e9f28c338f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdb9a36a1fa33e33dc6f79fac4c49b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a853aa42c77c8cdf5f4884d452cc09b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b5df077f896940b285183077c9ae245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91db4ffaf6f2ddb657e291fd260199446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4260adaaa6b6f53ed331f0bc52089c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770643908003fcc405685baab0cceaf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca4829926aa4f72f89844cec0d9e7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab40dc9d438b8fb6b4bd90578a033f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7407a57f7629edd6fc591f7625cf44f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d65fb506034f5857bbb2d4ee98f5aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5e70e8003976cda6a66706ce2f95a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6800735e4085234b1ee4a28fc3130954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431388d8f8aaec1b564396b7af324d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866acfae932b477238961493fcf4f3156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8179a7536799db7285c72312b4e9857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3733d92453341521f0b7df4ec3175b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1bfceb6bf4da95a39855d4b39f4a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705e963c162b93312ab61a2bc28be7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde1f9c042fc9bcaf47c9648914742561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d0dfe6df5484af71681db8fe1af0e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702d8ba6da264bf2be7ba437e4468ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8976974d8417317a552c294fbc4bf064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b2da822b5ad43458c620d08dbfc6065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f8a9eba3e103b1f8a8a8d1aa6857266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e62faedfa7b464c557d6512da9f16e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82295e45d1f1d80842ca7380b02aad2568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd84f682507d78eca29154c32834d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535d55c37b7fc63fde4bb707179041470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27ab21586f65cf52ddf627fc0759c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24d68b3588dc011f676f981357697672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409fea13a89e7b85e5d8fc47791998f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea740fcd43963cd55f5d88e2d735b9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf15651a55836fac674988a4ceadbc575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2112b1699c81525b15a11b4457adb2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c88994eac5364935f4de521480120c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c690cece35ce0bb3672eaa3716309d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f6a2ba0968a6ad01e6bdb283a94e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef256b1644b8c1bc6629dd877949f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca2636a284bd759f6bba328dfbf92f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ff004abc7f36e575cbfd4ffe3425082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c6a6eade5638ce49db28722ee931f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4162990654687acfba308c6de7ef684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a464e2b90117ab2d045504ac5052585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab836ef3c2cfde48b3d3b553550ff11786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb946aff2bdc21cc5692924a9296a8487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad0073c1d158ff343b8cb2b08c9c7288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf87a4094beea73a7ff5de98465acfd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4828da8ab5508b9581d2425c66287bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cfe32afae62a3c00f7523e9b97e3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8c20cf297c91e7ef704299d67b23b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cb246ffdecd3f9292353f7ade2ee293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feef0f72a9cb83cbb79d1094731618b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330642aa0106d773f8aa0b6360d738e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefc64fd9264113ae291c273bc6f5a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57d3d7088dcce6663ae725ac0690a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744457f8790031c4bb8bdfe4f07034d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b860d98ec8ae73d2bf2a99322b58299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8f69b926c028dd4e9e0ad5dc803ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c6da73f9b28edb7b3dbf034ff0682101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebb8f8769ab4f6033f63390edc655a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1076cc5074baea06e8bcf93e051786103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7e3a4daec8ee38164c7a6f5770e8f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f801f60eee927ec307164da6ad570105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62924b03f2b6495a895e58abdac8036c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb9c75d84769a729ffc518ebf16122107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d77692ce4c79829e3d15d90c75829f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac24e9a15edfb1fde5832580d688d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5420376c5b00a4f05afd8d112d5e45110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a23f54e025136e3f6348a96eb0d932111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a4e9654379c7636be875f952ce858112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db2f49a6fbc018f9301fa32ccaa8f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a118cae5dfd941d58ef96a9e975eeda114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbc520feb97bcc826087ada1d915fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1836acf426698a75065e400e703dc7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f73977b64ed6e95b9d09fc44f328e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f7a99b06cfc2d5d8bce6f02366f88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4a274170e089da5bd19b16d1c637a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc1fbd562bdd99d48b6c94e6e88c8f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efce435639a3a196deb0fe41b6a23d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be18b909db3fa69497f986ee2ecf3c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c78fa0de18efa9ac803372afe421b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8493884e4eca07d43cf9b9ac896735124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833adce67eb8402f1e8300082d08be81125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd77a24ee94cd118a070961f6736f13126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc072e84d3bacedbf262374c48fc67a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c3409a15a4ebfdb8f404306c1ee03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf6bd22722ca6c113da3d6a8819f65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbf43e90f5dfa1c246f72308d7b610130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6662df81f48a6352e3869b285287d33131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64157defd69d49b2f533899b6b89e961132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495025528986b23e5f7fb4d7227dacf3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b89b8b7900b3b0d430d53581806272134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e0befe3e74576402931476230b7e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71031b0928605809a98d0be9a4a5ef39136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433f04948f2a7bc057036875d6a22ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d26b7cb66d87dee6dd7159f0176a9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f666cb53d0b5ea7d19b4f4913a108bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd340373cde808bee43eb5e5fa2c2d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9113997fe7d24769ce8ec72023f6c2d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24319b34d99ecb1419b8416d3fc67a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2303900a59b66fd1933d4b15e44e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15073e1b4d9665298dab9efec1747e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd248d8e9bf887cdd9ca58871216224145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802a62e93ef93cce21f1666f884739b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cdc8dfc326d93ed7f99db015a7469147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713a308b4de56681fca79a3a190cb78148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b127dba629b379e656d956056750dab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e522017311533969de9e0b4c8a2903a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002727397ef64394adbca71fb581b98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c0368ef03661b981872aa3649caef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a89a7def65ed6477c9e211e5833a60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79ff947097399cee41fcaa7e7c4822154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7f169fce714fd378bcc5b7fb0d452155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5b91d0733e7e5eebf7b3ea7a44bf5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5964a70dc63132b49ff332eb80d84157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d633a7698e86f61f370e6b39dd947158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d5910d49be818fc99aad827161210159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526af47f0e3349aafa5a27ec1ef11a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f78704f7c138832af911ac2ddd3445161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d176779cc30c83ae63e32a64a0b9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949804898e5855c1060b036a5487047163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6d63559b61f0b1950a2beeedb5393164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0280ad690eab5da52d533e5f8f5c3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77414cbdaad3d80bb2e35306b1d829c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebf708a4ee5df9560c40e889c97460167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627354351ca5b89aafddc5c2e3bd4468168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e53d443a0a3120bd8ec32d6e31bafb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be144fe84fbbfcc3aae5b36a9b5fc7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1ed4ee1880130aa65f2f930a996c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90c33caa9c28d8b8929a64329cd73e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e36a6729d77c45bafe8317b4553884173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b56d35fdc8ddc489d18617a8fe0856174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96106ce791e6044176b90d99d395206175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d093a03eab5f43495556bbfcb3e09176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df12097e8162a47cbe64e492ea6a62177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d28e9b85c80092ecf0c2458f519015178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18765438379c1cdc4f9ad00b0070d683179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0674f4bd2fee1cb5f68f19ec317aaf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118bdd941c7e2be68434b73427b4306181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f953a194ed226830996f5de7e57af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24be463a4d84fe7d47496285990747183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807f97f830da10b877363efb7ae6058184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655935b62adf27806d7e03e0c0376ccd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e022ca72718c9ace645fc8fe1b786186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bdd6a3b474d2bcd26b57456c1a120187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ecc0dc1576eed688f02afa797481e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96726ffb17d6b30936c123f894930d0a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ba2d4a7fd09350d24a594f0f5f821190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e85f2e6f0dcfaad543195d02be8bdc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80d23060043d6d2a88ed4507c4b4a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479cee93af238c95e2870d8d1c79e87193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014010b08e18616a4d5f2f03394caff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823f123f27523cd314d095c51747613195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecff9006c7c6399b66607f595190d52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ab8ef708d6e2446f2d73e64b14282197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75c153b8e158aa6fec0dba8a37f6d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116775171d9bebbbc678cf244aa56d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd08c6d5ae29812646a5c8d7be8034c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1b3ea7d4dcde87a21a1f72507124a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1fa440de5b27986a57abd93d785ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304bd2e5e172cd582644653f6decea7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3646615a3e9f96eac4b995310d7e3b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c31fac86b603c57ed8c4d30e795e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c3347b964ea39426047c67ed07897206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74bae14b551c7e61bb9bd7fa060d18207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5dbf3663a0d55e0bba982fbbdbfe78208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf126e42a76d0448bfac490030d6e97209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1d9c1ea2ac1703215dba078a1a822210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4689e4a0d279ff4eaa5807df3e94033211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e001b13f01d94039c10238b54f4b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad48307d1401c3fc2331fa371a1da2a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a8ec89f0a9dd3a202aa8740805369214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a1e741f261eb3479b9e861cb08f07215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e00a6c6b5976e786f8a7070e7c6ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3af7b826b141d340438fd2ca7a11b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ac269151171ae59f593bf26c2c8d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888ed44765e4c96c68b636326ed3660219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e42fe8fb8df2cc90f78dad892321a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cf88c259d77244ed483057d4ddb9c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ecd54f7a07a2754e68d50d1ead485222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310453fd123bcb121edfc1df7d56b06223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82db08ee7854488251b94dcb7d5817224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04162d87709997e6b01e2e47736872225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679e4feb145523d49aaeb658f27ff6d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559a18a76f53ca11a92f0b2a5445ebb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179d68102de26b5966586ad9a087b37228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff9b9e4b128a7704d1ad64cb0d24a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73585d95f1ae53fe17296929ed2966f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a650b388d609dfe1d170a827475cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62d23cf6c003d767848c605cef8ffa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404fc69530e278135cab4d6bf706548233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c68db9b28b204a7350bd5c3ae9e80234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b62db34f0737aca50d1611a0d3bb9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410ecb9e0917c73e9df046aebcb9514236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509421de93fe6091dc598be41352819237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0594a7cf5d8a18e445f49ca828a0b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdacf2d945ca4d34df3e01805fda3a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac44174c17e72e8d2509e4ddef828c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8c83d042b7d33d8ff67331ad727a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882ca32b47c40a51de1cd4a01c8afe6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad1fec22fcc3e21e490543017dfd54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea7bd189a16bc940824cd4d3bfb5d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143755beb68a1499c9218f948c2d0f84245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6dbd3451394a55c4e86a80a46b53d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ccfad95199fac44d9d41acf546284247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9e1aecce249880689a994cc03da81248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bb97ea7711570d04f257dea696895249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813153df403da8c83e720856512dffd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0a13e3c67ada077077240a8a6280d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9d5f1250ca6a5a61e2af0a58de5be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc02ecfd28d2e4d0836bb01fa010bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27405bf80368025376e861be19c7493f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7436fffafde84244e292a841d7274d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5c35665d2164c362638261c67a122256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dabc22d42f9733b793f293ad931e3d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4681326306b74ed516ec32c8ded73f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc86ad10351c3974ca8061e00e46fd6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecaee6226dc6eac8cd32a2be2398831260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4b6ae09524bd8ade5711274263387261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d759a43d15e4e3ae5b4c803e4a752ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484e0c77470eb1efd685a95b0a77d1d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740521540eee18574e4f757a097ae577264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a16324fd0cf1c749f06556122cc4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f2c4a4d6403e78cc50cbefa6996c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbc16d26c4e8b19b359867065a1608267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bd37641b2fed1c4d9f4e1a2eacef2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983ec60ac732de503d031b5699eb472269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038dae72c64c4be64aa076849f3dd82270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8270ab52f34d9a0557394e52ec5db7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a12619eab96c6dabbd23eb3847a57f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967777772884c3449504f63c2b403dff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65626d305450a67afbb773e7e1ce9369274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d2a8f461718a3334de4df1d9f4408275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e9ab44b8b19e5f4d08d4691caded6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffed9a6053854024248ecd157d9665277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c331c9902a643b655f3e22c034b7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bcb4553d3363086a1c577ff82daf4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e6f40685a23a1e1e1a9c1b336b4da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a267b003dfe0c66da43a0c60fcf92c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cb0aa3629bada04e84961a18416db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1f3296183b6ff56d6eb75ca9f04bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6537a7e1758630d22bbdef0122a8c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d68bf9e7b59b4671495f1d9bf19c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574435e124d3e86e1d80041d4fb6776c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc91e5bdd5254ac688f46ff9e85604287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca92801cce0bf9067ca5440767f136288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02863c65aab911392a8ed57a9557d96e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25d4c975f482ed6810bc4e085b940e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc95b91c411b0e0dd81d7c78caf870291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9b60cce5e8bad28368e7e79102b48292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cacc8031505a833c0cb2775c1edec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77185b0cf61816e16dd368a732c4e111294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea95dc153949a207c79574553b98b0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1ef443236dfffa4df55ac9df1e9b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3b01179d4065b1afbc05a064af7db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eda016fec9766acff87c621ee3381e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbeccd1ecdc1305c6356d3cae52c05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347536fe579fd7579873aeb5ec316ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf831fd5091c7af848e4b86e2d0662301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52049610b2cb788de1c9c26f36fc6bb6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7e788d80081bdd188bbae07bfd722303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70e9675c4f2955e9861abf4b9f6025304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa1e81d3e69135379bcd4c22dba819305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd210742a139cee8b59272d367ed1f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cadd438e8f411b2e23ca9f8a6871ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cd92c390142767829b0e03ea8666e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fa4dd926783270a02f757499bcf98309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1512c185e440859463cc3839e435023310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc2db4b904df8e7d099b99244e7ef8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3dfa3305971f82020af874b975f31312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd421162b3dc0dae66033864e8214f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a835cacd23de145ac4858f516b6af5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1fc0b6439937170c28b4db77f424b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a100ccf612fd774e1a71dd1e0ecdb4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2bf1e4b450907a079fccd7a969a0d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13184ba60b4a14255476e477aec80082318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e36aa756a1d86e961dff4c7eb3245b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969ea42495e2d3ed6eb42cb3be8bd8a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbeb488cce08a4cdaa7384218129648321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0e1add49ec2a7e768e27e739e1b42322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cdf67166e1c82bbd3a94f844b61df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432475d60a6a3a099b9ae858ea742518324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec964e0a511f5c5b7a97f452d86282325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970bafa5a574643d6cbbcf67db13a40326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe08ec33485a47c52543c781430b86327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0bfef16e9fa851e0bd14121c9ab93328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60679219cea922e224c6e981bdd262329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96c9d4697bda1042599073c0f7b0ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa79652dfa0f7b26b4db673e542934331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee01ad118ac05eaa329b76199f3bec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed4b16eefcab95087fa7923a3ffac2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb91f4f2d9062aef4ac54e37ebc1094334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b14e68e43b3a0b136b5a30c9e45a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b3a9aa422ae0ea251d477010e2576336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f53357474fd626fcc0b10d9740656337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f4a9402cfa324ac7b62e3c5d0db2a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc90fab91031ec153e01e8f42632db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e15a691ef60fbf9c09a908f216b19340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d273970aadd9585d9ab6e5e4cf953341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa727a596923ced1e04adb15ebbedde342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64212fcaf37cebf0e948012cf58a922343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793997cc910312d73101d8c417363ec0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7024e9abfd32692a7fe37b67e229a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cfaecbf7b64b8fd6bee77e46f3aca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf01b961e6ac394e94bac7d3f47a80347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaea95609873d06a14a70cdbbe82f08348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93b38cbaa480b5573df5900361633c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09f0b4ff8fa80b4cd508136b5ce8f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a84a4035210b691ac3b08dda5fdb97351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddec8ca6d9ea2345c13ae3d83db2aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4142a014805c285a13d7dd785e5bba6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee4ef4db5a972ab772cb5afc1ddf0d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f4291e656088566a2cdb933ea592b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6496f9da332d38176874a1a0705b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8f719f405ab3ab1170e5b948859a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e771ecc2be81e939cbd5278bf72d7a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10504d369f91323f5a06bc98651573f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8f2d62fc53caedfcad7b2a20767ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3854f344dc4bd728bf6492ccbc4360361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872266fd16bab5c493d61a3a57e4f361362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ec23cb344106d03bc73cce1e6adf4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30810a7a6fd5ffa5fea95b1a88498427364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9ce0ca3b81c288d88af02903dd586365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff464ae5d8c3315a13fc3228e1f7c16e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8214759185ca4a7a903a1f1769c8e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828a4424f5a15a853615b6a5be5a811368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330861129d9fdf86abceade664134e0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e952e6a223640fddd7c495ed7923f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3308c6f95655c4cb8ad6d9b94a2276371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eaa8878c857f6f0529b7c021e6684a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affafb5d6b4d06711156dc1d892e3e13373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d66c91192fd255c0a100179be7e25374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7aee220d8d4e569d9475a26dfb3c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244482f29cc75f95488b1b213e0a5243376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb6ea1ee7ef6b8ebf420eb0b4c393a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df97faeebdf359ac2aa9586127de060378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362641920200c032ec07d042569fdabf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ee59f6904807e34a144e7a95fae632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d5ed1988459630316ac176f1690cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad3259b82d643845e822e75c95d2584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f96929522c43ee1558a38755131ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d135ca36e2e8fb326273bd7bd9d656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6d6ee0e2c14c096236d83228827f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9347aa17ec83219d5d368ff2b8eeb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407d3da44a120255e054a5ac57dd06b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61fa69c122d9798895b803a3256a3110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c40a8685bd4d6d9ad507b753f46b5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f552966f3f7d168d1f4420fa16ed6112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c236f6649b32a48792a4654f590c9ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80280cfa9c110358740802384f1a3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752cc0097aa0ce9605bd32fc863334f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f003f7b750202d82572d5b8192b9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc90eb22b95185bd1921dfc036e6e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4801406dcf4a511bfccbe3e80cd50af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d14bc97b57e537be9fe45fa1feb29d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc5a170c91caedfa5749952528874c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712cee8f6efd3e7699d5fae0dd4204f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49a5d214dfbaa9cf5c3cd4a18096c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef1c0b410c110cb5c7288b8fb024e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac669e8afe27f2334e7867549bc0a1424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada9ecb404f7a2d528edf9d5d4d61f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ef9e09a9d2415fc582960651b6aa226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896360ba0d9763a6d1d631b73d6ea02427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485f1e91c0aba35c0b3fdb803e95c6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a26451de6f70fd3bc891511b43eff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3fc0636843bd67d462a6d0ff129e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb69abe6b24fab24840c9246bef0dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b584b9774b4b9b5927e5dfa91f2e7732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f82cb27bf0584b5b5f10180a3747f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75764dd8de2c6f671d9d501f266dede534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c89acc2c898910b5fbd4edd8db9ca535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af01f9f94492fa8d722d7c526b344036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb223058e58b332e64d1e38c7a09f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087d704b317995969674f68df1dae2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce23fe3b47d6133a78bc5bb3a809b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be7a8d0b17682556f7fd9130c5795f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff24978097cb0e316326d13beb43e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8fd379c2c5f58a2340c94cd20407f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8211bff55d4f7459ca5f8ad2a1a55143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14309ca5d8d63b91d25990a6c2cf8bf844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1149fd5e81cb1738a83a1945cd3f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37ffbe58d03160c1051338e654929a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cbb58f47edcb9e16a1a77ee629ff547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624eff3e7cf35ab56acbd104ae24924948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e54a56d3a96a4fbf97b71a34fa0e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e4f83f444bed478e2252ff246478b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7c77cefa2a9834ce392474df4e94a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3edb70af9c3660e6b1a838370da46c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d2325ca632718263ccfc6d475a83453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8168ad05d6a9187b4dab3f5c12234254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fc9e3c4e9bbbe29b67e2045ba659955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d721475234429b0d02ebee16b4425456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251adae71ad79e744eaab9564e3a61d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aac2bc010f29df479731848e7805f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57583105fda98cb688db5e5b7e30fe6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac62ddd3bb01109ebd7ebe3425c47a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab85aad31360b5414643dc177fa208c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93761461509438a72d1a1bbbde62c4f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a79734ca478ca851eabd9dcc7bea363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02695a4f954c16b2f686b6642356f51c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa7c7ca99d4dcd839a6c8c5382350865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da64e148988ba3f34dc0d86bb4e5a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9b8a1988fbbf244ab5f3200279d0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb904f338738b1bb754085493d18c16868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58468b5388a9b9474930fb3abe33aed469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274b951fbc5c2124e664c337656e0a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d8e8443a3f4da5f0891830f07284871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b248fe8435cd1ce508ac5a767851c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f7cbbde4a8b153a9f1e9b9c45591d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866513bd0f68719fc495cb14a18d37674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f777561d328cb4025739f6107d6c3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233ac0973429e032f4bd296837507e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa99cf99b0e82a05baa16ac7e37ddb977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bf9547ed918254e0c9243b59dcd9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5260f9ff8dfb8992125451314983e7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fd457e649ee9d87496355a17f11b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a0a0e96cbff997ad42bbd61fae19081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58e5edee06a0c34466f3c9b244ffb882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691c7014e810e6738f975bd614cbf1483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406cb4c4b3137f267625a2deeebec7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fefe38ddfce58a0b4618bdd15f816085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dabbbc13a55a6aeb354dc47a9d874b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86882ac543789c3dafc4067a4733c4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c86c4a36dac93ceb0e6dd1d7da812888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3daaebd27470f1a95d0771b833490a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bec376ba98a43f6f050ea417e828490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37d30a2e3f95947dafcee67a1763d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacbed45bf29406c01426be1e922b0b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac136bbef30d2fc5c19e0a4a013ac67193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a242918160a6faed75f67ad531ab294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3979dd8d4accc3f48ce5ad2b46a60b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b2e1d1352aaf1e82bda49f601919f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0de00336ba5c85f7ee17582ea088c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d751ca64af53c573e8111391445fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93657c2441494f98ed31e9b7ffa848b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fc3cdc564972d7d0e8cc184a47ccd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a009f4b214ad7546925ea2fedc6d06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704761969411dcbfc58bdfeb17bd34d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdf2f851ddcc6477a733329cfda812103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76baf8c2f6c4ccc3c2ae8990daa46cd9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25487d20f6a86ce7a400270c8ae3740105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8da36584fefca275c5e5525231e81106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9ffe090bb0ef5b8850a02c3cbabeb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff99291f17ef19edafb3d683fa8cf0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836376a244af690c03ec9d6922814db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06219658290ce51f391d795ccd75479110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859d401f820907c6b998aa17b2b3913111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd0a6e794664db643ea98a5997b815112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100267a5141e0f7b5fbc2caa2dd98fec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68041dabfefe0af8cc5a14ca2274cda114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60e58b88aab7a2a4bd00ec0dd43117115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b45859675bde2c150c055ec8e6c2d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375d8301d0c97163e8902dd1b0f2be1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25701a8ad592e3df6271be190e5097c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f63c3d70e48a9b6897ba0d2c91a4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58658bc618e7e5258f3c4d87bfaa7f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa0819ede58f5123067353ddd0df1c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb503d5c8379391665dda11ceee2cf93122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae103ed093e46ee017333b75f173ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de436b82893ee09888d843c1b35bcf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef79038198ff5ad2999a8b40baeab2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99201f6cff4d83a435d497d532290f82126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286cce1e6eb94e49234e2c664361f00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33ddc55ef08d0e2873767b90ddf978128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe85452c8b7bdcfb9ae7cfa43436525129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474637e592464b690950689eac8d1f07130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c57f1b1c12274d21317981a1899add131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa161e1eaba01e246b197a8bae73b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdb7d2370e977ac337565f4f064096133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f930abd88223fb52842146ba39e19134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f27aa7086793a355adc12a2ad789a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd855c96ba41b85340610c4cae66d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e58c64d7b7e984660f286e3c5edea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445a72c8b42f23f45e462e4c2bc1f9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23526434535cbae713e885c67ae21003139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322da19026b72d3fce90c6c2e28c65e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61bd9452431d61409d8cf6904beb52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb92ded320fe624d608783dc2890ee5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491952a27d248e1546f14b3e89c3bbfa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7a31b426e14fe28e15555c26dc488144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667add2cde21d01fa85ac5dcfb6d243c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6e7ec43f4604dc41921f0e5eed703146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d3ccc99659a0cdec135f670869121147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd753fa6a17226676d2bdcab9a8fff3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa162bc14a3884d793c1403ba92697a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c477247c209b97e0d91663f0474555150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57123d545bf4f5da41707fa7a6bf2f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31b11742dfb27fd1d4d1f35d48b72e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9ed06b54d98a82705d7ad35cf05a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8452644a7cc2c873a4f917b6e22e91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ca62f2d9d21615974bade3b9441e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2686c11149747aa7857336371d094d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c8b5f6f594bf12d11419dcacfbb2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1b25b1e58804fe386f6dc51908891158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50b74be3bd7dc1aee4049d602c7187159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf440c0617c28ab6f9bd5d915dca97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82b7591ffa33ca6d013a82fc5d25ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612a0e29ee12f79a9c33ae508c9f3b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8fc1a89062cf2b558b9529638443b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bebbe10d6900f3f8b76f1ffa8edb6a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998edd56902f8363c1ff675a0734478165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ca09ae2c01987004e3f3b320eeeae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d414932e463c01ae0d94d3774a04adf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e05743996e004ba5df52dc5c64bb71168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf76aa7c9c6d468716100f17c3b5e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b34b770dd8502d705c9d9ce8e358b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12b66ba1465b9150e39ba35c4de529171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95989583edf672ee300f17c1708a4015172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f390c758babd1b932a0c32732be3a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfdad4c72bdbc7dbeb3c8c509e0cbd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37be7f1afd8210b9eb01df62540bc5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4da6354e20bbda55b62861dbdb67b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042afe2baec3d166b35f5cb8c05fe6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3796afcf2a53338e06680b04fdd061178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9d64732c14abaf6e6a45fea0b93f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43f39abe1d47913dd73e46a1de0810180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4bfdf0f16da019eeb0858d197282a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cd0034dac9876cde15ff8bf251437182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f3964f5152172f0d3526a98f90398183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee3c97ebcf7619922b7ec505e05338184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1e8c929119259c71fa147e623027a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eff046cb9d0b3300d62c79495592bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b89b4cd8fce885cab5c560023fae7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40053f231d44b76d7ccd7af409bacd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae3efeaafdd9962d39bf3a7336bf0e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7456ebd7adba7298045895d88dc372c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7aa7a4fa7ba3a86df7888b7617f9ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec655b0cee2cae6e9165b69f7f6568192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff056ab3a6426bba99ced634cbcf96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b87eb4df540207497bffd0e2385ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb033f6c6c1f244428b78c278e673f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41271b98404f8ca05529e5b2de6768196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4680fcd4c8ca0d65f2e83496732bc2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7d8a7e4373e804c25be1d189c9706198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa0df89357187644f3f1845032300a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c175b64261fcd421beb1ada3f43e6e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a26b2e28cd0c91fd0ab39de160c87c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa731db59b75bafb0ff9ebe23f27b53e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f419e48d7ec015cb7cfa7a0aba835203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83948135b045758abfd92c0742e9ffc0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6eb96a8793a330ecfa04d001ad86ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a1243960b782458b5a744ff619dc3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07f744016de8abada24273d093922d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d235c7745443ca10d44f7a66f8c39b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce269db9b3a2caf70ce159e1f604df54209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456be29672653cf339c9d84e81f3730210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c96a187383904d72b3f85d69aa4d08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f13f2bce2f6da397eeb9cc91f2d864212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321462d700d207ada818fef5dfa0c4d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21ccc7b39b334c2bd0bbf3c90c8e7b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96384ca7f653313454e2ac37b8a72685215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987191de2131dd48e2ce8ad0370f9832216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88decef83ccc73a136efdf9dff5685f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ab223c6ae6d4e0a68df8dd73af443218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b5d34fccedc9e3560112211118950219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a9182e4313eb38c6dd8245e5c7dfd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649a42f0326ace6461134cc847c3586221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20297469e4f209c7556a0d4e306797d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba28dc93fe7e81953d0e49756eb40f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245440b4fa8588453c99196e4859e6b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd228b011c540d2f3118ac8871371bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ac0b9ca940bab849e186a0e1ba4da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb38c6e60f1343c714a5e4b8a2e0003227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3632ed2f802d549bcfe65bbe84997228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf4b2b6cc0601a608ed081a4ed22f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de96933fa29b6278a11b83ad0f4dfa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac4a3008e241f3487febfd27cb38dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5c7edb58e4046fba41f0379679d9a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc94eb4d5cfd39c3e775febe7be291c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85d4aceb4cc0bd59bbd37dc9d132ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040771f01ac789956e4024803f1739d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a855302a4d48677dccac6fda69922236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4aff26f86fe1dd4546a2ea11af9eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57242ec2f130eb78c4ebdecc9007a032238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd30188daa59209819bb1480378b4b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9efa10c65652922e376156b702edfc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86f5112dc94941afd195c1d77766aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3893353991c31499fc38b6e917142b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bc73b69790d518adb615d8e38180b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54b1ed1b06db16a30e27cbbf86e092244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83ab54d5b215bc69a76004cdb1bacf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4151ae7225db18e2d33ab3ddfdc703246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed682703954f54d33e1a503a6733a1aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58561b6f706fe1573dca8fe7cda361da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9231b386c3409ddd912dad2385bfe3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79c0ae3dbc52a96b3e7141df43abb2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bd9992124201dbdff009c26764548251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36785f89203dfbf9cd0261e10da16991252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1974ff5b968835a9fb3b6dd21afc9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4091139cd300a6a141bf94631bfa79254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43c8611792ac6e7fc1dabaa91e0402255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d847de3e5b09b7e73e5060d667af1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e7586c9b2d0740c16e01d11219544257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b34a9e9c9a9eb96bd72e4f448bce3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec49e5551fa6e263fc470000a89430259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b3149a578a10ae279132abda1ad53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0d89186416502263ecfb97030745a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e69a47d15415a2028be2249cb2fdc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e04c860c4e67542a261556edab278263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a758e59c14dfb547d42200bdc1761264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67326dc5caa8783b7e24cf50469c85265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5ad57947bb03f3bf96401a61cfdf6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e91f250552974416215894fa96856b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8970e59405f05062a8f1110dfb51d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d231e323dc937e957611d27f1326607269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361a08049637bf18ae521b0db2cb664270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abae76f570b94565a3ad386147af90271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649d127bcb891af10a28d11326b0459272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77394254d0793e3eb53ee4553e23b3a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b83ede0eba0e6b945536e2a3b6c06b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891e444a6b91c53e03d692b325df1c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10799039683462bcd86ba728d06e1c42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967a238522488701528de95e9ef07ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0b5489281282c15060f06ab201ca4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313799ecb41d1abaddd117c257d6563d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9d05d30b700b9f1d89c2fe248766f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52a16c8327cba76c9b89e02773b355281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa56ed2bfe60a04f5102c4be955de9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1c309b06c7dcdcad341a9ce2c12a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f18d8404199c4642cf7e77611ed4b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fd70f3dc245bd251b593fd1c8bed0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b214bdb85b42157f99e26d5c46f10b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fcebdd49feecac45e51634c1b0b2f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fb2505b2326c652a481a82a10a974288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bca89208cb22edda7f312b91222c90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af63b10fd68f99bb7733522b75f082290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1dc7e943c927cb76cd4ce0d390ec4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601c1338dfb2882e47213a699e8509a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4891b55d2ff7c5a1c561512f7abcf1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ac4ed573eb4850162472877254a22294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade435c7940c7e8759c5e27740e1771295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa38818f9bac20ceeb34dfa4cd65de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241332cd124e86e6a30d96188e4ec6f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5e710cb643018e751fd0ec8a94a37298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf754ae365d7ff68c048391583b0eb1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf8ce73096a02d95d59aa3c51b4e87300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9ea6dfae61c90c3caec407c15c3e5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9321ccfdab50541c8249eeca26cfa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40623dca44dd849ba7affdaef23fc7ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a9f21230484ba9258bc0982b15205304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed4bfd0e618a52fb1ea7aa0a27c9f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4aee9270df7672509ed52689ed753306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67622b8d49032494cb5675e22ac6ad0b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13436f4df5c7b2e733b25493f7c6386308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69daea2dd710f57c1b6fba52a8fb412e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faaffb22632467fd04f52f16e31963310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0f88817d24fc5311b7ce568a9c7be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7ae39fa9fa4441baa921ad64524af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0b20d39b0d9a1e46d9ffa9560ef89313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e88f065401a516db44aa2fa125686314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404514556e9cb3825c6fd5dd333ca11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401cd3ccd077b749d1ef8380e3d0a64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d78526bf9cdb82d0974bc29b0377d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb4b54aa4c9a3a1d50c3800c8814f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bc7096a93c565d63e86da98617b49319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dc2e56c2b1d871de264609b4a51d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4559166f28b52d85ba1e478ee0eb70321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b54a5517ab9dd2243af926cfde8edb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c37dbc0b391fc26fabf0446545346a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2ee6daf2f3e5bdc28f3cb236dde74324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a252432011b4e6cb383da60c4c0a18325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6201e5fe732787a30584aa8393d6da4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e877d209c8e7ec68b852b1f4d08e49327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ff3f71679c51878f789ec9e206816328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a40a608805b29d4936169c61b8015329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a741946d98c02fb4face7be28be36330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cf7f9f690e69a55247e87429d4a73331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30dff731441409d2d0789a808d45cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b1cb6d941b11e107f778ec19f697f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c59eb22ff64465264de01bbca1184a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479680ee3086e8f0465b738ce6842a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893a230e64d6bba066a0e56592681fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92af8dd3bbb5d85f13aa57143da6d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1221dab591b5490d9e5bdcbdd9f7798338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d752976af1a5fe443ca6499561c3c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99065cd284fd60bf501aa31e84849d0f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b112b95c0422e4259a30fffe5d14a2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae743f82dc65652982e3a09f6cf539342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd9faa74cabb35de5d17f9d5651d3d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aac5e76fa334500f49e6a41f18859f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b786853392e9f6484bad71c12214f5e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6e469fa12590ea040762131da36c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38a0a57bdf623c92fb6974f37f3894347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef243227aafccf657c848d88a69d48f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a5a5f5d6dc4343354ebbaf621c3bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b360b6e5c8b868c38b4e2595a8fb3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25deac1b93a416934916d0fb0f4e9733351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd7c9018f4c9185a6aaf0f5b126edd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cb4a02878bc506ede1d420973ed8b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3ca3a607b171885e6d243df3ff262354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12d93af76120d82edb5495cf1de923355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba6a7e812fb69f7c5aebc46fc7d08f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29879a1bb25736a62d37bf47f9c4eaa1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94a6c74edab820b989c0ac28763613358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc1db8604325bacf2c1fca9fb12636359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4c7f73929fcad457172ed21858508360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cf819fb068996b12a790d02212399361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93442f4a0130e6c1a4a5f80554c621e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dd14083c74260ac5aac4aeb70a69b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f97162ab4ca4f81a9887ca97cd0f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d23dd7f87bd164e873a07edb2c3e3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ca3739473e1763db67cd26b2a2197366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525de3bf1281adae954d90ebdebb1cb3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d49bb317e3bc216822fd9a5ecf0aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5223128c762dbdd85cee79ff6761b98369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bed277cb275614450644d1d9ddd3d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672397d7b2955abc777248e16fccdbf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58f605e76adec462e98f1fd2557fb5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3020a5173be6eb41f746eef06682f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65340c93613fde5c126eb1ca71263d01374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479d1b50da053d2d9d2475535a35ac5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e001d86e2f0b9d127fce81267a15b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2a7916b8b943ec429cccdd41fa10e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9235dae4645d295f373478ab0e9679378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>