--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769db258f35614ed448a1d578c15f6b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e190639e42a9077b91384c2c9460bac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b650bde5773a49517d3406819f63f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420542f82e8ff0f3d0e849dec75310a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970d1f2cb4adf6935141288443da89c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcb7c056e0de519656981fb358c6fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a639fe24e1577db5de02f92129d4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66be25e5efa1879f1a9f9281b150d338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64afa5adf3cc755960cf9d86db0c3fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c4771b9c4e31d2ed4eb0d0dd01ebd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff112fd79b540686b08652406affd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2734219627df8e1718b6b2c6cfe5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cab9c472049c6a139c88ab295cf8013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d33cd0b7025166eb2bb8e534f1de014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fcdbd11e820cd2a732996ee95285d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0db88977f5692ceea84f4b8de879716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da97da071fdfb24eeeb5c859b5ac5d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cec7a814dce3fe4d934b6d1d66db2418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038eeb2a247fcf6e9f56a5f571a2b6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169bf5d15d734ff2830662e1dec306620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632461963c059c1f5ee6ce7f133b43721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932bc100dddd219666c91d5e8e59f4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016e198c6b5d60842c1517c2db2c4c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488228a07ed0a4bb7481dd92b2bed5024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36025e6662f2ccd3fce552aee998ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7f58c46470b2c2ffd3e15f2814dc426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adcaa24e719e8c8e6066c187e01fc927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606e865026c2dd50285d47782a68c9c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8d47d2249d2e1a9a5d1b5f0d4d59129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb4e6bb9abd53701bce6af51dda1ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195577f98f6f6cffec722d81e681b7a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a46735beaa9a3df5371fad96f8c24932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66c6bdb070eca16e867cb78499303a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8659570f47989507eb8548ff91f0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799415b7da2e96f170e713173f09c67535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074d6e77e9291c68a7bf4969aeb4fb136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289803476b06788da9b367288b4878637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a2fd43d82fdbc77826f4e9cb97e3538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b66d2108cd36b22cf42b1285a3ed9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65521a006aeb2ad6888942c2b8d7829e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f69dc4e30d825b618980975cca86f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b0068ea57128a2bb6f4bc7f335a9242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbffa10b2726b2b618b77172a7a43f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfacb8e3565eae05601e4c1ca6ad2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edee1a4ef93b48dee6fb947045066645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9bd66ec846f96541e875718bd98de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda98af6f67c41ba6ce529362d4e26247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53a37d804d3d158d895f25a259280c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68840c33858ad33fd7d8bd5544bb9f4e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29a3f6ecb6469574e9deae535100fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04e1e92d303bf316cffe2f07a7329c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82baf23565dd46af118b69b41d2ee1d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fabe5b79ddaf931e36b852e9954cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf2b7edfa929ba4d88804f9f6bbcf754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4280e90ed30e0f477a669dc2d8604455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549dc8222caddefac6e72e20668907b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdde734712139255366e4508934d20457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e27364e390e102a19671d394aaa3f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101984079f680aff0d2c768b6f4bf1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709471cea272d2d7256c6195885127260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e97784efcd6f1ea24dec5f89c7fa3761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029593b207cd22da8c0a15ff83b7a26862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad91d9c1a33da218bec0f05c65f8f0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cde495913288a361e3932e870a9d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c616dbc3b52c3a0b83a6f37a700d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5504b48c6cd1534f0666978a154030f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdab8991ca4776338dd09069d0554c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17557fe883d9e1e5462db21a6db7f79e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6519c77d7b55639c180d2c0d0811969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e18113ec45efe454b6a1f6944a13ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0e7fe090798ead4711da4cc93388c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87260d040e5eb7c24a4ce6d93c300472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09b124439e59cf949723d1dbf41d4f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaad0c84674ef9d8c825fb69336e2d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b5b4e77d2ec38e00fc59892e5a88575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8dbafb101052e8ed444d9e413d9dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9a6a668a50b097e4ec1263dcf89cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025050ec884306eb0e80c15e8830e1e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bddb884cd5491e852984522c37024e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e08dfe5ba60bc5c5ff439e6b604a2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005f5c59e4a2ab869770a5bd4581b3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adce7c65b856ef8c5e5bbe71bb933082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa66472b42df035ed74916c900f18f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68d94a22d2d0dd81cc12eae280a03584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dc6b15999d0aabb4c31cd8acd965f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3532f2062cf5204e25e410b6563ae686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799e2cae4ba2ea2d528acc0e5e616c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ace2c520b5f4c070f9d12f9cd0b9488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4eea53406e1021570e5b38a00c3de589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4784aec9013d1b9765f52d0b96850d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc549b90520f4fecdd8480c022936d2891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78c6951ca5dfba4d03cb924c1844d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889d1615ff19b7460352c2a375d1ea393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff174708a25765ae2d1f653ed631f8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7d434e254972396822348586d642a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18febc57956b3ff3e3100ad234f1b6e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96f5a312ce2cbb1c8424f2fe33f74497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cf53ab94c405a18469f48621a246c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97325ae90dd375d869b15805b7b57c9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f14a20dedb09e01f650f56ff02abf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7565e5048bd89ff8e1ff8491b64bbc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e658755fe29cb08e89b2f9d230935102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301e26f52fe543707c00b1628754ed4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a072e0db70ef78131c6351b322b35fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342706264db25420eb3f5941a79b4ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c91fd95cf210b26fd34e09b49932e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6235e6a4c965d441df0f30dea8b8f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3909159e2f17113b8db64e7f81618108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030359899149f9f401ea1b66884e7fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19054da4999be72d6f4d020a28af826a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99fec4e6f643ca1aa833153747c0fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1072837b9515c8f7a20feaf1f637c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3ac69c23a2f3bec661b2b61f06163113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bf11a988da496bf8932150be9b01d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48f89a9bcfae201e4a19bb59ff3d9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6aa522fff04c9d707bfd9b4a42cb9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d17d04ab312520f5ba8227df20e499117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1605d560c29018f1d6268bca706ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebec20206ce5b865202502f3d5a1d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cb84ab211da8136967765d17a2641120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d8d62ce2080d54ed316ecd17a983d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f1d22ed6c3286c6f743d61f9c0c30122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11f478b956d09883a1e78b45594103123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bc7782805849417a25b0e29290d57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776598a1c4fe032938eb68536f19265a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d54e7327f7f3bd3d845f5a49cd348126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acff86ad34798b203017409d6786539127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff9650b83059367d3fefa8d5dca4ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b37a7942bbe5d0375c15dc123da84129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ebf92836b1a84b677b04e712f4994130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748738cd454904fbc25bfc1a31a0301131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc8621d3ce64a281847006e20c830e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876e7afbd8fe453bf482e7f4ba6f72d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb47cfcc2d9c682f9741828b40932d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc50849768a576fe772c61f91e7cac8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e513756ef318441e91b7605c2c028136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05ef3e0ec19819724f21f12143b861137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467f72e6f581041d828d15160b792fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f3e26e50f82bcbd2c256590d07311139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb8fd4fb4bb7d47c344c1690638513140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bd8f034bcc98c237d937689bfcc78141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f2c8b208f2fdc05823cabb1ef27f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcd441198c9f1f25853ff6ff916397143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ea8d7ed73a7568ff9790df8c864a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2171bebdc0d90750fbd7c5fab2213145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45a3b502454eb9ef9da61a430bf60e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273a8125d07bdc2c960690276012561147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cfe400101552a724d6498dfbf5955148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573444720be6e5a17b387723658a9be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09ffed8f3c903b1ee60bc9dc165513150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c155db78aca954bca1e33fe72fda0ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99683cf845fe5fef5d1b99d4b974277f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841648ef609c936b40c5578960fafec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e18e505e01ae9e170fbf002ec2c2c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28e7cfd42684091e61dbe2f92ff024155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bbecfca85d99014f15909552ae477156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d36e6af44e3beb7648bbf4af72617d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0255bf384df664be4f29ca525893b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f057cd9dc3ebc43d74653d9e0626f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb583480e298b274596ad6f038d096160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50851049a460c3b6565e37b642756b96161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659775af878d8d73ff2ae61472a146cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007586c4c53c9847e63a77113fdd843163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c7c9a78f3254d26fef5b7f1bb2b2b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059e96271c3c9daf4a587996cbcb83f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e3ce8e7bf81f18e476c91c917ae3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35608c2c790d4ff0e35eaec45a2517fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b808414a17e85877377f92224636d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625921916c1028d1e3b2e8c0dca92b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4708c510a7b915fb57152aa7654db2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca2ab3b4778b911b6c2e28f8ab71f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7a2585c1b9e7fcbb2e6ba0b0946fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0e92842c17cf889db53825ca41856173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe67910e5ad11ef10b4368dfc1fd627174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3700c32ad1abcf1829bc5a259588d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73957ae1bcf0d1cf6cbf8db42d1c98d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae3b0a8307722a04b1a454d8e57425177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6134af2b1c150d4dbdaa736fb9f447c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c63f18f3e89afa0b9f784a1bd0d762179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af049a64a3461e64532f65dcf409c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f5c81df9531a6e6623088c7bb0b5c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcac03a48982e7e7ae68f0dc2e16f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727d731de497495d9b969fd64b1a957183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260448913233b92c2f78a8ac20f8f25184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a5d343619885a2b42a7f29eaac2e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3952e60951b60ea1b541c7ee0166f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c69c491acc4ec8227b586586da6f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d4da881e78e0dd9af836f21ace21e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0488a3c30b4dea452cecb4d38b582e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd86458a1a0216e55dea619ca76132e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a1a2465b1c357c3013ad6fcf79a49191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ffc82be89a2a4437af1fb372bea01192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b52797fff0e5eaa085168c9066a738193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2483744783dbf3ff2cdc3c2653cfd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a584ad243eaa117b53a1dec45e1612195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04f6500453ab11a714d8d6d1abc80f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895dbcecf321f4796c449ef6a9e6e66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abe3cc11619ae0c3bc24dbba26f964198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb06f0c97c6a9071708cbeae1341fe7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da339d4557b6df99021732b8801b16f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377090d68511b0946cd85fea5932c6c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d314030d1bd538bdebdfb76dcee870202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ca63298c49200581c038c7e0df36f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e62514d7c6a0a553394204733b096204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34ff5b46511f29b92b2e8949e15115205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04428199ba9b73e0775e4d6fec3cb0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853e57b4e7aa6bb5fd8e2c35988069c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f98d2efcdeeb717509f4883c3678c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6480393398ddc628f8d50b5a213a90e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55772013a71a7253892d4d9c809b03cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab98328d3a3e22fc2f2f01a3d91b1a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1442c126470c3510e06f5f71a41d367212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241a8c8c4cff97c3df41495176964c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e07a54c579478a8fd729aa0d64b74214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce63333f0c2c2d4c5cd32ee61c4a85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50906d3da63448ea1b4879e86ace1c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6003bfb72ab5fef56826c5b61e7051217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581ecc771f6cec4ab77c0d0818b8522218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec461ab9874dd470bfa579ba944934af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362b43e596b5bffb0bfba90432aaa2e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f946cae2b5af2a94574f05a18730f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de7d23a99a37400f2543bc697b4c7b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8c5f4ed070b6952b760dfad74f687223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19a0fc02b30d504c8847b8fca490b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09427f55bbf7690de1e7fcd30efc4c3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbac57b76ed06e9c498a83274f42f84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d506aea49cb55d98682172c3db86a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc3171ec7e8a281bbac0b2549f73ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22710fc86aad1a680bc50e2755b16a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8f89e465c2e749fba9d9392592efe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819a5f6e7b726353d58e160ed41706b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4537617df891acaae9fd346eb0f9a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2efbbc571f178f28a59082fe656aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499d8d6b0dc64ade3290ed4aec7f1f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b9e4ee00cdb932f8698a4eb0a5a23235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bfa1abb22d63b2376aa1f7e294647236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45212f03183c3da5b99682eb7c808f4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de8b132f65f407b7af0d5a9d5f1fe1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2a3ef8a16c1b5aed78ed598673823239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43b600b2108d2df60c013406c3ba2c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00865ed60eae2e5f2af306020c2a5e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a215bc59064b0ea43072c0788f1c7bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533165e30d88f48c5b667fd5a713ab4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee577d96db81f1d1585f7033d4ee8d36244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81739cbcd3e96ea436189f2c08de6f67245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafe1f0f6448d07eb6e628982e9f082246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34698a59eab71734a4ff2cb5f65a0a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c979b59bb8c2d12351cedb57cf799c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ae2f403e64fcf23ff181a47f08cbf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d76116056581b0308047229a7d6d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ad8e0966a68536ff69da2a7765f13251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f58692a8a74bcd8637a83b432191d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97554d6581caf34c5d009962714aa390253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057523f6d0ffd4023161b8b70370e3e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c138a6e0c9a7e7e84e595b776f1cc0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db78f1279edd4917c9f0da034eaa3d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebed79282c7ab3588c8543f2531bb59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51075e2262cb8006c5d94384e8d4a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894842f238917f6e4cf34fd989b7d282259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fc657bbebfd23956eabc8e1641a95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c5c691f9e5eff04f1281004d92ed3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c93948c007f4ce21b4e66ae848f48262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b20b3f2355fe465c72e11c38791d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d56fdcde970f9a09692c456bb55c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdf4e2784f6c69f1af32c34c018ef6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ba82a208a08be8a3af082ba4015fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c15c70c76027b0004283d6e51cf77c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e670d2b82870f1638c09cff61f12961268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b26afb02e2256b7d0f50fd9e9bb8a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e57eb20418c58ce0f3f1aabf6daeba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01886beaa01d11f761202178dd454986271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5078f14b3fc9305b8aa1fac55f9a1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08167a85265611c77dffe926b79eb3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a637df0272814cc3201e10ee9ee48b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c28c0612a9dc6fad82ab7899b1799275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198384d7ee03d4e89a2db211a16dc316276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b72174dac7f1951dfb682d7f33d930277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2c0d4c3a35dc10ecbcdde9d76161e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8cefe53fe6deda5ef751f6da4e63c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85420bd58ba39a9111a827c0f12fe39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe656760ffe26f7eeb4c224d1fc258281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21fd809366000db1dd600c1c3a62f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef329797922062bcc3c82e82fdb646283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543751d64acf153b71cbb9aef1e3a82f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb174b51edf2dc4a6fde8bb4c3618098285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774a3c2aecd60a9bc80ef57a33fc67e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983800a8c583d8353e56f3faf2de284287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78b1b13da3ab418b8830339360fdeb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e370fdfbd2f759ecb31ba35bffa154289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e501157fa1061041d86c057fd522f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9063ed6163da4e9ea854408603fb2f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce320dbbf61e889cd15a93b9b849541292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd294519d21717ca96d0d89b82223781293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba21a4e3e40690744c4b12e4d6ad7e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce0de5868fedc2dd2d95caafa40551295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94c48befc5b3a2ac723ec4309c0166296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413725ec2931e87238c15e756123563d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f587f19214bfaa8ccb7cb7e5172936298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f7c48178262d44741efd2a3ef3eb9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826430c0782f2a7a6a1cb2f26bf82155300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480d50dd9642db84bc229c89dfa1d70301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50aa691da640089ac7148a9ed3593d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876518db8418f1e57ad66d36906af3f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a19489e6dd7bcca83a44869a27069304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cf6c202f622b734745556b74d7c74305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0fbd322b72b430c152bcd30714c66306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83453dc30fda6791e9c473ef24902c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdce11304ba27f0bbac00dc5f20d265308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d9072e86156254a83273ff88a06ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623e6e410a31c832c2b717eff83832b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cce26c02cb16d45c22f42a1ead1bb5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54371be491c8d902c1575f2deb4499ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be8ca8cd87737f0e272f03c11e4227313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7018ebfa405ae89789b389e994513314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1fd828dfff1359ae3ad6800636730315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d6496aa57da2b5281390d11e0d606316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abef6ff8f6d7bd66a281248b4fdd4c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6a42c73609c28a6962619b3e93727318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c7c419a91dea6227c1b6f8f98d353319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9deaa23070647e547d173c0902f46320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada6cfd1990e0016ab28e77c8d9bb25321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a806dbaacb7d33beb90182a3f0111322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100f917308f6299752dee5c749c9e14323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22724993676808948877a0037555b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca3b74df654f6203193e7f69644762325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b19e8d0b1ecf6fbd8cb5c8e4693e7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee60eb55b0c22f1efb49022e28d095b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c44b78e60d9437ed7a2189a5891ad1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec088b436aedcb9c4c30d05ff564931329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441615d65a199eea3fc93a1043dacd0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25409598285fa4494c7418da13e46e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1934e4fb262f34d769e46ddb35350f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8580d3df752db256ce0f187fb2e2d20333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba839d0da6264afe7cc997baac720c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5b9baf5f1e6f8fde5990aff3bd146335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04f036bb372b201c87fa949d713801336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e558675dd5bc33b2d5e45a09353a5d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b943be3bd56e6e42a295d70618535d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccc62aed6d86b08321b4dec22ea301339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902d275666fd954cfb85e8f492e6c8e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7dc7b5171f7ae8e3b1f4aa2941ce0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b22fe77429d37abd2496e8c2214c2a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644373249912769f5e1dc0e2551f15cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a49634d7cd973f8b83a365930ca3d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da16ed7a4696d4dc54c9f698813b64345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb2d7e4a62835499620e9f63637663346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7e33172b85c08136d0ea0b790b7b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef85799603b8be10555429359be0265348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6292f0a2fe4c1d290293ca36c7330349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984bd4078bbecadeac9b47e468ca437350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7feb83a923d5cc95db9c7a572dbe23351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4a19c660718ace3739a2ad6c7feac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33decf39b185a678db9f4e84176206e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee587ea7e2833e2ca0f80f2d7380c99354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfec52b1cb873fdc88609d40e06df4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ebce69b2c8fde1a0a25a601d2198b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69276c427be1f8af4e0dd9b25c33e23357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85994f11b3a66aab1afc96a85dea74358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2b9f0af23790f29fb6c2605b317de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f229072cead93524d6e189e7424ee6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea23a25c785454703964a33f06a31ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6307dea22ddc0b8a0c1e23ef5456c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a23271e4f519c8e1947e820319e7f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e95218f59aa59dde12057bd981c66364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a826e69f45da7a442be1911168bd73365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d330814a41d900d63ea2a58dcb349366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c0c6656de7d484c915fab876fd034367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccb9f73ea970f29c6e1a87cb4b9c50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282219c18847703d442cc02c06940dd1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3237ec1123f98ad6ada0d62bf191a2b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afb230924eb62989443ecfb10492b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34faab34d920291ad9f19df84d168007372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a3e004d413769fba717965eb8b767373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3aa3c7323981ef834746c002151ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669b26c0c8c0f3cc7c6b8054f998293375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afac43d3671d0e756295b0edb108a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f156358c79c91092208042042a665377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851a6d8a119c5ee565e6c830b1cb065378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82c790035c3cef423dd730598078321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf300a94fc879f706188221995235132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e97ed7d296aa403623db2852f905943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0195da92130620f9c560900c709cad24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6d29b3905d7b4e9655878c53af7215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0688d2af8c4e8dea42ed2627bc7bcd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85e2eacb07450ecfab7ce461ba699a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d17fe68cf1923e428e1487d036ff98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46847c168d35d259c2551059db0a6cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c636e098c763f6b67efd244a060b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8f777dc64e7ce823b62af68407d5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8336c256414426be470fdc088c09d0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd659cf435cea31fd47b12e4c16d8a6c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abc7bf67440b2633f06b45fc5c840b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fba394debd23ac3c9e8a041ea0cf8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec0104c4ccda7fc326009d4e48785d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183702860fd79b8600c9af74d92bbea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aea2082f6cfcbee43f444c260af69318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d57154ec46688cac1478dec5b28ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d0eb803dc85493c7758bf65ad5b0e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f7a598897cc4abb9ad796dde77e9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f61a8dd7f019d666953885917f6a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8434d5c4865b30d614b6026e6fbddb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168746cff0f5abf310471407397330ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef21c382b3c0c13c933abeeabd6dc3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102bfe3bc2a4c467c74952ec5d9f7f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b930fc35f8aaa4afea4c7f21f30ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b667e86a26cd263ac83641c1f98ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e9c9febc9fca4001c819daf50350029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edd74e74c6bfd8775303492fe2c12c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb45a927c937bda53714fa464a2ce831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20c5cdefee40645c0c5639e302327932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fa87d55fab51609a650d60485efee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211b435cdd675c921a3708ed3ac156f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c4d2fa4be3b300ba075f5ac4043e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1181d69c684631c4bfc0433376a13236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3f1322498610504405411b9e539e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547d1a292febed632ab99d16a1c51ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed915ea55b177e1c4d1180bf08f79a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547406fb4cb8fafd2da1d1fce633484640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103889ee8aa2dd628e57a81e05c4fc8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864669947cc8ac8f9b5e0f83c4ae7fcd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5f9dd7bb5925b596b9887266c627c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cf11db872b269a8467db2460438f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa85f4812cfc13160be179ef464c1145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5e583f0990f32aa882a079e4f3b6446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e003389287c5c6c9fa382dfe378b3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240d5db54585c75c47f6c31049118f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae0f6eafb49037028f2268acab35b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a1680895f77949611c678c85b975250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d5e0ef881e3137c1e3181ac561e3a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af182becb7d122a3af1e66e670f5f7db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bf36885c6d69ce4507837ae71606b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d3e66de7dfc8fd1ec3d20f1a86e3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3d258c42a87f8a9da8728123e12d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b30bd130ba1984dd517a0eebfff99256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60018a46092b5a43f20b96e1041d5ee957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35011ba524329ddf1c8f0addc4610bed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0f4767e8a032f749e8707d792131859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b72b8398b3f435fc2e7cbfa001305760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3df2c93cd4b800c2db851cd1d4f4261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf01bd1d2a162ff66f2a34cda8d9e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07527e2aae674a115414a26360fb3663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff9cafb8067a0abb89fb48b8b6420964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62881d9f378abe81cd08bfa1537852e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65e3a19c6b4b8db4c27dbeea93194266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10799e6ee89715fc0bae3c9a923b40de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394a4022f12f48c116f333366dd32ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5596885589d02989a4aa0faa2971c8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e018acf7fd1e0e135eb776d5ff26c5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78131a15b1df3a282beda0a9caf415871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35909eab303db7c513b4a84b6d92df072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469eedacbfae8f25f194f0fb2415220673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65194f5dbbb293389da53e10cd51188874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f066210a7feaf20a5c158ad2e6492f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3ee0bfe4e37fbae891e8d42805cef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45cbc6b4937b2acc4a446a7e847d9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096b1f111cb50cabc2fd220b7669fb778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0190d8b196ed1f110886e0a5fc7fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f11a7e2612723297ad1160b0dd4cd780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac09eacd81ce903cf141bce60007df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0ed7e2eeba7459d38e28c211ccaa982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4641dcfd24a0ad7931bedc0c4b8d8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab1faa9e92c069488205e86dda608f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ed662b98058fefac91ae427bf71bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c2b73b70af82f7292949eb888865c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3709c1265caa3fea7a26b66545c8bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61d8bf45003e4d4077a5ac7aa02f8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb0833aadd9bf362f87596c0f4251989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a052a4a71e6fcb1dbaaa4e6baa4c55290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1a235783ab3e3d8d0488205a60d1b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7bdae044f5370a685d9bc0217a0a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bcd02ef76523a14ae1848a4d0800693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a0234b080c69683b603dae1f85e1294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a6203f82b1694765347cffbee2cbe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddeb2eff884204048be4745fe20977296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200518cf97bbd5e6e909232dd5ce2b1497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4383644e5b7c37f5b4cb0c2796b671498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572877e92144ca6542a4470e3f93982b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8594681c04088fbb6eb6907b892359100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ba877499758f64f6cb9a77edbff74101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f9c489a860de63c17c2cb36a84182102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e020240f92543ea8f9a40cbcdfeb459103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32a831a95a55b1198e6de365a7abbc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee79ad1ea5274dbeda5c69f077f348105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea60dcd950cdf9f37117407e7c27da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba7f52b12e2ce796c936f86b79f745107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab87df7941b8279bfe8c4f67e966ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fe3ff71b7337e925c3ad5d222dd82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168f7857dda85b25b41d1968c84170a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33775bb5f5d6a10cd7c5d67df097e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7455313bb8edc68e13d4654112a8d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c461118d5512e9bb5174b783c6ed12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47983df5a6f314fe432017723212c9c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94bb2904437884d629d06771e3005d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15642db57ca21c248371c267dcbb27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16faf360419bc13995d77d89541bc92117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2ea74f9076e29aada37556859ef7f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca37495b7b96c70073403d512512c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6d3f66592b5e6e5ab613c9795a17a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461f84805fad58f9ac13073e4eb4a76121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cdf659ec221c2d77919054959e44f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434370b1a38e8868267fda43ae005599123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd17771cb64160c6a5ba62c797a7fa8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5721c54e46fd6d4eb8560dc95b6c253125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a77ac1d999c1ae2af587a4a9e15d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa29dfd6de3df2519506fefcf085f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498584ee74a73a1453acbcd59953a1f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f93563c8083d0ea8b2a61d29859d0e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651ccbb21f72b1eca75a890b84858d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90999ccb42ab61931588b133788e040f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9aa6a5b5c5377566cf6f24b043e2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d45c9c359d3ade5326fe2c83aba546133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6cca90b1175767ae923e2a43a8267134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0df7bc16cb4f564440c392793b87b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16140d14f67c19433c7469aa9815a708136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bbe9a81207f5f51f9f88409dc7808137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de7f91994a4499421e3e682892edeb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfce9a4c4718f14f2ef3bb6f5bec4a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c69fd132b05edb46eecc76a2f1ce94140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c695d04424626d17fc33e4b63b9184141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf4d3da4ee5301335e8b1f490310f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a155865715be0a06c6f7f1030a5543143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e9fd21d2b3905f20931040f6488f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafae0c91f66dfd4a4d5d29920ed96f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a70ed5a942cf2b5ee0f0797ccacd84146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47517cbb21db1eea0bf1eea958fca7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab9d9c5dc3e5e4425c873e19f378a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26a1f2a2d6219636f71376174e58e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e64ad7781f7b41b79fa68ea794b23e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd9579f73cec4b784cb4839dce090d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64980b9f47631fb6c9a59c9b7a00b8a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa209cc91a61675aedeabd25ca0512e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357022928adf98999271b9191df53d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bea92c8d447d63a3fd42143c4350c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bc8444c140f922202c00fb9bc3551156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e3eab86dbccc204e947ed0888ac08157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc962bc8bad28a10a6b021717950f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1581796120cea0c6fc84d35722449c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d07e85f42a8713a74e6843c140ae4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504e89fb3be529fd14387ba97c8b3d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bd9284350c7909bca7811be6b74c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4e4fc44adf85ae066dc09c47e0223163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158f466c6be124da20f2eac8cf94a9f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6068d2dc0e819d88381ab9c43b069165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc6cafd044d3195e7b26a61607fb5a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad2eb8667ad216917c795b51944299167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32779bd48539cb216bfb1a144b088e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a67203cb3c4a01ca58f06b5741a64a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182e4c2af4603c6b4e89f60a1a193b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48831931f9f71efd5f69c6ef34fe7a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677342e2a6ff125b6f3bd7e7c7088d59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b91356dbfb5d054e4b86f12775a79173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297f6a78a3921e996f85bd6cd50e3ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c23cd212f5d159bd344138a48dc066175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3316b7849b20c2e54753ef0f92041ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887aa91671ab8d32c00754c626da46b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f850bb87332d4fd7fa0aabf95a4f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60010eee9d5446e276f7aebbb5ae96179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925e4c7e0beb6326c0f0429da6620c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ff7b1ce2071ee4dcaf2fe8d98427d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1154e5f7a3b4df82a36c577cc69bbbb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ddaeacc5958c3ea1252b952a37a13183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715358eed4576c549e752fca86ef013e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e021a273d4f04dcad930bbb5d5df99185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f644c22e66b8bd62a9a763ac4508f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df39ed8f7dc7bd9d91afa1c8c773fab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaaada873b782c5f785a7a2365d800188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3cf2ab96618b51ed10b91b0a21e33189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093f0a6cb13bce7526e5c7eb678cd8e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948cc2e53bc7b2b430f4a210678ebaf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c394dd51ea7b133791d300a71f992b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffa9947d977760961a46aa708abe7c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c7de719f178c3054fa44bdbc6bed2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc353d9375b3a9ed6233f7ea1cef64195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf2feb1d90725017f560825d0156f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d932fb7a9fe0587a5b0a1c473302dfc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706767d28da3c6dc2582483d860d0e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3b8b321f0fde4e6621b170de90dce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930992b43f8cea3f48d9f6ed796c6d82200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89322d61dd4765258e269220f1755f80201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20945175f50a752f2e569537f14e7b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90704a598a01d35a819d4ee1a14084ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a78ede45abcbaf438fe73264677ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688afee982bfbb38136960efc895c90205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb04eb8f12f741a55ddb2ba0b355f57206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d1b9b1f71e9d98bb028a57716b947207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c13ae9ba3f5b7fafebada98c3f567c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39462a7b56802d4cff8cf3d60e594735209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88cdbe2576b8cdfbbb2c8a1709f9ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3ae72294335240992d8d333aeb2d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e8a16b3b91d05c13aef6cba120809212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1ccf53c4caed9efa23388be7036a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5e53145be73bdbe146afcda447bfc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98d5a8a14fe96f99884ab124404c6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60930f0fcb7ec137685265f0a4a2b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c42187041afd4fc9ec27fd6f12a928217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751820fad92410bb2736815340291d92218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f8463fd66db9dd3366a750be161a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6034acde68f1d394a883f79014584220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5324f9cdbe1072d513ff780f06e0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8459b681b14578aeceb699ff779305222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d5054aecb8d596b39c5e1a9e19536223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748b0a2b1604f3980e992f305fd2e62224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722a2aa3c4a78a3cd153a3f2a0bbc3f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8dfda819ed3f9f33d9c1ac29e358c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413234f685b1e9bbeeff9d5c6d0b4e79227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0541dda3383fcc1245c1fb9836fcd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c190a53b1b0e1f56cb399be8f6204f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3e7771eb6786f23564ee8e164a48a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150597fe54f3ac5fbdd90c484fe983b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402e5e082097a196d6a9d818044b56c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1346e536c26c5a1343fce765f8771233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9d97c13f95832b6f8d00fc34d084b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9770cb3151a2128521fe377f8fdb8a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905feda91fb4d34231d07a23843d0f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be940f6f4dec6df3e0bf5632df5f3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdb3ac63717e1f7f43ec4610177143238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6e3b82562e79699711a00ca5aa766239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e00a1b169e506117ef89815b29925240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b78bb778631c3d3eddae123992872241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8667e21c785d82ae2a7f698c13c7620242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abed0c1f32d11c683afbf1fc3630901243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd52d0a5195f1f7e3c70b6d0f98068244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4743199b1b3e4a0b7d4c1c5eb197027245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea007a3c96ef6a4210a259d91dd0fb4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6261979611bf509078cbe46b9d7158247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35ae14b596e5e51fbea454300019b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125182fee4cca11a983f000ab1e17cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01697fadb2c2e423ca6876e714aefcaf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d0d56d04432554a75a90b65f7bf4a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea1e6e3ef5ccfb5d7f994b64b3ca11252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd668cd08c0a4c3c82d76056c1aef9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc992c5aed8719fc1b9651eb7a5499ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8e6768d2e4bc99aeb688aab6d27cf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce63e738fce8e54ecec71d5fa6202d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0b849a2601751ec7ce65d24051cc9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee62f29a840aab0dd4b9d3ff96a667d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16b8cf84a9261a3a28f6fcc99b9083259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4105d52bd0955a665bf221b9d60a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb36c8ae47c5ad187ffe48cf3b3dfe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021dfff070942dafab6163748fdc034262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f6523e06f2f43d77ffdd255f3adc1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a90a7369fc9c1afaec628aaa30a31264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c1218e4198161987e270bba9f2364265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bf46fd454cc10b61a9a764b74dcee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7e1a2ae61dac370ef1406eed5b50c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206defd3d6617e3e8c0f21f363670b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf7dd5de564976afb62c059c3ee622269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a794a63a9f2c0669a0dba7e835664270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba20826cb667ab155a1360b2201039b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e02dbf696b7febdc52410f408cad6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325e0577a573c7dfd1770da2d56c630273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9ec292fc49c37fd21cf690ef8fdba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf20fc283b79e99380bca3836dd7b47275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443c74f37be050d741aa053777c6143276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453c0de93695885bf386af631529c3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9c8f2edd29b6764563fb73847a7c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a49ee7744328f2847e285d62eb6368279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51ed624324799b3a2cfff1e968dbf2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e44696812d791d0fa0816634073a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b992d71ca64935253ff466c671f3b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a6ed195d0aea9d85fec08a05dfcac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82090248d19acee0c0692ea865cac9b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e1723453a3b7b7a78ce5470a3c46c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfafe7193faada00a75a04781cb3e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1c72bf35ecfee2ec579a8d0b54eed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df877b1fbd9999ffa1b903c1a9b661288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79222b8ba788a0771362af6bdef27626289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85bcfc9c59648bfe8520305fac270c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6213b547b7948b83643986ecf3051e6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a7e67eb75dd5eae2c6679b9d686ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851b26ce2e1e92520e6825f0c900acf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edb9fbc1872e82cb02ff922b756943294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd999922ca03cbbfd450df44dcaaff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa056f5b18a55f71b11ba6830783b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bacdb6301bd112bb314a9011f2c33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640bcebd9cdc2ea8fb12ab9a9d3e04a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b7318dc5bb3a805b944129b196d1e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173874b43f139c935633e3800c4325b2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131f9ece0b59e0a42b85f78dfb06433301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20df783392795b5efe25ca4426af8b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074718224dcfc9c94939cc7e33e9908303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3783030647452577577dffc85f3fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d7e15f286696753301aed834e14f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3ebfa55c61f33e92dfc2da8d0f21e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91cbec632ed65198b1e3528c7445fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84ab08cbc28ffa1664fded663a7fcd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fff8dc20d45b6f04f4edf0e21f98a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5142de6f0a7daa607b2a024e97063310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd426cf3803b350d46944cf2ed1c70c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e99f5ae9a4bd50b1d8ec828019dce9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9764cfa2709221ad44ca7921f60285313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16daef148720a4c6f6d0f924c2a1f809314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcff5701e097ba70263cc0a2aaa0e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc052183c69c17ff614b1cdf2cf4a27316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0aa6fe48110dafbfbbcdd176795bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36125a207b35b62bc9f069b2a256aa58318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457651fe829ebed2f86be38a8cc68ef4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8419bb50322a1d171782420dba94a1f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24982a18d308628a5d00f7097d55ea94321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb450406e71a0292da394b303abeab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391ceb9db5303561c7405c9ed8e9041323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296743236ff541886c8b3148574d64d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1676c7d3c0483538e78ae36f11c266325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce4b5e0c84b9c3d9c06d4f734dccc2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e081ea06bc47f1ef8c5c532e39fa48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfda5da4d5a5196bc4bc3d93aa8a51328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfc79ea8b2b4ffdf46320ca516baa1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c238d7f261938fcc36a1be80f394b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe8826639631542ec1bd75f9f5dd72331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c09428bdd5638b42bd180be37b3cc9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4502100882ae346fcd3d4bcef16cd19333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5475704f056eee45b676871d278d5c7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839e958600872eb6549f813efa06809335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42ca7ed48981e735230f93d186702c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a62cdd55f35bae7e11d93f341e4c91337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c9ba65b6cca5bb93234d32c376ff1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b544c5fcaa07471ce99ed10a0caf9b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad83e56aa1ac9e38890805579ac4efe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed463a0f66dc67508e4ac81e47e6c1c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bc17025ccf316b88116eda2b9d147342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a00acdef14beb131a7a49738c1eaad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fbc5d68569d504774e5e2a9de2cd2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c851113364925918eadb33ca0b719e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fec7e0492026afca952ed9ebef753d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156f756246faa59ada413940e7cf07b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e627f6569b173a599521e260469152d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bda0a57671b19577d16cf82d00c3d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ae2ef458e43947e57f9f650518800350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a3f16d494bbb755f6ef8b7548213d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6408f8a90e4bb2d719a6d3055dc6901352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41dc8f21e22b46b0aadad8cf091f73353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca618e079f87f0bc035d520b28b09c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1421be0d934481abb08e34c72c9a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85914ef3c444dc368db4d9a7a6655d07356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5f79efa35132e9f6cf493e256afc0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a797d5f33ee9864e667b8ab3027f6d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb8b19f48b52f580b09f3be71f3420359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869098c54b4c2434bf2ff81aa386e60a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347cda96aae21a11f237b54017e99e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca7ff2a4a7c1a91117198bd58f119c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a79c004f2999b67c0739e31233444363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e210c0bd42b2a7ca04580ebb48e55364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca5a7625a09760567d3f227417a3a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a39026bd075e4065b3a652b6353f58366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6eacefaf944ebecc3d50ff60f37bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823934be47a4bfd5cca4eceb29b0f6af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeed3afebb2944e15a59d5a67db3867369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cad08a3c6119f077787cff13c4f8e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de555ed8c4251ac20fc1c01731a8b390371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3b85b1acb00d1fe440e0fdf95d850372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c5eaafd2dfe28d68ffc0482c617be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232ee1df9ea04b7cad39e3262779e57374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc614eac77cdfc65ef2e0922eee615375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f993f4ce2bad39765ac7aa12c7c38d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd2c04ce4d77e2fe97cb71c3eec264377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2e32724fbf0ca93e5f5f3ef369ac9378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>