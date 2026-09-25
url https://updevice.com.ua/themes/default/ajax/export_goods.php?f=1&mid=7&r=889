--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1862e9f70a763f1d5d0b1e16bf2bf11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1bde3a1dd2749d4209d7977efd4272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a63b8c0de24c15909ad4acaafabff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e75bda49531f77cee43257e583be34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fcd759f9b508f36cb276e65fe8b2c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b741fcafac2edbbff7ad9f6c266e4b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af32dc59da63e2b15456a9bd7e55d6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94783c17edcdcd11d1e00f94af5a5558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f103fe36d8d91a00c8a1ff3b78d08f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093b72d943782c61eef0f6c63305b3f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0989b4afcd360a32cbc611f675fb9c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96f280253adefa5f97603cd08f55fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e42c1e342aa263b8fc1afde5cc0c6c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bba368877db36400e05925fde9c4014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cdd01f04f29b1d263cc4a62ad1e0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c8f202f973c1f40b5c0baf1d105ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f86f5164cf137ee2eae21969a84cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fd31dbf2cfc6bc2005de058e6688518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7a9a69136f9f2e17cc668a07bf62719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa41e2c423025bc5b9432a92144d2820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf010e29f7e09544e28770c57545fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f2a45cec10c58f1f7eb9ea1acd3c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679839a26dabc75e6b3989491bb4331423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2da097dc1d053153a385e99f8a9d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae40efb29258353b5268ee34718979625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee5544276569751877c86d67bd8afb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda69c836b4c179ffab5cce671ef8c9c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae5f35496f8f21d313583fd5300f5b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea5d829ecb83c49e1e2871e569dbfc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04013432b4cd9d4aab72637297768f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211444af73e624f57c28578c8cef9a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f14b6709890c770f6a67e1e618e1e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec3efaca8db44acc32fa0a68afb29133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065f5003c1b91c6fb7eca4433079c2534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f62ffa0b9105a1abe2251e6988b6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75646df28203a222af278314c19cb15536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b091a874da081b9cb2d3ba183c655337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158fe378e8f2c6cb27a14e728786c9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74755e5c525c3f566f6d9c1cc55c7cb639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7001f2d97b7ac1e67a41ad54bd0660640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edda23e43166c019e22c46e4998d8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cfbfd48bfd48464ec83be2ca37a2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884987b109ef89a97c1c03df4548feb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598bf4609f9ca5348dfc4958661ca2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3003e941560c5a46f4e8fbabfd8f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665dfd26e7ecf6a4f8bd3d01a83f13346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafebfb2d7fe6c8ad1afbaa4210517247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9195f1d73a4412532071cb6bffe7d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afca7559f14ec6683f7fc9939968ff149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcac8406101f011550ee02a118f17250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56d85eeda1b48a326ca8e4e7486f8c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56bd52f4aa6342794ea47cd179a2e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c8109565f261b940ec7f14979f49f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f67e4391c7bc9675de9184d568012154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64c4c388015401ba5b520b7fe9ca4855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cd2360a4c491385c840f10a382ef456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e2d885db4def985635dbc7e339b0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392807000b6fd1241b3fd22efe2ed99558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1b84eb32dd6bac3a878c5f4fd813f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4de8d2ca90973b12debd4a5a1919c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed79c119e04c36fe0e38a328db3a0e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3d3772416b1812090072b980d3a1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afb6c364032de4bfbd24a71d5de42863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4afc0211bbe08675e511abcbafca7364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7aa5f3e35c1b4bc5a4c9cb14d8ba365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042af8fb40fa4375302765910e4d380966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19129919b45df5a4897005734e4e62f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d622cee8004f9ac45e0749750b01c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db65cee17913764bc7a7a78df7090f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e91d06e48f7f4444117d09db2b27c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dfe8b737493cf67d07fb494391d0b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173cf283cdff9060e1341a7955398f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dea35b085b545067fa91d32996dd073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81317d2a80873f55c9b9088f41c0cdf774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02b8b8a04ad6c5f8c7dbd147092dc875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0e065aa4e54809e02b48c35d5b03b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd792c6ca0f0b14669e503bae2dc655077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b2ef9df3ed172f002e8da9597237d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55395e6ccda92f131ef2c781b3c57bad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236c5e36c5d8a1f1fe613afa59c1c6680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d046d8b1ad61c2a61d19a5900a636b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db4ef3e77f01f26f978036211846ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf177167379120092f2ba48fb0f3ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe012c3a8feacbf3ae4bc06c3d5ceb9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c430b9d9598a206d24fb92ff4a46585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878475fa6bb14e113384a8258ebe2c8886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4e3a3ef52616167d6805bf632418e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb728d34adbb410df41a2d1885b958fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704daa96ed925511b09e6bbf278aefea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bee133fb4be211a06059d503901c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc243f50fd18de40c827dcd911fc4d3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354371dfa695efc08c8089e6f06d98192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bceeed464cfa11b4486d92ae085c8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32775070e34a838a4ebe690f846c1a0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9721a0707a8ecf415aa21f8cfc81cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fa6be81fef14877723bc24e936eee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e8fd5ab87bdd51f7094c544eda7c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ece301e0a297edde5a0a1162c9a35f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803aee4c967223a62db459bbdde978699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d415a4c14d5b911166a022dff8a8a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1909f55f807495a31b17d38d96a3df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cc32ad3c89ecbaf790ddd49b6a40c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a8bcbb8efa9df131e56df253764ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7993b3ac503560625b00bbbee44c6e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4595135e862c2711b1c19c7bb20b7f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b5ba5df240220e49913580c038266106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a58a0f0df6e902038abb50e2c3f96107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd9ff32626ecb43746114a0127b02e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b25247f7582c066a3368977fedafb7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36747ac026027c295625a19a9e686a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d4cfaf37313d001787954f2121881111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a3d956b1197ccbb74b14b89e14819112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9e3da498954609af3b80a55611aff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e46ef60621b6c5d0db89a612d6f939114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a80c31ab4b9e4f2404d45a71c6c2e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4340c5e4ec2f65a1c74ef2bc532652116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d935d8be3ce0a87f795551498404b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a643c15f2d6fe2af2ed35a6e7bba7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5511227c9a5e5aa494aa6cc17d4e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508a645a3c80eb74cd876835877ef12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c901ec0d76338991b618ec684ab1305121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce91d62b868ab662f10f7ac2e2e8453122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4387dfc7798d139183a397c5ad785d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e70e2b534c49e9a33ca189d4c95779124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9ecd17227895ae62b1779d4e56640125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3687ede20d0cf07b9f97cc51c63d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ff48402a7cff18a6c9dff7d6ec5d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dc67a697114337c7808e117eccf5d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc259b07a860afeb4f9f513307a165129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473cbef6d9d8f05f88a7e3731369ce3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857222a3171bcc754e659387facc3c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09574cc5b7e2e680c5265632112235f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1e537e1e73410c3770fb0d9db0672133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5545af58f429a7e96f273ac41fde2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b54ccf1235da291c030a5635aca7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ec7ef5bb1e5f7f121d27b0badcd29136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494e0e6fb2b60eb41c3bd2887119c2d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5faddf8fd9093c546c61021346aa2f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bc3796d94c26d1c07ecbcf479be08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da1d36cc8483eea0dcd8d2ad156912140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fd296832bc3ffe905c0b4a73846b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc464bb9ac645969a302d833d80a93a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123950b510cbd03f9a3941b2ebbd25f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e26e3b9b2234f01fd0443434f162a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c607cf1b9ee8aaf68554cd27c4e25a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2ee73986c947e11e147881d94cb48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def41883b8f4637e07d9e52c46cc7ffd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d63057326205a3e2d14f988eba92d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc4869f0952180281a2f75304f6d85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fa63cbf0c832c9bcd2328c22c8bf0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88078f996f232cb56bcd30a812da66eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2e962cbe0125e96c112fdf4d4099e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffe368ffa2cf659840ff4ddd454345153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84a341a2d98513b1c39dc18061f995154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6963b81a5a66926cd47db307f13e9c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ed7c848bc368e5c9ad332435574f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abce97833e23374f3d2c1fc521b01b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a6d129d3a33d17c9d508bf427778e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb7306be43a18537c8af1b03a6c73d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eef5edde3619a722e82f1837d22a39160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b763b599ba4fadbe994b88b7c4de4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afab43c74a3e74744562e2dd0619956162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e244e1fe5512ad6463db28d518ee2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec2c2e1e6a92ab803c865cc9085526164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14546391e07b698357bfa139b0575f2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172e52faaab469098767a391a69d6de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562c614686908e57d7d9cbc33e355b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b41261613860a76d8bb2f2b0a6677a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2940e6877460c4b142a2a7ec2cee95169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ae26b2ef0b55e5821ea8399fd7b00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59d3fe1617245b48a6b0c2431ae9d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48d3ee2a2047e5c1c95a5367caf903172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365a9a5f986f79dc534f476a87834a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7741e994afaca0d3906db63827c19dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cf68ba0d35758959c576c6c255d4d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dadfb50add490ef08a561943a45c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a464c9f643b3b172806466046d6ba4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8742f957af7f2662008d286769643178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdbb4c8b97ae990f82514cd4462c6e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f53736f25a15d4a01e41df04d05695180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d01a7dd17453deeb1090ddd456271a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f0c4411a552be52608b9709ec15e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023d7c8de5d9eac2940cfba33dfdf30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c1a2a83d38fbac2a84bb7c51f4dbf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242af32a607261ca2c334325bd2f36a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acaa4eca52e460356c82c31f52bed4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc68229d32ce786436ae23873cf3cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7589f71a37db6b67f5bbdcc241d11188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7887a5068306c084e866cfb2fa888189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c613ab73ddcdf603f6494f182010d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8280b41f783dc999accf1ac85c60b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f385823779fde8b17c42816dc65598192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda66e1b0bc0a470d946093d38b82e98193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f1e9d90774c292e815ee058163464194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d4a37db93cd32a468421f14afee92195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e43d7dcc78a39b3bbfa108291a7c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865b678ce719d53410d9efa9c2f92fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ffdf348fa637d2b2e76b817c7d581198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c77c835bed39e558a4f9b48a09c9e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63a7f41fd796c1f55f5d48da3204cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86320a707a94b90d4e1c4893b7fd0f61201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051206a2e4a6c8da66896a9d927000eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cae8df08962536fad2743e9ee44d40203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbd892cb09532315633667180b5cf5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5ea84820642c7c21a16c429cb7d69205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e55c3ef6815e28a88ec8a069e537e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9a09e501288733ce8bfa54e330752207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7ee291a4df76275ad83416518f634208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e489b247b09f1cb1aeaef637cb017209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e6174568676ffca9b365b5aa2f13c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a51863d8ce2ad9ed7b6b79b69b684211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8713af1ed8c9322b218e5a70e262b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c32d8cd52cc2ab17e70e75300d5c06213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da337e7a4d5067dc2aef09396de7e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff6986883e4e536dada16ee8d641c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71530c5f585f7efbf920584098ff2c1d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af0f3f69bd2e7ac56ed29bfc7bb4e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7601d5193a5402009dbb4fca939bac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1304c12a7e0cf6db42f34b4af0df17219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cabaa3275c8b217558b9f9a377e7b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315484abce32fd12696cc3106c33e28f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372becae4571696a4de79c9a50fe8898222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b026445d520315202a36d9e49a917223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c9d0f975cd07d8ef864576d54fd36224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab55b14633c74bc5273dc88d2f44bef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025ee5041c6493e38845a90345540fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331a93fd4ee26b65fe2a149a652fcfb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a4843093cc5723256f84c6d79a188228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a342ffc259a1661ac632810e4cc4cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647451f09e9843304526d2f77b679e4c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3c486d4eaebfcd78004cdb4953e58231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64367d27fcab842f10aa39eccd6b2672232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759777150f92c63466b4d8194e6a60f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4801d63ec7befde96c1f038ca7f8ad9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ba69e016f582ca7d48a988d944fb6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b530d85a485a9440ef8e9f68f0d24a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d2385b0053bde5813147f1b450ec7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1497df19594e801a18833b25d3adb4d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96856e20a8c8ea64c780314a27093ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ba680448ee8eccd8aa5f0314f1188240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079699931be6815042dff80db8945334241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7608f920e877cc660ea6a487d569d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d2bbb23aa82c1fbcc6530d66abfbf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e2ced695dc2979f0c279a19a86df7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd055d7d8cae538018126941c26e5fca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44abf0a6cddf1605f3969d827a1f45246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa2d0d69666a6a3efdbf2e05a51077247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fd5dc83a61f6e7cff0db6d1ddcf59248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1395a231351f1af8b8870066b5a90b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9e44517e5451c25633c149081087c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac46e38530fe0692d208edadcf1eeaf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95483f4a791ba2c7b4a910070f5c5c3c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00689bc65a412e8c744cc1705687e8f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d657b0f1042cf7a442d8c02d4495b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6eea5b5cdc04221481aef6a8541d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53631bba85f8c362239400a5ded3fed8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2feee0aae48ad090d439780390a83d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cc0571f292fb7ef386c6f3dc0795d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b654bbe4db68709d11870a8c6c249c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4e3dc3aedb01848e0f62969095144260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5d907c66449b73a8ae1ebae5ce3cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591023ebafff62a06d8bee46cd20b91262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e60d0f41f5151de6ee383bb95a22a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873de10988e879c353415fda225b57a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f3f90a28e02d9b55e9d6a29b169dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ca8a52c3ae06453284bb3bd19906c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7c809c43be239adbe329df110aecb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7c6c281e0f436dc6232bf409152fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a316fb1284e85fc36d6a127d013833269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb317f6a2396570252c1b775c6000e60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170eece558c4b0b8614aa3ae9b93ea1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5214b7e9f7d655764c371edc83102272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d3e36f0fdb7ae5d71dcb2557531d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cbf9107934de18e1bf8ee6da72159274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd0a9fdf09859b7fdddaaf62b509ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a460c9741961ee471f98468b9ba18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0459459610a3084fdd34e9fedbd5dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bb2db441814bf505def204d3c6044278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaeff47b0b0ae05d95ce229e894cbd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d61ff4c1aeefd55b1222c938d9e6b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1515eeaa994e5578835f642694e407d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf265a0c28115f355df7589f23abd4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ccb8a1d571f596e3875c8ce0fcaec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c3211d13e48b53fb8f23ae9b530d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a865a5168137a33c1f8123d724af798285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6298704f3cdf3e41e267013b5f20bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37d144747989b37f3b24c5777650c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae4825c5b76c3b599d99b132e0d6d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6a2d205af827cd1665e62956d0f37289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255bf03a19555c7c510996f23bdacf0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a8d7f97a3288263f5b6361f87fe8a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0795377a731243d2bb88277169f50fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67a5ed2fce0cc1cec505ca015f72d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab8f377cbb00373022dc734ab50a1c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696b922ff24c8144294e9acd9703844295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a30d5269f1b7985f506c30802e05c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d355e141307aa10a63dfe207767cee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca8439b07685fe87799cea86ba41e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4623e900a314f4942185cf491fd21299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f6ef970dac714ab6c701d714728df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066be9d389edc9ef9e561c01a47c7c4c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45755370c1db5baa1a4fa1e673aade45302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685894ca1b3915704c3069a418a00161303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0ace864d79b45495b4720b3539e53304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485bebff72fd3df5ce5fb88f5bee3bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43889e93e2b1f546157f69950e84e50b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2b057f96aa7927593a77a1237e73f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dea6f7a042f2725f88950ac1407348308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed02d2d416e0e3578f043d42d65ff0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86474de0cea3d671445dc6db7fa2cef6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8da1f59b2d98816c4b47126fea7fe6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e485817fe06ef43ce0e575105833c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede3a506cfaa18c2fc03681deec3981313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab506f80c5070bd120cb24f383ea1684314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679acc5d61e5710f9ed6e8428b175679315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b5a3ef2e91e610e3484a6e36411f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f49f26d353a1278e0a65220affd89317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdee587676afd04755a5dbcd3353346318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f77c0ffb5b355fafba29e2021b4054319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3430473cfed0fd60348a69c34d2f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc9d8dbd350ee559af8156c0e6465c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726334810db823e78b8eab61a9aaa173322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d7c74918bf97859b3fc79cc35bc9a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858628c3a560c457ca21d60d2631b09b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e66578838440aa8ea1ee4364070e20325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88567c3e6932f9afe73c7617da086215326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9f3069585699da3488e61a1780a94327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7141e9a910b5a27187a60cc080bc3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d4cc47c7227d2b65d07e5545967aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a21c89aeffb10db4855fffe76d307f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c142f3b9857a7c4d69417903720a4ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a09835d29b6ab8f1d1370e0f1c50f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4122577a94a56ed102d8576013b5169333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed940153d0698a3aa600df9d0381bd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd3a73d4821b7cea6eec4c0fda1be0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca30ef817660b1e79d41d2eb53c81a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882c13bd920ce6849d5b4d82c2f9cb4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d1ec35b19b8b142cd0fe1a2d14de8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6aa7977785e691dde718df282871a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1337e65656bab2633cad03e8980de9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177ac9dbe3d4bd8d2947f3ad856df01341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25044aafc2cd67b845a5b4999ba5471342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b27710ed2afb250c84859c50e825f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c52de8b5e5efda1d29d38de4c337fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8f31155d2c07dd98286e6a4242d52345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64f2a8cb66a25c76ee087f4941d3fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de8ef0de2f7be3fd45b6328e22381d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a47bae7e73f593a0dadd2a765f933348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa35f72fd2ee8ec3bbd2126e54b619349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c508da5a2e86787178f2b1cfca7b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2612eac383aa7c2e93e246740ea93a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18471fa116d032b3bd311bd52dfc42352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa62ed2f130eaa007a730275a265e04353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0a0e80607e557a3958cda79e6d742354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce8a805322e4f6a348d27259b67154355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3592b6a9318ea05a2728d51ea784ee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70870b9ba8cf9df441984fdf3ba17e3d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7c7ba0b48a93f9c34e7ea7a53a559358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9716357e767ace26393da5667f541f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664781133659f8513ccdfc4b71078c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a8b55eb14c896dfee216f1ac5eac2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bc40ce8cc2b9fc91f34431654e712362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c3ac5e59d2a53466361552abcfc39363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119462a4ce2ffd0c47be39d779b1b0f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dacc5720bc20ac93510de1c88ddcf9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad99542c9929c430d53febfad0c3a42366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e00b665a5635ca75fe9c14787487b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27037d6bd787da96b1d72d27805c96368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409b59dc0e917e4536b5078eae3ad13369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12ef06144bc8a6c197043fb5201d82370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46156ed62b9538fa901844cc08fc13371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4e765dd238d9140d8863a4042fed0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c685129ec1956113e96a51770677a06373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9459ce80316fbe43d88c3fbaa50942374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c09173706673ff6ad5d55cfe8b8730375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53767ed4ccc7dafbcd47e629aaaaf976376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61e828ac111ffa58941a044eedb253377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02de0e2fb3ce2dec68931b81278771378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3504a5c6af75067672dee16ff5a61841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396719d65fa4f121ac075ead9971173b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3acb1e3273a7e7d9f91db296de5dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66883d79108ae4c70a81f0f8ae7590704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146c94a48d34b5db1236d5f0ae2ef115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6667fed9aefae52bc1f7391b4a61496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472fafda94e3aaeba565a17d3ed10f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a980c4d40b60f9bb2d4b66b6537c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1dd5ca5432885d641ebc9809a61579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bd6e96217d0f86d091aad2904dc4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881f639fa96f275f5de78da7ee9e5d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7597a56be1c0f6ae7426473282853b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62062c1021683f94358ba83b0a5fff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6867ab44fb15434423ac9336e2667e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7a438de602a37fc2997588cac9cce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05b75633dfe697a621243dca3f2b7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e845ca99e8cef498a4de52d3f94420b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81227ad51167bb19c552a88107b69b5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef1f87d261061e87a05cb42663339e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497e538f350f5d8d54abbb0643ffe1720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3fdb2eb6cc5bf5fa8ce59e04db57521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627ce7311bd935c6fe72a72d346d44322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f58d516da3e40b9c73be78016fb0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8a90016b3e640154c5dfda2347b3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa4a7c391e3e388b00a64bb5618c8f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86158f26a14c4a0fe6bfbf38bb8b175726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c8d6364329b844fd32214a1d6a2b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f605e705a632a91bc7f5e4487a3014828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed09261588e853461f95cdeccfa70a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f956c52d6a8a478fe56878af82934330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d731a0dd83f846f3660fcbd1e0fa3bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05f9fd408a0bebe39031dbf4ab71d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efcfe7a398cb0627cc5ba8c2c1e34b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e61b9449b16a6545745e3b142b98734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0e0807c55329577b64395ae358c9335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029a8bee9c72a21e5559eb9045f2bfb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13b81a16385423c1ef0c6fe908597137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed603d112a87023485274c6ed24f69938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be609e23ecfbd2a505174ab431f3ff739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ef8b83c5e4d86b1bebbb41cbcf92a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f175b0cb8c2feec04110ba80545f7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b05523e85b7192e35c28cdabe4c8942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c66648587114f8fbde92586391360f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703ab8d9a16c5ca3a27cca7828248d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87735ac5db0ba2db093f88be02add3445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4e27e3424a6c676d1b0c130b3c87a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a43ed7ee0798b0ebd3578b8c57d2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668ebf66506778663cd4f45620c9fa548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00f4024481f2c1a34f697f67c501ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3fcf4094531a45ad7558583e140dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba271e854bbb5e2512b635f259a7a6b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d420e5548acf36c637bddb905f1ddb052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa8692a1dffae3f209f4a41c116c2b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c8753db2fb5fada848834ab1aa76254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113b63ca9d74d964f436b83dbeba29655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef69b7f8c97df3e5ac93d5b1ee6767456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af88eb349ce7d38e602bad51941006057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee16b2b82f7c87593fe1b8e4b4bb74358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32624009588acbf5352de31d763e7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421f1ccc0a89ff403b73899d408c0fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8113a1ee03ce4f04d884f87c24a48f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97be56cb541b5ce1beb6ed23d6721762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685facda999b7edfde6bfe0cf2a79e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c679b0140d6d78829f8bd2e45eb310f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62354b89df773b1d1c71ea657657f73f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4ba67d97997e91ba84f526d666e6966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ba3629ff09d9e7a737fd7c9a2ab5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde85f85864db335d2be8ffa7ab952968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adaecf9f0957ce1fc0a721d1f1d264469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452bb995bb1e7c4fd60e1d14b3acb0370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381a432a2f0c41c757d80bf35406c4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9112ce6e13a9bfcd38a9861a63f392972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4dad1213d202b91073d7a54edea35a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d9ae9ddb8b37a7d22286ced6500e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2ade489221c5066094601672fca3475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bc143907bba8eefa06b1a41e1c89776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5d74eafc3f2ffca3535e61283ed8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fea466a5a07f52f8ce715b52eed4d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a10d4d365325995302de69afbbc0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482259f5ea1168df926355a6b9468e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130b4e285b89e9ac130b4452f3bda3981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c9e05d943b2a3f003b186d6f4021282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f06ca492db5294b0e046ec57d543f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca7295227d446ccf84e1388d3c116d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6f8f31a205f1c4b2f247adcc077b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b0d182abd1c8e323fc9ee4d0a699f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad009543a4c3e65f897dde258a7df4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8a235f1988ee9ca50b071752abafa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85936140a042685e612fcd1a7f30d11b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1196f2a4b62798cce1ef0231c817a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f3756e954c6e63b9aa637a15e509791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40f9f307f0ad6580ca419281933e7d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8949ae48820dc2d20e65340fa1b1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c036d5bd6bbc655438d750c6d8c85a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c281feeab2fe626c9d9d4db70c124995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512311c0705c77aa14bc9e76cfdb92e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7aec2ec65195b1d311391c5d8ee7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34891b75227da5b0c726d7a0db28caa598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104d263d8f33abeb402686b6dd0568e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b63d784f8c9051c8f0b37031e04f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd268139abef511ab5c0b77b97c45fbd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa232ca5dbc77fd4eeae7415350faf1d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e87de4c150914647d2a0433d89cfda103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7caca035a49ded2ea3e7f92e45aa64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415384e42bad3ea7862e0a5bafae57bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d55e901008246465b8f508e1e0dcb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe897cb293e99fa878835fc274beef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f70bd8f17bfba98ce00dcfb4c41781108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d7bdb6bb451cd1369bb71427ae195109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5103ebb6d1f925932a3653b2a0dbc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffd79240e8df50c0e49bd9970f2d11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a999b4723710f568b58b71a43527be1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f865191c129a5c8b77d95d7210e98e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ae972cfa7d560c1c2311c0fdf8726114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91671ad48beb5c7ac9ebbb1e748f40115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aceb65dcb59ff351a0b8c5f8f26215116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e32000ee5dc266ab4473a24df9ec9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec02e47e4294b1a602ff5f210f5fdd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa89392b766c978a883c8d01d15a7f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30aaa3c8204122fe0b1e48a20949654120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d94d44069d8df7a6b145ce3242ca9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9456f1cfaca2b5be0a3b3bf4f78c6da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb4410d35de5f3c709a9f8559aefcf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9def08dbaa1f75b365c674944ec10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac85d9ac9c2ea30554bd196c219d82f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17948e18ca31dafeddb4cc126fad37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c15beb79e746444bee2e9ce980eded127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f65d51bcc43d225108e68faa87d43128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d45e814dd8a7d152cecb6243e6094129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9f45b82316119abc91e2a8af45eac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03aa9af6369512f6070a16dc5f3334131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf9a7444b5f4721b509489d30a99c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7405b2ef23dd892c1c5b246772e8423133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a604d65609fcc021e5bb82c61949b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feae15e2e6520438a312c9ed5e5c91c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34718e077b2ab540d00acd36d072e78136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188ea122473a2307f53163adfc9ae74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb795dd9840124c252c847efe8f436138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29b7641ea6352751f6a983e6515753139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d2b2200378e917a6ff2d117ec3ab3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076a0d63d56b3e94eeb8d8e7e93f84e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6c7bfaa443bd9944a21e01a63d9fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b6b8b5c7eea0d0d7de0862258385d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b37df53687aa11242cfa6de8c4401144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b168870c1849eaab37c91eaff4ab9d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1cfa235fb4f8f940d6f6e19c76c65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68308d6f0e3bc950768cc5a43a852c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b8ab726721b1d4228d4529d3b0359148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292c45cdeb856ace41f1776bd26ff48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252da3e91fc1f74326d5dca5b4ae374a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f700dbebc4e586daf2347bf78be925151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719edc5c5dd8f6fe54b329b1bfdba5e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dff92a4bc7759f3e668f03b656cc6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd9caef40ab3808d7769668809bb46154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e44ebd350e14ff185667f439c997df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64bd66972b87f6a1cfa85124856367156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ff93a1110e7623963db298fc48d78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0abd86df726ec6c0ba92072f7dfd95158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31264470d23e80e01ee607ffda2bf3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a00ac876ce1ccd084a7f31ae6fac9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259cf7a073cc465fa1c1bd244d242d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ec706787e899cc37439ac2ad6c897162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36f83bad9ba61c7ef293b27020af9b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc065f894ea989d7ca5125a9539741a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728f1963617cf9241fafbd2b42afaf5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af13d236528dfa840101979396d6e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fccef73c078fcc99b3c278c2f00023167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe3bd18ed2cec5c1ab4f38f4d4b36a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793d54a5187d4f0e8496546d6e6d229169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a781a4757afff1d6ba822ed689308170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2ff3562b00cfed4d545998fb3b8a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21402842cf5056d454de79ee8593673d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570333524331d60eef33304990a70393173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf3ee999ab8eac25340dfd38cd25de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8278d46600e8e8376a8bcc05f52841d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476ef301c819030345300128d72df35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c51cb3acf420c3efa3a195216a18b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5520a2e050fa630ec9d320de03327d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16c60d7e457c3dd23aa5d87403ceee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49780fd7e08b5bf38eef033f5017065a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e7fce0289777b372d842e538f9dd5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae83ab00e9e7a84f71ee0db176591b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59de4b6b76031fa28c3c41fbbd09898183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2969e4948efb7f505d88e683c3a7a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69cac9931121c49faaea5c66821c1b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00ecf9702b3c644034879f74c6a334186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9aacc49e838356142a3580d7ff356f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f441f6945614575087a648336c7ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d29db18eb5029997e0f67e6ae022b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecffe21db8e43bfd5c2942841c279fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7916549aad9305805a4dac8c77166191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e69286a09843fe748c05f75d0accd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0005045b32e199dc04a8bd170e7ba71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed1d94433031d9202b21da4e299056194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800454703927a7fce0848be9e8170c30195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca6b7aa1923fbd19d114b7ec3ce4e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fa0329280e8e7a17b5f80ffe16969197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1a23ab72e95589f14cba476875332198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361d0cb2356610c370eba47f5132d9d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dadebab52c4dfb15b13d61ce2e7c56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d078e9182162938021631b6ec5acac7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f1ad2724e62a0931a4b6ab9b717d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077529f19aaac6a1be78af1cc4716795203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a725808346d145b4f2e8b7f6c3f2a5d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99c6ecaea592006b3d1a4d7e9f7c97205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4f22ad673f0791b134380ea89167b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5809fbbe8d5e6b8881a79b636bd604207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6918eacafeeda0d7e105cf3e37afe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea012f3f32eb5f71ad67bd12cab81558209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce0ba6c8d3f0e5abfb29255f61e622210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731374f2f88cd06a3b0b522de2c9944211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fe52cb2c2534c1de60181c927cd87212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94436436e28e5f966149dd6a2c5a894e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ffdb106a2ba9d4433cdf14f02da47214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d0e71b6e1a26f7a86ea4abe2f1390215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af076dd88417f25b47bf7ad3a0366be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1357b66a1f0dabfb82a59bb004847bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09dc28f11dfee472e49ad6f66fa7a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090b8f8f0583145f568345126c74ffc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c358394fb9fbcca22cbb49b43706c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb6fd7821f7f8753f28a25fce5bf87221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c009223a88e64063db17ad83181671222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ca7445fb7c8b4c44acbdc0da45928223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a83f410e44650b60df4a9291cc409224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553111868a081496c0ac6abda0460e99225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259c94797c028c78f3de6e066b2a2ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d133657b0954d4416b3f4817be8f61227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f3f43ea5c4b929bce2b19d7fc74f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81e50ccc62bfb0866bb091fd69f4a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf674199cffc73bca4e847481e179d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79acccecd3d8aa284d1b9461b50a2b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670a85d2b791453f4f0eaf4ccb52c08232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a05b5ac5e9ee96aae3d1b34b08e57233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0077243b1ea752d201da04311126d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5ea14e612a0bdafc54eb0dfb285e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17637dbe865f6a627febf7638050052236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97868fa33e9db36dfd6b830194a9115e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731d23a72363109eab23e07e277468b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad68d33753016b048f5e8da79880797239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b8acbc2e0fcc34f352ee97ba1f6e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72176b54d6cd56dfeade06e4646e742e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1a36f3b18ac7971f333cc2ff29666242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8398f3d2726c99232379502101c5b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d9ed05a276d154968121941672aea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8091a79fe175cc07aa474e284cccc7e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551918c32e1aa19fc64368b608ffbb20246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd66a94449c61be447efff6e3d304a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9608d89da08d6a064715abb3de2b3fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2987229ee1e51d5066f15ab9567f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b8a301b46e675a9f3b63eedbd67fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7178f8547cad82792bc775922e44d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9b7649c734cbb016e87148f1d9563252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955049a6fb00f6c5b07b86f0a7bd40d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c414be0c92d5ab7be69950db3fbc7f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc0bb4b1dedf1d50e004ea863997ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351add2fe3031ef0f4b811553926aafd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f57a391d363880a378711ac413491257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed579a90702888cb1a55211fc67393f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b12a5218b09ab3ee3084c8799dba32259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6775a1705bafcc65348da5b4383e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300a54c0646f8d601f860ca40477cfc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5469b118734ddfbb35e60c58e0f3928262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7ce7a4cef52b2e53fac4af39ba460263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0698d4fd57f5503a5e4d677b9a79d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb110ba341dfecb212d49983318c29d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9859ba4c05f30b69e4adb0ca22ebc38266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217101aa2fe087019ba3f7a9c5ea181267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca601d7e589b286f5427b926498ba60268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6edd1d4db299c527d55c91f3c9306b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23228554d48fb7acf8f572a7b2a27c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274995809908ce99876cea1cceae987271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1cf7d05dad72cacc4072f8d1870ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b36be4751eb542e48910774324889a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa32e55f658318956dec083f349e8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27aa1f3459e0c50ccc9f807549ed15275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be1dcf402e6aeb447560cf303b08b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb7d3420f9402ab76804702fe1a596277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac588cff080209e0fbceadc76673fcc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01eef19e67a1418e06ceca47e42b35c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bf8ea6b77a37a5dda64dff5c80d7b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835739e034fd82d5b135f916e10aca5f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e221e6acd4be17384b0f446969a1e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d775a48cf793cc0c44223a035f380ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3af6ca47796bcf097e48503765c9a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe42b01ddcddfabc262df96b42d31a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82e2f17f94e0f9ef6b0bc9ec251d7c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1f68e4d1f82fcf46cc247efcffa58287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55129b6925e7b3901f12d67be3e4085288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15916908078f4d098b67bb48d2b97867289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756712b072d292949812a3ae42253683290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e16f67da18652ed2a35386129ddd5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef543eb7548a65839aef79e5d617f804292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b370fb1272be982ded44604c070dca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f499e161ae51c1d26f21b2c043305294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6568a0811efb98a030610dff41e7d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdc026686143b9e43e87c3910f3e1f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81edb794368b19f010f2f768b2747ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1cd0168d464a0887fb4415736f2fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96019de33beed558e62e69a276738837299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50943ba62f098855e856c45f9be00ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81addf68e972f1f87855376d494711301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2cb4bf51474ec5ef470aea78b3cc5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6808bf51fde8ce299d801e0accf539c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539579075471da247bb78773b063ccab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5753dcbc3da09bfc50969a33408969305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7b81fbd3ea44683d037604c924b82306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12917cb6b78a83a06a4c354b70cbc5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be78e1029f5dd1ce4cc417993317189308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43b21bc54758bd2f8502f5f5e3a284309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257620ede85c6b2e84fcd4bdc709ad45310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326678313a35bf492aec2b39c9d3917311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2808282b5755f98e6bbf9f197184749312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83425871a2ce28886e62ff51e1631a39313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186969aa0a625e410493cfcc156e28ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e79bced43ab97b3ae4fe4dde076aea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234de1595ce77ea07ff2843167065e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061afeb0fac2c9b08e3407f884fa9e6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc53fd7cb33cde2fef6c72186d49ee3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3919876dcf7964a721e155da5e6a6cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3691e7d0f92cf6ad2eda643ec1d6e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946c3d580749838a9439e0552ebb02b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0b35f5109bde55d895f85e628a616322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc4a7535d3773d8a97169bf81bac1c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a91b91b3f0d8a9480f24b5144346d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d39e19637b9c224020e8fb9daffba4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee482ff77a979b3e799f2ba0b9a4d54326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e90d6b02346ace55a1fc4e4ecd0aa2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cee23d80aced860499230afcada5a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676a46ccd85a27a2cc1306191cbe0a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dd0fa1b2ddddbf54a0ab03fdd3783330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92d05d6ad61f8567729eaeacfda88f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecc8e387c5e06120946511aa0ec2a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fcec942d21935b2fc0ccf44b3f72b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10601c61007b937b772a4c560b10f21a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c7898a0df6f55ea5139980c2a6235335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddff7b0f87728728b1b1e13b54fc4a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe8e100391f3b32fdc8d7d9d810616337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1420da4da40c513dc2bd581c2653101338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dedd0e6998d03f4c6188716e458713339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15933754a2f99cdc035da1756c0a59e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942634bbe028d8a41b4597f8348f89e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556c6a4efdcc643a755885319c29ce2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ea61235a302901f0a187bc93bd8a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7471656e32d2d9336ac65c515e4d0af344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957b6cd658940e66671baa0a4b46ca6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b116ddb3604da60b55fbfbb4c4c1132346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f3214faea263d925919f21573acd3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336203825fabda36068c54cc5b17a1f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f52ef80f51bf174d944f2f9b53248349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07cc6b4b6412b9309a4f3d1237004d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab538147e9f8e7f3418493fd3a1c79d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ddd56f87dd6c9b2402e980d5fe16d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdca46491d096255291f4ffb9319e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d30f576889b8b053b277bc85ac117354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513964ebb8c3b1fdbad9d53c3113de2a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24913f2cb11e1d6820634631ff38af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9e1917051397d745698145961da39357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd3989fcf29f59f6e284ae44e556db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa81080d782020f75a093cabe8780f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9602212522ebbaa98a88ad45409dec1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7894d9d49c8d80fb1fd79038873638361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39641d2d9e3ca2a960f435c5ec18961362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8a1ed0f051b1c0cc3868b060a632a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8279ad01007df76fc782e3ca069d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21027bbc4e5685f67ede57a407979e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d92358be9f58b39d439c5ad05dd3cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb7c4853ded35b257a5777a8286d9a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ef5bd9baf7216c2765157945e65f4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886af16311bd92096b656f673310d31369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bf18e5e045434cb29ee9e9ff7ff7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1ed6ec075fb944ef8be79d0f10296371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4878b45f15bbef0b689dd7486d72aba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fd4c07c2eb0d17814e0d754c43740373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f186d0e274b9de01c4355e083180af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5c744af3e585459603cee551bb25f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512cc4d9ef0e97be1eafa5e35859c87376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb2547c39f9b381e2d38c2efc0f8cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e11a9a2313cd46fc32a59f0c78bd5378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>