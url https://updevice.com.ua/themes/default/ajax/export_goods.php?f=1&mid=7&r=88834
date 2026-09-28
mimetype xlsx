--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38982b8c7983b7c6716aeb2532fcdc0c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244e96b79e559e7a2a7370c00818f7d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aad95085fa311fc8d3e0d8589ddae73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639476fd5fd2f7c6631d87dd50013ada4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e636bcb30bdab0f6bc34a3f3523ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821287e70a244456925bd1d3e8bdb40e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef9b7d1a9c631e845da38ccbe9144e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804b1d42ad8015596512395009612518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846d2ddd0a8ef7ce30173c5dc4362ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba945348a13d05198a6dc9cc3631f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1199e22a38a3b20a92af8131fc3244111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7be767d978dfab7919f25404b95a3212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fe5c2a4f437c6e598f2804ee2de1313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe970508e74517a8355135691c19aee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f2b6c995afaa07c253248fb356ec115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd50f83e697a1489e3d10df7c81622016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9ae3ba1a1162af13b93ebbb69e9aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc8aa2fd6b48f2380e0a514275bdae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cd9fc74678c74f441ab34f251440f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d247c365bde7814cc257484495c45620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153761e26137f00b79cb0e2d678648a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da254bc264e61a08d3f943bcfa737322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f7bb63ad841e81600eb58306edb2123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1725f2f1fbdd72aca64d60a0c7f2b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ed19d239dedf34d5db3b1ef8fbc0b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01901a471aa2cf91dde9f82a489392f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1445771338ed585236b07bdf8fb3c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d10ced8cb990f8573a5d277a59abda28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4dedbce63c39bbcb97fc160d666bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4608d9b64c8b4c9ad032bf44d2d6c4e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be54d50a746b03c1e7a5ac8ad535b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5dab563c39cdf083441e5c069efc432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3507349b1635b495b056e3ca3f0e9dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce45b51e5fb56d00dde5837bed999fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce0c8e8b88b7efb59ef379b4e06e0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d927f6343808a6b732e763d7d50d64036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047bf477f5616fb0625fc9a0dee3fb037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6b9963428e6380eef8c6c1017967638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46325bf6b4c5ca5499529bb0d83a85cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be85b0464fb176c9f3015cb1b055f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd0c3a2766996179cc3832309a8e5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b34ed260dbdf902e8ff89a3b1f96c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec968e5f34e21545b8067c443f27ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb991c13558ac9420c53f76a39c3096e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72d592655b4828580e848b65d5ca5b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eca33488d1357982a5a4ab1960618346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cf747e1b6e48ab173f85fb46319f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6032ecda6da1922642a837b0c28ffb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283af986c9d04d0303302c307c09de649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5c39d5a3f542491c8b7d2d1e9201a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a22ce46e313e75aad54375c571790c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3abc010d3689d59bc39de9d16a0d3e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0006dcfc996fc8a6ab60bbab5c7b6ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112b4071558ec96d917dff04f24cb5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd66af9b31cff46388e1b71f9b397255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7d9d1812585050e67c1095a94f68a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a2b03caf60c954967ba4724333e7b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfaa0e97b7130c8bd573ae05126decb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a19b53f463fec0de9f64e5f45136d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fe6a6729b8d61870ff71526c4be3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb798a6a0b2646438cb4ec2894b15761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedf38ffb96ee5cffba62060706381c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928c278610ef59fd947dc0013ff75b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862957f6304cca49a8393f7a1d48b18e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ece49ba5610b960e3490de88bd6f5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6885830389e4797741300db71aa251c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67438b30a99c0cbfb80236a42640948267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fc681bd85b71eaf4637711b97b55068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba528762e9f31fede2003df55f03c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb73256b45006e3a3935fbfb9fc3f6a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b26b340002978ca264ec0e4b3aa4bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e32c0374831b581220a75eb8f6ccb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94baf5621da6fbc406dc7bcceb07b9d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d9dbd93bfe845b4a69646c945eb3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cad1bb9bd02d3634b8540fd808fd875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865ee8337a1110611c0ae6e8744e8c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74189358e87dc7d4176d40d427eccaa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b680e6166e386b8d58700898c4d0a8678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c724fddbc9f558056ab978b33f8edb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dabd56492ff255e8467a74b79ece7780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b31167c73a7bcb6ad92b0caeaa02181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a342988ce78302c981068826b67ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0935bfd79fdee467b195a79cbd14b9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca378ee65b04cb6834e11bc4b4ea8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7791c59768c1555d687b5a7dab30af285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0483bc7e72df8872fdbe6cd1596f36886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4962f728587cf2ad2aa2cfc4ae2daa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6d3fb73dd1242109c702bbf3cd81f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62303e8ddeae39df9dfe5664b70654489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca2ef2449bf04ee303d43a8aa092a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430821eb7fe57aa6c314578adc052ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53c0bb5892bb82c7eb066c111db7cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476cc482bd837f63f0cc506ad9fa31993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f0dc603bf4a96586444662d22d80e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64950cb2f6679abf0a7ee23665295d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2917d3765a1b2dc923568a5468634296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6c73bb75cd8aea0f89c5d94d724a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc233be3882c634b409e90bdb9b3f4cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b173f7577a98f3f24bcc55f13f191ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5aa1a4f048b2246c96314d58dc2d4b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92714d8cc8981b0d0b0f37bb6b6ab6e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e72971da82b7a93e14f543efd0cd1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f8387f47965c9b87d5b1b6a2d3e4a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cdfbcd1cb3b86c6987c5f49415e4c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d317e2c260bfe4608394b04ed377c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5faca0be6ea3f348d522e52ee895c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db149de2383043806e032b4ee9aa11107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc124ee1332bc2534302c31aa503cf3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5d6f5674ac75ca1d9d2352b7d9c2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abf10d8e91c66ca377be933162fde1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538a811a111df19ab59ab08de80c720111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1814b61789ea33dc32b5a039c019c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61df515992d3a8cad9f7880c734477f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fc16420fcf962f3f6aba67d3225c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cbee17cc3052a59c13e6954aa2b51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a3b0644310e7325af5fe1ac1f52e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db5306815890af28d9d100f4f04727117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191b181c896f0d67286bcfedf5cf8d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2db2767e1a20e0bbb122d50e9f3ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af7e67fb4c67d96d61b7573cb010b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b50d3a160cb88195ca21501c9f4958121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878ce69c5039085d3d19580992c5c32122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc21f26e0d7e62f822a1b870abc38bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df8baf5a81ecc42ffe192b8288f81f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7418f1f894bbfa12d2db5377500bc9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae8bc072afa1d47e75348c5474feea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d630d74bc47aca84ed53e9cd4eeb027127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80510ea372386b749ac8889af8344e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a6d683cb09580945c605e35305765129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397ca4efd388a364f21979756dfa4dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb12ecadea55adfc464c55ff06ff06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d96a123b991b34e215ebf621f16f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28325747f524de99038ef9cd6592210b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cb342d29836c51ee81b2ad2470b56134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9a24e29bff61d513a60d729ef43cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5d826fa52e9e002548d34d6e2c51c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8de1c07f69476619642aea0b4fb738137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2c02835c70a3957d30b20cd2a15bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068253161850a83e6502e2519b486ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27543ca80f56ffbf87e922a78a974181140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbe4acbd5fa8c21cbc7c3ad3b5f5d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b981d1b4e59806cb03197beadd8ff35142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28cd04c6895350ad9afa6c9a00f758143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404fc5fb00259795ff59ac83fccde86144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb658fc5014230e188c22b1c2e49f0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fe4bc8c150b8a8ab54de37a71e63e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda0951c80a97c609a80aa8128bd45c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb949b4b54858e0483ef8562becfeba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d20e7ba280fa6a4076414d1c276227149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4eb5418115c47d711a7302f1944a7e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34045dfb3f07e7f90afcc3cb580e732151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32a091c93a8e0e98c03a2c6869bd85152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0301fd96f264cc91ed7588b48d6b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1ee43844d5a6527c080cb4ce9ec53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8fcb293441f497e954c09c797253f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae960611e665ffe03d89939cd91f04b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4e38905e16786c6ec5cf782705f8b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aeebe0bd44426f4efa7329738d82fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c80acc3419f71165aa45397c20388159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32a839ac2596fb04fb1168aaffaa28160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef928c5620c43de41019b1907d3614fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaa0d7e26fd779b6694cb13ec3f3b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308eeae5365e42320c8a1c8f00043504163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44dad68893314c112509b5ed7fa06b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9485d9b06bbbdb2291279327aea992165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099da1bf1ec9a5087ddec08f3d5b476166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8d76ceaf5fa1f9bab68418dba2c5a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5fdbccbcc81506b3e811fbe481a93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab846fdd63304f69a5dcf0a95f82778169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b7501696ca4eb353f64313f05ec43170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb9181ed70b5678426d6561c9c7fc4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b85d7d6a0420d20912f42c5d4a5291172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11f635d04e827b0db26eacfade16e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd25aac8c9ddc989c508cc1ca543593174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4590d63fb36b346b98489a39a7a5c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13dca4274964d4b2bf8cc84016ea89d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6e180f6e82d651e5d029d61775a35177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dea8665158e5c16784cfff9e04cb0b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2bd7205bdc826c7945c3dbf42a31f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a50fea9633db13de88d6a767ebaeb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77e574e42e5bdd8eeb783747e8179e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40250d5ba7c0bc29e7b688ab357309d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955048e0e85bfb5c693258597744d86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78f7e1c75f7119d6a6283924c13503184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49858e5eefa591bf9c50d21fdca793185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d3ace15b1a403e8557b5898c573b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1578d9de6b92f4ec2c06667e330ca57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7269a7ace479dae169ac4fd79648f7d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9715d43c2518e245999c99e3369dc64189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0519a9a32d263681f015cdd37a570e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b47de09e4b63b11f9ed09c8262b5e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad182c2f01b039a160e1fb2aaf9ce8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767ded6bb4f9eecb1c70f8711cacafb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ca03adfff5c57a836d94dfaff7fb6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465592a9a5b48b33230c293d6e5ff74d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f070fa61a4b7f6da7a77e103cdaa272196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de01790856c70acba817da19ec197d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca368cb001d8de542add790f885855a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90af2d2c7fcb74bb33b336ee6d5047199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f0293b64fabac9dbec13a97606788200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bed94e118f1c0d2ae99a673fef905d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8c44c49fd751b9ca2b041cd3f49ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc893f2601301c6e03552f5f4dca3a88203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f5ad24f490c37ebb287fbd5e63ae0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4335e99abab62fa41d521b14d35a026205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa23a13baa3b766e8392b79b0a088c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec74592fd7b905db7908176066a160d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaef69d515b789eb9ff9d446568ebc7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8fb4a60c9f8310936dcab3894fb86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd1bf93e4637ec5128391fdf3760f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ada45b94be47ce6bdb343f75e15a26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83229a292a2a94d884e4b8ff6ff4bac6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73483a06acd20d9bb92bab30faae37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211688918fe7605d60dce436da9d9b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062cfb454c582823f20bb23b31b3e0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8f6707a4dd7a0c61b07612c02b3ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fc80031cb9e1bb9373daebe6951f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b08a1fe6ddfda6e351319216eda13218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c1265f257e81c08fb01c61c483626219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51133e032aca570339b24bf3aa6dfc87220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65b624c42d2f763b48994f8437ba41221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1054e2b47bb28c01b046e73e3ead902222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809edc5aa7bbc21bdd6f4d0cb9861df9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cf2f6b21f683b80b7ba3679aa5531224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75dcc92cbdb296003ef150c9f23053225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256a5a04c8a5441ac84188036502082226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe846f8338222df89d13e43b62b1d0c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bde0d18c9fa058832a4cd4e08623b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c90f8c8bfa3ab803aa4af2acf991d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9928ffe8e406dc81350338ad3cda5c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13364d41a69c9d5572ff69a9b58145f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6bce0053ae9c8af02e040b1d59f1d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f12599117485ac645f28d89e49d7a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926c8c308abd0baceb0b514027fe529234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad7676fca951517871144075eff47a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7140715a0a69e8100373735705f75cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177deecd084cd8c77d4c2a1376f4c3cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a31b3807622900a6e8aa54e0151200238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa58b1f69d7262e0130c960f3757a08239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696b00de0e3da77d8bc629360acda8c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e4631f3b53bc6debf53b53d7c80fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700860cf2b68e11152d7030ef34159e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755d4b45df1e682405e11915303a40b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce3ca1a798ad6c16f406041b08eaab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fc334b8aae6f98fae59647e70919f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25477a95ec53cd953998738931929e1a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c34a193cdeb992565f4a105b369f7f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c144349f48845e94953c0ae32f9396a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c71e7ff215bbb8ca41bb2961b458e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdc52b5a291a70ab941fbf5cfbab78250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c1426d915c1c89aa14d22da21e70b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6d31ad92a4e0269ee335cc2863f70252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5e7f68b9c37c117d15b1781b5f862253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d91f86e799e1743b21bdf9c7099d53254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e41d027cc5db3b44c7540c8140dc9f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11158ab5e442eb446271c055dddd8b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad7090dcf6aa4d5350010e28e8a9e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18b5d60109e4b9f4f2f50a52201983258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04facabc983f6fbcd62595ef23262ce2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25dcbecccb26bbd92d3be62d6be18b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6bdc802afa0aad58b19c35cfe73be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f30bbd7e4e53471cb036b944d53bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35eea8792413b0b4fb87f107231ed59263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bf5167ad8bb7fe40bf502cdd9ef1c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed776abe9801b3db85018dbf21b95411265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c409e4517101498044ccc839fa86dc4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07d1c783294860eda35fd42700e5aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a03a5eb8458dacf98ca34a6fbb48f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edeab8f6cd87f93b92b0222bcfa797269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2737f5dc42ad8fe5ddaa319fc7fe2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881a197ea6719c7edabbd4ff20cef9c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706277b401f995bbb51749d9521a0f53272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da03ca89bb5f0cd7698d9fb0556765273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22b78e8749145d061a05947c62115e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a2b3d2486df791784d8faaf661b83275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b71a35238b413973282ac525c908d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59068f46f72375290e9499d9ec4b1bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9841c6738219638d951288396cc5e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e49663f35865409c00f91af5b1b89d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81938ed4bb9f411fa2c0291302fd8517280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcac7b5bff8fc714df7e15743badfdc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132268d8ea8f81abc8942ffa148e4d53282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20a56398c70b1978f4d7a25c381ece283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf2a66217217473021f39269aadcf5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a7f6a9f09f9c2905436f12791b973285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d5b930c53eb6423f4c0a258d49b44286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df779afaf01032feee351349fb3ca8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041b532a9d09c607edec4f625bcf9ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f4bf2bfd1d4e8b922639d516d3e8a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0de361fbc2f9851f00d4b6099245f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934a0b9ff70068da775d41951acfaea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c180e51e40f2f913784635441c120292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5c3e2787df4c67e66cecfbec040da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8760d9dc643dddeec759ed1292126294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dbceb46de822cd84f60a504eb1636295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee926939a766ffc173e953b2d7547d2a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac89020e654352ee9a448f099346250297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea227e6c98ba85062aaf7d7a11cb529b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be00c6394601d1ed60604e866e8196299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16873890cebf036cad7181a9538ba22f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283ecc8ccf3d8e1a6814db3e357474e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600047ce0961f23ec4e36a6661939f24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4242161bc03ef4c83cd618b5cffbf16303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe3f2f36ad90f1c0db816be00082ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d3967ee49c1270432a2be91c56138305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839145f5fcd62357df9b5265ca8348d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a9674679426fef6f82868cceb0920307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53822e570f61777d0a41f496c3bc2caf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a38eca9962598f01c12df50de8fe3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0183b5e76b4e685eba7506a33e4cd2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b642c3959ecbdfd23d2bd8d507273f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51dc062a1903bd2900f0c0bfa06885312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073500ea1956f3204e76c00c93e10e25313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4d5fc3fdf6ece40cb750d581e9280314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973a6680b4a319806ad483521d0da3b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58735f285e18290bedfc37f68d963b91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ae4c59698b887a49ec984592b0f97317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcace1489dd1bd76e84988539786b53318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5f05e29634614a61163fd51e3d13a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bbf5a842651961a51753b14960732320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af233f85ad582fb5690108e4e223e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6dc19cf55b78dbdb2ec73e050b8dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8e1f19af117cfe4383f3dc3691461323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff882b20d74dac9075a78c279bcbf4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601791228458236c0cfd1aee40f39d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded4abaced49cb2dcb7e76c45b8daff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f93aecde75b4a29c0c01e80b6dc28327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c8de69ca69e60853cebf63829b266328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b00ff75f0eae90e65c49e7087b6d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bec03b52d50bf1f980662381978b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fe97ed7d994887b86aab9527ed834331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae6f5f2c400e7c66c481171ecc1609332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14425171064ee47e7c3a2490da4d44333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68548b4e0d402998428da36676dac3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb668e71b50ec6eaf08667402638ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595e3c30beae80e49d180628b01c076336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d87612f31b6f5cfc05cd78f68c09f5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf76249ec2fb691d40aaa829a560489338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93187d3b7138f36986046249c00b00ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e07c048f3b5cf013fd1aaabe5dba5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d34621a313f7a6eb4e03a1104543c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c742b3b5ade1696d7d8e215ad02253c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d78add05bf502db2702ce83a88c494343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e846b8c6e7228beb23a6dca60fa267a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd3105d303de0c768346ebf11bdca4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757036f94922ae82e57e63feccf460ab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a0212452841f353ee9e54ae9bd1ce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8518127666eead30c106ff6880e48348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8589ce88077da32bf20506a5f2263e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c140ea25849cb676ba4363c15b59654350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934408ed12350a9e231a4dc63f9a49db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f91430f04eda4a0f3a9dbc0d3233ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0755f7677a6a208aac02664bc6952353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c59661b7dbd6fa8ad71be7bf97790a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f09a506bc2babc369377459411e8fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad6c0c09c1d195c0731fef0c9df8da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac352001a0b7c7cc062df891cb0c2e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e81893f9bbfde63a7dbe449d32d555358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4ee1f1734aa0e1277207e92ba53f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87f67d1395d37a4f35902cbaceda1e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da169442f4ed8d62ebfb90f2c94c8fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5d8d12fd531b2478b66d392ea3942362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0a85249b5e71761fd414ae277aed9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b5be2f5b41e729e6e700e6306e07b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058bec084ac697772ee74a181f47128365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c085ad1d1816caf6c665611a079e0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968af68888ddcc28935778ba1d87914367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fb174553d49a5f0b3d11c5cc7726b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ac56f81cd05eb3cfc92c752e6a29e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd99319e153806594b4edddf105890370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d900adc2c9f2476eb013b1da982d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590844ffba80085dd5ae4cf366a1674c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1df09843e23f6af01a9a3d3c480619373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540ba49072e470c9664627e57fb31b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc06853d920984bddb9e9ac52da2f76375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4942903fd4ecf66471845175132d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c3a42ad3a502449dc60dc5021f88b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe44694f19de276e8b1d756b697524378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f47e97a1580fc513e6e0b70ecb91e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee87a0c0ba8cc80d2e880db1f2a38a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89707e431ea9617366e981a23d94533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02800bfc4e3995da5ce474d4520908f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6297b3f1c249f60179164c32b10b8a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4794e945b06aa354be54ef322c9366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e7b4d2bf5a19270f3301b50ac84197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d29022b8ada611d8f7ff6e4602db1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f3711ba77c42928f2647f92e00bb59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3cec42feca7dfa30d37d04fccbe5810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f39abb6320d98c5b414dc71d71652f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a43c4ab4c3dacf824a6f0de9fa036112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227d836ee7d9fa398c72d7f79e374f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ed80e6fea5665b37733fd048d09f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597887f734b17ca431ab31ca87a9449915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb20e50721986ef9d008caed1ce6f5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3108bfc6bad16579b3fe0cf3770aff217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982586e96f01f1dbb10e68ed62976c5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237a59e5c5209363f8fcf322d89c13519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19524cde1f05583c586a9e2e6e47cf820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d3e9cdb4fa0d78dd1330619b50cb821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31f6a9f63203aee25e98235f8bcb6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ae6ec42367de5dfb6196446ccd34b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784378debd8aef0bd45f18df844585cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815fae366d603ddf6b1ba29f8abf34e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f60ca1b46b732b4de781be25fd286b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77ee5011ab618e42d08bc92afbb0b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f436964edd7abce4b8536608e69cd328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ae85571ac27da245053e63e26183c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f149c937830887141b521ac6ba4326b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78424b94d248c0c5ae58bb24e34c826531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a608485d4bc13fce05aa681e2d6439732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433e117e94d2f207aab08a0c374f81233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0daaa49b957fffa70c6e08f9c7e54334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfc0d6e5cb8ba08b134c1debb289b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c285be0b23377067d453ac2d58453b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c7dd3f0eeaae7eb91230ef8874f5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfab55c502a9c558a6d201cbd69a4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0b180290eea94f9d5c3716f3cd12039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe875981a0b1f5c09d0cf5faf2b11f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009af55448941219eaf905a21b5d648041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fcc213ed6e2bd29fe59e58df00c3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b074d5b8a1ccb64906a98e357f17b5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad5b0ae86c46fe19f78134781d444a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c53de836b94d94ee38e3f34764bd8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143c448d190e279e1ef0f8625c807de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f48990f9e0519c01e7bd32fa1118d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f3a7fe7ed1e2b79959cc7eefd26c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eccc4e1407b2aa17777476353cad8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee6116ae702ca5eb8d49912e9e0e4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f6f5360b7a6da5cd992bd96caa1a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192512eae17b9bc59f92fed16d40305952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e591388772ecdbd0961a4a2a2c09fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af31c626813bd28f161dc5174305dcc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22ee648946765b890920a76db246ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3cb87cde68f6a2f469375f449650856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d75f2220d506e814a82b708f5821a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975212a41e9b54efdaaf0bcffbbad8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e0bdbf00f26679e9ecc69dae7082059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a40c3a0eddcd935bcc4aa263c5bfc960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9225648a5c9815a68b0da74cb7f58a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0b1c810f9084d00e49ac8e3d7db3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854352d3b4b4ce597b0b9c2eacc3683463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a34e3f60d1bab32311b22a2220c3164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33603f4c09f25da30bce1328b0eb6eb665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e176aabb735a149affdc1bc29848366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427226c6f938fb947873d24e75f082ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a3a0f932f07ee253adaf0eabe402068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99df304fef864c1ec4ed7bb336aa9f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a83d04615f58364d2c3ce0d7441c8770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f461ab88bb99cc33cd9314c97b9b86e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40192230f0c47a55e46a00c0369ab04b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27aaf62bc4c12c58f8d6ff04367dd7273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7b0be309300faa7169aa375acb92674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6dafb63c090fa489820624f5046f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55858a0e026a897bb4a670d242381876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f09669044f4fcd6c59859e0457a32377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf02a19d45ba59f1929c717d169b0cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13f905b98e866951be386ff8f4647779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d993c8b9c30f207b1078a69fdf2a9db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d8592b48d70e15f474d31335d098381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97925266d58340a2754be9309be54be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825bc3bf201fd19a78575a1188da64583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3080ab4e38c891a7a2bd176ee3faeb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bd73360ddebd3ec038561009d356385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9014fdd8951ca1d54a17e20b3569c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6b9dfb7204a3f54f8ffa62ac9b0b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942ca8c44974558b304aa56ef40ae8588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8164c1fa431e3ef6d2c1e6a2812f0689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec0df97a5775e318083b64038801aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafa42023b8198fedf0f0ec6ab6bc9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb3c6f988d4dc3cd19e7e9178dff2992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e7d2635d9d7e58e766026d4a299e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4c9e8fc7a800483c302bc6e21c92094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264ba90e0c98ef72bb7bfa30922a45f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c399cae58cb2bf8d976562f05c71296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d6acb8963f181a0c0f85cf47a2ad697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc24b4c92dc3c3fd2ebd21c4c8dd1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175e2d46d716b01c9a5fc2505f9357399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a81f1c55580f44fab0c27d940ebc92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402eef0fee3362e27909082c69167976101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda02218c21c9ab7d7bc81d375dbb07102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e2afc7c6e40d1d6a2513140d23dbf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6608aad0f11e99b0d6580477e8ebce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4993f786fbba09486269c34003f35c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03c4e194f64f92feb59b84d575feee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7db75407f7e55393cec453493c25a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf8967c3df1753137285b82ef84e8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7732ae226be0e8ae5b6eab4735e807109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f260438e7d27dc07443c1243b7bc868110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121070385999e28ff3a18d94f719ff74111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357708d13e8c768e2bf0ca2bfcc331f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cc75f8152fe3e900872aee07051b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2ebef0c0cbf92d36574158ea924af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ff04a66764e12a89c148fd3896426115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940183bcacf499e7605003fc1385b1d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0ceeb0894fce7e348c39bb4948602117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c39a76804e88813001b4e6aa8edb0d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b226c8ce775b84d14b46edf43bba580119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddc34d86adf854d5da25a34a978579120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5565df7cfe31d2dcdf0539b654d5f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6391a6d49df5431b9f6ca93854169122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5ba3fb669993635a7e91562d87cd1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35f23d4d2fd0a0dd4f00694090c66f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd12311669a381282a60b47270b178125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db66f20fc8d815e7413bdcfb7419bdf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f1aaab27be36b99f1a977a90b000e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c18ab0e25e9508564d9fe2e281666b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e045d42f444edc0dd38841be32784aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc0a8f3e69344eae871f4375989c6e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cd6be643627cbc8d82b3600eb1914131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cc25d81908e5118ac77b7daba8982132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff7fb95aadfc713eccf2cffc070a43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d128696c9fa0b98095878e67b7f33134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dd8a3bc32361162f8068eb9d6297d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8018217ed19705308ae738b7256d3c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d92d3e24f33d3844178a62b5a28440137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2ff87e4d424c47176ee49d7ee2625138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a4bfeb2e267030638af434978d93c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cac85a79d14b618385c4c74b11452140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f99b410f1c43be6c65a8fa66c7da1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1310b4c476e8513458412e1b7322f80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f000f0604c1c82667f9a9b9218ead2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f0e0019d9b816abdffa44fd2ac8b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86653b3ab952fa094e3acd723f5cf64145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebeb3a34bef678f8469f8b91cdc07a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90879a3179f4715d4e5dd558501ca4d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63eebec973c31dc1ba761f8395aeeb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8996edfcc609b18440f6c8aa7a7c33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254cfe98036b62937e85ae20c4885e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2c1492c4b9b635ae4e8cbb936aac3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05aa694d7157249f45357a0a2775f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028de393bad7b92540137858a920bb7c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11addbd87f7c4438017f68cb896fa557154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05221995347bb127a7c4f1342bfeafb5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c0d6fc2834325f86c9f996996a982156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf79a1649eb76b6a61b9dc76dcbba29157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c69eba51354462010061dbf026fa7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b473f4c6fe68388b200d513eb2ba7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3d14ae96f32f4a8c6e0bcc615987e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb30eb38f7021e83682e80a21ebf7ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45623eeaf96d93e20f35f81800f1d78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ce5150498c57f6c77f402580a2643163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc511e65a747dbaf66481ef26e8ddae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da23e3667c32c53dc1bab0fc1be0d15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39694c6695fc5f6a5a8afc5211e997b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1543343240affb7a5b1216ac5fdb5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996d138e67527328a935e92c6563453168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3568da7ef1dcca461ff2a074c3422e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea57cb36d950b1afcb1549afb547c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ddea5d034dbd5f56e00c52ffca9e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdceddeefb7884ea646529c2a78b976a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f26fbd9dc64e2587a630f70fe97bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb60c373776cef18dbde43ca2d1acf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadced980863a7d4893b88d34cf7af1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897695d561bba115183ee5c2b0dd5941176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923124ffad89610882a658f25c726aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcab03f8dd958877317c15338e27129178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848faeaca231927fb29e4f428910efbe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41cfda716952f47488c6b901616a4e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162780fbe85b159af8ed4dacc671b62181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac738b5d74c996fc11a9f33b224f8403182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8b6f7a0648e73e575e958e95b47e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b694fe665beb54a2c7fb236c95b582d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029605ff2e5fe8f1520d8977703a330185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbc3e7bc1bdbeaefc2244b4107077a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609f40ca2cade403f7a90a7dbe9239a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37afcaacf3bfa47420a103f0be385c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7869fee01c36097b97d2fdb9ebe7d0e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d18bd856a86402b1c9752f8c5ebd7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb564f327f6651417528687428c5b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965313d1424a602483ad2c393ec31f4d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a0d63493cef7a7010405186a5a0df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382310e83b0a6cac86754ce7d2391cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a113c45128fa4f70668d1a618a547195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee0c2e30fa10194e22888541edffef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00107c6f3938e7154e23f02050ca5f00197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69557c56e9b80b559ddf9ba6a07b1d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084a1351ed271e2e8e8c9ac7e7ae85d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832763d5a2fc74e87276d5d092eb10c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03115d534093f7409f95e0bacc2359201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe30f8ee39d150b5bd5450c1e6831e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c568e20fca9ef50614c748d23f29129203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c5b3b72652528a2e1339ed11ea936204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21015c23c604a13b1371653521fc956205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7642d13a016723a0d7726efb3824de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05755edd06dcde9439514eb7b823353f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cd8ee8c85d41d4768442f5d42ac9e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcea99e6ffc7a416c2443dbd9e5045209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163878cc8c192bc2057ce6cdfcd3069c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835041c6b07c7bdd038a4ec569b132d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b480cea343f254b057d899a036795b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9db8c7d98567952664bd9cebd2ed8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c140f06245bd9b4ce575edcd309ea95214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b24070e182b3a2edd4c63dabd270f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb075758d5441d712e5767ffcb097b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6abee49e0bda457945aed08360bf7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ada71667eaf9b4a643f995edb203b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfc4009cffd9073a23e9fa6e243051219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28936f0f07eaa97d1cc11ab4e9f4e449220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c796683e0d5880da6337f53cd41bcdc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71315bcb4853dc1206b8d72e4ccc63222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083914872329de9ad521a70bf0e733f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7ba76749105e2d0fc1baed67b4e44224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20317f94905fcd10fbeeec484d9845225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96d9a6317a6806b68d76188989a603226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402d66cb141aecc5ecacbb3211f7d7e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87c7068326005d6cc3494c34e20de2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6008e6589a969fab6a85a085750b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4d2850d55dd2eae6565bda7c181a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7d7e9d4b1162edad9daab68646539231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195eb735c61a48426f545428d2099094232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803f4bce90f54c821e556c51a902467233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309894acda5843cd2d4d1606eb5bbe9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce87947e7267ed9c90ee21ad6ce3c30235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eefd4e3d5ab658704c983502d248b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9096e574409fbca5f06075dd784a581237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba3ae8d663c0a8b981dfb69f72c83e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0929aa4968c5641edc3817d96cfadda239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51563f53068375f9f04abd58bbc9fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb8bd0e6ec8f5f1a288a04e54b1470241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d408d975b8f4c310ed80252b19facfd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbd0f7fb35cedf95f1bf7e2ede3ba9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e6f69356ab2f832754086dc110d11244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d5eeb7c040e9b80cf8b7df26de318245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97fe25e033468f1f92ea23eb6bde5a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bbfe8e5c50c2cf1c89ed808488e18247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39ec1b0d680dc2d42a434ef78fe6b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073be2578c2a24535e5a987fa1880bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09af3d775f9b908278a21419e85ba3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93861215e8598f31741629ae0f7c944251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf21115a8c75de8f205e4347825b1d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06981dabc2bd107ce91a461ff12a07253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62966ac93058511d855c7a4943ad391f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57d3897aa469802baefd9642a15cc4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe32465912eeee7a7f52eda68c04d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7a4b69bba801f25f0bce5b48f7805257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96c3fe4c5d3e01bdf9cdc18d462777258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7727d0fac812c2565a2c9e7be5c2130259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dac8a810766217f0579373fffd0736260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773f7b871d2ab1fa14271ae39257822261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c28573a1ba25c0bcc151cae77ed0f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cde7bdc00a61adcaac3fb7e4edeb70263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882abc1a26101ec5d36037ad42abcdc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a394d5f2b392006b1ccd78bab2aee7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d435c64e7777e140c2795ef0b57bb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea8cbeb155e9ee854c5e5f39a17e7c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb72794af82412e0f567db590cdf0f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6773ec588db931e6f70e9b2f49f4102269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1785b4eadfe77fcc8732a3e7bea18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90375518084503a9a6d4f20362cc09d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02ff80d0d15aa068b51b2a77674fb1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533fb95df11d82c31edf113f0125254273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e12f09120e2fb879945326cf511ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a9e0e0e1fa5192f00c3cc3f4f7ef8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3d78e177f41c52871991bfa5eedd6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309897f609fe899b8d54a3fb5e753d0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6f576d07390f683b4b20cdbfef80b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4049b133c7865eecf04f8761918d1c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fb8bb1b391600361849c68a1f2ac6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7c8fb87784e2cdbab09eefc7a15af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ebe9f3722a9732c1d362db8f55b5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823c61fd92c5089e68f63d3cfa71a5b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179f295477bf33873c93384626fe766284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9c6ad756bdb9ce59dc0bcc1b21b99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c939be2b09b6912e8b5338e87cbe7c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5760cafa7ae938f980a53ff0ab56600287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4780504ddeb23913df74ca9ac9da3a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75a02fd1dc6b6952d98923eaaab0a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e0a3b4dfa24604b2595731474df19290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf95689c31e08dfe32ceb402e9de23291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4912fb93bddafa612e4aa24a1ba56292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45eb471200c21395451791d107fdd3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40204b3749c9d75a22a6bbb202dc7a4e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92536963aa0cd2b180d2339ca5b3f41295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc8f1c728a6bc76980cba30f9c5faf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac72d6a558a27e83da6cea18feeccac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29767b21e95d5be7a23f2d74b326b3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6d92a17e3b1e367ffe72de3f9b6f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbfa61e81a148d795eccf8286dfe17300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f885b22a0485d7ceb1b44de45f81f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ca35268708aa61407f7e710d740fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fa80ede52da63b7a0db10d8852ab3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1eb9fcc3be0685fd3c2823717b898f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386133a37b7dcdafd4d97eb0a8283f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4602c4726dbcf20346e607ec4027790306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdb5c3e2159b05aadb5a9cb7adbfdf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2f1969d3c27c91fc4699efd74a6ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745015e0b5d655ee907f9c2a6b465ac1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a85f3cb750ca3a08005e6c4eb1a77f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79befd2604c6a76149a3e9fbbe4ef0cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03b231159f991e5ebf0885d3224a90312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09fdf47b00e1c9abb84d38f4b4d762313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d312295a6d7f20f4b9cdebe06271ece314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043d8ea53d469f35db215089bfc94c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe34f455212607de3a964af619ef1f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174991167d4295740c9ea49b102cb46317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72296cfd5d1d7561e74dd9c7ab565732318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7226b30dae154e37c07da4eadf87b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09ee2d6cd4da4c108c75ab85306311320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509db93754f7b78950875841179db19f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266dd9c1c1d6f94a248cf3d2c1fc37af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9169c1d15f50321f124535bae5f3f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c8daa4b4b6f33327db72c899368c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfed4f959630335a31eedd609c64b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47bd583ba9c1b65205dd46e52ee640326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc52b0b9c5af22e8a69a0a93030760327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f57ef1b50de6da15b7a73b5d9ce9ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf0c41111db38f5b6d66f1720d68eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329416158c5fa411eb3d6d1c24139ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c9064e2ddc5970c368d7eb0005ffa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad97cef6ff678931d4368e2c4a5d8a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6818991b75298b0e8545cec97af3fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c32b920cdf5224574cc572d655abb6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ecd110c20a9c43b332307e41c1f01335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85497a0685b8629d1bfe4d93342800da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6c185bdd3a2b8608e6568df44ecc5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b1a8fa7b5fc58f69d4babf332f751338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bf3b9992728c26c54be7aaaf14395339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb77ef29292a32f57a61152acf5db9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bb5b1b490b1398ef4792078409b4f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde22c05c5abeb0486b469927cb6d3ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b5fbaa7c14073fe0b6e56aafbe156343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53485a469c85c4361346104983429a1e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc60ea8dee2f91e230c4557441b751e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d647747250223967fca75110fd43718346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a39159ac6e85190396d0805ac146b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4dc5f2d8243b40b8a8833a02e27aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0631fcb1ce41081f919e1bab9fb72349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500da8eb8cbfb7ea3f401536dc9deec5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f13a4bf799f68adc50f79a10cf652351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e38042d226fdee0ece2d03ca985dcd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78795a6b81b26d8648ee4edfeed8d17f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79fb868ae8e7472425256641dcf119354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b552afa2608cfdb1c728cd975c9476355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c185ad3bd219a307714e133e6dba6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070660e9d2ef1144e3d130af937a149357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7674358e981bcab51f4ba973f9f446358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df3f8cb349bf8698632783755342d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799de4125d95a861ee11cf01f58aed8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73417b3096058b0268b27ec5c138f6a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748889683844bb4cf50f934d702df271362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694649fea3eeed3300517704d069b456363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dc8ccce1860d5b9789de12178c220364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353eea8243f60785b82b5427791a8650365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6c31086260d0a11647b7abf53d837366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8523e662aa0d7914f823609b69993367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd66a0ebd4e174b7ec4fb5fafab58f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dba375ef1702e6edeb8ce10f71b965369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5e3e77bde2ac19bf4e17c48fbe137370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd905c73099f7e2d68f0a4de8ee25d26371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798637ba761765ef90f8117f189b3d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79d532bf27c2693a3d78fe8ae79d72373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b224701bd7fad5ade5118a893d9671374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3825f409e38ffea33011eee04c550e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdcd4f453a132234903946309fcf76376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b432a515a6027c8c010ca0b5d0142c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313cb77b311900c38b7ea815d30ca31378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>