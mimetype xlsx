--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8963e2c2d5941918a050da2fa62791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee7e0d60dfe0449e920f30064ec4492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c72e2ab33b15f70b2327b50581d1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee872b90dc258b6cc5e76232618b7a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee45e6c15d44bf2333744803442276f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc06f186f094609e1a6abafacfbd316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2b778df2b7b86f55977f446609a0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e696dc94c9c8bf48cd9df4adbbcf5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26b568933e810a6ccc04bc35ff434c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e38cd3731443c7338ad1db3cd3ec510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b8e7c3ada907e89b568008ef158c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979602e7cbd08feb2de65e1050b6e9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd618c860c0c83ea1b1ca92a0b358b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2317ee3b3851ddd169cfff6b583d90514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c8f7b88ea7bfd751d98c1a43ccd2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3abfc0a7ce9e99d56a832d5d1a6b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dccb98ff07f56a80399830076544217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7468f5cb6ba1dee65718db98b45f53e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773e21a2f73d83b3435153a02a2c9a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f69924c737d1f66eb0062fc614050520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20faecb48d9a0c8fad1159a1ce242321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9693b7fa4b3af307ae26b0e9b19aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc8fbb025514816ce783c7c436a24723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a54123129f43cfd04f97e8810adc0924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de776e3a8ebe8a4efdf2bbf123c0ace125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0cf17e4fd1bfb07680a9ed7f4527526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c21607bada65b6629145ac2952ce6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed124a2239eb131a4081288d9758978428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732bd446f7c5a65dfd01d85626549fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1545872104078d6ec2d8109a277f47d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb3e4b9141a5d0c515836e81e412ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd57f274b284f77b2f4c558ae4ce41032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a0f01ba5fba6613744338d399b76933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7b76aecb2bd2f392b3e159b99d2e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f785d926ea09ae99acbb2685b4eab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1b18c4db924cfb5e0a8e531c7abc036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2c9b7f038235f12d406fe9e98936f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aecc30b42963d515bf3f96b6367a0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50b3f49a70efb058fdf7d43faf434d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe347f2129a1df13917b594ef4b96fcd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71995746f7ebcb81e7c1340bc5a1a0c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3c8ed7e0b5467478e1407b9af6f0642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1dcc8f14cc68b5ab9a6063c882a1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515958ffd9f786c0395467c38890a38344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598170f7043a75537b882a89ea71c60445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4a28613749772dac7ae7c859ac64c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d55043bd5c0bf3fc62d9044c55d5447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744cceb1232b6b36435ac5d0f02855b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca764c3ac2149279b07dc75e0e93f34849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df2f4fd74e33e93632edc66cc775a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bc91079a9bfcae11adf5f3058612851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daedf82226fb353ff733c090ad586b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710b3443ac06b1081d3fa827b0d081253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898abd13cbb345880d1257f2abc1bb6d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469f5a7c17af2b1eb73c99f5099264955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e6caf69950df5c92bb7c355fa9b2b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539d097df8646a19291f8dbb0946f7457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2631a80f7631a4ce489d9f1cc97275358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901949c108967018a42aad414d6b49359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104964a1001f5886525b3c1b2b81cbf260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f03cd197b71224b69d14d5c25925e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a6fb14a6877bf783aff62cbf8b44062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599aae6fe6cc98e4ed2b5f14f50b593c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0aa4bcc538a7e1889414cc420445f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea176bc642e0404ab308a620b4101f6d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e3961cd23b3c8227a079843fdad0b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49307f102bc73f3db0ff6f664445d28867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1197bcd5bd3a627a125c93373bb38468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c318213ebc4309b6a146f22a737d8d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c6d16e6150cd407195bc0e249104070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef54465204060873e6c06e869751f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830da3499a9c39b5d33766efda018c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f57afb60ebe9ffd0ac544ccd1842573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca355c9404b9d12dcc94c9605c1ce8474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f60036152355154e12c7cde271b2775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335b78d1c43d15156165416969d7bc076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586f2d1d6cc96a521820ee36b4131a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0800ee3a7e8191ace89d19c83ef3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f1c9826112b1639d3a38c67229a0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bfbaa00a2e6e67c207596fbc1563880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ee91d38026b85b2f1a508a8de17a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465228c57618b0a58ff5eebe9b407a9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e56fc42e404d099b2acf848de6e6383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6312c89270a1ae5129427777a3959d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ef52ce22ad2e8c88e0877de82bb7c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be622eb160a4a1317dd5036f6db4fd1486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc780ad68b805a65c29dd05430f9809087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5f67b33ac900b842b0fed85ea1c2088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d722e0f298ac6cae081683dcc15e2889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443702415c402b96bd53eae2798f9e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f920a16cb312574c5e858ba3d45f5e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62974753cfb6442d34327a160283d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a13c6cb0ff70fe76929539081ddfd693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7b046b72759aa47288f76546b690294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f7ed3f893434371cce7f5776179ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2921de896b900118d4d8edcde13c14296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ec51241f0e6bca9f1100c588eebf297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b6ff00efa2089eb128f57f80bd19498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86760a7b4cb44608f7b30a5d1405c0e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea9fdc204eb8fe61221d7e4b1a05ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d3b18018b99f7fa70e9a5b6d73d9d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16e5b94b8f077925469172bdddb51e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ade7f2fe40c3fc61f75086632c10a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407deb3e8a8c5d41cbca3c4ffb9e131104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becb91b13f4a2ca0e4300ab4100ad37105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd0766a851eb7bd50147ef4fd348d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b06056ea0c7068657448a697359ecf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73810ec74c07c5aff3af479dd443e36c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d723958969f9d97b116e2e4b87a07df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9922a65d4d0081b1d3428d1c1af75c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3a9e14c24ac68e126bdcce8ddf77e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b346bd36215076b6a98b9ac4ce188112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee847de60ad1e48f068558d9c1258d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444fd82ad96330f9704c4420f729ffe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15590bd6dcbb2794f17d79e19e6e2382115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff4f38c6c11ebc09f92167b0f67017116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc11f7e676e1e55a73205508821c188117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea5e13689a8bb8aa744eb688e8ae68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b00cb90e272908f948316cfb4d794119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535e4845b306b5d5629446975e3b418120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673eceaeaaf9bf7bfaa6cefa7ff4ce2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a314991717bd843ef26a2fb9dc5bdd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd7ce5f178041f8ec2a33993c79412123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703d7b7b23854f9aac5929a9434e964124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458b2d0efee75e4adb9149084c3ea39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa439acd32faa9cb675efa7cd467dc3a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc936a8a6941b22c2d91a30944bac1ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22ec5b274238061b1e6acd4f31b7b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9dddc7e11763ed121039ef6a3336d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1d58cf9bc75df0f0e85c377fd07b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe335af5847b6070129731a74f0145131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272eaf18462e006aa3de521173dfc91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0c7571a0885e6a884dcbd15c838ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5f42f450bf6fd05477acc159e3e68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4470b8e3b1b8d8075b2a5a603916685135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8ea4d7afeca3c21961a5eb5e907ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dc762024b150b2a1381d8591fa092137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846dfc9022968abbcecea6293f0aea64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934c2f494947179d7a51028c9b6471b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95c19c3b2192596a1955fa85be1fe9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59315f675dc8263ab08361bd9b66bc1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56fd3c81e6c1e290687bbb11f21d56142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42dce134d2def93e49fa0d2ea209ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12237918f490a8765ffd27461b41e32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d81eb3b5de2bffe86948d6bca0a3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d1802b7176b215341f79a61226491146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088bffcf681046d214f46e57bcc2b1e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23544c57535e97b8cb2a4a7952fc3d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0aa3df1a84c754e03c9862d9ce1dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa298087cd548c78ae5e1206e1283574150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8916f8570a9944ac4054ce4cee7b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4438454be59940fac3a48af6f97940152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de89a6730de2b8775ae4bc75358305b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d53592eb9c2a5bc157c31924c385e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403adbc6d9f76a849b95eb9e3b626821155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63154cb73835588e924426d03516c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8e944818a593dfc4cf611542c6703157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42698098d0ef156b587de59495e87f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40830794387178d7a1161938265c76c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e4fed883f29acafee46ffd3382b38160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8d72d4715ff3ccfc180b9930040aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3f92cca45aec83ce018f2879aa77c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cf3101ab221d430434690bd7684f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035feec94c1804e12f6d97b8c6f4c067164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d670292821da5244f0fa2529c6062c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc951bfcae4598dc0655e88c8064dbf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08803779a5496b89de27414724d66cc8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3edac7f7c5134e2817fb9114e107d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecafed2fd12ee76107aa83997b43e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66e4073435fa3fba422cf840d724c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b96f268ab5d7204205acc342b1b7b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff594a50aa942cd8c7c359afe9d297a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475e582ad06700df8835d7bdb7ea78b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3da78c7e44d8cc5ce200ef8f3ae6eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101c333982486b6028c10af3c6d15bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40a6a8e626f5795c962c1b681629c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10a2157bb8ee200ca4e86c9bd8039d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5937016ca38e5923b56596dd308c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6025c5edeb7f19210a54db7facb49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50633d34429205aff38255fbd3e458b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fd8cc2dc8ccf9ffc3219672f5b6fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b35fa5e144a05829b28e16bc3c2c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed2ca1c79680042a39eb9c86ee8edf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46afec7facd379646bf24ae869d63e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e5d7e7895b2f180da21d3e469373b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268fca6b845ef53956ebf6ac08aade8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc27aabd15ecff549d3634b34bea1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5609bc34dda403ef077004675769dcd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55ea2d34fef5623c161fb932f7b624189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8073d571de9aeb443b1db061821931e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a78d1be01d47dbe239f520412184a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ad3f05462d2bff8b8ec285978ac12192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577ef668233bb3bbcd842d08083256d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454cd194fbdb775bf7f12ce7038bbe1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bf779fa0824be1a2d4097307fb297195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0eda8c26540fb8ab79f3e81005299196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6c4f3ee0d9262ff6922b1de4f0963197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c24a3252801cffc15e61099702832198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455100ba02338084e215d14e8fd073d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ffedd55c3aa196c95e8e2704f9f0a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c184dc642a774cda7b82913cef70a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6a6a0f9637374fa043e404cb3e666202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471748fc85b371a2169cdba77784aba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74f2474fd86b64f1bfca474508472d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3436539e94a8dfc21aff8279a17495205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81344fef5f9234e75756bcc8b3ad4d19206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c981b24b647d180b520c0d35f82eec0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b83730106f7f58a9e0d70925868f13208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf693bf27a35ffa825663a076a3fc4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c15d3dd2550b772f835404bb30b59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910a2ba3d59de8198cb4591b57d1a05211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd072150d0e5f24aa9beb9e61e310d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3de66bd36409decbc17ccfc4bcc770213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbef22e564dfd7ce6ea6d06ba11b81214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6491e5fa8992cff4df63a6b12a45f18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340079226f0611e9aeab5e0e561c39e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d30baf403ae5e02b8141acc1385799217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4894bb433d63a04fb4a86051e42ab31218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a07547db88113732b6f8eed623618219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e2dfdf9f27ee9a8e671ae33f3faf7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbcb69ab18b6646828908a0b27671d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d4ed9d9fdead1b6087cc92f55778f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e338c7e14dfd01b49333ba408b27343223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95467da12e9ed5e66b00d23ee1072d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9407217dd0e7f6629ec80925fca46225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56949506fb9d3153fecce6ee13e0aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1a28887c0d73568517a2e1379ddd4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec22c74dc7f5ae11b8d016f14b82a5d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b49a89392ebc916931b19ad22e24c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160a82e84020b8900bc3ac4fcc7229b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae415900ae0e2f29217e9ba641880d26231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06faa1d67eb22723dd2566aa274ff2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a9f475dc53656db749ab5e0093b80233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527ac9715d722d14edc730cf8c21708234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf2cea979e33f023241dc4e3d076b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f709e6b80df3dd487ce1530e6592f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ca67bd08da525dc5d37d62c8b8fd0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589583fb6750fbd26e7019ca63d0de7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d733d0c9404baa8b21240f1f9b9d363239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d1be546cc59cac8a7c6fe4c878fed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da2ffcdd80216b209f0189d7448b23241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2130f9b7420f796c8041475b9eda812242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3373678a71ce0443abd6075154f11243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0d3f3cda5f3b9f04114efdce8b295244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80afa76d419679515838a0fdb3cab41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d4d475b9eb89dace5ca0bda69a03b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253d1344fba57d736c2f0255cfa82b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c07d144fbf9eab4de5dc4e2cbed16a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04098dc264191a686b9dbb384f766849249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ca40e9692359034714b0a2c0c9cd1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c02d57bc94ac8f9815a5fe4429ab1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e81a4fed75aae7c0b50e1ddb6aa20c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0179301f0a99ea4cd559ed600e2a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9cdd8a3d567173a5a7112d31ce74c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f345443f60bd4a192d95c5d471d290255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fcceeb16fc6a1579e61c24ebf048f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca94e22e4e0e6c589ca6ecb482afda9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f57d95c220066c2fcb2766e8e1b86258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1cbda041364f3a7e7c9d5d8b4047c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b097c776ac05ef1aa466270153cb8b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b44dc23f9df294e4493250458bf24261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075b99038af6f3a5524c7fbf19678d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76754f1302957d06c183015a9168f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ab746667683bca7cf1d23a003d5d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1063f5d3b5a4702d10fb75c8c8902e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e6728a4b3bc368c1e1f162e724192266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863f1b04d63ca6ef1b37af0c8e6a427267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff5a57fb1fa7c4b2acc4190d861697268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867aa893abccb484405d5e4ea768fd41269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf334eec75d47e44d4de4e3c25076e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a666a96c8fed7ed3aa4c37af5c887a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355e56d74b9fd21e69a95a0ca1dc247272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd60e2a260375db7d84e2ec22e34250273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a36e1201844ac75a4bd6b4af5d642274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c4c4b858ad70de5227bd033909e70275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a346f17ec9bd471585d3a55788a74d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718e3cb918597d87731257915757429277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99376c7c93d9c02a0963c88b080a23278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8609d8c5131d13a9e8064b1d6dc9f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e2e2031792a7a913f3be3d16512c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cc64809c6a683db821e95f66a276e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4713f4b640baefb494084f568466ff3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4d323abf10d849817c056144c77a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d529f6084c9dc60056012f1caed1d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa5170c07d72c4170d107241a2bd62285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415e654887a36031be4eef369a165ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8df09d7d360625bad3ec0441457fef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a9062fd23b2b0ba4df5406229f215288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ad97afcfc6234a713d744f61585d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cedb4f63f748fe233468a9ff486f82290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed954c8e5f5d47701b2f93c801e68b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac716caed90dfa2e8c03e4977a70124292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842c5b040c8f1cd26e13229da677b71293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2c86efc7be1cd87d54710c2846e8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e335a43c125882ff9bca3a5626d6d43295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07657b8a4cf53657ad5fa4fb8886fd67296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086466bd1db79cf394485f7658521ae0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaeac4a7bf3970993bb72a4c0e9eb80298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bbd87be042d762800ec90041bb559299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5971a69b5b14f376a3ecabe4845a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f81dc5c3e7ccb2399b2b7758f6a8d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39155eca2961ceef86f63dbd599e6ed8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d49ab29ca3b8e4c15b163016471f0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1cd7d9b4d3614b411ebbffb22e320304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55f92bc49515abd04423cddac95341305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fa1dbd7899df7149a3f5e7bf4fda1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feee5bcba687aba0a734b82a84eb94f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de78420415b67e85da198375b8fda15308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e2643dbf62159b12fbd885f290d70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c321b8f5653c13c05781e7f1e22368310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e9df8e1fe7669c467781d3f32fa5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c323e0edafaea6e13c7721447afa3c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b8618922bee5de9debeefca8cfd28313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3129d230bf0c4574cf69c7a9cc3a4eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743b8743b1a115cc23a6e10aa924d1e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32ae64451c3895a911825e8515a61e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91658544f82d6efed59798055e33952a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94212c162f73fe542928ad94a49ec088318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93749f7ced5f6f797ab257baf454017e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9d6e4ed2de5c9135d68fdd81df88a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a6eb033407502f76e3868a3cbeea2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33812594551654ef5ff2f989ebdb796a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b20a9d53f2bf92c2d0d7a3b612174323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884f731bbfd107e685e9bce292fd4eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d2f498e24e982eb87002c2d728282325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfb1e17edcec08ebacefea0fb45842326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c44e14b9e8d4b5960cd5938809b073327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214aeee4922527765fcf35f7a1412880328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e18e7758607fac7ac8a5ab60111e88329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720408d0c8e9b5f28263cb119dd59a30330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77d2e1656bf76e3d7cb94788c45c96331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9ef785ed2f8feecf18d9ed39dbd06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35051af2aacefc77df8eaabf20bc0043333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a61a4f6d40e386a5a699646a6b0127334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01692c2abbc282aa46f8db884338e0b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8628968a66ecb313faf5932d6c26426336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d76e30a547583d06a6634c3b775d90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d21ee69808dd458189bf37af377bc4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f4d258e81e8bbac94c467e47513fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9c2465045ab2b52adfdaff7a1d181340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e484d507eaad4f263b6e3320f8931341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e777168e1bae81ec0064442facaf2c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ffef9020ee8a9d48d55ea9093f349343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354208dcfea2b492d2da6d2025d46f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb538779378914cd59e7b933be501e62345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcdb56b7c52855e5a7ad8e1d03dae3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdecd7f71d98d6cefb59fdc112981e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee879ae2c0d48c389c209f6e7ef6460348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfb18aef33a3a9755af059f43f500d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042e4bf004506e676ca58066da3ed69350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f465e787743f50acd040071e0f5dd09351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dd5c3245feb4e96a6a1fd590095f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787607d430a1fdd71be868798d53598353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced613ce8a79a650f9a4308617aeec0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49feffee3081fe5b013a877f55d4a25355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfac79a75ce239b0293d67a87c0ac0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0275500458841a30e1a11e624d6c6d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f43d57b539364e492145a222a708a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e181486eb3ec14831132aa4fd8917359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950d94cac3a859e33d3d0f6e6190fbc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e8b631d292aed0e451420f786bc63361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f29ecb2aa98a089396d5c205059733362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439ca6a4edf762ae55e8409f5fd5b93363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441480137a123aded0156df88e27cbc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc81421060f7e494363a242eacc955365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d6dcbb54cde882415f66a9ac412ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad64f5582ad05303f68c877aa59b82c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03bc07f1c98379fce9c30fd602e897368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459ef3a749bcfae0058421fd5ca7340369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5986bd0adc86e40f5f17ede4222e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3ffd6f08bc220e20bbfade126523e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c56a15a55d53aafeee690d10bd791d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bf03885a3e80c2d24115b4a3a9c76373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c3ae1057b520a0d72d5d1f5a0cade374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f841ee0aba9f1652b2d79a8ff17d6d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86d80ded9fda62972e7b4523634869376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e164bbe90e4a3cfb1df29944ba7279377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eaa1eca6cc4b4b5d7f32d4b40815bc378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da505fc65f61985e7f36c929a715ed151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b878430990068189bdf5792fbdd4d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a0a1a98e7f02f9c63cdec4da8cfcc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949423744faebf4385f3a0cde31615b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ccc278c596cf369ee4b4c5ce04b6e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c2c8ac9d61b38b8b34ae014cee2946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fd66f255049be3f4ffce9ebee92aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2998673b831aacf84fbc406a4d3dfe08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b64a713065ba255d833e93813d169b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8963e5c4cb13ac097e6fd94e74a9c6410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa3b9c5398cd9b7253fe74c1ef673111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dda7624346169917fca6e5f0aca5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce3425bee5830ecd0addbad58b7fd113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa72477fe13b66cd30428a644db96e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2ce265f21f02060fdc56f064d493415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c5e79a5b34766d8d8f94745e0eaa716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85154f2b1e52f74d3e2c9c7cda4f87917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12195dfb40279b18a025409da6e40518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d887622f716b8aa56c4a15b03bfed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba160ba0f7cd940b33995d35286da0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d392e945ab18d3064fcd0e860d506321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da99e03e2155d7c969204a53c40b3822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2d2669998439c338852dfab87a75f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a00d906b30b05466de14f5c1dfd4e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a1c5e0ebd1dc838a113634eec8ba625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc705420267ac382a8e146b02b4cd8ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bb30bcee4e06e1cf1c899674a6c8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bb7cf68775febab9b00dfb273033c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ab791e6690bc6895cf4ac6d1c96a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fc3ed3079981ca6b790bc7c6b68b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea60c52d5dfc64ddf28e37f528b2b5e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b1dcec7f9c05dd1b2a6e2e0919b2a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40269a7e5d7856d65d9cbbf306f7a7a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5b57919bd2e47b56702ddf23f514b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb343195738ed897ad98fa2520dc812135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d9aa80dbdec9ecdfaa73df7cde7d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3fb52175706fd151fcc3c22d7740437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6de8c12eb1229f6eca24cdcde4b57438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c49241fecb2ee45a51df16a56569339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b339d5156a4c87945734fc91c75a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457f7ca9843c88eeafbc9b8ce008ca841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067db87f600684397924c8ea7e2f0c2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbd00751008b43b5556a7bafe16e9743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa7cb20f281b18113d287b054c226144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c35b3e4595ebde3e7469d67da1063c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957d1ad21f63c666eeca7f15ae9d93a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9b8e48bff5cc2dc8679258415d16447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3762b71d8452f92b0ce1875998490948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30e61a29baccf3a59950894eea07e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d805e6a9b5a2af287f948ed72e1b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6e2d5eea174530f2b8aeb82d04fcb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc05ea8ba6c148a38db869c3b739ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174944d181897dd609f78ffe4ee522ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930847a7b0cdc1593476a9e19f9bca7454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea1e31d43dead18a43c0de05587a9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b451cd5cbdb45f370b28f77cefe44756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bf27f294f96a2c457de65348bbe4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab08267e4073698a113d6f0f2f01cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c5d3538a502817d0409c0fcc7d8c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3d617f27de7ddc2231c4f3794955e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99150e9ecb400a34447cde0345da606d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce494147f4c26d41d49e564f296d08c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c2021f5fbf181f5023e1b2b337dea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f84d0f489460c90f0a10eb75dd383564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea88c7f518e66608be5d0b11a514f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a410683c44820f0f0f2e673f74b2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5ab6adbc1036ff3f22f5c78c8769167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763178784a4e54e4a52105d60b16cf0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33ba743f13be5ca7b5958a12a4802c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f164ce141c27ebd80fbcbc462d45a9a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfd67165ed07037153ae85fcf9114b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3543afee2f2b749345509953e9ebd2b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3bdce230da7048e9566e312889a6673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f34f5f3983995cb413c2febccfa9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9033f3db86d5bea95ea1576c4232f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1517f53cbb02ca3fdf027eef816022a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f926b62d227fe5843c1ac4e196287cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92626119be6c18d58f27efe7384fc7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118a39b0b79bf9f42ec0a6ba42c6fe079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8fc5ee98441bc9a8d78c0018ba48180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061ddda2ef1054ff55c6fc82cabc63c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f6a12a20af7955eac44a940513af782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea61a88d047c1e4393376c8e3bafdd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e7eae204150d798b0990e49b0b79b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366abecab45084e84491fa77414bc6285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8925d05d6d5c42e692ff1174084f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb19aa266f9d66bbb56697ce39e3e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d0c010ced5df52ef72caa4aa80a8a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a5dabbfa6e50f6aa4c55032a8056c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3edeb800f8f995454ef0ad6234b5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6816ace8159bb2fa659c573751227291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea6b088a35873991fb0ff10197c95592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760f47271d25fc1f3ca9e94776f722393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733f5b29c798629decff858d6972ca194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72201a7b585f29f9fb260e3ec9daac5b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697df38e814fb737a6fe5f3cbe1e049c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6191dfc2f52c51af00f1995bd371d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1810f985bdad493c6c99b10a66e4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37261fbbc58a7a4122ad88ab491b67d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f8ad696b295cb49fe1f52de88d5c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dcb11f5a613e1d0030a2904c85698101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e0c27ec8d7b39d8b94e87f42d7b40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd96805fbefc8b11d3c616441e6d1aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe4678297288aeb57271519d1c044a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecf403a1d2e070a3e8238065dda537105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489774e637b9aab401730fcd0582f684106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42046410967ba3947117936d3b54952107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5d68e315c68bf5d127dc7260488a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13192fd8d5b383680b275d215a4f18109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749dc24eda50f16017394a31396aec62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee4fdf027e85efe80f2527bdf1853c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65378fd0cba00fc7f543c9d700d76d46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2d16527edd72186f4c34103dc89a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a8bcebf623fd4bc03eff62809211f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9634a9e3453dc570ef6276e5cd65d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6139acc8a3cf3acea8e480c0c0f71f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f78be04dd910f8fcd9846ca8c3299117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695783f32ff8e4237ce3e3de4906af1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d68308a5bee4bd43fd83203fb140b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bd575c65a92f0ba3379d1b1fd06f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd431082e513432b5ad48701cf26c5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae898e79d4bef5ad95f4273176b825122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86701e26c22860d8054096236c22b1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66ff39a56d6daf789114f7f0d28262124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72774b31b9aba13fc7c0c8c83420caa1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206b5af117507e8dd6f69734aa3b04a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12d6934b63f90ca25ec84435c74e0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b71b7a6779ba4297ece4ec4875e42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a9a92bbf921ea0b5285d9e5ff7ac2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c3f47beafeb1467960971aaba107d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625c6569f2a497d11ff364a3ad5d3f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07249fc51d572d02feb9a1d5ee35f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e03e7dfd337588416c06d909bc4f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76471b04f779b1191b535d9987719d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2119b1ea7830b16eac2b50815eaa72135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319e693c097adc8ea49fd07ef6b18cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec3e05f536f6efd56ab6bb765ace8d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de3490dc8f03cef1a93b038d87a02b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08249a4f717870370ccc16198048a10139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250c3b2133d3529994ddcac50d45af6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf887a2d204750ad6a4a6a0fa9e951141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946be5d69049f84a7cf67ab9c37f1c51142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb41684002b3d8868272e6edf3f67d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4c6fe30ef5fb6906b94189a5f139d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de0d379247b767d5f7b2894a2e4e70145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae83d86865da5382d459811c153deb9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab15ca4a586b63c2c57c539aa0f5d00147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca11aa9cf9270b262949ec4f21d71f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60e74600ce59041920f1d0706e9aa5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fa69ec0e4a157fa4ec1ed7d4752a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13213003cfbfacb9278c93083901b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a1fe91b862ac3a51fb59ae0fb69b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28818889e52c744aea4fa95bbf879475153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb7e65d8aa25156007d8916d647763154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0aa8d7d33a1e0a7c85052dbf769c84155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e60ca71ccffa9f7cbc430b6847f016156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b401f4421a0a35e56926a54f1ae829a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3ad98946c65d7bcfd48624e4368a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106410e04d5b46719b936d6bc89954dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0717864b598f78181e98add81a3cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01117a522d80d5aa2067dd9aa23bac87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a62f78d9b23752478415fe4f003358162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56273642860ae4968a2d1a370a34254163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355d00d8cc5bfda8341c9ad1729af08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1497325b2ab21d51fe8ab50ab97d0bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2811b2c864090745b8eddfebcc46bdf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93a1edf8eae88a45567505fed6425f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759b87238ffeff3a5a1223cfbb39204168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4de74f941d30ff8646b83642178c30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84287b1847e8e215e13a36d4cec8402170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccca5c2f94a04b3fad4698073bb496171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aca56b6423bd238aa2269fb31d4c0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847495f4a5b504cab939091537eaea8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d9b99b9bf84657992c41e53aec914174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647a21df0bdc9c3ee2c3f7c12402b44175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47e96e9ba300763c11e3b3c209295b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8c2c4df4bd2355d1cffd3d521ea3c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6054cf7964108307df274690b06913178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283ce18cc7a8196c940be040bf3f45b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff4de70893f6344075408d900d071c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745fee51546598800c3c5b02baa87dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4867a829ef4223515ed1faa26e39b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076a54ec73eff33bb4620f41fd2576a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6417a28fe348ebbf78d40c53403e2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f0cf40551aa7d253dd1b61853b1bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69840b5f4507eecb59aecf4fee30f981186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985883e69007fbd26751625ac9902f2d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477ebd1347b2a417891da5d393dfea7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b524e65cabc22f8bf433aca928c7d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fa2ce636ded6b3edbd027dc5f6f2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801d475f0ee97cdb97eab700ee3cef0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0faea67eb11353b8425be34db084448192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36775eb29061a4c5b2d75f3d5a3f2e43193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e99d6b609ce4e0b5b65f4631eb713194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d6b4d7c82f535646c8e75593e928d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37388ba5e0c3000e0ee347db6a0efef7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01322e054d79bc8e79ae07a0ca80dc55197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82a6a4c5215156ac82b3bf3e03c694198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e91c502e0803aa23e5174a7045984199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a36cf795cbdc36116e4028bba2005200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecc1055ea537843c543a994d9bf1c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90142e723c18e805d410e4c5e38987c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1add6986ebc9d2e630864563ae6643d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c0436adfd68f60ceb5a3c24b2eb16204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee040cb84ccb9845a956819316f8361e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59d75b49a826ed4c43ea001c89f036206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47981ae96c4296fde59bd72e35a1c440207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedbbd0be3670dac703f6cb1098cb27208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c565fe2df7103b4de0b66a59fd715db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702f6c6d22fa07f8b1541b3f8516282210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a598dc850d587532b5bcf26525d87211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53154b49ca8eb6a00ed3366951eff9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38201b7e8fcf2c44b10d3084135be4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b70272acb6540e8a0bfb11b6059cd2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5f407f704a205cfff73054a9fe390215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b9165c56d8577e97c3760bcb23fca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f8ff782a8815148c3e41aa7fe150f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92521dbca7235432327f0108ddfc5a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e199e8ca6a9af707ab51aff2b812ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be643a03df994926e4d76bfa94cfe241220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b605a92eaf6197f3113074316d460221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e334be71c87e1987e40c60a05b2508e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafc2ec1db6b43fed13ad3931bd6b17223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f7887378a9928e02c31d174899b59224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f08db0e8c9d54169d0c73663243e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa820088daff878969c2fe9751d33a60226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a37ab55da5aecca6c8cca6186be5b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40950cac4c4496544f1bba220852bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee0cac27f95af95d76cb548b4843ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8924f68493f625840eb7711d2dd087230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7845bc50944a1bcc4ce5aa361da79c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fba67d4ee9e6077a4e803f4fa9fcaa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13aceb4dbff32606e1d443ab5ad95a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1d13261004fe0306d1ba26077b197234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbcc76dde268684e6ef3268dc36f13235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4db487794fe2962851a190b9edf6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69f6baefe5140017d758e295be957c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4e01f1e8656baabfc9f3a23317cd1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570369f24aaa239055582d6042e4d6b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12250ecd847e6ce0f86257958ef97a9c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f39bf58783e9d5687f140b8851168b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422a6fb950515854a6eb98cd04f3b09242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89494e93aa05fe4036f0fc30b975616243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f9cd579e4fdae0dee266ffc83b933244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8472c23a1bf633836a40bb8bfcef9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583c7ea8ab8505ccc94dbbedd7938fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c893b0dfdfc5f7a5daa8041eca8705f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47f2c81bc2125368fe1dc4efa73c07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec505b85811d85820fe41758a398e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0fdf312110a0a3ba3126991861148250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96587f835881939f83df15427b0bb11251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d41d34ac1da182917382d73aeeed1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4303118cac0ecf4ee3681ae2d8c02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32663b2fab6033bc9829f83f2162990254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9fdd26cc5f917ff58fa6a6f03f589255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcacf565a091ffda22b44c0f26858c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f5f0cdf85dc58f7a91a16944b6224257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718ecc9fe11334204e9fe194c75f4a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38547aa7618c051f7b2a1a5eb960bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18c26833a134f21d256e97e39e2597260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c61fd5731a4c7cab27ce98ea36429261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421b14273ba4e0c51e99e46e78e6ce3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af57e6874b3bfa4a13a8bf65a9a1230263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb9b8ac3c972106a29e327cfb1751a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da841296a60ad34659cb31b080c5e7ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208e501cb22836f01c67558d657dd27266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14feed24d0a9ab62627c9bf6702cec05267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654814170b8b4b0598a15166c29c2518268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7aea209c4bf591ee2adf1609ec9490269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15bb74ee7b70828d48118e624e0677270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54624fafe7068d9407b57e5b1e9156d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a469acf93264486d9fa59040c76a760272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7057277514cfab9f97dde6c05800a5b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1100336e3ff8f3b09d5ffa0d51d854274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b093a0ccc585742bc349abdd8dcb3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c02c293bbb58eaf3d192e6b92cb5b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8e7ea12b7bd0a32126254fac8dbec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c37d632ce8ca550963825ef0cb5fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abd40d0a3aeaa9331b2269f225f459279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ae737cf1b96a9eca66b8b32b72fae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5a03be22f80badc48e69f93daf911281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57d9ed86675fd9bb97b7ecc56f1695282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff7ee7fb83c37b6b75d9da62b201dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f28992cc489842fc17b49d034d0c97284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f671c7a9f9593e46c32ba64a3ef40bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2b11648038bbdcca8638943c56ced286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3170051df7ed8689f10f2098238cbb7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943a9c7de851f2a4ad1060fc9d8128d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7e934dcbfdaec311e2af78dc65266289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78f90043bebd0a39e112a8f6b08ac2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e0e5d842961d78be47f07f5bafc5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a3acd458a810a0b307747218708f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b92056d0832542d21ae83c6113078293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba882119b45ffdc7854b95f51a9dba51294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb010ef708bc9c432d2066fce7f75a6d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d7b0ff4479dc3d4022e43cb2c31cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35451499d663e9715eb7594650c64bce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116a51a81000194a0126b283c3d1658298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207423b1efd6afa8d0b3424ccdbdb06299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faf99be59260928960a59746d521f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042b9d2701d3b2aacd4149a94758cb4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65278dc0669e738a6236a7cbd3854f32302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f8177f0ebcc79e63e9cafa4ad7f29303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d070851e5b56849fcb434b4c1f858304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198717fa1a788b1d0761729a2783de6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479602a99e2b55141373caf061a0728306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd6ccdd5f6cd65a39a4e28ea32133d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d07dd2cfd4d98fe76c3c09ca1de112308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3409b462dea80837288d5c3bb70c78a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432b974e1ef4f5400e3df586b3b4b32310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066fd9b84c12768a9a422b2ef6ea444311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725623bd2f2e3aba83c1e3957268f68312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5576d5c8029981350fd401a566b1eda313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8168d5eaef17014beecd916c94bd151314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51102443c8c513cc4b28756a22fa812f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa5d2b0914336e12e3d2d92a58a25e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c8aa75de38244a6e90f727507784a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32811ee6e5c36a1661b69bab5b63cd2f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27341a815e094f0326aded5b6b25f3c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673632f9531ad7a0c0b1124d598447b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6ead6fbc1425182433f3ce2be21cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c8fadff5f0ab9ceb68fa7c1b7bbfd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1c9fd5f6c388dcb0f345e6ed72a16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ea50d285ef5586a125e0a90a453c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec89078a4c5cdaf5ccaec55af812ded325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d867941ee4d26da0452eaa4e0b6b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d8fe3a2f1df57b3e65106205af486327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eeea8b627fd65903b6fa94fcf55e83328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675939ece6945f68a2010d79ae0b2293329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7d7d7e1fec42920a7941aaa8ece73330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baacf9a03465143e935d9fe86d71cde331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd536e46554f80ac4f240e92c501420332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74936473ecce5c51c8c3038218be3f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a40b8138de8f019161c0f6c4fa9f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828a4367e36f150ca94369257c16c30335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a5387cb4d58228a8c996af4b10011336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29908952814a5dc97b60506da59756f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544f997ab90feac600ebe6982b798bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7b6a67b9c81e8d42424a266871753339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b94dd763413819036d2b48579ace5f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a906e3ea84a2d9e01ac7cffe65aec8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900d8391686e09a5c23fd8219c211c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298471bbcad02e4314b7d837ca7522d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c8ebb0d1f893516bed4f083ad2f50344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba9f3687277191445afd830c6f977d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03628243290cca78abae63e14c7aac25346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc5e27e3d526bddc11046b6ac747b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6fa8a75161ec93e5647c87750d619348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18406192560eaa996fb9978c6a948b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee57badcb3ae5fc626a8416f852c99350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094af6f1be20af812a3bb4ccb28485c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091d45786f4b897c198d3c88212713c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cb0fe1054c4afa40115a7133e260a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe871312153f273bfda4c4d5fc193f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d0db1021481d4a3937124eb4cbbae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915efebde5cbb4c1764494315a8c69a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c614bd00a4b6fe83caecbd506fafeef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f704f1cd4a895dd456bb96e0159bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402650459f497a4507c59ad02835cb9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2e596a158fd574959a71cf7ccf6fa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362637123d5789ba26f4e8a262e43d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b0877b80a52d3e7918f03a3880501362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9811c055f22d02afae0a26ac570be06363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a53be8980258440d6ff904a49a081364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281cbf97d3fb3c3d47c3a567efd7c44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e650b9c5ff45387a1b8bc6e65a7ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094b135100580ecbf53701bd733c805367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd47657082e7df7a973910ee5c12a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9f5e183bc9ced97def1b3e32793b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbadc54ad8d1cf48693ad7cc5742bf9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40775d8dd919ccd54f330769971e80c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e57f23a7609018f9bae26fec1ec28372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44363bcefa63255ee86615848129d1e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311136e39f9baa6ca78f377f7e524ef3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa3400584da5cee3e4e722f727e1e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e7f69edadae0a33b868f8428a764b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d79fc8cb84e5326d07f4e15d373a6b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd43e28762e770baecbe14410dc7ba378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>