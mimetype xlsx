--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b8d10b943f18f520dfe3eaca8d9301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ea001793d8c006753908bac3d2f8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec70be7aa89ba7d31a5c7c2f4bac6a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde34bcc1e6b6aac04e72645eaf6bd9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9d81622315579ea48e05c621682435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac9c569bde48a30bef25b9cbc8cbde6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3febfcebf3fe25bf2b4ad7b5cfd3787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f43260eb74e72b9aafc78cfa4ff1598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee89c50f18ed1dfcb93815f18892879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e49511e3feb9b9f94ac28e05a83b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64ab16f1803e5cdfdadcb19efbfe7311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5d8d49facb0bbb1efc6f2272541aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9238ce84259a6378332fe8382932c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb3a2e91293f4a096b8d4cda8d370614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1897ddb46b47c223097fd369f4cd06615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b3021a62e8fb17bf8773ff28201d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cf4ffe2a8e20039cfb4e614d3c25017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4eb86f94d8dffbd9634a8ad770beb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e1245566597e09325186ab64cab0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5a63b52924120a1520b0fe040511c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211fe33af2569b72557538b1214fbdb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea9d93e3a04182ef7d69f07677e34222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04284ca9e475cc407876212e10ea893a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4c1c6389eb6682b8c96365030b95024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9e669f9d7d02956abcd0af44ceb6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6186fe3aee1ffdf825d91d3e6e7166026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03febc2ef3676ffbbb54bebd86f9bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60de2e4cc960e77d7447e45e8d11d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330f8123c77143e20764f3f8ed26c2129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8facb2852538ca1456edd1fae56c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcefc60ccd713d8a289e5403d3bb1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97d34ac8e2c31f0a34354540be637e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43ac7047788cac56b8c027eb2335b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfe5463ba4596f80a37ea64cba5a4734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77777e19b311c9b27b79a9c31a94919735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8aaa312c1b5277e9d41a4b49b062336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7b224490cb8f04f7448e34f88e30237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75146c4fc87fe3469945de125b8b00d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0cb16387adcc54ff777108b3836e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63574024daa49ee43fa6e76bedf0e92140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba474f65a8899d3c5b2b7fc713ce8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419a82dffc0e33482c5676f970d5bd742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf98147875ca813622cb7a27417ff0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493804426005838d46e8bbbbfcbb4fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60773548acd36a5222127237d2c0ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d81b6b96727eae6ec6836e1e8eaaf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265826f06fca2ab0cfc2d47eff67978147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c1c728b75ef53cc639bdaad6aa33248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1865dbcf8ad213d2deca674bab11e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d4bf151e57e14a50ea44631ff106550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda7cb3fde2846d9a57c8325a00833951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079bfb1db3cda99f6fcf3b01f1ac9cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b507d771a08c533e22ca9be5a04f6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f287f835b64b98beb611e398d34b0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b3829101a6b970133b11d0cdc07cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6a43c1fa1c28c758e9d71f551f01e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf54a02c61de3f64be15da529b677557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f805aa864187b0234f71af34381df5f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d1bb91e4faceffd8de72c3504c19d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca018098c1d0aeb27a8ec1581eb962f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a1614d7086679560f132050a80a1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf36d4ae32ded807232bb0a7db6f4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87eddec1428f73251a8879741d8b19f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80753acf44d9e0881437de002e0d4b0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02984765eec845b5cb5ce9589c7ac8965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c39c7b56ad42aeae1fc2ac3ed5ecbb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1691f0c1bb6b0c3cd22ae6cd4684167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab08424221d61652c2e3f79e297fde68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a097634db78189a52ed306fb1902a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce2eb1d4faffde91007995842a09e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c470c723c7c58b78ccd22a1525a71c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63df027f9e9a2ec6302ebabd76b124772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31167144c51919f23ca4a31c930b02873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949f67344d6f09b1947af2b0ff646ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7b9800d0cc2858822ab58fa30206375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae72cf08b73ffe86c3a305d52178af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e0f2e6f143af0fd902ee9d3d8467777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa12cd43adeb6c3201fb39cee9f177b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5155d478614507deb5e660cbdf6a25079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fcf0609ef71444b861dec8bea3d4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa81e96db507895982fd52d6c0b35581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820b9ff69c17dea8fbd12f86cffffbb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0984ab0ede87c5882cc5abc9835c6c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483c6a2d3b9e08ef0b7a80309ce2e8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517930271225508b900682c5a19880385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8593227758baf7755c23309a653623186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d4d15a56f62bcac74f93e930d60f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8352405ea6bd5b501b83524d126a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9b062f79c2dd3776b3d51024765de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfe92e5aa632dc469985d69dcc68a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dbce7dd4468c20a91753a56fefa5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920512fc86030039cbce1928707913092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bff42e76834d2dd920f785366fde5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f666e37ef798596d81479ed7857f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e2097a5339a18d09dab92291c861a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a888a0d0e04f924ad30f316e61d8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b34b6b69392662ea4a1d2212cbb24897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be3974c8f741a339e29e11f6cd401998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8299e73d5c103c22433d1915e92119399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa71bc830488a2e2edeab83d740eb8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab3da96e6e3a857d9c323e47303559101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b427269f8a305501d0e2c301bebc06a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb13aceba5fc8b952a0907b76db982103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc4c3df57f444ca78e7a92564a1c09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a333aa4e5d980d402b33e63cfff45105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cb5e1bc570fb6b9de7e44cbf3a4d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19688d61f69ee32a76698768dcac67b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e7f72d1c1c457279bb88b0a06810e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb410a79a28c0dcfb71ebac457f3b44109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ad104c98112eca64ea6ec0a41495d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b864ab49e6b8cc95e25a49ca2214ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e64118797904165314ac39dec8a94112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885c0a437496e9f32a22f5ebef0aefe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e9018b2dd6524165843a68246cfb8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9c58d9176409f8856a756935e8a62115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be43d858bbd44285324fd4610f06e7a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b36a73b5c34c73f7f3d05aaa547c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea674dcaefa4d62a3be554d81743f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ef438e4e8004d00f17ab552a7b516119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a1e52732c45748cd37da1f9fc483d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d010a0783e73833ad5c9e11610b31d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2c4122310a425eefd0de6834a6fdc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cb8448a29a37ad0c4899595a938d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1006a8c559b53b1154f799a1ecf75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5e35e243de17496bc148bfb2f023d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b879d4282728204b13828d5e74a59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b83f500d85631b9e7209fe375c891127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d1e89858ea891249645b711740097128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943cb1c2225a38c107e275568917458129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be8260833c2700e83b36d21ae6f872130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab72ee1e038d010ea6d14582086b0be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faeb02bf09817171a3a17d764ad0a68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794070161ece7879bfb69cd8e7a13e28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b00be2c6833205b965d80091e61c9b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2aeb834cb8418895b931fb6512fd12135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2293af2f3c2303d25473d43b8f2b02136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156fbbd3f3efc4fe3f7f3bef304545c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aaa75e21755e20746aa6c864ff1d48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e7f6be5442d55c946c7b9e45e4708139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e22471d4c87cd7b5f6557117b5c1c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98faaaea3843921932ade86f9e6243f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b1de56e7d1236f37f8f380ac85507142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651e6387e6eb10c0ff2b7108b9fc7ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09ab63fd09ec8e1db9eeedeaa631f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ce9090a80dbbaa8e2d693bb9af30a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dd4b85fa03d0af9ef215f5ede8bd8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558fd063ce511aa9a216ba7190365ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bf2e622f0e28a18d9b15bd154d18e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb80514e39f9d8020bd6c35a87f0d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ed04bcf90b1c5dd5b31f3f90d056d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb99f427053762ed8515276d107ba9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e75d64ad4b1fd59da140f70de711a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30075071670c06a98d2cdd5cfe67b4a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c759bf18edebb305a374534f983c9ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb0bed3ae98b77fbab9145eea6548b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962670e4cc38fdfcd021cbc535ff153156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eece2fd1b64ec26bb28607e4c14c85157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3855a8b2770e9e1b288c1d3738519c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd8699ed4a872daf31a7464e930ef2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6c90f293ec717ee6252282a64a15e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8cc579cfe96143c323a54c186824d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3451f6e58a89e416e8ae728cb82767162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1610f6a543ff620f9afba146d2e44163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f23b8afbc26c82b21ddb478fc6ccb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afd4b7425cbff79ceb14eed641cf76165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317bc60193b22ec9f08c66ec8f2f19b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52062cc16d826cf843214994ca98be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abca9dc34d2286c9583c8a0c3ad140168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9850ff953bf9b607ee5a29bbf035c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b332cb53a2d660df754020b3b6b459170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a2f6e0d625c21ee1c1ca68d096509171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5416687dee7755343421c5c24a42f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59254f392eefa7f4e77783193d328bf3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4b49ddf5b21c442becec3905e1b90174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568d775a9b78b940c549a9cffaab810175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbc180fffadb5971cfc753811c2ba1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f341f25386f431200d5651f6ff93ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f209db9474a5a1b27844d1880a17b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d399f4a10a3a621bedfe6f39949c51d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9a890ae0fbe48607ca2eab1925c28180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434f42ae57babf8b9bbdc72754cb7df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9973204eabac190d20506ac2a9a8d74182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b773632f56dbcbd008e3795f0766cf4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce383cb5f79d0d49d7873c5eea10f0d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc53df83328e07669d760dece99ee2a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d7dd45963478c981dd3b88909e13c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c216ffbf2ecf2debead15e6783769a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba78b56fb929067f0e0551684f4452188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2bed7bc6cee02137dfbcc9707469d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ebbec8aa121d1b18fdce7195ede34190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c78abc72bfaf5c6c870ed1adf1127191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecd13ad8247c2412bd5da6b51c596d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09510013629944c32ba550599f4d6ed5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db350958d0b44de1f61cbd711f7fb2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf35ebd6b7437a8d68311a2b1ff3eb6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbd233029437b657859da212f8d349196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1127b77330477389332deb348fa212197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e040e97ca18f8771b4630ee048190b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e6be417f7c953872b0c706a300a6f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a6fe2eb0820b403da8299e0d0b4cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaef4784f4d35005b7160eb0d962216201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd642c26a8bd2515b58425d562114c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc4d20ceae6a78a171e4a1e522abbe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bbb201ed90ff609d0448c4cd70f22204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36337650f4678e2ec76a9a681b1c927205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b840dda84b4e3d6f2244acf25c5e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b965e178273bc69a3a95700e578953207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d313e13565ca5c69678a23632ea726b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69693c61a17ab76928a8656d345f642b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf837aba35b59fcad23af71e8848b18210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2168b37c07819e1afabc58c73d12f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba2c0d35e94511a03fb7c0f89c130b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba341f6417fb9932c16e9ed0b6b3dcc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2282d08e92d8c05e55721acbaf844214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db721c45ec59fdef37c3ca9f295cec5a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571a33fbbf5e3c731688136fd20bbf6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d86873db492f8e2e814f15c9c6e9e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ec554f1d3569e447eff7c6013a35e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921f8be0a77f6f4df56ab0e89e7c0ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42520a9180e5aeeef0e7788c7afa814b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf677dfcc8bc3c05037a8d0c8957b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a884c6c03e93694a47cfc15dd094821222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe17546d52cd4636538bf6fcfdad29223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d932dfbe59effabff269348a62bf5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6589c2576e122361060777b697ed2c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58570450c3bd4c24926a40298589280a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41723d1625473ccf9f21f42968545a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b86812fcedd245f799c2e4943a7e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c417d3af814819cb8c8c2127bebd4fe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb24c33e5e5e2db9ed5f119fbabb0e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff329087e9e8cb0f6b6e1b58f769a4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fa090d1509addc9f0e80d3384408c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246fc6b08c57166a108de48cddb6582233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6c8cd2df2b32987d5fc3b7beb9fdb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f5850c0f5e453443f6b5eb525cf11235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b33ada92ebd9dc0b0126b6deba67e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55b57dfdf6390eeaaa1037ce4c05b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407d6d81506c48511a29445e958db37238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2bf28f0fc82d80d6e65b7c8737f1c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc2d0888871f7a96bd51d8ee44dc55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852d96a34cdb1d3b6f87be38ec41148241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8f413285b963c779967ee9718f276242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2684f3692aa01f2aba01e83faa335243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb1155cbdcbfcd29da7f7155472c78244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f5170ed518ef5030be8c7a9f7958d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59797877e40943d418264a0ecde19e4c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac324ee8d6c76333deb9ff67a087807247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bafbe95d06418f3b7daeeb9bf9fbfb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8255ff9d94e88be620964ede03fa13249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c0df32d813b8aef00ca28bca651d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a819dcd8e033a40b2e79148f9bb13251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220d1ae1a57063188ea11384eb8554f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ab3ec3be76d2d0b8c32df0bd8435a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687b2fe96b18fcab3fdd01612e00c76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e613ac59959724670a8ce4be7b2ea29255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700409bdd154d360b1c2477a5310602256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73424ea261c1525e6365c8b573914cc9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f20b5a6744b30ad43d95aad27e6a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2e72eafe2ebbfbafde20966c4a542259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233e4829dc61400536e3bb66f0f9549260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfc03190ebcb34b226a898d7b44fb8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93704926ad348c8701d47e6e066093e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80792d26d30d4f3f5a0fe748b513058263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922238c97e9d0aa943298d2af393e6ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22490bd72de25b79810eb987ec1eadfd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e89079f7622b36e1d9ac18f1a0d43a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562f8ab255a869fbe7133c24831af8c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9480a4a20b8699679138b17fb0e8284268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503fb55fb0dfadc342fffb5f9bb599e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4705e154e5610356a69230ad3bcad4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55379b70b7190d6d8cc7ea2d0bc754bb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4589fb483bacf3e2e57d4e8470592272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e3e30fce5c578e91061e68a5a33d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a7d37693951a07ade064232f989b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb907bcf130f95e8660526290dd2db5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bd941e6043242f8d82cdafc49ed09276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537eaca560cf3af544eceb3dcd5590f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59631cd41212c722b87e4068c623d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7bd633a718b9f4e8b5ff944366d5e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83713d7bf7cf60f65d1c42690d6430b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebc44f9aa2187cd6d90930fefc0557281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400ab47dfd24af79e4c42e0f818ea37282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784b59d1643b120f3d94ee9f586ec0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45702d7811b375071307f600b03ae1c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806e71d19dd7081024f956cad79bdb3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204684b0c38ac1c13da394d9711cc5b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbbd419b75bda05203bbe8045ba81e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e86ae053335542ea781c646d51b82288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c615dde2d010ecefbed735ccde548b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f108e6320b79efcefe7b8332cdbdaa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62875b1cf7c8afd9c7b24371069917d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd733f57864a7961b85eb2a1c952f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14f56e20cfec8b4df465a94fda3e35293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a39e644662418bef2a06a7c06df69294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289cd3dfce8eab1ef3d7a58d6822876295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e2055e85b8fa2284ade423344fd3b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd937c11086b87889310583ef78805297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d23a8d34a53d2586f159e82242316298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597efe56a63eba9f89acd3bd8f48e35299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb188d99c69c0a102987406a806598300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffd47d998bbe81245dfa57fe3a4d18301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad036159eca8298f5214e2cde73ad270302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55c356d76fa58b12f1919e9146309c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8284ec4dc2f2df5dd056f77c8293f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebfe054400fd3f0878f4c3bda10bad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff6fcf7df07172d7614c1b34841d80306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056da75e1d8ec0b902933083ce4d860307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c508dae8652c4dd9ee596d11fd9ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26491ac80fd188405d1e89c9aad0524f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f058e78ccaa5b7bf10568c85e7d5f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659c5accbb2b5dce9e66820e8cd9d81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bade9523d9ce5fbe6611970cd8ab2b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6af41f97f327fcb24be4b7793d0c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c38b20e7892d8162ea8ab607e06a9b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e22a21b1c212f309bedbecd9eadc2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a6f90c086c5468cd7a933eb335fe3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0472bcd68b01936478c900270d388d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a61641764041a4c11e5ece756195a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712b1eae20d803f8258db2ccd146c38319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a82c8d17a054de8fb40f9dbc25668320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fd053871c7c66af229b13e9e96a4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47a17caf98a0edc502685c198d2a82322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b71cc0b75e7365075a19be664efe41323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43acaa9d2ada1c1efee98cea90817e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cc10bf4e92ff3c086109f22b83d74325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76546a5b78929f7ce2a6ebe6b2f96e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf3511f20c020dce0b1168bd140146327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5161d2e0434c694b2923c5b7c05f73328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e26daf8df4426737f010755bdd58b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f2fe71cf7095efc2cb57b74bdc366330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701d4b28f0e2c96464c4ff2743ab410331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505e9ba013099d915b10bd5535c27fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6a68f83780c2f8e7292879f8d46eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652007d4e3e65e411d2a96e75b7edaf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3035ac180251fbf1b0c02ba4308f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aba4013905f95c607d5ab90b7a47eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c89b8c2d3fe97813f3f1dda27776e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d389f0fe089c2961265363f77b4615338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5531a04d67daa2e441372f0e3a8ceb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3615d4e371e5626147f2d1e3695537340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6085d374b98efa6377811e65d1619f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d55c94474e64d705e3ab2fb7ee5e42342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a86f968d948b58bcf3ddc8c04129d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3184c1ab75670f4cba20a7f785c94e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ec5957777c78f4e8ee261b02eddda345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f5be2710f810b4040e9ec752143a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abd580dd5af2c63276a52b88287d43347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28624592950143f91ff3b6808142fd4c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41425349a867e1a3aa775d184173087d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86b99e547f55bf9decd1674b47d562350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414a064b67566404a40bf81ce80d521351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea55ca06e7c3ab99224a2780b285119352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa6929ca3ce467a9ab33b118c6bce5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90539dbfabb125b190983129bbedcd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f949d691e7f21c105f86c952b74a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa32108b81ff4698b8997b66e6e38d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a6cd9fe451da2b02b1deb0f03d882357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0663771013bc82d552ee5d11eef1af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f6855c3a3929b75332aecf5754fc5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21f8a6bd42f36e5170d586321f4888360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f56147a8964f3c4ce142d8d69086b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bfe6afef587df45542add2b681ecf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5fc4c0889a096d058246841bd70c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ae925c208700fa6ef46a553179310364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f98a5c70f834cc9b609b81f4eeafb2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5687db2e3d34ebb1491c51ca8595204366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d6455bf60c5f39d6895a449c38096367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df13fc22ceee40b11e634f3c61eb059368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d6203c2a71370f20e86a7c23bb5fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57efa70e0fbab9a501704e9b8f2211370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88f6b2b43360722968831bfb793ec8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20ae709e28a2d43715b902eb465535372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33826e1440e66d0ff223099c71a96844373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f01ad8e625bbe27c3cceddf0c01280374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f69fb056716dc381306d921f903635375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e75518755357e2581da4063e952d8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7e30e86aedd3aa97e33336daa10a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22da9110b8307de7a1f67015d34f4c378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7894edd5642a53184eb1805f69a5621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a504d95262f94c9295303cf7b5b3452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9aae12e47f6a6002fd95c4910ec4cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18d9cb3756e702f4561b3585570d214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea86faef53e0596f54830d12aed96db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab105b47d63faaf135ca5fc1769289546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6305b39ca6d8187cca8fc81724fa87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6565632a3a4fbc85f9637d9689ff84c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376756a0a1d13647d67f79724dffa4e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766df2d15b00372d77aec3090017da9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bae69ce7eb98a287877bf4da04d88211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381abf6687031a67d9d290fdb57c0efd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdf4cde2b3569a8c0ac22fdec5d7ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503e8f8eb3ac89994c9f02a365e1c0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7116a497bf5aa08e363bcdf78edb5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50a8f01c86948824412b7dc92a7ee116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d7b5c07350cc884bca1410eb43d7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09ad74bd4fbc22b1b2afc6f2cbad9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78b5599d37bdbc7d8aa894fff6082e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80487b60af49c553f83aefb1924ae220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654ae3aa9987e00d3ebadc0ec69ba4521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3469f9ade08f7db7272b2a188d73a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e91da2f133805f583f7ec220619d7423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675a7754f0682ac6662aa3643926fa124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458ee1080203d6e71a108f9e2d01a5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f65b5c11a7dc31f8b4264cdb8496a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defedff87e175748e9e7742f387aa67427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4724b0ee51fedcb6c6d468baaa5d5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8babb052d1e6f62b64c26fb6bf2573e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411345df462c447683c862fb23741a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7ab49f78e2153381ddc544bdc0cd931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b9d5e8d9a30e284c7ad5a1ecfbc0f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167ce4f70b5cd32832951878ed8a51633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89cc26971b8e5091ee4aed9c66a26434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0df1898cea18f5c393b1b767fae0c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db84d4dd2216f008e287364a1f47d4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe21ba8a9959af6006a1364ad77bfb237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202d6d7c6a6269b06027dd69ab14bf838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843927fc3de657853a5025b98db9c0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ae654684afc49354d829924aeb25140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8628eff7374b5082ee7a8167d6b13641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1abb5dc91380e3b2458392063771142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf99d22175b459f8753743174412c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93335c53d36dcced7da3e35863b310144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf32e2b4c062feded24bb1ac8fda8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ed8bb16582d6bd7675ddfa88237da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d8e87d223ee5500f57e4dced8ebc047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e69306996d323e419cce7134edf14648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e981b770ac3e111b410c6b379fc4f8149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937eb6fa2b8232aca0f15289619d1f2150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839a7fb47768d71caa2a63675d015aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8461e0362c398d9adb51a77289e24352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006993f1e307a7c2aa861cdb175016e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff05cd772ffdc5100bcd02a587b459854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53787e3e064b54cc7aa9ff7f0fa02c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108ea192aac94631d5e950ac1e6e4de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5db7dfdd61d4b3ed3da74ca98149c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e411c3146c7a0994cbed7301a8a7d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e62d724e40e533ee8a93fd389f13659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4d04e9cba6c34e1834142e9cf8e6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7c4a9f375e9970998a7af1e2f1b8861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179752cdc0b291f2dbaf39b9d22616762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35540b0bbc6faa6e9ee4538e9d1e2c1463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54cf3db2c98a6632b7c9d660c761f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f517272cd4eb6e24f6b9f63c2652865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb68c7dc1b09e88e16232e096a26fb666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7371dc5d46fa1501066277c9d497f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512515dab70c14e441e91cc80e5bd1768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee192a9d1f30c801ee3c012c03ab46cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3884e8bc818421e7b9b0b70d698a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a4de36e395552233842ae32b31d6771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c691b98eb90812a83e9e0920157dbb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd6655bfef4d4ad0f887d2ff5b45ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ac00610992ced300458fc2e4c9eda74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745980d6d1169fd642d84d0567bb8b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd529087a2407a154701da9c29aba7376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86be189910cb5aec27bfd73a5e716477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c7d71cbfd3e42b7fe22b1d32ee19078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba242446e6fa9b21787097fdc33d6d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27a2a7e98a5e5a0573f825c3571de980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15b780a3ecc16bcba2b35b1fd2c34d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144464304ab24fb62085a036d938e4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b484d0f00a2031291e484d271393483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb79bb43bb8fac24e1627a7ab21741384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0255ac443eaf2276e3d29b2781e44d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf980cc105b903451588d39983f7b8786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127cd59b97cf3f360de403c4ee07c8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f558adf2b6f9ebc1bae5d61666ab8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1570ebaedd0b5bfc919dea4a431bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc902db9ebc6899c2c39191e63569090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de664e2d3b32e9b339201a2f53cdf791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e57fd96d878aedcb2baa9aa99d507992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac856bef2e4ed3a1456ac149170b083c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3191cdd84e5d46555ff2227a7788a1094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34907de26ca89e8bb26d41ebafac10d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821928dff7e912fc697fcca27d8639f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651416f289052062dc5801940595233397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ab33432e4b0d591786e528756ad3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bfe6eca56fa4616fb302fb0d81afb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a07301fa91e47f86e0c7e33b008fd8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b991ec6ad04bab2210671e94d22985e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a969192dd3d4241d753cc0a1eb3aa4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db815e69866aecf7bd80e869157481103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4e214e5cec50fc93632d4068d8009104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1c4e8faeb74b5c918e9a8350c8c18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014c5f4210dfe60e02d49f2bc3d2265106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a66199c0f2c234a26d79c655970379107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d10a97932aa7d62c6af0ce8d962ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3da1d72b49ae16c79f79078e45c90f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad6ae6ec53501db5dda4d317e9cbc3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e80f787791c1fae6b72e434ce7e25c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a326f0e5eea04f9dffba2a68ecbd00112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef76868579eced8b553ddd49a76023113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819b4ee829c85ad235f69951ad513c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26beb63503a2d910d5e14e1ff8690a79115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3663446fb0f90086c78a36e4dd117f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a731c180cf404ce8a45f3ad8b5e6e39117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d3f5cab7a432654022e291508175e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e500ebbeae138b1070623071824c999119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ea70c985f87a15d04317ee7251f29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4ff2156bab38ae3374c867463d346121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0ee11219074298db293d8325c6a4b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232b194905683792dd701f8a4275741123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab284030783793b17dabd1cc4d07c4d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29000701bc3cbc86ab641742400893125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455a97444c5535c6e6f8f038a358625126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f30ec813d39fb8dde90c71d91832b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ab7ae5104656181783b98585f1cf7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d99c97216d761e2e1a72f0e356958d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc987288a6efa5d670a23a2f4aa698130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56575ed75b4f034a1ce16499c424e212131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe069dbc1096e290cae1163facca99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6de1bc6190e15e54085779a56b27ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93596ccc0b72d7c626c74da697b432c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ba6ac4b20568a0c9bad43b4a0045c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841ff72649d92e6ce167e764e0ab19e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52fa97422b30b403e165907b980825137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe9c5d56e1263875d3cbd69bd03c9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304ab878b72f1bee1ae2edfc5d60cbc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c13cc80700c215ce96221cb5a0a0f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd550a611ce5ee1ef537ad56bc788998141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3427b356767ed867b7d56ceecb75e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2ca684389bce24d13a75a6ddd7662143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5434afa5b2495b5b8fd87c4429fc9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4081b41d19a6135edf2bbb169c4bbdb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a517ef59b749a74e5a0794afdf028146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d73eb0e6f2f5919ef00d7a20eceb7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58e11283dded4c8278bc0b163f23b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58c30ab1eaeb5f3bcc807bcf065701149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab7e3183e46879c3d46e1eaefc2ddd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe38ee64f3d78b9342abc9bfad4d6af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb401b88bbc1fc60ea136d30821858152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d23cfc94965b0034cbd2db89bc4690153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5356e11693880579c1e25f20e0da788154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b10d5a0e20cf3c0b00c2df49971b13155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c4c13cdb7f19f84a8cba108b6bd1b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6167b4ed21a3a3d74562e575ff87b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db649aa06863b982b1c82228ce27384f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ce0ed2ea630b99037112108db34da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8f2ed70ace26f36e933539574334b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999507d0f21e87e82bc9d34da3e3c20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5881028b41831de42e1c8679e7881bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072cf9aa10c47c06ade7edd22b6038e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b82aad666306cc344d49473c01089164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d0d5882df342f84a8a0a5331754b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b625edcfd68b3a856b4e532781cdea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b58f9b884a041f35584a1438ec842167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022abced86915844ccf0936f21a7353168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c28122c2be0503fa0dd350d3533895169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85acdca145a666808799e9694c3929170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97152ddfeedc969e2c009aeb775bb3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe5b49e64e4cc9ea6423daeb360cf9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e592538769a6c7150de031bb486344173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13f7bf1d32ae4a8e089bb6f8d1ce8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be285d5f9799c5eb2f0261410b4a8c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec99e5a1bc793364e5726168c88cd2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273aa59062a4a985b82b1cb142006da7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fefc7f297cf16f964fb6429ac57d70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab9791cb9257c949cd7f04c0fd1213179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45d9804b8c7e83e66c47741a0dddda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e6f68f6acd4bc5083e5a46256fdf1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a47f83360b116a41dee1d20cc2da5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9024fb26f86e12d23c254af7d50ba7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99c1669da93bc89e4f7d6e783fd03f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8286f90ce6a023f4fa9691984cda126185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f03cc7e29921c71af7fbb7a624471186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a42bbebaae5845e5905b6e7d8e2199187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70127ec80b7aef1b72f7415a4cda54d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93ce8ca35ee6c75244b1ff7a8326f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac563248fa2f3193e854341a580825190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cc0a3cd6f49f955e47c02f107fd45191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bb68ff872b4c91fc35d3132edc6db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a4faf578a0a4939b7dd228bdb8885193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd946c0da0747233267a21f6d880ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeebcd2891421de03ccdf459bf89cf9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366453eac3e256f7b4b070c90bcccc5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eeddae3db8adaf9164f81bb07b040a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179155424c16bdc48fef1bd3bf353e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a14687a1810f3844e979eb10ad0ac5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5cc31de215e6867e9ea58096d5624200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953d96b4bf9f57d2e0bfafac3da3d6b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafd27e2573a2e9b76eb49f27adfc96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2c47085a45b188f93ccad2c2b5c47203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cb709d2ed4fe966d34ec5eeef199a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d3c75a70141229c07f42ac826e9f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415e471e9278d526c39796d02b56479206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddacce8e601b88784aa7843352b99c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4e2d2e81eb32f1ee526e9a13302b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf261cab663ebbc009f379f02a5e97209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f33f8cd6091891ce74b15109654b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d45ed2c117001806a4a2f58c8a9bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c202f6c48e133f73664765e74a57ab7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b28842d09becef4b0c1b9c9324194d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a5b08905a4b0bb41d590f217d2d45214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa18450c56e7c26c161e93afe7945d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4408a610a048f918f9d5143805279216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b272df6af5d4860d32215719a032f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c270c279874706f41ead1275de1fe9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b604346ea2f6b48b10eff11a5e3df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d47b83a60fc08eec6c6f86d353dc83220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddfff83f32a97b8decdfba1741018b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07a163cbc760dccdb19c29a1c8e659222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f8a8d9bcbe8b38477a2df98fe6215223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d353c01e1b84eb0bc029322895793224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e7070e714a6bf1347afeb80bbde21225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7b7b439299a5dd13623c272552f2d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034572f59bc32d68507b8f9d460b27f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a201119a4c7d7df0230a33a34475fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1d9e9ab82bc0f6f10fd4fea227111229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3d6b31acb047ce7e2373a701a3d9e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f45b271ff0aff996c43939a60267a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a974cf59c291a9a759e4993326569a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367f52ce882bb13512f25775b570b6f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d7952fe57ea6659b2f7b5b6e69b1d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca836cc3cbb3e31540c233d27f87dc6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a777f696947be0cb2896fd42c0e3f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcb1309993c0ed6403140ac1bc7b9a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b401b838bc750aaa711ac4512363f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c1dde12a6325e9609490def3aad55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c483963ebaf0ac3bcb3848b73c09f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0b481c94718da5a49cf0ae5f9998c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30172a5c222b2835c42fee747279c844242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d81168ecd6744abf64a421240209a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b623cf16dbeb599431b98dfb51ef3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e62dfbac7b36c1d51f2097f9cf0f86245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72381bc1c0afd581bab6f509c096e036246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdf904fa0d92d265f5f020480f0f4d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18c0dd694494b2ae0c417b6bd33923248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e9f7231e5b55cb000779e7dcd8a87249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da42fccf036c5cc3a89f95ac78de35c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93672f787fb7d7d94d71e1c78b8997ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d987a2ec3405a241ebab60d9f5150d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abe83497e88efbb14d47b0645b1312253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc699c303c63cd491480e4f319582a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a59933f05c44dd19ab135aa0eb7ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3e49c6a21815969cbe1bd357d737d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b53ad3e9630f9df70694125620f0bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285dd80b5ec1397153ee7a40c04db8af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652facdec84fad287e5ae1b721022d2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ca8b4709e92338c15557d7f9af90e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c3ebd047bfa41f29c7a12a9e88ec2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5db385b015c4629d440d516b20456b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334ca2024af457d2c8484f60f68d71e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584864622523df282c4663cb55d9cc12264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b75199b4fd1ac0ff118bde0ce00780265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd834bc4c6e64a2b0ec6fd2daaf8375266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c077b3141400fc0b251a69694f7f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e45ab8d512900ff20ba71def20292268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab7cca405d3d64a2490c04128cdbaf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95666d1ac4221abc5b73bca0c1de9a2f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96e01c2da9b69e102631692189b791271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a35da0a83b6ba1b60b75550dd6ed2f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a57fa22bdedf0a654257f6a1d866f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990247f59af5cae40f2ab3f12f43deed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a542e436d08764eaf8ce26a2e8559275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ca928fd5b82be340f2a5423d9de38276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe405d3798578f808750deaf1c0f223b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bbe3e80dbdbdee731c318980b2269278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc078002983c2a30d9b030a9d335a116279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51471445a8084029c5c61adb3df0a4bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6379077191f5c67c21fcc67203422a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f52c859681249705181b587c28993282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851b574b2f70d8d4e0147f7abe0d241283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd853c23c08e16fda35ca672ecb0b99284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c3f458fc276cd91fe6108f5145c66285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857108657a614a69e931aceafd74ed5c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7068b4db1e808fafae77cdb8fc671b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c6f13fc18e1245c2457287db59fab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7429fbd06876cfe6e121147a346fee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1ff5188ad2512f725090e0cef0eee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6db55d64c7791f3e52a4dee45248f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7f05760b627a12032a313f47ba87d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800421228ba4b0b64af47dd862030f96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665171a849dc897612213bdfe84a16a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ead938da01c9408adf77ea068539d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bf27c0581ed24407a653c59293c31296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59a3aa4d856c2d04566a834fa9b2bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0890399854359d57f700da42d431c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def43c3c6f7f38c70cf9fe2a1cb5abd1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43520464460851ed1f5b8693de59b96c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea2f114136272a04ff62d541b5f264301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01655b1ed2deec66983f7fc57f4c94d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a8a635faed6c8e8293da9bff22d8f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa9511b82cecc367f7817d54ea0d27304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7937472f1d695ea584750a5e32ff4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3687d6f96b5cbc625d75aa227c9d94306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0df63a27cd38c1d436bfac5dfd0f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56736a67c30f9a47ca6141656d89ac39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912038761d65fa854d383da824dacb93309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be908e97371ae1ae8237099b73f91d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0da8c136f86417e9644a13e98cbef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1063a144d1c84613984cb26e130d56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d0038fe8e8d4a965e44714c5f9031313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c1d8324de3e551ab4e1d9144841f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbde5b322fdf9f47accbf2dd7eb255315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85de608a5817e9f1ebf6cdc751cda2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9e995884eb03fa549ff3dac242639317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24053fd642069d2578c4585303c39784318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79437d76b23cc49363c37ac301911434319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889ef6e02f865cb1832ba0d4fb459ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee970a368a95efce12c204ddf4441b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcc1410dd64f056f2ff62f325440ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c264f727a4b72ce2b2adfd67003223323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19f0c903df5de758680965f3a930a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcafcb5bf018d845a4438e2bc8ff4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a824f2fd5ad80b8813456bddb45d66326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba883fb99209ef7caf99f5f1f864b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad899ab4867d30a85c06a72157bc51c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a0f211df408f0923edef7c75129d8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806123cef0eaad7b75c51bdb8a21c9aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001848fcf42ed67656030cf3ad1b72a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849cc77a7c3db1bd18c42c9f7f5fa18332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2541e17ec0f07b3e5f1ed655096b546333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee331fa98a6847304f3f9f7abf9cbb7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccf519ea9aa118eb0d9695701f0998335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d42442af10693f3ef284aa08b495f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981c7ad3baa4c5c6a02b1dff71426f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fc0c4f70e9827a93732e16c4062f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a48fbb62bb4803e678ed14ac361493339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085c3a1fda4cf6d49d331ddcaa5fc10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cab2fab8446e0298fb63a146e6afc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de2298c19518b3be7598de26813170342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a7b4d4b6b778587c5056104895d6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04b17e48e6f5b7ae744ffc6bb8d6a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b4ced1554c5438baa2d359c0f4f1d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5088eb53b2ec66fb3f8141e994ca3ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a95d16e6aad0a2ed58e66307e8122347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4472d1ffccb5e7c8297dd2d276a7b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8aaf16b69270bcd2daddbd0f09f6f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bab3ce0c952daacd1df33c9b72358b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa20fccfd3568621f8ce14c5e8a401351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b0fba2934eded6994899169ad815d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c2d7e0b96523c9df334eee8e1cee3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9248c02ac216fc8e4df4811bf6c70d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb48a80630c71503b41329a45c2cb8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf27e1252e0022c3e66639359882bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f638b7d2d3a6a545af554038d0bc8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47251569172e804b66aa8fd22aadec6f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cb0af302518b5064c4eaf6f7ed11f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3721b20d61cd11cf4bf8dee05b798360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700d148dbafe8839104e5a61c517acc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c1d7929e9fbfb97fcef1c56ea0d6e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff7ebbd5f184fd573c682104c6e371363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d799b220946f05645de5913a311963364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c43744c85c855e70b0ac62d09eca3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692d00722577c932fc08025be74c3b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e38a5d9ea6ba2ca44c349898cda51367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8787e4189134543d540fcaae28e09e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bab9617c97e6c2532be88716a37fe8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1adf41d2367a7f727e35d7bbf892f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451631b51df2f2a62a98270c54782f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e7b5cd91b6c2844a069ecd76d4a07372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498e719f5dd4e571758ad0b8e91e167373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b47719ad4d8262965f05912042cd0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77213a1f95aa359392c9d01a34ed6df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d3f0167ddc9b5c19bbad46dea7034376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ac6223218a9f6b5abaf092523f8b0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3efebc3796f6d8a8d2acbfc33b36b7378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>