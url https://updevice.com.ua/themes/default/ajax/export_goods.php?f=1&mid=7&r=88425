--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9792b272a0f9efdd681e93803e1701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc582a47ac382209cd3a6d4ea756bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf0d7759a8ab35b929bb3ce16af02d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79a1d833cb1a4db4c989ff952203cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e797c1731623de91b809b594f0e0ffb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e3cb3afba5e1b0a5557699ba135b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7e790def438571d38a3d835fca1d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0a100ccbeda642cb9b7838f3df9b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b588e3cecc775434d7dd285327c02b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafb13094d354e029a814198b99404b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e526142a952f99e8158e10bb0079911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfc8179c9fe3611453acac4e7e9e9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7768ac55796e9d0624cffcfd6368f2a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c692bf7bf5b04505711a6ea15a68314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46868f3c8a593ba8693d847e1c46481a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cf27c7ab676560b6cb8390da8f36a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde89c29f6726a2ce407d50e015417f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eda1deb8311fa81c384c8064880d8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d738dbaa6fdbca6e37515e85ac6a2219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e2fa59dafed131cfe5fe2b29c805420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc125ee9383c624dd5aa8af2dbe5b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed021fd9ac6888fa08d1dbe1bf5e73822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029465e4366974145734b37fc02df29623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df105c7382a63db5f0ba6a647e9198924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfab14e72285eb0eeff1b57e9d92a5825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b10ecf5a99e1251c67c6e1a6582ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be233eb019422e999c2c733be30ec84d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851d330c985dd9a19e69dd5896c6a7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9a4cc944bb7f648f7fa7aad28e48229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dafaefd0aa4e2738b08c8057258c4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c39e07de7c9ae6e873576cafef15cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0849dd9916051815b9cca34ec352732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9d2b6922178031ebf9e497dca843433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac078dd67dcfb4d89ccd810a8a55f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea89129dc6faf7f3b4530c5bb06fe1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851201990cb49ebcfbfe3c0f0a728fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dfa9d4306d1e1ad7e7fe0726e1cbb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd367fa19a643dda4622f670aa25d8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f93b1147997281be9e1b0b5666233339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4560441cb5a9b1ac25ecd2c70cb8c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c622039b2886573cea5f7f6fb60f0241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217f943c178f1b623709a6b8879f7e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7da97cb1f65efb35b9ad5203508b4e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30254f50fd56ee6f81b25c7feb2092c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d10dd8347ce87f74d835274418204c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ab68ddc45e338f4e529de598b7dab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9302a1adee43bdaf6576955019f2e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe631b247a6714091c21a8bbb9f0d5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34d90571b00f9c1e3de14c310501aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b897d4bdbc3194cfba53353287be1ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48e14b68ef43c74143a8561258cc6651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad913c8171110f3ceb09542c37b3c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f2e659be19cb68501e9f25f2fbeec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce06eb955d63ca3cbfe99aa010dfbc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0f65290346cb32dafdf2ad77a93a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786dec8bdc3ce295d98ed54cccf87d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18efdcda693d77008aa992d7e14adca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf13c4ca65dffb97d570784bf71fca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9779b8adfc74f0ed3e7f6ee9b36269f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c900446d7ba5a507c2396b7276b5560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476451385f2bd323c82e5a6045f4ab561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48a31c12a4f33fdb0c06d4c1e8a68c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768472c845e8de8df8f718fa7d8535e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94403acd6fdd90d9ac1d88223fa93b7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c93ce9c0017dd34696cd5e02b936265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9c855e1643518a16177e7541101cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf1a0112f23fbee1b176b273a1797067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3d4d7f53ec9d7da3d46d47f73f28a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2e0302a820985cbcd17ca6eba832d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e5debd35b89ded33bafb7bd8fcd4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1878d5bfd6706f74d4a081631fae2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7e23fd001146c8f022595c798541272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c440c5fbb803f9cd39c4b651f0d67073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00910d7ad98c9bf1d3665041264274ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c313a3d84a9dccb24b019418b866fc975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b6db5458b5bf68bbec2857305611f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482e6e8016200bb0d3b8f2f2deda85f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee201b302eebd7b48e034aa2ac5c7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fc49c0b952f64d4eca9b8da8ddfb679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff052ac1794ff578a1e486efc32c5680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6998f010137d376eb395739571c14e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d887a4e2fa57ecbb2f674eba5aa1b0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee184ada7f472c7d17103e52e47b48b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9b1230f35a6fd02e0b6695f0c81d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41544ad065313e2b6103baeb27736085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026a2df42a7dfa2e6077b331289a32d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47daeda6b9b9c65d69230510b86dc81f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5081ee5a3395ab5f67725a7d94379b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ababe56fb154d5934f40a044768086f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789cf9b822158016c82744b01a3bcc790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d8c4b12b965b1e98a4513a8eee2b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932aae972f69bf7f394f86a57d4a29b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e12f7ad69e7a229bd4addd12eb22493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea97c7b95a2ad78423acaa0a843d9f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca2999d46382484ababe66837c3bfc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1cd7464d1b48f5b0a3f1ec256568e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44347d7126569198614f92bce98576d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58633b7c0658e53ecba2e74e78c5441d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4352a7c2daeba5727f994efa814a1399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c029b7ab8be8a305b5155a4e9404b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09927fb6658fde1c4385b9a41a4e1eaa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a8773e460a81a624e30a8eff1f109102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d0b5115a8511161b692cb8c6294aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fd0c747235187eb4260bfbd2ad83c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566a922dddfcaad51129c0570cc313b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81593ea755931d20e9785136105b1442106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8701131011d1bdc904ff73d3dd2ea57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a905218fec54e8c794e42781eefd10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b947b355a8a668351777e2cacd99f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30464108444b503d8c7712ccfa18e6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ce5eae55cd1445578cd34d9f7c4d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e921cc46822f46583f024a699e60f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14251567593f9833924115f3e10bc3c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa04326596c3bd42e98102922190c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f27d738830c7338e46900786d208e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861efd2bcca78bb88a6b4f8ea242fcc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b39c3296df3ad64c97c8aca4307c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcbbe5aad0f452c4c544059e100e97118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040b2fb9ce95475f3d6977e45de116e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c882edd629090f59e6a33a9f03160f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14618462c3f24b3bafbf3fa409b3b40121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d385b35976f91a3544e43884d190c9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb124477d754cc991c6f3bef9f418ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc4e991bfd4741e09a0cbc30987394124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cd7b09593b0184d2a7374de265059125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0b320ecc8834dc8e5abe991fff491126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11400ce8d54f30766d0644d951e0a818127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e4b1b26c9bf157c6c2b88965ee397128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95e9985d39129103a87bfe1994900f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad99f40baae721c083a11263348452f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef124aa069898d1e7a1e57f2146eb6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a00f4729dfe48f38190e73fe4d57ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e3515a39cb3d4a7c36cc76128a957133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09806a7289f3d8a5caf2a9a9a8189229134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb0be2dbf2aca1cac110c22da8ac47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2711613f4b8d740bc97fca4656440136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648c59bea15f9e493bef3f99b2227fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4db31fb56c582c12504d85675c116138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0be111a5bc869800749205ffb80b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469c15239cf04de6599bdd8fc4262a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9d7826fd6c5a3df12c286eabf7a9e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5574fbc05b1e23cb309756360a0fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375e5c5700b787f2bc62546d81ce320143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfd873bc6916c3ce1d9dc50885b191144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e0f8bcc25f16564ab2c89d0670d20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8403e9b25b8a301f6f193834b204807146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f25ce968b8d9046e5398e544f84fe0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93eeb399d4d4c6d7ec1014ba2f61ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a295a41cdb02e1fb0ea5abdab04a9f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa282000be815353129be9a412a947a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a6d0c1606c53bef5ea3fafd332054151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce740fc1f8eef94993383981a325b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca00736aafaeea4d6e302aa342890c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36631d76e822ee8cd233f097f12f0165154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ba2b31625f3e0b0f03841cbaecaae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b50cfcfa2d96ad31f77db019eef2d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd41b9c437e28edd01fa64a4bf8dd6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b403af25439083fa9d00ff50ed14e28158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b698e293b286290a5cc2356d5edf9ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03004ae5ebe70fad83609206265bae0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e39369925d8bf04ee3ac8bde04510161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381436a588c955c0c23db88dcc7ccba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827cfceb92f81cc62e88eef98d6a43e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60fb4dfb826310f821c756e9173d3a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ff4fb334afc67fc9bab364171ed59165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cf7cc1da6494ba39052981c93cd07166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9801dd2305ad4da8e9e14df86e4521167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdd0550005b2a2301c9d8b1b30d7eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9217f7ae02387265dcb4cf8b2885a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4db7fd3bee54cc3d6f39c3fe38ee6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeffff5f74d0cd253f672258314c893171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042c3165c9a91365ee235a85cf40e50172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf0a0ae11e7f7f5a6cb534e02acd1e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f838a5b61733934147c0dc571943b1f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a59c38066747096f4554280fe55093175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afaf0a8b0454bbd1b7e793c25af509176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93407e0a173715d8b73d786dd53d6396177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b56fb3a451b52b1b6503c3ce2eb83d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fc9c42251fdbda929f95a50816578179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9c5965b512271adad82fa8fb3797e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970df9a235914910ec250a9ea0650b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30a196bc34c0e1c937de70501f94dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c757713d288adbcbe4cf4261dc04d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34160fdc23a511f0052f29e572f7405e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfd4fe9112b51f6d99f5af7f713c2d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb20aef865574ddf0ec095b99a8590186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65aab9932fbdf02c6a4a6a4f881ced187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3c1d9fea757729b20716c4e1a8cdb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d907a33681b1ae5de11dff09b077a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46722324fb7699bf14aca053a29ad22c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd591880edefddd764b09e0992cb6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe92c56deaa38d1f778db092039abeb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0df47646dabb3c9a9573e6c9820b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee46cb47ed579ce5b93718a3036ac6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ca40b187845e2b09d529cf8571720195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0cb151df746b545361989cfbe9f52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce09d47c9c6c67a15c3964ada9a3a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477d97896d3a18d3d693b1bf1ff0e56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e84594914df72cb04b0d96b46e92a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68933fad931b1ac37d1278d367721dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdb2ac56b0e5516478209cfc030476201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de7fb32822e0f951a372bcc219c851202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e5819be73300c43a8a3057c606232203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78742de0e18226d1e2e04ddf43fe8aa2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27125b397a5d7c61c195d4c19175c909205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff07160308da6c662c3fc80e2914b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494181458796aec3ecd3f19768509453207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59910376fdcaf22da1d3a5db05ad4d75208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cebaca3081faa2ff739346598bef9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6f788b38b29b780f9024e0a3dddf4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab55ddf1819712ab43a82f8c62f11c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127344fcb857389c6888fecdd5ceb2f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813d3b54eb3548d4b5aaf7888b6f038213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3a51054c2563b2bf67b539abc7cca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00deeb5f824368b0c082597e0fa47ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33129130367ea223c728d6baec51d7f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fb35894909d321110e80912bc1f4b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c248b99098d62ffeaafbb447d29edc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0ddd103bdeaa466d9e0ff14e0fd3f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229b75f51f6849f37c1e0b878ee30ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db5c813141ef4741976770ee17952c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0a577ae947e9fd5c5755c25ace17e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38058c8996c09245f7507a9663cff2af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2277bd564bcb127ab28ce0859c043d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9392eae2336959080675545bc1f85225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104051cb0da85626206c479d52c83742226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3646754f535216f5dbcd6561ac6c1e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc53fe6ac01f6cdd6f2a0bd2d2d1821228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410bdb6c7e084c10792e9996d5a23c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb18cd28da835c49be849bb99c0c67230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dfefe17f1b9cc288976fb6b3c9f4c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bf7e4511c4d23451ae47afdafa669232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e85d5aa35b7addce98bc62a9654b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8a5d09db6e9326f8e1e240743cf03234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9705171ab4809bc0bee54bfdd0e669c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df75ed864cbc9995ff9f8973bb980f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9093731cff6c523e870979306d5aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe191c50b1479a54d8eb4d58e0436e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b23777e99d4c4b10beaab399aaaad5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0507f461aee9d15b9e6936671aedba5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb6043ef8116c8430d25af4fc1652c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ec6d7751fe71b498b4073d8ada4c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1e9b166307deb17805d8d9b904a82243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a81df41207783c8aba81cab1e0f861244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0249c1c715202e4c6dcee25623283c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd741fe02c3ee4afe7f34e1bd55663246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b85a7247720c2b6d3d10c62bdeb68f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a59bbbb65040ab84aabb3469eaaac6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f3e5d04996da59a9603566213840f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607503fb1d6be9ec60ac2dd8379b938250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f17d98bb06cab8656c413e9375f89251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8a093809e8f19785c476340eedd0d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dc7546dc3f5d1b3a2d4f0932d741d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772513f58b721bbcd5dd8bf230ab894254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc535c2c3fbf5d514ff5836d6bfff94255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d40e4bf3e38f80234d678d8033493256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d3e5e4dcc6dfd5f9b5213f5c3280e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601ca3f54960cae5b4a34a059a3cd15258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8faf084576fb2734d576d23f43ea0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdfd4de2d48b416e0920ad8f30a272260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598fae337cb092a6dd3b1863350cb93261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94190cca88d069b0667f31754c1265d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9263636042138d5859a2322b6bfe16263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f10f4a1db82b7d280b4d33033fb38264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6ab5b62483bcc08de2390b9acb0fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55aa8ab31d20d237b2465e8282dca13266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a3ee27ef58521b88384af603a6b47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032ee72d1e77a0f9e411e8c248ddc9c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8437eae408646f3692c7820c041c20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407d0130904d76641b5004b7eabb150270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df8ecaefc23480b0b555b6f9bb354d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd58eec0f070f8d91c695367639a9e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81e61f8f4292da5a59c13b84b6e07c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324233bc8548ccb78b7e6eb5b0f0166274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be834682ec1f2dc9d4c5eb06e47704f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f356d957142fcae3171be737dcfe872276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76feae349e3ed8da154a940f35c760c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb36629029199cd6c40a32ccf9b90d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32b5ab1668c63793ca1cb849ffed5d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4774d148b375a94930c3574a6ceeb46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089dd7696f646ad8d6818d941cc42ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2172bfa6807e57cc44a7d65a8dc772282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80161dcad7309001a0664dc844ccf606283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289b5045b2491ecc1260f546bc79170284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909494609cfe497e808d2c757b13869285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1b72b409512c75da0d353002257f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929cfad730967c533474a5b15830bf4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08374cf93d0664baca9c5d4a48c987288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595279175f4dac2f3af8988ed01b596289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8932d8f494983de764edb5e9bc26044290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cba48111f02ef8b315bc4170c1ea2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b61ab30037777fc9b375279f8fc8c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7ce78dbbbcd17b90e4df202bf2d0a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854d8bcadc0f8146be2d2f539b491df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d210e1aabaa3372cb7c370043b9363295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0fb217a9abbde1202bb47e792b444296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb65d1abb1c71deb8e6c5f5a77a2e92297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d73297c8d3ae9cde2066fda5afdab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bbef4c47a5793a0a5ef307dcf6691299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4af8b63f754b79ab55becd3fc5c5b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921340f6c13fb60b4616d7c79c80497b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b317ae69c131607d505db5dd0b17df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d686865d20e4493bcadb23527d84bf5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ef53e8e38f2d13010ad2d064b8edf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fc6ce5e3bfe70def54d88c79567a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb610ef6b13f590314f38c192e8871f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00ab868a98aa8eb4964fdee5057860307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b590b2144ddab11ade337c6a48f9459308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cf282b3dc112de314508123bfe3a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b216f57e2b3b7a667193d1522cfd2b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f863db1571963dd550baa89c7e942311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b0713a2741812c9c6c23e7958188c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5770d1634cffd15192ec6c84af271313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf2cec4a4357e39972fe65da69c99a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa6d9a34092ddcb091832d2b4437f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c0b152d09ad4b7fd71705844e6158316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e99966a007b42418baf7569dfc7a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7891d349044662aa4e1439b843b01d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42d405dcd949f066b099f2900a2564319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160a177f65e37a8f166648960109ad6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e14e35be7fba8d8e0f95a71534f787321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff0a1b2ba2e829b7b31be2d2e044a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9f35a613457b7461c24a451d8855b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c1285a9290902dd70ac0b4cea1bfe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2099c3a9d1aaa4666932ab6694ebd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc3392ae3ede66dc5496aee588779d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dd5de67b15d56d9eabbafaae569ef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbea1b89918d854805f5a86ac2cd89328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071617959867cdcba0d55f5680052940329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7c717b231c3d556a5bf28677e4098330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bd5409d4089aaf306953155a4aa54331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f0cfd2b5583bea4bb88a97c5ebc16332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9d96699c77e2ddb346776a70268dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef4915409291fbc97c2dd58e65c961334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70280b55494ab30ae19f57c84168573335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb362501585e0f4f31810cc4cd307f0b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2901fedf0e0f21c85cb29994e9de4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e91a5dbb05e3658f62fd056bfaf0c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d15239a2e09446727c0d8f15cb968e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063ba441fa02c30a3eb2b18c3938c77340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedb3811a454d691f23ee65b5eea258341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7178e9c23fc65c166332840256b43342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17ecd9ff8a4f29c04e4e59ba32ecf5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8660d8a1ab4ca9bd42790cdff123ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad84b3b5eded8d23e0178b9b5f3e304345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f904fde008c9debd732c3baa35cb45346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8ddd0e8fe07bf5cb281266bd7085d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dada42558c75cc03d7d05fd0859b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfe2623589ddda7a7dfa0ab9eb238b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd1e9dc478f52a6e858f1ccd52f6fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030673340ae43741e0b42c6342c96786351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf756a7f579c193180944f57b70e09352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a24fb349b62a881b1c58f828506849353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197b50e90d73dbb94afbf5c889eb62a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7d68ffa5cba30c3d619841ffaaff3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414fd00c95ab46ea0675d460d6090f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a7f4e962c00a1c4c72967a720637c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fe96364709777b16b12106ba91592358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61520502d02dbf4defca509050d3dfa9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bae3f65c243517274bc619612984b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ca95ae51715940f75c169d274ba9b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7a86098854741dfdc13f87829d424362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2130911b90ab71857653985bc099fde363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49d5ade0c80aeb1c9019495be371b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae985ef186dc56617a3c1cefa7c63963365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deecb435516015ecb2f05dd507272d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4656cab6c49d9e83b349703934f546367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cab25b1adb453998425134ad92c29c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d08cce746dc70a0c1c5348aa4aebdc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb769138d3685bdc7d5f1f2adcb48a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b2ae651a4c53ae5c95de1a9b23579371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966d81cc8f0d405c8573316b8ec8adf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8ff5a5d89401e82be60879369cd8d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359e8d3e2d9d8c52ae857f3bce5a2ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808fa0352480d96b69ba99978e531bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e336f5bad9c8fa1c687cbc1c4e9f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f11ee7d4f383f644e4f1927f60d86377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517daa6013b0c3108cab7a73340125f2378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7eb6a4b99ac322efa0d0742b3790d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b281b53a40efcb3dc416d3c71cabd1a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27585e6913cd536949bc617cc76cc81d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d57aa8735ec39c9d6e065624ec92644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb1e9bff7bca4b31574cc6232a1d035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5027381b0c818bb7e8e4fc3c237b2126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f22ce9490da244560c6d3c6f98c7d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e6792bd27d3651cd223dfa41ecb628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f62cc87d204a91a7f324d9ff2fca509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8305cec9b2063276a342a2f11a76910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbd8f29e81fa22480d370f06f6502b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6eb70150a3d487c7a77639dbdbc8dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10887ff9730d59c53cb3c3e1221fe60f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33840b47b5ae00aab5c24438ac9a3f7d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b072ca00f36f8db77eae8ea6a6de915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e120f64546210c7c631e2b0484ddb116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe166e2982d6d13a8159f7e5eabeb2c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12babe339795bcb01f2348fd144f70c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1145d8770cb4abb0f78337bef7b83219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02b66c5ea0aeddd9f57af49d0b840c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1314df5294d10f8fb6191b37601b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1db553cd49a09cf4d373277223980122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7209d24d2fb02803e84eba244a61723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b1b7b1955b11cb09378f4d62cc42a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea00bfd329a5b51d389866aab1ca3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00550c00d9b88020940ec347ecf17acf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bfab54d9ae5563452d7d5d7e7b1bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947c93d211c6dd369aaae77e89ce6c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b7d177280d605df70b3fc972c4da329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3c9870783e7c65e36ff3a88c0672b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e952fbf6c39e12db0c68efc06a074a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8772b25c9091dd72315fa8e817029d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5ebfe32d20d8606250b2e126bd32d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8b5c4d85b4be90f22ae972992733834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447803a012369bbe31ad8f1462366e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02320eaefc0b567626071e19ba05373436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651e23a31bcceea72c5f099daa294ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713e3af792e36e55b289558843c766438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a32e73194acf63c64bcfd9212441d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e574cc5ee5a5b7e47f74ffdcce4a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcf8d0bafe7d4642f69e184af5b25441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82f4ee720d7151d6fdb74d900115ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbc6931e9541dea5363a2c2b15489c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dc8f4abe0fa2808410ffa34f9ea9544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3701d551f41652a92e7d11fd60bb1a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb781b54ac95ef4207101626a00499046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5a09fb9d7269ffff2a61a441e418747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9bb1ef08c18fabdf3eb8c9ee6d9c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2219b94e49430715665ba49a12073fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02677698444c35eddd351957ddd75750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88862c0a729d210bacf8ce75dd25823451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa468f66dca1f7230b44f778be737752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093a10df4cbb357a4517293a560deca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8277a120eadb3527672635978d4e1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5005f2e92f91a789dabc87b5bb2cf6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c6bb7a516f2d5a8a4ff100e0d69a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e6ed8b7c1cef83fb8f9a37f8e615a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3000054d9b3ca5b880cca6a150d7c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbad6d560778227ea1ce3f3097209c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4d3b2e78859a208b0ce0ddc069d4260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4917e1785671b955175f6b5f47351d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b6a84d13014026ab4d4ed78dab31462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec97c774145ad5114d289ea148f47bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d474067c703eeebf948ddc2584d229664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee462facc5ecd601b2e4fcf37c232ec465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e28ebc926cab514b42c80acb963f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b97a0c887f6658821479e2f7914b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a752ef6711c7d95f2a52b807ef6e3f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5561564888f92ef4d1e0cd1e488f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75390e1813bb59ef90e60c1dde376170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f2aa38818446f9513415d44ee1dcd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc319e634584557bc19c7f193ff140d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5da64bcfb32ca51011a8360e7683873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349da98374c6752c32e9ec99bef697b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0520ff34db4f81f013549a3617b4a7075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3a3fdca92449a863ad8e77bf8fc8c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77923e93d0e9add1784d1ad6610e4077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1c62a62594d9ec9d2f079ac156ad078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194b9385941a48148905e11fd679d4d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735658123a71394884103aaf671036180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657f0fed4252b29504280e9fae1027681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc01dd669397f94d4e4569bb5ac3f4382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332a98f6195a13438a4d69be242dcc383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea6a7d362b93b92d0312156356804584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b4a7eeec6f8e76811687d7e4f354585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44cf6be1086b4f7e50b96c30b3572886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcf3f102e9cb9a56f2dbc76cd70fbb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6917e9bebbcd99693672218a553f39588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b49b06cf766ff80a35463131db7ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f286cd42b9c08f8fcb512e77ac4e98590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccc74111add5d983f97cbb87c57daa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1b4946bc48e3226c90ddd4f8ad6f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdc75929d78bbcdc45892c78fc77a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fae7243e72f8711a9cd77f9775d5394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22657f193746a7aa050f26a174cb80b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4866d0223e54cc29e803a17a4c14996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667517989170e7675e00bd58475b8aad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a248f77d328c9c25e235a58906974c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52670fb202e68e46723f76bedc58fa9c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8d76e3f98ad23a61cfeff7e77ae60100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd24ceee5ccd940b0787e8bbfd7042101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12aefd0264960077529aa2094cc935d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f271ad5b162bfe37534921e1ff1dc93103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11354e15803d3ace60badd016ac3342e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd0d75f77b2f2bc5e69b88b851913c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66de9956a55f750a94a673990123da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2c65df03672d28fd0132c67cfe815107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881de103daefbc046bf1faca88237b62108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9603c49d382d5a65f72cd2a5ed85599109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9570e40fd346f4714aaa67c635d3a5a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb8162d0617427e29fc3b3da27e5c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74e3e1c5826df945883a4d67c69932112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872be06a4b3fdd7651b54c5d22acffb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a400405b02d7f3e3b2d4b9f2a46db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ed6e2524868b48be9e1d248edfbbf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6097d89ad2a3dec251a99ae3ab5627116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f93189ef4f04f165d9b21b1af8a1b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0e981451cdca959c5d919baa90730118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a784f22d03e83fe4ab8134a8fca7366119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9312e4cdafa118dfe9e831a92baf0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b0321a147bbdf12b70796d2216e34121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932a462c53ad5602ca49d5b77fd1902122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53663995b876e3e73a7ac87b5fb6da3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b70853af7eabb69ba5df773ebd655124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a921be9054a247ce429f061308e27125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaaf2e4383cc9d0891cb1635c113446126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc0d3c21ee5cae905088ec38fb59aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6345b0d9003471dc25bfd4b02977c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bf49cbeb8b61a9d0f24442be0ce8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e361934af9becd6e63f64d0ab4f2608130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0b00383fb64a37ed68530f21a9ef6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858c56f468178c65fc696d132f30391132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7bbeafcff3ede2a85155965946ebe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e696276a947aaf926c892032a903fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edade301db30e320a0d477de979e260135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997348c6ce4f92dc23df2732f6c76e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc818b3fd90ac487af579cf79af925f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f071fea86db778067f167d24ad9d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962e82dcad626677aed033051ebc64d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777944234782b6f9662e67675e03140140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e328d02d3a6beb3e00e601555b1166141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cd196e294aaa483dcc32d24981a5b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bdb6d3f91af9500fcf677b1d428e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fb959765edf32842142bf6acc22ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0507a78463a9c33fa308927b797dfa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb384a2ccc0fb33c360047b5ccdc374146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7dfb54aa1556c5049a4def20f8330147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4d2a9c608352e74ef3c98ec07a788148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e07d5aeed6e024f608abe9b22a249f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec50ef59adc19bede3cba0ab1725ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a2075920fe8a09735f884412566a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688fa340acb89d718543b2de51a438c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098dd7f0e205eb19d946f311602377c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcd620692923cc27c357bd2ac25a66154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cae539da4e4d75700e59660d79480155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4704950eb28acce0bf93637b1ce19e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f73d5bff8929163fbddb28502c9dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbcbb93ce10e042b18071f5ae49f9b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886b750949c1f8ad60cc020ed972e19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151556858a856ac7ba1db12f55b40c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c3e51040479a292c6012163686c2a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6766ab3cd4e023649ef43ce0b10c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58945d3122a15ec497dd2dba3eabd2e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0bb639ce9b70371565f95d133c08f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d5616f40a924976dd1780656ceb9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34c3cbefaaaed455bbc4b1009f9f87166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307cb3dce9c98e14a7021ab6a682e7d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e05f21d052096dc53e988b595a37c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959906d075a6727d2db55938c3d32a7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4570aa2aecb19832d5c0cc7e07598170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee84d78741e04acc0d2e4d2a9bb855171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fe7d975c59f8960cdf83208c0d54a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59526838e0afebac1e1b38ee7cbb63173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6543e98840c6ec2555e69d6ef4b35f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578cf0b6c3f82173f8ce9f4f60ccd64175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180b81eed97a439fc3de20dd49393cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4f5155844a1ede3b934de995baffe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860a8a73c8394703b01027960d2a266178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967c9bb010bd1030df51556221abc25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ebbd85123f17e597d1a2ae1a801b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f9695600a2c4207e974bdd021822a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a895125103a81341853af9d883e78ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df21e99bbca1a346378123d94b5883183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0b5dc38fd38afe6f021f870192b07184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22908f7ccb54ca24eb25595ce1351900185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad7ef7b6336d935648f19f64755430186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf286dab5feeac64bcd7427d7479217187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dd6e26b455b413a3a8318b13fcc2a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03090f66fa240858f2758bfef028a5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ae84654d336b71ac40371b4b69b6d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b49be81234a27924ab6ed7a2e8cc5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287750fde84de7401d59fb8d92770ee8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92bdb3cadd7068a509e21b58df1afc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b582f600ad59c00f67517346d760be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db671b85df2652f1636cd0ffe6320d81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91109ee8f2daa652c0e14aa28dea141196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e22502d8630a432f92f73470d82609197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1102482b1bac69efe295c984015071b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcb964dc8301b7989888d9f6094128199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d7e38807d3fa54a2e42d7060d3238200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd8e10bf38b4e194450f25c74c03e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e37d034ecbe9192006e5eecdde0a51202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084439960624043476be48da338f0483203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01d2374ec0abbf378fa5ba6aa37059204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473d82d183ab43f2c2135f388222dfc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9ccfc0e4cf0192650d85cec5f302f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f6a5aefe0a937f0e2aec03cfcd76f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10864146aa9c1b648843027df35505d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bdd0f18cb3a0f35a00399bf095e70209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee1bde2d7cb7bc1f11223f057720a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588e7f2225aab418f4c2f300f488073211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a1e3ad7b6a509442e172ce62d919f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418585084b507820e9b261c43778f09d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c5866147b15c5336b3e10e8982a43214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f08c13d79f1125db3a3c39fa6167b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edec1459ff57c6cbeb9a23df26eef0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b14cd4fe638abf3a91efe224fc5c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f60da4f67b9e0024a73970a9261f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54af3f3cc3b17f9f74a7173b4548826219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90985691a754a53cef7a9caf74d5de47220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470a839fd7b72a288efb248e3f8f703221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b65f74970edcfb812734765763ef54222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600cec6a5d68e78bddf66fde5e0a62e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be002be157d01f3e6419ebaee61b8aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdbcb1cd3cd386da288ddedc8650b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0e4d3fbc1960fe67ef62e6c5cb488226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265fbb181c7e3a75f98d6cc650440fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c33996f8d20433e8641db5d6fc3f9f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3d491315e7e29c99e22b2f7c3882e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4620310a2237e414ba78c64f0a1d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92437ff85318274d095337b1f05242231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca75727b942c4f348534c80356bff4d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d38308648ea681fba4b30b9212143233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f191dcef9c30a8afb54292296eb785234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73900eb652eb73c50d7eb2875950cbc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bceadb54fc288999e982a1e6ca9126236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f00919dfe93f98c15ed13b1f539dcd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588440e73e87e2d13ac21afbe558365238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a066ed1a0157d30aa09d10f228bceba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b4c3486514ad3f9f20ffd24340d98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb4bb03e73b8b8d469f8b0fa9aadf4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bc26fbd864c06d32c43c3cdc7769b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab1ebea93ce8f77efd6bdbea0f8648243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bab49a7c9536de99815e81346a167244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5429c84c88abffae31ed48626d19f2e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85a7dd74dd71fccad0ef581d3f92dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65778c43af344cc9b9f65d30600e861f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c47c63a2506505cc24008e95cc078248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3939d627b2b5f03c4d39b8bc93afdc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fc2f03f594190d5d5f413bd531012250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae571dec0468ca0c2e47ceba2b5aedb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b47faf80bc82df9bb2d780dd44306252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7944bd2207e558bf7f2d2d26835d67253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af716193d05c1fbac0702b605ed28ca7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2ffd464dbc1afd353cfdee098f126255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521b3db68875cfb886e9e91bc488263256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f94d9bf001f250b7c8387b503472e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbc7b9edee5d43d9adf0e5120699a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def94f2bf65a5610361f3ee59f191ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6586d409e9f357f6ff636c56d4aa2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3dcb0b9ce5aeb81dbc58d7d1deb69261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0a254a6e8f2e492a4efc18bfcb810262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aad7609dde86c2572877f2a93f4dd6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492d2fa281f3553c7999cbc7dec81df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d46156c6670e68a35fa1209a30309e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba585199cf5482c1ca42e41c0c37bb9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e886c77e6d7db74b41b8dbe7d9e1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c653b5d97d4c264261912168ff5c01268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ebbde9f4a6618651a919a0a6bb1ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da5345abfb17817f0dee7dbb55a80d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dd13912719e644a80bbc89a2df2d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abcebada2958ddad94b3927d2aa8b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8d659fe079e68220eb4fd4d17c3da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac001322275d0dff88b831c6516317a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748aec70ddb42152e6188263f9a745c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f598fb53169c2c295232c7b6ee877276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1542259b120a2d7bb91401690a269277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2517acb60d9e63485bc5170c678a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa34b51d26a105122c7b42497e7af9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56afacc811c4017d536dd05df62e33b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5a3cf7306158b076f0a289104763e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498f6c128cfb48eb9dd0bb4753a51b9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ece343c3764b7f30889e5a3bb514f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57110fe934bfdf0789f5cd260df56290284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15530d3f84f8f133b759b1ba6cb763285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07493fbd39a4abd6102007f6b85a3a1b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0f5caded703718466f378fe3c4a9e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a87fde5aa3701b011c2b9dd5ad0c6e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036687b5dd1e65b4caf9c2a9f675607289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66682d1beb5efe97c257a5bcd48d1db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033192a27a240d7973dbf7f369357c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1248b0d5940ad4b065155346b3df3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7f5ea24e56a5edd905eb18e83603a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd2fe8a4a9fd65fbcc72d55164dec7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e580cdbd6155a6bf2e11b2b7ba9204295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513421beaff3448020b4b48f2c7263b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04026b4364c8cd94660dc33a57b75820297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a12a07a882282d61c4790659c69f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fac84f213fbee635e8b6a90dcdab1d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889065432c7a20c2976249069f49eaa2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ba12641053957f7706feb90e38af7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc53f43bb4bc49d6a33e3c612956c53302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749b0c338815546d09bca783301e691303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729848687ae6a112f7cce51518d420dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506a9e89040d1db8329406dfd68b17a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e1579cdeb80dcbd2655d399264972306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97519dec5437898fe2e455dac6bf82a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af47d68f7b277acddf118800409aa0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777360f538f2e9b54f18e570a966391b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58429c3cf94522a5a43ad0cef558cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811afe1397ff925d386e67acd8d42acb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4857fdd49b87ae58d60939cb67d04e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15c9e2dc79ed039452acc5bb85696d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ef6afc3be9d66f69fb451ec599a32314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5658b416b38528c9025345a596c2c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad713248c776c8af268279a14b1ef9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db2dbc2a0323f31d3b86f4b27be39a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334bc8c1c47a3b92dbc7566e5a17457318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab16fe6335167f1567e05325a99bb0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af096ce0a24aa3f283e34f1663bc97320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6d1c2f38d647efe6db4e87c6f5fa0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6e98c05f07f9c6e700d90251ae127322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe7e1c94d28f4418f7e3ff9805ba71323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbc53ced559c13371066ecdf8ffa7b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390591909535da59e2b1a6c162a3bd0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909059033d10f9eda484db07b97982d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab77d1e9ae5a5052f40552d7fbe387327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e716e9135bdd946a0e3b00b2c803a3a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf03cc6b3875c1e5033d7c58972239329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8776522401264c21f6a9bd6e1abf1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b8a0f710d19203902fc157bb6f599331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c97c161ee1d84074bf898f9f72944332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3aab8263fdfe8530de821a719c46f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4227f2dbedf28d5d7bb8712a12d84f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d69b59d40515e8112c0a2a6e36686335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e978c092e22a07da16b007e7cb7644336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b170c564fd73fba4e5b25da29a464337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cd83444741fe134f74907e472ec7c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d60a036242a67b77abffa5cecb544339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63697281d68c6ccdd36a38e5b0b7334b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca9dd79252c786e1ab45c9c0a23d72341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da399e8dbfb926e7ca4e4b4afab4157342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d28f8e7711b29114607118ba478e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f87f678a0e77bc6a17e762cf140dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc01abba45860698be143bdae4c8ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dadfe38a935cb32479c5ca70ff8f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63b7762089061ca0073a545cd661cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0570ab6849a487cc33aa693467ac28348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54173524db5c2e459a349eff9845542d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987bf369413f1c8427d3fb5d6f0a804350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab900ce9a0739e0f792f3610c75bace351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31b7dbcc92671bab189c3c5c73c655352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7fdeeca1dc5a671cf7b83fcbcb146353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9bc7464b75f5937504eda6d311c73354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b46e0794c6ce4f1297eeefbaccb96355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bd83b1d7db321e1cc9ae6222c2384356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889deb4d7e12eb51793350bf2e08f6f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b4d517968c4b119d3ab72b6f7b0f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acd76db5c93d79f02211ad9f850c3c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1365aee87732edc1bbfffa53431c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085c544e7cbaf911706bfeaa8bd6c53361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84853de8f48db2e12a28ea9295d2a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ba7a1f2d89a2fab191e95b5f2cf12363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc28fdfbe6c51e7bcd59da6e23a5ae7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518359994ec6e1de8ec079230792944365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41301f435226656bb1220261636e414e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b0b8fc4f5dd6f7b6143bcb6e4f587367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c5f7dee0d9362e0e38394098599a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa7bbf7d689f2c59a7d13102a6e2a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ba72bd2b74877d8dc4811ae993238370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6d990f25213db7f15441989f97f35371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865183ab0c62b53a1ebe71a465a8032a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482504cec9e3066833f8d5fe615b4ab5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41517a27a0f2caab895432060b07979a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da8c8aa85a189b6da61ebbae6720cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5d4189b37954ee80e48ef0370f2be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22378061b9c087372c76b0eeebedbb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba933e27cb3ca31de553a9afa74b2002378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>