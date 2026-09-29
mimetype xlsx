--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c785e916df4951c91555c817c68b261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e024fa325292b16d0c74cf9765d3ba82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5d2eaed2016817e1025c1620a57243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab53f856b3b68fc361fde8c1d592f354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9a13991e823026095189df1a60dfa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310cdf5317848caa427e048958adbba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515b52db38d810851cb2fb01dbea64a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef6764ffd7e4e8710cf2be89821a248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daff7de5888c626925ff64aaf8a15e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa27c2f364d6a2dfea3395943dee39b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fb9a65772087f4fba9483b826287411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58fb03a570916041e12b3d0c816b1312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7bfc79beec4dafc7628b05889705313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1a7abab8eb98bc440282e249cd35f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2672902bbeff17ea4c8d3a31b8b5815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b321dac0c80136c1f115d0596b0bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68cb19ea59fbbaa474f413eb6ff56417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67464fcd7af056dfdd0aade20658329318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318247cd2bfc6b102cb9a50ad513c9119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561130605742c28ddb4514193ed1ffb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae684fe2c61b380870e802938c19ad021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffe1848b5e69774c55da4dd1a1b17d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bfdf43b6090cb46a4d062e28eca1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d75fbef75ec12a0b017fcf7514f28c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c954fe0ea7b757e1fdda62dd849e3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da2dc6564049d9806cf403ce89035726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b781ea386492aafb6e85a05b21ee36527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084f9e69096939caf5a3bcb7635a72d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cb26b770ef58b5c95c1450209a90d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53723f00657fac6b14e1b63775bf9bc830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd992e31355a001d27106a15bef0be831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286c382e4e92a65686000ce20a1885f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b9b9c9795a2c2e04356d5ae40dfa433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274cd97df3a59ec881be62e6c2dd6e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07af8af12cff77945f512d8351549035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397f8ffc95cfa87dd6bacaa95ab1b7436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076f0c253095debf1ed1a65bc6bcb8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f22dfba090321b3dc056ff7ea7256338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a50392e65be803f1c6ea956d2025f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7842523d9c981f04f7510020a33cc5940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab81600efe84723f5ae89228e303ac941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537bb1ba57c76bb83d362013eec77de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4774f4c9f21ee55945c4f1b306cac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434741a40e0ec3491a68a1977a3ed6e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccded2931cdae8b919a50d0dbcf2e3d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2ff0ecd90cd3ea2ae5706664303c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa6df993344acf7bc9aa3ef1439cbf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51141ba7984b84bcd09e8987c9a2286f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdf5476a0e8c3d478770e847f235f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2c5ffd87519dd1f01fb7b63b9716150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2878c021db9434076890b548c4de55751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3c1c5c03e0438ccb3583740af395d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f36fc466e0402c83ee69d9cd63d0453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7333437660aa2c832f68dfbcb6a0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13439d616fe1c2697c3d9a06379c40255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681b0d9a230528bcd95870ba335916056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9ecace1a0b66cf3a2816a50ebeedf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36675f6f502bbf6a0755411f6234b70958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad09a32a701cad61fac4573ca40a8159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f1c37172e01ac7a8c104696cf8d3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300702d3d2796e002ebbc33ab7b745f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9e6c645b2df7a5d617347afc8c5f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d328af5759a3cc60043947274f6f1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46720779d27606ec5316840b800bf8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a421d466c51eabc7847beec3d341b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf67aebed016958c0307831766eb7b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c7f72770082918a667f33c9fb636f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31374c8751d246b7522167a0edfbb3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dce00bf0281058bcdbf8e9318d0a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0181bb008f250ddf8bad9e546a33b8b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cdd921bff1070a3fc0bdd821f409b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c11101e4c03e9dfa99b0469cb198872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc7f9eec893f3cd1a8b0565a67244a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d509c49e7353036d822329367ddbffc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5791b13cc328c2cc82536febe50fc675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcd8c183cf78a0ac4fe7fa098b6fa876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d5439e51cc91ba94214663c1df97577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe5dce6d4be16653336c7a51c0a66f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4565e4526c12af354ca495affe8250679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da789057d0c319e2768af255aea1946580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b3e5dfc9db268dcdb94a110cdd59181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e673cde9cfcd86914d317008d94ed6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df503615a208ca1d602f6fcb837cf383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f1501f09ab997256003cc8fca6c7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f35b81ff432a44d3eb2954642c48885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad61c1dd28600e4bedc74fb0898d51386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902708b8ae424a3c437c1a450a224cd987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c8371f11890811eea99753fd424e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206cdf4a55b719bec49c9efb61e1f5789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc72ff080196d1a2571a751b39383ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4f07d1956075d5cf56324a6bfc37e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f2f8fd9e07fc79da5da113b10ed9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c33b1a5dd590a75845c7fa6ff4e3b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7a75c9185b48b4215897a1ab14ddf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a752b160009194eb9a3c85a81998edb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d8a119ec770bab761cd080d26557696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f183e706f7fc1ee732177243d7ba9fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656b544af8c225aa24e965e70baaf2198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7326c5cfb588a2019471ff8948fcc1299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277be8272f4a36e59d653ca712ad360f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884ae924340e732028ecdb81b97692f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3ff7f63db8ec0e4de280897ba8fdb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf310b9392ccae33b2c965a6faef4f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda95eef0ee47a6d4c9932d9557b69f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089d2babd5a54811214ac76aa8b827f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b49a5144af2acc7e94be72af2a716106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d349e54624d0578748bc6d0b4618af3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d595262a474a63b3f8c352b23e84a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335aaef7bec45f14099dc61b524588e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c2034981cbeb1558a7143ff5e2170110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cc2d94a49213dbc4c2d2d6333e858111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f6fa720051f12f2e3439c05dc5f55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d22ebe13cae771f82bf78f6040d70b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a136303b86d8da877db1104b84f7a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7681e9ef7a0a871fc1dc17aadd705b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eec8c4adf0c4e864a8871b76e45d0e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9054d7e4770db69b99027ec590662117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a55291af6af743cad21b9b4c402462118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb67e9f4eafe5f6caeecf7cb8953b27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967274f651ec33b4a8dbb43acd10f0a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a29537af2e7b09369f12be59f4a47e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cb240f4e066b7a92989e49e608376122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c344ae30f18335136f654a42cebb0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f48075715fe0612c4dec9317f53739124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0fbbadddf4e0eb89b6d680bc0be3d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc3b402d57f28cfe049cf484990d97126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354a3a29b65827b8cbc1fa307bfff1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d31b1fb7375312d6b6fc1454c67df1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8796496e60fa29e2c0a836725b7044129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf545d061d85a47a34328d6de779ba0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b7c39ed647038d56e0fcd130aa03e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc35a57f100defbd62012eeb82d6ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeedc622894ccf04c9223138ff5b7bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b684f6156d50748c538fcba49c87c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73931abc97d52b2ab85b04fafc962b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb58a9776768eee277572521d43431b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5e8a532addb551c413867dc3b0489137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c03c8cbf354f8ed2ad945cb77ab0f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f0f09dd3258e0223152e37a5aa0fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f8c47aa59211fabc4e246f800e5fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647de748074c05800d6abe953155e3b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077245e9b75b2a0df374bf65965e924d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d56546f68fd30599ce93beb4bdd925143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d1f15d7e65b0b34438b7f0d5342e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44a134e5a8c2ccb27fe795441d2179145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba10a3e6d917bdd6674e94bc043581c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794387e46a88831216420f219d40c1dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35020fe63921230bbd08904ea8e4f09148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7e4ceccf38f6701cbe259a41f8279149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980c5bbc4d3b82148866fdb673e92d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a4cd20d441eee8447a8c8506ecd2e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541aee07d138a621c0a2d29a7b37d04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8512b702e2a4c2ec118eb89a5e7eb19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085157aa1a8cc15cd91539b8b3d7a9e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe6c78a13be2c18f233422365864f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7530937410308a9736cc19ebe2178156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870761dbc6d6c084dd29702a83e3dbc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3845da7b46c3228049531c08e37dfc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0430e7755e6a6485ce3e613341324a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f8b17cb8806dc638309e338ef6717160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e309786444d177235568d2af0b6251161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cf318b152f41fc536766bd396174a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace64813b9b1a6bd739189223f38ee48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46c0321e8d0580820e02a0cab3adca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245642e41a39fb3e24c561bc94600f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10263e8bc9a4ea293a8d1f8ccd997a04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5931468dd58c916c2376de8727e355167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16587a99940b4d9b1934cbede36c92cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750e3de0ae2b4e7bccb25d77515c5d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9512c6f812d216a4bbb1eafc24b646170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817edd9ce072fe6344c704c87852c990171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2108ca04eb27f62b759c84c70ff6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd26355b0c427195c862edb097b9517173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997826dd60fc03a2b8eae4ae0360305174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe517594f924b236e053a608449780175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92d6570941869950f5054d46e06e20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d5048e5ec3da1d6ffd582e28d1ba3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac16421bf535425905519d35186e360178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df72f8d99fbb1d59804076dd34fb134179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f03f0da7332727515db9fefe2b156180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a1e715524717ecdbd946c254bfaf9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b321ea6cd9efa4d72ff4c518b33fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d8943c0299afcf26c97dfbd1ada40183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7bdc8358d5ea9973d221ea06d4b9a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51adb0e95001fa3e7d97173eb1571c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046905e6f3ca561a981c3ea6f86f7aec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ac97504feae16c2dae31853136fb6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9d4bc0325e45e9156c8375dc19a2e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0915bbb2611907e7853936b2ee392e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4ee4a50ac43fd686c9be6dcc1970a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1de0284ab002afb878ee62d0bb419b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c2ed748ae1d2cc584fbe5220d2b68192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de972202ec1d540aa9e6f576c9b765193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285db03106c797ec3685b192837bc225194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ba8032ae3743e55466a77f0301b3c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12785b23e5906e29f24064750c3dc9a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c7e2f734acbb775fdc9a2499163fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cdfa078077116feaa00f31f8ebb90198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1655d8f9257b00addf92e983c4f5d00199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbf6e89f6ad2821c96e0b9dd02609f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ab153c664c9fe0cdb6b2f7ed25e16201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e659dddde1472fd1ebbb6cd5f67536202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267949de6c30d2bcba4e25a0b80146d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634a8a7920ba963aba5671793ea5d63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79416e58bc267f7437bc50f884d072f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826312f842b609d9f75bf641241d28ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc287990243e57fd059b08f9d9dadc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8962668848505ae82bbaf9e29c862b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83af3cf8d448f4cedc4a5c500c15106209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90100812c939ab753bc538a943c248210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88effb6bc5258cd16727fb694c3a16d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be26e8a390f142eda2a63c9caaa5dd9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cbe8ebd06ceabe8daee8a738b3c8e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb366ca5217a09e09fafbae37ed22fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583f008371b2b2e1b92c068be441a64215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a58d3930db6d7a12ceff8cc478641216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e93b65c4f07d8431d0275921fed032217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040753a4f6755048d424dde700aac1c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121a594a889a14629819717bd36a25f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8f895ca10889e56d1c522b4ff23f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15501891706ce0a3b97e8faa33b9762221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d66c822a728b081240fe7a238fa247222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c65ee542dbb79f5228365d1cea27e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c4c302810c011eb61247666995cb9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423def57b9d567cb00c5723f2c80938225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e040f85eb7906bb06d4edaeb543e55a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc2467d16a5d1f70bc8f57f3a9358e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c719efe35fa6bb704cb150c0af4843228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27f3079fecbab42b259464f3ce2ff6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484ab2df2e3c749690c1306b2cda2a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa247c7a2b43dbcf494477b3b75298c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931325318762609dc946f3777e8064c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b78beb406206237e5aa4b65e6a09e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d85c1f9642e7c88b70f1405e874e69234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cc9d2b86c84d68d91d98818adc36b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa96973a6db13e1755726ad4aa3590d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4155211c3b6e21395dfe25025a65c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e7f2c18c335c8bd29b85c177cd0ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61395f0cc97a5ae2142820bf8434dc63239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851586d95bddff8d04bb1ab05c4d923240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7daa29a512f372cc739b69318f72b8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a532e22bf78a3968fb6480fda8f9e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193ad1483c5493552be315719865a97243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed22c1cde24e7678176492e1e0ca015244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffb3ba6a92f901c30f0989680e77ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b97f5308b20fce10228c4f1e841ed0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c43f961f374200405244c703dc5edf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19faa5aab381a9413b228ee0520e07a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a9a25ff86be6fdf192a5cd73533e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf53510f30ef9ceb79096a8f28933a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372ddd02a4a8dc1ac20d6617dedda41251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61de9dc1cd437ad06a8f18f3806e9e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4464679d07e0e41da22063c1f74b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a8e7dd6eb53eb4b17882c34999919254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405902949938c950364da18ff6a898bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ecafac7f59656c6d46c1e767ded10256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71f48197841e919d82ca41860c2c65257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86fbac1b443fa82d2a48a1b68fd79d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42418e6f94c508474a1e2c0cc49955ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c7598b14bba4aeb97a1b23221314c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc49e54ec4801b60328e59f5cbbd7c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20a18978403313cb804e1df57c203a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bde30b8d85a7c968971fb4f0b1827263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad81ca623254cea42da6b2054d9dbca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d81ebc9737d604a571546766aa71b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df138ea0b717815a5553c15453c080fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfc2b26376714b3cbe3a18f0f42f3f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07b2ab587c86856d810215dcf97a7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82038acb3f0ece3083218050923ecc99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac74b4dd358bd4ea9ba9af953345fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ff7cb33d5f847ff408832e6fdede2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343f512f0d361a24104857a95a145e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e21e239b5a101967b67582dc31e736273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8773949c2127a2a8c9ae000b4d3bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e6bd22c296be503f4770ce06de4fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57072c95e16e8bc31364ddd189c4f282276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b163cc06001c7a90105e48f309ed45277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71109982b78fde315ebbea2ff5de67a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348358a778424aa9839ec98074ba4745279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115f3be29c56e9097fd12edd3bb4401280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccad8f547869a08a2486e0a87bc3d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee32d99f6174448c79a80263518989282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136800722e88697a45d2e70c3e91d311283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928a7983dbc9836b09c32e388247292284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b1e551fd9a2d031009625ef0c2855285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf8bab0e9b2b487e8ccfde867e39ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3161b2abab0d6747140483e917d7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd708fb44d84a435aafa2a5aa3921ff7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822e4444060f977762541e0de1d0ece289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b3c3dfd5195654522e800ac37af10290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86cc6055d3c8d19f50c21a2c1a971b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4774c481022118baae7ee58773ce1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868728ea97eb676da9c2e03a9f1fbec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fcbdc65b164fa42f450d9bf2303a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67400498e03c9275a956e832f940a7eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c821105a05fda037f80f958d4a335296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c50f79c61022a12c82de91a279051297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797deea360536e2cccb22e3d3a4b0dc4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497c3ea78212cd2b94793ed9e918291299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c122f4083dbd87ae1b1f9686c3f84f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa5c08791dd63118705563233d5f56301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c8b36980442e9389a26f42c674660302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11aaee54c246ff694193d1b10d00330303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846ce643b57f468d06c5c6ca17fd30b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07af2dbc5b0dfb7d1a68cc7ced99a4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde4db462d28ffacc161918005bd8c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5778123c2f9285a96a88efcd1c7bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b51ac8900d146d1a436aa68a93f18308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a57944af71dd092a27bc9af254d13309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64a502543ce5e78dd9d8d3580a14cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a525a69bea62bf8a1b828ffe5c5a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757bfa4c94cfd6f7acbe2c75c79a7e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa6a2307aae5189c3521d7fe00616f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2367bbc0d95d5abd63e10cd5217c5d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105592feefeb102cd06ee034d5639f3c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cfa3098b0a674ce00fdcd5fdc0aec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7257f1768d7c1f52d44ff14ceece32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3415046f6da909ec0329649d0afcca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df377af369ce7ae7dc79c6b7b12da6ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ea635046d8e9e53637ac400d4646f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d847436a3fca87e6ebba9286da72d7b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453a0426c6b2b817f741b0e721ec8a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47ce0861b516cdb9c74bb3f088e2e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22002d2adad012fc69b4a65cf6fec509324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffe30b2027cc6d80ec5526d0431529325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbcb753a3afc7c615c8d56c19a8990326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e6458ddf53e7f6ca29aafb3ad6637327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2da005ed5806ef9d8873864c3cd335328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8c9056f0119a0c6340fc016baf8a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a9fcab5de91afb4f7c903b0c57484330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47c9f89df0eff6664628ca40c7d119331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8e3bf0f70bafe2dc325b818fbaf60332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f786cb1edcc89da43632b437d7f9e53333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a5698a453d5ff28647483c9669894334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0a7322b3fc984b648cc3044661457335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cc74c96a2300bc23a09103b9170fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca50f798a94706e3dda8ca9001283e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d2408e40cf672915f025a15614df3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd78bea427464c8a708edc0d458ed67339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7b6df9bd228568cc68a4fe7bb04d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3864a616bbd13c346206b099ecf629341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ef6908c40085f58ec89e6463df4d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2212521846f5a04b9a802b80fa004343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd0fe58d2977096da5ec7b76f6a368344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba9fea8198879738745a1894acbeb8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163ac5ca6e794a00d0fc1a52de781d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ed21ee6d3c47dd37eee47b9d9f7c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883f8b8c1a9438c9d79c72a3cccb9e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456a768dca7b3e12e767f2976820386349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcc55d8beec87924bc32f391386577350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb88b7c4055a173cfd16d2bf52af91351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018c75008f4a3b3e43d5827015a2553352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06134357669401a221e0817d69a338a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52f924b13a003cdbd123b4ce81cda2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3841776a44d7a8a8dc0c9a5502b41c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a7b4aa66c57ebae9bbc43b8063a2e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e40625a6dde01cf6189e35caaae7ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e622cc7b2811c9aac81d8c799ae58a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba151b6b0746c2960759043d7f05e7ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fd886a540c524d1ca68dd7e656d7f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec409f1a0911f596e8d285d8905205361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7d98fbcc31cf54edc125c00d41f26362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472a001b4f4bf8d487acf29f77e3f08363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f1a289222fbafa9ff8588e01cfff7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d9695959eca99c056f6288b497a0e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da34082815b95d193c3bf551d79bd2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f47fad93ed0144dd9f35436b7c9c27367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b1734b026d177b422b28d6b1aaaf0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f55f4850d0ef3f53d8390bf3e718b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01796a750dc2c9d2d25645ca4ecefbb2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a32e5467827138c3ea1867f92a553f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b612467adbdf34e8c6cb43dab12802372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56734709ea908061bbdf52d067e8cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bc32bffdbb7bacd7060d454264d3a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dfbe0bc27dfc0e9fd7c82580be2a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55023ac258123bfb2833069ea39267c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae51ffe034a81e2173e86fc3ee51e65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61548d5c8b35b3d7b8802eeb798db4378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adf577d6338488c0595739f12804871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21324e5dfe90436efcb0fee0653e86212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a327bb698f96acbdb126504c6a82d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7dad37bc60605396a9a7c739fbb894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb324f2ce4daa58a45d34326ae26abf55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801496dc29a9cef7771e3d840429d3f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d28f33db128fb44ac74457919fb5557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab570e5646024e1f2eb885165ffd80af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54bd083b631c48210203587809b5479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0e2c15d4cf2968f10b6f20267147510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae29a2bd7cd65c2c3cd7b94131e58a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed536d328edc026003dbc5bd49c48bd812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63216425090fa9baafe786fc94f3cef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad0e4c656eb14e2a963d627a6f5cdd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e64269cf25e34648186a26f50295a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8f39766b0ff8d3b196b30487f3e5916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c6c8502587bfacf1f75a7fd2083cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43a1eda1b8cc2b255d533ca4df52df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4589944d2b829bfa3ca19f8cca45f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb452b6f9ddb53a8c214d9ac21741b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d41d90ca09d133eaaaaf357b48cab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1eaa2b3b19f260c1be43d85cc0397322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c061f400a8784b088956f52bd1dfa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83e1be8752ef791fa0cc27cdd38b9b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69277427afbfb2c41653e1d85f2ee125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2caf39e529c0df4091bf9bd09748ec226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a04d3f1be35ef83751a1d653e3af527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e410c6b46febc5e905c7a9cf2152128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d5d8a9e4c53c95469fe7b79b0880929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0633ce0fd24593c39f8e25dd7e294d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d011b5b0d437f99a1bb224d49bdf3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a03a8971572774b1603a7695b26bbb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06cf410078c15fe596c6144a0a0d0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7096efb5900745e014f2bfcf8076434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95925e86f9067ee5259c2495f51105e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e99887bb6417b31524dc58d8da179536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5d77fe12cf2e83974fc96a98764a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446cf9fb00a7c7bfc6ff8d0b2e37bcf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8e1cf7e684285c5f406f862d3d26339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b013a37632b7c218431b42b35a4fa540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91b06c01a130949b9868552c2aae9041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36be954f4d226af36f1c828cd99ef2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f74c41f107596e8aa14a56b540c92043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f474fd7c0edd5c9e976d786ae5a0a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9d7efc6bc188f2ccece6c32a451a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512edec97870501dc7f308c7fa9efded46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293a5472f941b6337a4ba543984f62047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171c52d440277a394ddcea3d1ea685a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59502a560bac8c1d5a6711f46a0c4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe536d4a6a8dafd7a104a667996d39cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31d4b425a6de60e9802d0a104b20e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a2ae1c5e6ae35c88af8527aac115152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4e21267e176f55d6d175ae1841d8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236aecd70137dd5207b0a79c07222a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4f64b56d23a18127e98cad9b2dabb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005112c777cd35d09d8636159cc464c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9da2cdbe0758fb38035ef0ddcb88057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250e0d7cffdc4950c564f4ea391f30058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce3e844e3f06384a702b26f764ff5359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1bdd054d93355f59afe5897154bad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3426f6916d4ef9d80fdbc33b6fcb3761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0d7f5cde8a9440f4950864732078b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616911071fec23f835baa45152beac3363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0d96f626b28de487ac742c732ebbc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0573220a6e98534e59624efdc5c764365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e179fb0a86ba653e404bf76e3ead766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f4d32e0c26245f346e74f5e4ea34b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea83be5c4f93e4bb7587288046a45e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4279f392e6f263567014ba2b868d3a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2ffa80cc2d644f6cd63689c51a30b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c2a23c9c6f9514418b56522db3b0c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9904062c405020f94753f9511b1de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154b8cdc4a0f93fdf0fce4b9e477b1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27272903694f5d63bd369ebcbb3eebcc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb8996a96bdd0897feee1e3256c3b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459f14ce662847a223cf5dfe0cfad7476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd8da73662c55e7189b3b6ea59dd2777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb048f999145a27a869e5737ac5452778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d560fa40d8498ca39c42ebb0264f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49768cfca6255609a4a5faaf285ad2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3eaf688ce83ff5d6540cd2c9ff51b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5d921d718a3dbfe32d6441975dc6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3407a810a8f1fa25d17ef307440bc4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd7f08a93c594c76412968b895e1e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297c1303d1dd8d5790e7af7b95e2c6485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3364aae43b259eaa5e410b77257dd7686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485da2b281f2b658b6304909907e006e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97432e4605afd9f843f8434cb2f844c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49279028c5775442f5046e24055d4e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356ce3e5aaf171e89d4110a1d1d306590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584da6fb3e490b8ac826c1c375eb559c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decd007720a295c02e85c7fbf108ea092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f39d3f79f6cfa45234c6ecde685d0493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75a5ff9377975686a2f5a1c68a277e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda940731623f43da03f9cda82611c5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4ea5585f4e0a4085bf4779747e76596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936332610a58b908aa7f0a1eea9a0ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168d9dce63962adb6dba2b2c337d84c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4cc059fc8142efc7ab13991fd229599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dc3aa2d7e0f58b1de75cd91c9e0c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a8decbb58169c5b94cc6df2d89773101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d2c5abe5e411204084e436f6ee0e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efec16729788ef5274091e07c2b4674103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4603a1658d3727bb992e2554741a89a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754b570d0acd6d0ee26a3551cd726ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34909d4375051a76377bb1c16769839106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251651fca60d3a453f56196f9c5ef5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6ae89e0e5f498bee390259fe29e5a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a40a67817387d0d4c4c7b08c80291f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa6299a96dd727694dd1e288efba69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2689bba45d48f81f222de7dcd1572111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fef1017e371b0e340ab126065f7235112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0794792f4ff98d323bbbb986e572f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71af7a5b43b73b6a611e2d2f340604114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877b083e042b196ded6155d73820f75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f5c579cf5d5e61244ddd125b871fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0642ad700028f9fab580c2f97a681e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ebd16de93063d1c053b016166329d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f399a352da65585246e8b39d914b39119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1fb53fa372dc525ef6216521d6ca4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b63275a11f5bf32f2d326d7e1db32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf57f75e978ed534b48dab32e24b906122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de6f069d000c660a5da48054b3c5c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a42d7510675a20304c3c0d7d85b01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e160cab7b1e27902edb719ad00a2853125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd110fddb7cf93853cc68edb3a4810f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e5c4bf84ca170f92e9648476d5348127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2fb0590b95a153b20ce1a63170b56128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dc7c7fdea3e73542c2b5e6bfa5dab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05178068362e093120e7508256943695130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006868f812a70ad1409b928ec76f202131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c428431b3491944c7ecdb3bb0d683132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142651faf2af94eaf6321abbc742901133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585b545dd4c445d8c06159917e30e6c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41acb695fbe09a3ece575113a4d2d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf569a19f64fe260ef943e3fff6d5d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e6989f6db0bb36989f50e32118f88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866d5c3885f40df05f93421a9591b29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dea92591dcdd3c8a988d2a47f7114139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed4dd56acf5d686f88ef673aca5f49140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4f167de7c7968907fc9a552ee3df7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd625c0df70a32c822b23123ff537bc7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673fed4420ec5db391e465c22d8ca51143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f5e54dab0f76385bb57ddc3bd2f4f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179468e918f4c668808d1bc5b872947145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3a15c2feaeae57449bd2a40381974146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75a51cebeb5bd8133d475ce6180eee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3380c0c9a9a789164e97fce0a78f48148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da51c437a559f6e2742bc462a4caecd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc418a3e03cb78e4a9879dbe81e2229150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7896f5b24e94a8e4b256fd33dc7e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439f2d46cecc84416a2b0271d8f1955152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9ee202a6a55529534f4dd52162d46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1c1de66bbc2db27d656334883f4c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26948a64fc13c9328092ede8cde30386155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b732092fcd3710fb07715e3819debf9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb010c04806bdc4e8cb1848968811c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf4f26c643e1af38557b0770c6bbfd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691e7c3b5e7e19b143598f0d93f29dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66b998edf7c0e8c24f217f1a2c59f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26c150c4f06b9b1f61524cbd663f51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319a6c68021c45a70580ccc5ce4210e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ff0e6869b55e4fa32d5f09528c4f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ca513a0e9770176b1f1c29492f359164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc402c708fa82b88319dcf35a24fbf57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb5fbb58ec7615b1db1b7bdf20d066166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a66cb11cdfc32bb22e0685cc3c7474167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cc5433df5a9ecefc5f7b058d3da26168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac52f7ab7e717670170edde3deb6c0f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1d002a0f8a9ea28ae619bdeab4c67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73b28703912493a5b20d2a53faad1b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199d03c3fa5ec974e96102ab97e6c6b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2971f7aa9857528d395ff1a7cbd7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168d8dbd9a10946e01da6f8a3998b16174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e86c0a4e31ca414735136a54658f78175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9a1577ba2ff4f8180ab595015cd4f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05b1b6e8540a50c0000682eea23a0f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6425e342b883de947871a83fe92a622178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50de67c535dd2cd92b50ef62f450bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff82a4daec590fb3a78f3e77f7c8356180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b2a0c94c5727f5802549853a3fd5c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b051b1e6378a4cdf630b5dcfb718e37182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abd2cd5c36663d22e968b652d95863183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bb058ac155bedee3a6381b4a1a46c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c61533ef1456d39545be5c45a70a80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16621214bb9f3f55e5d211dc97a3c00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03416edce2f7d08c8796932b4c2e8d19187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea14d5877701eeb5164d5f62ea4336188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4290afc3661d20b79b7bdc2f91fc58a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19002d16d4fec6a03463758728cd124f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8ed32a7dfa89b36e4cb734329143f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d8a30defd386124453f8b1dada113192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1c382a24439e2cb93efdbefedd9ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592352ffebaebb843b2ff5dc872ec98194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d2ece0d7d5aeccfae60cd51a671a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73bb1249111df46d63798d0aa39221196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671db1d6729f82a3e7478eb337c36bc2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42749c5c96929e613bb6767965b6dda7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfbf1d19fae81ee70125b0fe63fb44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a26069c079c3c0aaa2bc3452ded276200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9487f61ec303f9516aee03f00ce30b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808ca9d1e7dfba27f1363d86389e5ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c628aaf7089555adcb31d3ae51cdd5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edee27697d8660fcf61ad0edb57c13204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ec00faede6025bcb22ef87a8ec945205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c797a83a8e34e1bff00fcd39a5bb4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f523e6635152f342a2ed36f803826207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fad71a3022bf4cba13b6fa0c41dc3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cee2095344bf985b51669f8ab9930c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80aa42f9cfca63b8c7796a1813371cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe8538a0bb21e70d7ad90ef3a37d94211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63d372f83d1ef446bf3fb8225303f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5d509447abc034d6a904381e84dc5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818ad188621fa402436499b68e9b5ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a605c6b2cd330aab7d199e744217cff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cac6e7baa66a9d41ccf7365e07c391216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed9613323956494f9dd35aca408c75217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba48383dd72dd74f9c1bb32ea408fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1195679f78cc0fea5190f7e4fb8c2f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d8868cf31fbf40e48d6cb87e5fa8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409d48ed946d0868fa7a15da3a2ae0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20c004edf33964e95804090b1cc719222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa06939f842d4bdb63aba42247c4bc8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f59b2900872ac7abe20a05c488519b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b62ac91200815450677a5f9c23d51225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaf07b0bc1d65a5b723289bf0e3834226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb2e19eba2e91f5423348447acd2d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d5762bc8975ebc8cb936bd61a49e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa08ec6eb3f44313662d449837ef970229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6436ca1e69dda049656cab1add0c87230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036c17e984b07467d983c324faa024a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0370e4a06e71dec2815344bf83240232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a431b525df98c5915224b50a993a433233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47530d070fdebd78a72abadd9192ccc7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f832352bfb285103656ee8b19079dea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db0efbbbb3ffbf3d817e87a600258a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff8011214dee95be462c45e0d6f470237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1022aeea65a3406495dfad23218193238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009ce216d310dc36ce39f538a88c796239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a057358e374ffc7b8d8710f8f12400240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd312a6d2c8762769d09b55611c0bf2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e6346d27dfa2c3ded55adca9b52fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0615a71cc7a5aa41868c3748753c48243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16e72e9d66a35b64b6e356da45134c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe814394860aaa29a8aaeb3035a3914245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba01940c34709cead5e858be0cfbc0d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e91bf09a720846dc06ac4f2513206247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a357b73c96b472e8b3b347da428396248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9742e2bf8cd3226bfac5bf2551d5d2b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bf38d493f241fd3f96a49612dcdd2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823542cff1f612986e944602faa20e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c65287f4423778b1c3fdefaabbe28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f0e5e7f29ea89dec99433e28d5adc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce53a0f5b9e44fb5f3d3bbc05b8af0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bcf3dd2b3df7aa7088d8bdffdd83a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4165e2aedde2fca3a57db4f200fcbcf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130461bda9bbd9a28c4a74584a8bcbd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859355bdbbdb5e68a754a2f0a87cb22258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc850813811fe4250d83b76835a4f12259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd136ae85abd4b757c37a795008430c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b70402f9d70a27b06dc320bdbbc2cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9ee5713a3782ffa25489118cf9e44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2889b546a96f18372c4faccc8119f30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c513f277f79a1fcaa37d787eef6ecc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824e5d4cfeb8736589451408fdbd4a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e1a82942d0e9defda48b3396a0d3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794de1e475eebf9d9078051dbe021d4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca1080c1ee830b90714c24b582cbd7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a201fe6cb4dea6fa38af2c0501dfcf4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83983d43a465622f50326bb5716f2293270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee07e1057167fd267bc6a907f6a2eb7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebacde10f9ac63f6e850a3e1678d957272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ac555c091b0259149a70c08eef8c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5fa1c0b2f7d3346d8eec66ad1dbfd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f4da9e9904f0f508afcc1674fc742275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fed313196affbb44505802a9cb024276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782e5f7b96a57aba847629c3b3091c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe063b2cd0227aefe21a74be44ed32278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca5ddc04cd373e5b503221a88c5081279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed52aaaa7a720dfdfa9c7b9a638fa8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a60cb072d7ff5302e99daaf47a796281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325c6b8cd72599cf66b947e4715bc7e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe110280b4a5936ca2e4e181c1a757c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e00af803983e50386f9525082082ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3f6df4375cf43b156edb9fd223b3a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffddc92ffbb1aa2537e2c0ccdf9732286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffea1aea7c8d76505d872e02699d1c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84705237745cdca6dc4b6f831f041ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03171235d2ca548cf0e87efde3a8ecb9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceaa47f7d11848e7163ab464b4b389a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620212a1ec1af6ea13d1b43c70eda0fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b94b1992aca983525805e71d8543d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d213843bacb19764f2745eebb09aec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291be5928c8797d61927cbeeb6ae0d2f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab6a1a410f57b2563051229bd9c7b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01854ad2b66bc8f4ab6cb875a57f31296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5bc87f9107d4e3e02785e6e039c59297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa7972918909571c507ee1d3115441298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1ccc853daacf7634abda94dde7691299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971cfbdc4e1f3b0cd6fe38b14e63c5b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b492a794ccc8279a17d13abafee6a05301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bc9c784ce39443d2f8e9d3a723f17302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2317088d44abe10f8e32b3db93e32303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bb2c74648b5e4a9d3270add216a45304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c91a54e334c4e2926d1e8e75c3dd7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44a42de58aaebf73ca1ea90d61360b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a52fbdd4e2c813e97eba9c5213094307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0738afdca8c62ad606d0255501e18308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c40c48fb053ada5619c190ff299ec0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf6528a9e6a4da86babbf401617774310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a5f72d6477e457fc50e87bb3c6dfb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72802984951e9b777084c6e83392c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d12a72bef20601bb006eb22e9b5c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ba70de99627abefed6b20c62bbb69314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058de03dc7928c999667f96c29d287e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bff09a7097f9b47020442a3fb1e95316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffed5dcc6128643decd787a7f4f8a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37438691cc84d65875ba6007323e04318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f5c50b773925a07bdde0fff400fac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885617a0192d99233e47d02eeed78cc9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125e54004a6c2c9a865dff542662771321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2d7475b749592452a2035acfe655a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec47b71b228b1bf728322c324c40de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba9ed0c7e2f7ef8a052c87683baa54324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082eb353ff6f5725d76d1a5914dc9ee7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9ac55e428db9080109d5000c3fda4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1986dd20cf8df6886789aead09f77c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfc46d40a429870d03baccc9f0a287328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadcd316a1d779d9226f65702efdc42329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb31e43f618b331d56887776153930e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170f936e8179e4bbc71626f78457c74331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef928f32e70f3d9257b8e1dbd4f4cb1e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77d6d3253a3ccdd259d7ceec531872333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a981aa225e147cdafdfd44aa4542e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0403a7d33f48f67ebc499ed23cfa6d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85b265755495b621656c3bad4526f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9ee662c222e3efdf543e7e4251005337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008dbe8340a701eca699dac6c0dbe92338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa640a77e9952b13ecf854b8825796339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6220b95416ce96cac85128b07b559e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0763e660fed3eed4945e1b2b503387341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f844a0a8f6c58af00d50e5d2c90481f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c057514f3a536a4fe29881cd19f83343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77774a4263e8617d64f8bb2805ac6899344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca0c9ad72cb07d286c98bd80758c84345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5e149d36a51e0a65253571d3929a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229b2c722ac5a003e30825033af5953347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254ecc873c6d8beccd96bab0ebba4fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fd6d80cbbed31859948991d7a21c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bb01ef5e3891d73eca5e7efd60798350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456105145c057bba54f16c71b370748351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22915d109999988823de6829f096b01e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc8ff7436ffa7263dc13b1beffa119353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e500e012454ab48f500ce28ecd91994354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1c3fe8a6b36fae90cd8126a4e69fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de234ab63abd0ea01f03d6d1158eaaf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4021fd14862bf10e57d5c22163ae9d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d8f97b98d12623987267b69962fe3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300ead10f1779846728ee889f0eadb7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e289b6c7ff09225c0734094609352ee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae0a547dda7538112545c216db0005361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ff702d360e2aefcd9dbb4fb34b045362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99340b36e694a91c18e6bb5a2569e75e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6f222bc918e1ebeb7d2f4fc5de284364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94635f5d1a83e1ca634fe2222652eea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ee93e0ad7276966b6764ec9cc116c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984eaba5016c763096c790478a0d1ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa24139a2fdb4093aab5d7da256525368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687c533d83e5a66cc5d08c1c447d07c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f8700e0c5ec80584e1290699f4698370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb15cc506f3ef22fb896380738e55e7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78301eb7257d92c26f808218aa9444d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6ce56b4f5f6cf552c1e8c626efce3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12ccd0016d5bc116a6bc4a31c2f150374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e3304dca4a00b9ed28c92ceadf51c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079612fc7af76ece00bd7302eae6882376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322843e7d50aae2bc9c0937c6a95641377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5c8fc3904352d24cc4ab1d76160e6378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>