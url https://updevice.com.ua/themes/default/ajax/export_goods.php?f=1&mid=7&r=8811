--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7652304a6dfc20fe11657f821336811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31de66be1ccb43bdaf10b6f1d5b8ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe91faec1110c40f8295efecfad5fb63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739c8448003e18bcf1d08f60c45818f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9dbe2298ea48950947d565eed1574a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929c2695c4e047c6b0935d31e51994c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b2c42f498083abb8c3a57bd7dc4af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893812e8edb20895c44cea8cb800fb68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c7a86df58cc23893c5d4905425d799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbd2ac2a81ebfb2eb4b112c6770a0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1df919e5c388e1d2c4513660670b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c969913b7e268252929d9788a4b1d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35f451b2de5ebc48b46319662e827c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae14c09417425717f1123110f86f0d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377eb1b96a2748ceeaa84e66d8611e0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17968c2fd6eb4cd6300ac90f773d3a0c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3057589feb6234356d00e3c0199b4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e8525e9370af7acf6a0b0bb6bcb1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b437f9d8f7b81be46ce49ddbf14a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb077fee160bbcd0422d706379153520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22ea26b5a8fdacb3cf2a41e018cbbe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75dc26339f64b3da21b7188ba2ee3e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b85171879da7a7d8d385baa8e897223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f07151e9cf764fd587892a097c2d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a00d98b8bfb7f5880bc7150b889e0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ddf7192f36d515187e1a4786e2ea926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da062b56ebaf858d6321d03cd284fa027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb17d4f2b0eb43b3b3e884671cbf4be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c743f2dfd45cbd157fe912b91f02229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87413d65765789f1a082db3a3fad6afd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a749cbd06b2c39e31906719e5eb7631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3313e7931287c2e1db1fe1e7118110132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75232340a090a2b696113675fbd6817633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315cc6b54cbf002746643df161ac81034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bd5afd5e818266b81423883b5076435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b39bb88db3a3122653e3911804c6b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6487d2dc99b6cb01cb2de451397d8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72d7334aa4b19b8d4df89dc57387c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9f95328a975e049f72948dfcbd21939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf259e630a9742f077025c13d60635e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef48d3fe3d6ef45e01a10f46872967941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9625e24a8c3e88413e192e35b84f32242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f6cfdc825cdca25a77a0678d9861043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e52f75b232b4d88813cedc350a04f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e0bebfcbfd583a6f3b2b5e7f565a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703f6aeae1bcfa697efe961cb3e301d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc56d358860a74a88fb08deca90ef0347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4be5872007dde855aa32cff9e9d1a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfd3f4dfb8a8662d1efad5493527c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79241f9ec9bfc1d77bd7732ff328d9ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c196fed01875b11af946700aeb9581d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce01a43c7b8867a5fcbe1ede97308552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb835ff23d03ba90c99c5796c6742253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5b9cd75d655f4b3965fccb54c3a4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4adf07085e05a2fbe9b53137e33af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfe284c47c5402aa9d669afd02caad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6680ea339308a5952ace2b6905d5657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36c48d06f7004d8e449ae56e584dae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65e009a8b694c3703833203ebd6d3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe320b7ec220f64ce9dc507b6fa924e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2b07b0099c0eaff74776dac75157561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fa167baae82c74a39145d9fd8061b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47769ab8bf93faabb7369209a3c691b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924cc25929ec27ff1f8ec27f86c578664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee995d46d1110510b7a1a2c0df9d7f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c9ed5429d66e6f98c489ee9063b9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aadfa737d0f05b577ccea0b99084d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4f75338783e6ce5c1c24b7e89084368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de726a9d494fc8cc325e3345d99ec169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d313dfee41eb85da0438bc54229f88570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca788ca758659e08517b03f3be1aa97371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b4b216c07a1775c546e468d459ade72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f8d56a454822ac0ad62daee5b483573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61f032678fdf88fa3c5c7c96eb003674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999c6bcc917d339bf7ae020cb086c6975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0581dcca98393590b75237e4316c78a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a992237dbf9f8b34f4c8409bb9ba677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52936763b4cb0091f7b1c45dd71a125e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223593fcd178d347f5522fc3602b92979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcb0ccbecfd02762806e45cacd099680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dc95e2655b9a03a38ba6a47f8807981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369e7ff392302d8c01cf3e403b8de5882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1e43bb8d27cf58d3a0da515b8ea8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227127e534c44ed2a2c598f0725783384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7de2ebbe5bf8e820b1c8ecba20182385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c4a6f0e0622b73622361328a614c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58759097b4067ea6797610dd47e985fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94e644e7be2cad65daa987303c553288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6982b8eefde29c32e1e1575843b920689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc140510626ede5930f2284bbf7a5b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff6730dba071d934320ca99233e62f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a923af1258684f7eb2937f9512a0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f51c595d79a993b5c3f676f15b1e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a2f866334fc3cc9558ab70787b7e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9a5b0b5a478dfbf1546e4dd30abe595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e742647380d6d9ff485b1c4495b175996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b25999babe35c4adeda8ad22f2331b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33963d7c9471086b997ad263b562bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc1f4134a994e3c82713e210a4754499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fea803e48600225c616017a3f9368100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb6bcae479559bca5684987efe2faa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b273e99fce2162cee85ec98145268102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308f3b72a295d1040dbb3ee7225ac60103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af704408e118766135025948a559bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edcbbb2224fce96a188c828c0d1f40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bfb8da92e75bd81d42aca6d468400106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cc72a8f9aea276d3a2947b8e1081b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac1aaeb10c0246bcc0b998cc4bbcf2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109650890a6ad7c240241e8f56da543b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ace75f80e618a73eb3c03e4d16deca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44938254d68ce7387c0d0e7a2cd2c34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716878159d9bff0f12902faf9dd376b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166f6e988af04ee1a38c4cf6798d2c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de86bd4aa53ba6ee6935d881a8909e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3746fecc4eb3f1219950f48f98521115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbfcbe17efbcdab1c4f396d8729334116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e406dd4ee35036e625b6f472de2d78117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069702320b5c1ae88e4739a8192db736118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d480941dd6c4192d91747173dae8d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded19825cdc5331360983acdb6f2d0d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11904168d17657251928147ddd61a8da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d558183cbd8bf05d41524be1a4e2f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdde7b866440b7950cdf1c6383b7b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c499b6acd58e3768c961e04d6ed3461124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3e724d1b2347d30b29536670fcfd0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b7183664f4c2cc94cd853000e7e32126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df077fbc81ad24bc8c1de3360eb90420127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d7783bffa946d78854fc40602d78e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1499127eff38023d1fff465980a3047129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1642be614e20f147542b10c4f6ff01130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1da522704c3ab9f0816b2c5142f07e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfceff43a9f2d01f5a94d7a05a54e0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096892b0ebf4f89a9af73fecf5cef21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f73fa495c4406d65e4dd9e72e4515134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d0aaf928ae8561e5345aa7bfbb2b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f3fa1ee2cd01136c3c6cd2e711e38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f332e8732fe3ded5e5483b87a08fb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20a300448b8aa621a81ac99df2e768138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372a97e07dc05e2ae5214bb7df6f50a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e552abf889fc31d6569d3f4691880140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd8b7d0ab40a8f7d32a96448533bd3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7169c19629a878db341c49e1faf0d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af807f27818d60b191aa5c089ba7feab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586553d44926cfce94bd4645230656e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e85484618f6887a3d4f06c5d6bbd2e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f92cb9ba2a0b34eda158c95f0bc0b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81201577708496ae87af79ae97632d34147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d5ea6b3ffe864c935acd8cc6e6f9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae6e7d32866e57d2cd0c3904b69a66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f23a86242ba9952c354d14f59e5cd4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a97b80f122d179b76b063f0b1bf3a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59aef4f098d592c89b9a26829389d9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2af7efe0b6989d4eba67b1632eeb81153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd182c6f3e21a6539f21192541f43c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6df7ff9e70c36fb2bc6922a00d460155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2594ebd28b5bdac106ce7346706a4f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a462b7bed22bd6004877163ec9b47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890387c93921c6a9bd3a28de48bb5b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edb1f411032c9b0c88a0b32dded0a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6699b7892c6bfb2d6406a970a5e97a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4668d4b8069b7a2cd48d99869801e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e201d28494b4b51b32b115078c914162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c73f010afe6b8b01cbeae22aaaf2d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bed6734fb5073f13833b5e2124a1d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e95b0da82cfe808ed4cc2641bfb62165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e79c62290c0890b774a064603b8b2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b6352d2ab03b6ccf56179d865005f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0f63c9632e7b2a0987f3bc1895f5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7fc55a34cfa5a64c9206a79205225169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558647e8e2ccafe51cd6b002daf33eaa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6529bab4205adbfaa8a0d4b11b6431171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98e76cd23665baf8a3c5a8ac471061172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770a4d2b69b1d3c461601a1668cc4d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686007e91e511769315d53e187101e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e88e3f53e248dbc407a7457c783741175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23969f1ebc87058759df58ae760c1d81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c962cda82744b533a939e358911432177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29755cd9168c8a9adcdb4d318d3d1504178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bea7d28b96156f3a41d9de38038aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba7be522ab886db3301a2f43c062e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8481dd9652caf7d70c960065f0f327181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbd629db90e9f352c4de6fd03595af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c70e79dea906bb8f00b52f6ef76bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db495ba8f22d2b36c7e98ab5ce0e01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa24bd98918eb3b1858a40ae5f2773185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd7849ebec18679c28b1cf5160bf6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348e8162f027b39ff546ad4b10c1fb7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf521a67363f944a834e11c6c18cad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0961c255b7d8b4ea832efb1f59c948d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd33a5e6b19e8cd74a8020e8a517d3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b1c0008f341c3dede4815abfce2c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ecfafcd6dec2d955ee4ea615fcfc8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d152b02f29134036b5145bcd18b3064193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ae0e3e343781d6fe3e38e4c91a011194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9fd45e92b810ae1a2fc4e7402edb3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c0a5649356cd9af3d88870825dc3e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c28fe2be194d6df66ed170c2bbbe9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76b1c911331a0e84316fac3bcae914198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cf9d4476794408e320f516a308fb8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe39097516bb3ad0232f7a8ede9224200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7685d8f297161359ae98520d25750201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8828ada3130d1ff2513d9bcb1d434202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b58445d08f27ff8e2d62ae6f0b4788203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd88e3e8376ebc70100395bbba1199204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c827199f77aaa2e784cea4cac290e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4dcd3737cdcdd691168f427d5357b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0641a6298479d33cb926f3532a249207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59367a993153c55f5526f9f86c9393e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ad7b1f071c8599806be246e2e1ea1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba73ccf909b04e0cc3ab3689e623461210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b90dc1831850851b59184abda507d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8527eb256fbbe060a1f3ea419f4009212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52171d211c562db1d3e8949de798d8a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072f84acda5bf7a2da67c47c8d0e42a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd9572229f17fabf821285efe7b2a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4c38822bb58e69fa53df81a8cad66216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d4e39c0c8d3b0090e201b8a719420217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3d8961929e1038a1baa331f670dad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987005b5274727997ffd8fcbd6b6de7c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0696a4042df89135fd5f0f16c16a8e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e6c44cda598e822204adcdf438ae6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3145280821da411a989d7263d9bfdd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db963df6102d2a900d6eb8e6d4126895223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978907859e7a46c7754ffa16870202c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368cd183bf5237d734ecb884592604d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510b1ceaa08af65cedbfe83c9850d9f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb588122ec75587e50259e4ddb9877b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5993a38d54ebbdd58e68dc76f9e50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538caec24437cd6ed5e634900f29024229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604a6c71bddee1e2938c05f7c8376dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b538163ab152f88aa7b9b6aac8fb0b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d2181cb27b47771943991f0de288f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1ce83de988be8165cf93a00ba1cf4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b63a3ce3a5ba8acc8a48d9165d4154234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73349e9015982467f64bffdd8b0e5907235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b254ef01b1d71c46102f717a94c04236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1947ed79df49da8e1274aaebf3ea24237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a56b961a6cb14c7d9996f58fcfd85238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e771909d7a408f28cf6022e96f4076239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e00ba36ab2d6b21253e1fbeffd1334240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d897038fde1eb936b20d43ae619ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b172fd9cdc569f3aeabdf259f18225242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1bb152fc21e1a3e9f6a023c72ca5e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573044ec51a0f5b2535063b853d748c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2d3dc3e231bd0ccb588f8edecd321245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d07541cc9440e21931293829c911b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a19315b656d8e76f4ad6fe93312e5e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884488a446f3eab57ae232acd1afc216248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf3eead30e6ba36a3021c4248fc4cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1981f544ae3d2a30c6d1cdb4ff278250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979053c0e02ffa2e28a6c23cb9b4616251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8e713dab58f405ebaf312cd6f045f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c255384e52f2673d1bdfd3b040fd243253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccdabd3da4fc05d7a59de4adb1e1fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b15717e4e3a8d4fb55b66ea8137ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85dcce1101fed3af6de348f9f06010256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f9ef8a627ceb6e92153cc584685ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5f8c551a540e5da88506fbb83831b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbae5a395977ee13f039cce5e9fca2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f076735f63b92101b476a240b9023260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42e323c00d69d46a245ca576844251261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257e7bab3bd465f4dd9091a94a7a4fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd65b961b703a433acebbef9db3e707263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9e5b301defe7a48bd66ce4f6ab382264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3363b5dbdfab94f6602175f4d58bec0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f497b3511ef2586f8a56b7a4fe80534266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06b3a53636f06a0132ee5530c84b97267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcdef4796e583a485a5e046d1817ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6abf5784b81a7be0fdd6c37cb6b96269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853953ff0ff4c03c94042a22778afa3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177bb4c002b03ab2097c6971cf311c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839f201fd19d1d56458f8bb4c4d3983272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7333b49cc9691b5433a5b1628348dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cad955cf4e75245dbf396762a6324274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832dedfc71bdd96e169a800dad8fd1b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e3193c4007c7e86c96510af2b063e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d2e73b4cd57f75d9862f919a8f70d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cab205e15e2b912f58bd1516b79b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65593f96e15c63bb30ccf0363bfd20c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18955256f6ab83fecba7f57d83aa090280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d5d945083713ca5011313ed533929281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f009f5cdca89d01e83b09f289d4c44282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e66ca3eac3fa96a44d24c804ec48c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc0fef0acb82ff5582854bd620d224284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a408ce2caf0f975538a157e8d69c249285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8e1bbb1e84b8059e1a3d70d92ad09286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50d15e2a7a9c8b81897b19ed28d8ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef16295525669c7704281d9edb2d4b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facdba9cc8908478044cb986dc64782289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08db82f093f9132fff188751ad76fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014e55b00bc82769b78cce04fe6d1c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7184d3181e8c6aa53a5044574605a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd4d765d8318273d644d16acb548ee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31424d94d03ac2b649d4922a511a5f1c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068f81443c241674bd28c7179316b05295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c934c76c195ad9e839a982317c883cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb680a8f994d7ba858536d5cc7c29a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a311a42aebc3b42cfcd0e52066737298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2482e4596f5649c812820cdf1abc7be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201acf78adf047966d377ec8992ce442300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af66daad8d7db55d10f0ade103b862301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48b36f604be3018c4d099c4bde86ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f811d2e90d4c870421688a789655d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fcea5aaa0b5a93542e35ce077972b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dca888a23891db280f6d2d3ba26c28305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122f1fe187170e7cb43f6d1401777c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c4d597d6bf0864f035f5a018ca97b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b19c32cefe1eca37fc63143e44721308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bb278a19ccbc09dbc2f5c765de5ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934581be6ccc0c95e4d086bd1f992fb0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3644d55687705243730a9a4517127311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6031fd66200459ddd656da56df617b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0557b695cdf99cdef867f1f175e545f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2859786791282bb87c21dc0084ed4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ab80a3cc80c1e0d314de886cd5fd8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52e9b344fb85edc917314ae7990cee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7af47d4fbe0f9754bbb3333b3ce9a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b445b3e86261cc14ce35654183de4c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3297c19e128d9bc7dc42452d3ee53e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9a7870fbf9a19b431f9201768b5c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba6eb242a44132999123d4188fd997321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e96b61c37e6760a5f8bb53e5fd51d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df2a55128e00a1eddee3d9bbb7da03323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41422c1c76d31698a797e30666c0179f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b04519409f18c4f778a47567ca77c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebfde3ba94a76ab052fbadaafad546326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c16eacad120ab406f173e78f026080327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97fa5cc130b20b64b749258e96f824328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef8e3d3ef01f71d8fafb4e7b460f27329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b3ff188f3fa497687630a458b5e73330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc353cd747b2071dd6d0cb7e0d860d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d759b94523b53b95b988d68711858332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e651d4b94317b32e556df1d837e6ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989452cd89b9e177639e5808d8cc69e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe4e2cc1091dae98c6e65287c6f0f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60ea564f9baff0398cc71a94b9ba1a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb4fb551a6b6e42b4d22dc443151c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c85559095c51e46bfe7f318fb8fb5b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426cadc86b3b693354bbe68bd0d307d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7a854f64513db3989ca1c4e6c6dfe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3d71e2212bd9be1d79579cc4fb34d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1af9f7a90b2cff12b724bf2dc2a6b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad7ae52b742f2fb9c9c61331ea6e09343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea504de760ff2e26b08f32c9faebeef3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca823a355e882860c7b356e1da7e50d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3010fa2b9eca24ed988dad2daf351a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f39bab83073f1c3edf3c1f635850a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084e07cbcf8a457cc8def4199d83d67348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f06298d287a40173fa6c7a4cb3344349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e301199c67ae119794e39dddc99087b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa4f10d8d8e8582bf3bd658e3caeaa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185d0593d7fd24114398522470f9727352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496fed21edd188f823345641770f8f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059271328814bc506f0fc24ada1aa17354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22603547541af18af785afa77d2b12355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdc019e8c544b621ecf330f16e2ef8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1116826d297877e9655d6c3bbe2f37357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecd3e9645b01a7c49bc10d01555d43358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3fe6f22f53b66e042fdf0141f3951359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4d9b61e4664abc670ec151096452b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf23de9228dc8dad189dd3e5dfef92361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4695812488d9955b8ee9779abfe6a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ffc5d77cf47a932bfb1abc55852ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f7b711102110c759b5748933ee63b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45df94f73a545b936d7f50650fb954c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83994c0eb49596fdcfe7ba8682c863c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7b54f4faf575f0aceceb4cd3a0a34367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec597cadc689a9e325a2089f9460a9e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a8745f00ad42302a4ef2080bf110f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88863955ea1f58d55762e6c7dc6e17ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f997534c2555a0cc5af0315896bfd6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa823446a27dedacc82586ebf2e514b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e86e124ab108329a2836b92cca9a60373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdcf22adebf21bf660703c175fab6a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38e8684210a639824115d347df79e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421332f34ac8db31d1aec7e605fde145376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf747faff534a632b6b570966da8077377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e60265c147568a06a78ce942faac9378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fb7fc75b0d4651bcb95be0a03b3771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1964542f4ba7650bf593e9c8196012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edd48305ba75b04d8c9cbbcd1f4b7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7eb10b4685b5d133a6945d37fb94314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea8db38fcf698918726f164c3e5d955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2655d8cedb4152b3670bc3e65533b2e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad9c63eb6c08b06736a847c33646437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea135898e1f307c2456bda9a8e6ed968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556eb1c97b4ab94e9ef46ade981eca49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f0f2fe0d360d0d43dc201f76fa83a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37208f89c1fc24b36af8b630d8827c1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9bb878671339cfb408c005e335ab212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9fe68da42c1c67ed995a89b95eb2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18a97a97c028dbf8c2d71d73984a8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149366bafa8f345d0c9b3af67c71949115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f1947ee86f4f77679915700cc05ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffe22715870f279de7d2817df58dd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c45d07280fa889362718c3c1f5b1118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb121e808484fbc0b83d5cbaf0694a0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19322b03cfe77ff9f3bcc11e02f9885420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed37a95017b69c512c928a2a0f9b7b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a6573cddd9123f2dcb0824f746eb922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0c2856be6f3b4b15044122cc4e5c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296ddc9a87cb0397f76983a8a8a656f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7865123487865f201c95dbb6acd138725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99b94c80ddb45bc90776bb2c898d8426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89fc424c84ec0b9ab60189ab92b20f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b142c4fdbe063ce1e64aab8d69710be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4eb78dc31ae231634ef6639fd2cff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9cb9d47f5d8481385063cfc40a27430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7c4504d827a63946eb91c8294a50931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518e6b3779a0a961ff5de212ba9397532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a68a9b1b7fb36d72431b0b0abde35533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0ff2dd7a149e94146c51f04a8b33c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117e9009a9c35e29aeaae5dc80521f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbde8df2cd432e6f9739df20289826c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffc1cb901e8de865012564ab0b663e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89973c434505eb3b95fd9c7025b9b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bcc7eb7b88fb72ca31c6319ec289b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514590495f80d5397f9bc7b427cff4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19e4c121ab8d15af7c02257f261f8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86d9f802448965c20360017ec5aded42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2b74dfcdc80888373caa9dfe5f31143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d3c3202cd4866fa6523c0666250ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941628b9003adcde3826102085a12a2145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88719abef2d1aea74f4e1cd3110d3a9446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca656f0c56ea0f28ad2e93b0c10e2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6398a2e7298dd5b5777a8e1a3128ac148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bf60def241c46080c22de790d9a0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df710cc82ccd823419dd2e3f9a2192d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e73b0215e0028dabd5862bafa2c8651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edf299c0560deb51058c90c176536852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636f45462960039e6fa3958482f5aa053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe476c71bff5ad47dd1b93294451b69454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393b9e0e6e59b1e8ac34fe89a83d24c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5beb6a510a71326dd4bc555bc981656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff88b7e04256c50945a8ab5a74b601357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cd150f037ea8a2d177c618d78dc8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86185de9071da00b58ec88d5186582d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb3c9be23320f382630a460bdf4a7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5dbf25bb4802fbe48bbc0632fd0f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e82c33cbc6a9c9832fed1ec7d625cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa282317df520372dade95eb75847f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143faf64af33c5e7ea44e55493ac5ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3cb8ab6d65f6111d75dbefb11e4fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c04eb31eec3cf55a68e3cfad8318566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b2e6b701d14de7c67d740d003a3e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757816c55fb04135f7c92dc91a45b1e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90e4bba1801623f3cfa70c27dac86d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc8463c18b4368cff4a6ffef0bf8da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9385435c0db7e8e90bf1362a72862e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370a342761bf0c688d595dfadbc4b0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dd555b99229ac016cc9d5ef2095ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df2b97b6a09bfdcbde8ad4d3c4211774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4082437deffe41e61f33d9daccb9a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266f7254e96e6ccd111cf11413fc67b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ac3f935c5f321724b075cf5568c0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04632fa5c5cf82cffe16a8d86182f27b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a34ccf56ed393fca210d66f27f23aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43c55fefb476950b1a61112a1d5d2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62016c879c94dce300a08ad9693828f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c21028a5f5904b0ac0ef634d668f7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b87abad024e93bafb6b13fe000692883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3979177bcd13b25092a9a640e1b36c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7caa93806f9cd8a407a1d3b0d8d51185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdebed56d3b0448df7357fc70ae29f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4b071e19e92050a692670b647461987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91942922423cc05410cb05e57bdc4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed2eade22268e5cd14baff4af207bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e537d609f0ff1c48ec129002f698ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f777d5380ef9ff1d91191376e008d4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346b1a1a6e5979e5aafb6b04356a6df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63584dd14ec1b5620d6375662561a2ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81da215ec1fb945e349c41fa3ec1cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26caf135aa9f39ba3b74c117d28a3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdde32fc577ddd99e862d3ea6a516a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908d292f6326e6c3ef33f70ea64d96397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152e7b4fb8292c51fa39007a48ae16b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c5804cb0a43cfc89fdb25d9e6904499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ba2372ddf2ea926849c907c0656ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff53406465ec06fd003a9f8867ba56101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df9752723239884e995ec836b9273e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca14a1241aec88742c4e16ea33df48103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7139e59a2cbd95ce289589ea67ab0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567edf1207b58da83b5a23511a8cab13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15727427b607cfc5912576be43635b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55934541f3dd32c0015853ddd964f80b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084b94db35e346952e1254af148c047108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ec20050655b717cff0516f0c00a58109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238633a634bbab4e26993ff9a7f48383110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030b3495616d0cabc1f61e3b1d3d1a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f35264c50e5aa2db4a7a8799f0ea1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfee8fef66b391e6fe551dac8b2bdf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bfd9d293ed53e0c93188bcdea4f0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd379c7c8e734807b4da52b5da318c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a6b998e6f9e6b92260b3cf35ca9ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1c19c338aa0f3073e1a5cf1514626117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27365a180d047650b1b27a10bd7c5f99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729fc087b90a975d13d3b7d319ab634119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c77195741516b839de1ae46fd85ea8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477899bed7db9b256636679aafa7308c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cd88d2aee17ddc9a088b8c21ffaea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5bd6dcc140533676dc5c0fd69a082123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d70ed2ccea643e6c056b54bc04453124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbece914480af51d3d35ece11148a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ee0cd9dd75e574220a8f740b5cc9f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40394bc026c01971a89698e0554dcaf1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237db2641ed48e35dfea033cd607402128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de050620f38a17afd78e0ca9f2bf74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c2a58b9bfe391a55e23efcca667d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec157e57a507b1c5ea6beb9faa2ef54131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdd3ef55ee3c0c9e44622da22c0ba2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4d72ebfafbae2b7d3fefafbae36c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942917ff002ea8ff163409db494c5421134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef457afd430dd9a6de4629d6703d6481135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd31ee2d9722dfabf19c677309528de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f515dcfda96d0388b58ed31dfdfe0b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568e4cb208c4bcc02ff7ccc61f995c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089b9e6896ba1b89a05463fbbe60f57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb84ad2ed566794fb3858688304684140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa32396a494166788169ed87120c55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029eb79ef56f0c9606a055adcfc371e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d78e545004020ee06a5a5140183cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0229f1f0fcb356819d8b9e65526247144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cd2926b9fd57c5038571698388b7c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e25daaa77e6bb35c05c9a2dbeea0f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc395c85eed92b68f206f73eaa0acf74147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdb98cf0fd120270df2bd6b401d7e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27578228c0a9f203cf2d417ac2f1c448149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae22276d78d0882fb0ef5a606bdbc5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c93c2b429840ab54cdcc490bc457d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df79685498419676a22516c1cbc194b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c704bf15faf13072f093187614819153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af364bfa856556202620fa6961f6aca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd580e14ccbdf4070d119c5da43c78155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271713640f9b46a0d361c2d36e8108d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dee0183f158837f65b3ebd18af3ac1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07869c840815082d5795c5dcc8679b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227996de5ab7f1856c1f911eb5ba2764159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd157c812469f98fb04d7dda010db645160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad886a387a3e2fd8dbeb6f054a91987c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04f9e05fc7dc32d79deceb05cfaf79162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f66f39c93d4036ded9167daef2f0be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7169b8069a757d007cfebe854d02e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d27b61b0f2c8b99d782fe925fe9d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43310702e12bb55fd7fe97ff60c98b8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e97aef092ae0972f923c57e750152a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680909671c6c176889da38ae0d06a281168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c43c1783e06b19d909be9fd1e98dfe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec028e8b130c1a705c7fe16504cbb3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8344a6985633b19f4e44337ee4098171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1eb145a3eaedc806327e51ee0aa32d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804dc693a217a17b887f1b6a1558479173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38090dc91089435411e94d54e9bc147c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87eaf8760476f72c104f7d2036e004175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21349c2a42e7fa3cca5dcf323eb45957176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38eb7a689617bd4a27d11c7e6395c7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a6292aaf25ec42d71e8944b6a918b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681131a69600ea69cccd2ba9e7ca2d25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b2fe0e3255660213acd171e7a4efa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac1fe4eb708ac90614b70a8dbb7f34181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9279dfedebb3181b93b3c9d24a871182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914df772baa7ddff9ea9cdbc1f0d5a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d39353a8a13a6c8743618e0ed459cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf06c70cd26a48449aebbec8bf66d6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b20ab76f4de81b6fa07d062b57b4ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d262636c49a20d0e2c28dfd91b10b50187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a0704b9eb5e22792558aac7741cff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb81ef86278fdf1869b50f1e135894189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabbf0555f08760719d54f8ce901fba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564685a50e44f342b92e69e82cdbb67191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e2ffbea0a8444cfaf0db91238d8d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184e4da300f28085aa85d0ff3a31b38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf7daa94b906fc2753a5580abeaca1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd272d2c9da0d5f43e8274f95ac3919e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbdf9b433a2c0bf1c104bafb3303a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cf484d3b51733ee726b03e5a30bc3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3f84400a9745524b925b0c6ff603b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729e1226d7247784a9f7fc75ac49ddc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acf656963b637f67567f826533be9a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8d90ff5ed2aa0387d0d0666548e83201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e76826694fa9d1b08cafca9d5cf5a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285475fe55211eeecbee4234890a280203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e4c706c23a6f9d4d1c55d3a2ede5e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5c8ca12475746a6688be65ae10ef3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef2dc646d1b5e0efb1cc8c15e3a07e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0f55449cae3418ae19d94d382e25d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b8125e3731c4e620c84cbab91c321208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36366325e6ae8af4246ecf60b623ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24acbfe43015f432675eaffa869f97210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68e97327e6d968ee53a36b0f6a7796211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be0f173daa2d5966f3122be6e64630212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be622e543b94a4beb0c25c0612c923213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb021254a1fa275a1e89b9c3746b99c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f858b9bc4ad5b1652f7e9c082908f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2164e0d0a1fead3d9ec62f3e17eed9e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f468276fc1e633fa97b19f96193c01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2fe218513e1befe4ab7ad1e64189e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b735a41366fbf13b9201c2c60d45a54219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2af4b7139d2f914ea3b72b1580320220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b3dc0b612a7b0149ffba04c973b7d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bdea8ce2baa39104b897656e4c20c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4687e8524fa5f347960f325fa4603223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529603d0ea0c021f527c396f67cec8de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509d49bd1ae10fcf074dd0c06f1dd5d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5606c059f933471dfbd945afd5c76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cf754c3a860e0732d8fd5baa350fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83f44b0fc15c62037219e33c9be4cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed8f4d71dbf09309aa3da09b290534229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff457f7a8d5a392d888433fdae7dd98230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d4a074ab2fae7a553fccdef8bb1b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d866f597f8a42e2ac22bb8256cd6b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550aae508d4e5a5b700892eb71f7700233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ca400aeab5e1c832d0b8ed668d808234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa985030a36564070e8cccfb24d1ef6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e5128eebb5e498e94598ef4259b31236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9c2616de094156934a9b6ebd3ca59237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b31b9d91df8ec388b9bd2df1914158238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7910aa21d016137bfe08aab440169a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd80bb8a34ed8d1a221e364d2408bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd38d3006ae4b005e7a39de55227b3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d959aad6294c03b64b8fb02a73e407242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340468b3006854708bfb2820c6bf28f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d851269a53b6fa734930ea8ac94411c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a66398df03d12de707502b94a61c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1456777088adebd4018fbbffeb4223246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe3d05954e79419df4db316f688301247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50336a74f04a28780ac3af09fc6682a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ab30a9d1dddc519abbedfb46a3b65249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b7cad2eb6aabca54bb933ec50dd94250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502458ecbd1e63b0c2cd18ade7a52b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e597cd7623d8d081416f40df7f8c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004110211725e88b1f632fad325c0d1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2170a352bd46e7a5332c18cb31adba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b2828919276e73e6a7f2309915c9b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f5f7c38dbffeb700ae2a5cd694d18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92961afd5db2d166c4ef30ba30d8bad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d2bdf11ad87672cb14efbdffc1343258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7daf5db9b6316eefc78aaa2ba0577e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f11fdf46037184d98ddaa0879c359260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090c70f58bc667aecbed9db76fda4dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a59b96e74bf12f15c477509a7a1f55262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1d4e41f4cb4a9c531116b78dd9444263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896a05c9995ac13755d796b2865de38264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02470168cbb57d24040bc561ad1525b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0da1cbd54dac1b3025bd75ca5f3cb5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2c3c519491c6505257c5ee49c381a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0728e4b5a94d4e1da61f4f8415f2c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101b50860b5101d2fb81556d33e506a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdea283b0f451e8a748b7f2b2bd585b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f899084bac17eaf926a8aa690818f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc4060ab59ca4256074fdc5ae66bb5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b956ed93b5de76cddde1e677faaa9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dc37be51896e72eaee8330f73788a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac5542e9cfcff1ab42597dbde2d205275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984bc8e2c41628cdf0d475320ecb218276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6aa845d6644fdcfc17751230ca6fb8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266a364cd17b4418dceb04af25b185b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551035cb8946a45f741048a2a57772f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7061c8a28c65bca1762f6ed9fbb8302280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9f773575aa8c5e0ff7f681ade3e4e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f86d257964590a2a155340b567c141282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd856ceabbcb040ad7d0f841c23ea0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d82caea0167f92daac41dcf3e7449284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2191f12e5dab02dbe45fe08815a76285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea273ec2ab341fe4609e16ee5cb8428a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c384d72dba74ebc2e3b6154dd1d699b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc1fee455b51562f92e6ade309ab90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d0b4178bd2be43ee6ac0bd7f8be68289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb097df36b541105032992bc88cfd6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3d87a35d4cd55f546f06a4dc8428f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259d934c03201eb1d24ef113881310b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d0bb8dfd7d9d9a19d6f2c63766561293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908096d217c22a3fd9a5a2603a1ffcf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cd7e0c20684204266c7319ac1e512295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9333da92b67c4b3396dcef943dc6c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a55d68f72700e24b5ca36221cc56d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc602cbf1a54ec87edc23858a10bee1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfb9acd5ff1d653f701d263805a3cd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae230e70b43ebc3add17ffd32d5f1a45300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb812b0e1417d5c0d23f8f6c349996301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb4a0ea46689e69fbe9db45a4289ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea9c84849ca29cf40bf7453d46ea3c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc9e186e48af38e7845369db5f3720304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce102d84f6006a83549aafa7789b90e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1facbd9503efacd92232603bea559306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d69c27ac7b26fcd618a53acb38773f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194a0858ae67a852ed4ccac3e2c3890308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca468cf8e898b73b9f38892c43febd8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0fa49d8277935c4f94964b38c6be3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ede68d53bf122ec3d2c96f60854e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf680cae40f96d0a8dae02ae4665fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81465af17a27dcf45476006680671f71313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebfad77134a0490e138e3c2d4d1ac1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7d22d42642e45b81d5244740ce51f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b787278421a038dff064eaf7dbbb1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549c7a8432e0bd3d695887348779236317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6822f353e93849513fc8bfbdf4aa68b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248d3c53ff568616038cee4b8006b3c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313c49b20e1c62a25b3e4057fe96620320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed915bd5c585fcc551cb1645ff7da9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f07ca17cafc3abb3c9132b20398238322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec803cf44c45e1c72c12aac82377ef6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe59429b4cf102ee968d6fe2e87e75d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e2adc582cff930f3c45ff719dddf8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad417d8a87e04fb59dd137bc62d78211326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef827431034c827b999eca017fde210327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5585b50cb0e4f41184d2b44f61d68b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069f9b05bdb5722ae8b520be961abd6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd10aad874e6a1e4a1ff1b3918be50330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09c6cfc42a97e4e79bc22aefbf20d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24725da1f91c0314d95ef3406ef78f97332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39db83c76dba491c929009fd63c6b3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40562c5da854f8cc7bdb0aca7924db94334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acdff46cd599fa41c789e07a414b2c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89cbcc8867b98e50980ae81ab82fa8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b735510127a3f7de2a0824df5f3c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c3411cea00c0f19bbed7663944e53338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3f07b9aeb12cbcd09b4d3c75ec15c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0cc6dd516afdbfd3f5fd81f1a6f50340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa06aa5b66235dd01fde0cb91cbde60341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bfd6fee36af8a9d8e59f93994e29f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f90632891d6efff0f04b226d12d5e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ef45dd257350ba22b37a778d30033344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2ac49619004f24ef49c0e0c0e82fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76c898a36b4f76a46e31e9cd197d1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47722ea41527f45c80e075e8a270e39347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1056334c2475dd058e393a1add384c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38234f02840fbf49306a1fb1a6df0e42349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e482d57d655dc2d38db6cef10dae5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089aadc0936e9bf5bf0816debc025dc0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797bfa4f7e1faf4a5097291cc38a27f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2c24f9da175cd825660b361d9334b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104428c7c90573d080550dba6bcf95c6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b989fc52d9a150e665715e3c0856d28355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea424d40061ef959f73419612b05cca2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384007770d355d6a0dc9f2857927dd5b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5ada9d9564d3ec61cdd6ec6ad9c41358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0895d061d304db7bebb69876d7e34f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dd40144c7a602acd9aae0563b06fa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2e18e576e0542492dbf04c22a4cbf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455e7a73307aabab9e71154db0225f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b464a93cef254385becdb0e20b0a3ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dea16fa6fb08c3694339ba134fb1e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d52adb1bdcd055fbfe27d86cebd85365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba72666e8be9a2c887684848eb6ae7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664df621a4a00bc5d2804efd54a9961367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a34118d4d52ab370468beb68888c55368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae17d67e66585ade515bd2d0a820d12369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7936d90a68d3ad62bbf2705acd0b319370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4d32fadc159ca465b0e51c6853caf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91277b0f3a7de7169f334527c3eeba5a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9fe743a79331088cd6913b0d91a59373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2d055f8a8efa7ca7316a274048009374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d966a7e927370492bfb6963a3b19a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645db4a30d63c98e19993a0b5e71318376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271395aec4426ebcc253dfcfbd029510377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6ef7b8aa72ea18b63eec7ff7203b5378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>