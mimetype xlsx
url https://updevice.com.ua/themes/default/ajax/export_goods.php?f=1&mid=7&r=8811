--- v1 (2026-10-10)
+++ v2 (2026-10-11)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fb7fc75b0d4651bcb95be0a03b3771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1964542f4ba7650bf593e9c8196012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edd48305ba75b04d8c9cbbcd1f4b7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7eb10b4685b5d133a6945d37fb94314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea8db38fcf698918726f164c3e5d955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2655d8cedb4152b3670bc3e65533b2e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad9c63eb6c08b06736a847c33646437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea135898e1f307c2456bda9a8e6ed968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556eb1c97b4ab94e9ef46ade981eca49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f0f2fe0d360d0d43dc201f76fa83a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37208f89c1fc24b36af8b630d8827c1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9bb878671339cfb408c005e335ab212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9fe68da42c1c67ed995a89b95eb2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18a97a97c028dbf8c2d71d73984a8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149366bafa8f345d0c9b3af67c71949115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f1947ee86f4f77679915700cc05ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffe22715870f279de7d2817df58dd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c45d07280fa889362718c3c1f5b1118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb121e808484fbc0b83d5cbaf0694a0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19322b03cfe77ff9f3bcc11e02f9885420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed37a95017b69c512c928a2a0f9b7b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a6573cddd9123f2dcb0824f746eb922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0c2856be6f3b4b15044122cc4e5c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296ddc9a87cb0397f76983a8a8a656f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7865123487865f201c95dbb6acd138725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99b94c80ddb45bc90776bb2c898d8426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89fc424c84ec0b9ab60189ab92b20f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b142c4fdbe063ce1e64aab8d69710be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4eb78dc31ae231634ef6639fd2cff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9cb9d47f5d8481385063cfc40a27430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7c4504d827a63946eb91c8294a50931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518e6b3779a0a961ff5de212ba9397532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a68a9b1b7fb36d72431b0b0abde35533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0ff2dd7a149e94146c51f04a8b33c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117e9009a9c35e29aeaae5dc80521f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbde8df2cd432e6f9739df20289826c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffc1cb901e8de865012564ab0b663e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89973c434505eb3b95fd9c7025b9b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bcc7eb7b88fb72ca31c6319ec289b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514590495f80d5397f9bc7b427cff4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19e4c121ab8d15af7c02257f261f8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86d9f802448965c20360017ec5aded42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2b74dfcdc80888373caa9dfe5f31143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d3c3202cd4866fa6523c0666250ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941628b9003adcde3826102085a12a2145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88719abef2d1aea74f4e1cd3110d3a9446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca656f0c56ea0f28ad2e93b0c10e2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6398a2e7298dd5b5777a8e1a3128ac148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bf60def241c46080c22de790d9a0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df710cc82ccd823419dd2e3f9a2192d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e73b0215e0028dabd5862bafa2c8651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edf299c0560deb51058c90c176536852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636f45462960039e6fa3958482f5aa053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe476c71bff5ad47dd1b93294451b69454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393b9e0e6e59b1e8ac34fe89a83d24c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5beb6a510a71326dd4bc555bc981656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff88b7e04256c50945a8ab5a74b601357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cd150f037ea8a2d177c618d78dc8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86185de9071da00b58ec88d5186582d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb3c9be23320f382630a460bdf4a7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5dbf25bb4802fbe48bbc0632fd0f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e82c33cbc6a9c9832fed1ec7d625cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa282317df520372dade95eb75847f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143faf64af33c5e7ea44e55493ac5ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3cb8ab6d65f6111d75dbefb11e4fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c04eb31eec3cf55a68e3cfad8318566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b2e6b701d14de7c67d740d003a3e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757816c55fb04135f7c92dc91a45b1e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90e4bba1801623f3cfa70c27dac86d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc8463c18b4368cff4a6ffef0bf8da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9385435c0db7e8e90bf1362a72862e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370a342761bf0c688d595dfadbc4b0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dd555b99229ac016cc9d5ef2095ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df2b97b6a09bfdcbde8ad4d3c4211774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4082437deffe41e61f33d9daccb9a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266f7254e96e6ccd111cf11413fc67b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ac3f935c5f321724b075cf5568c0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04632fa5c5cf82cffe16a8d86182f27b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a34ccf56ed393fca210d66f27f23aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43c55fefb476950b1a61112a1d5d2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62016c879c94dce300a08ad9693828f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c21028a5f5904b0ac0ef634d668f7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b87abad024e93bafb6b13fe000692883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3979177bcd13b25092a9a640e1b36c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7caa93806f9cd8a407a1d3b0d8d51185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdebed56d3b0448df7357fc70ae29f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4b071e19e92050a692670b647461987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91942922423cc05410cb05e57bdc4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed2eade22268e5cd14baff4af207bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e537d609f0ff1c48ec129002f698ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f777d5380ef9ff1d91191376e008d4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346b1a1a6e5979e5aafb6b04356a6df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63584dd14ec1b5620d6375662561a2ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81da215ec1fb945e349c41fa3ec1cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26caf135aa9f39ba3b74c117d28a3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdde32fc577ddd99e862d3ea6a516a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908d292f6326e6c3ef33f70ea64d96397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152e7b4fb8292c51fa39007a48ae16b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c5804cb0a43cfc89fdb25d9e6904499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ba2372ddf2ea926849c907c0656ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff53406465ec06fd003a9f8867ba56101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df9752723239884e995ec836b9273e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca14a1241aec88742c4e16ea33df48103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7139e59a2cbd95ce289589ea67ab0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567edf1207b58da83b5a23511a8cab13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15727427b607cfc5912576be43635b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55934541f3dd32c0015853ddd964f80b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084b94db35e346952e1254af148c047108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ec20050655b717cff0516f0c00a58109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238633a634bbab4e26993ff9a7f48383110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030b3495616d0cabc1f61e3b1d3d1a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f35264c50e5aa2db4a7a8799f0ea1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfee8fef66b391e6fe551dac8b2bdf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bfd9d293ed53e0c93188bcdea4f0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd379c7c8e734807b4da52b5da318c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a6b998e6f9e6b92260b3cf35ca9ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1c19c338aa0f3073e1a5cf1514626117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27365a180d047650b1b27a10bd7c5f99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729fc087b90a975d13d3b7d319ab634119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c77195741516b839de1ae46fd85ea8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477899bed7db9b256636679aafa7308c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cd88d2aee17ddc9a088b8c21ffaea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5bd6dcc140533676dc5c0fd69a082123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d70ed2ccea643e6c056b54bc04453124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbece914480af51d3d35ece11148a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ee0cd9dd75e574220a8f740b5cc9f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40394bc026c01971a89698e0554dcaf1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237db2641ed48e35dfea033cd607402128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de050620f38a17afd78e0ca9f2bf74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c2a58b9bfe391a55e23efcca667d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec157e57a507b1c5ea6beb9faa2ef54131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdd3ef55ee3c0c9e44622da22c0ba2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4d72ebfafbae2b7d3fefafbae36c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942917ff002ea8ff163409db494c5421134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef457afd430dd9a6de4629d6703d6481135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd31ee2d9722dfabf19c677309528de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f515dcfda96d0388b58ed31dfdfe0b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568e4cb208c4bcc02ff7ccc61f995c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089b9e6896ba1b89a05463fbbe60f57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb84ad2ed566794fb3858688304684140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa32396a494166788169ed87120c55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029eb79ef56f0c9606a055adcfc371e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d78e545004020ee06a5a5140183cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0229f1f0fcb356819d8b9e65526247144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cd2926b9fd57c5038571698388b7c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e25daaa77e6bb35c05c9a2dbeea0f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc395c85eed92b68f206f73eaa0acf74147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdb98cf0fd120270df2bd6b401d7e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27578228c0a9f203cf2d417ac2f1c448149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae22276d78d0882fb0ef5a606bdbc5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c93c2b429840ab54cdcc490bc457d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df79685498419676a22516c1cbc194b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c704bf15faf13072f093187614819153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af364bfa856556202620fa6961f6aca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd580e14ccbdf4070d119c5da43c78155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271713640f9b46a0d361c2d36e8108d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dee0183f158837f65b3ebd18af3ac1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07869c840815082d5795c5dcc8679b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227996de5ab7f1856c1f911eb5ba2764159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd157c812469f98fb04d7dda010db645160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad886a387a3e2fd8dbeb6f054a91987c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04f9e05fc7dc32d79deceb05cfaf79162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f66f39c93d4036ded9167daef2f0be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7169b8069a757d007cfebe854d02e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d27b61b0f2c8b99d782fe925fe9d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43310702e12bb55fd7fe97ff60c98b8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e97aef092ae0972f923c57e750152a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680909671c6c176889da38ae0d06a281168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c43c1783e06b19d909be9fd1e98dfe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec028e8b130c1a705c7fe16504cbb3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8344a6985633b19f4e44337ee4098171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1eb145a3eaedc806327e51ee0aa32d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804dc693a217a17b887f1b6a1558479173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38090dc91089435411e94d54e9bc147c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87eaf8760476f72c104f7d2036e004175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21349c2a42e7fa3cca5dcf323eb45957176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38eb7a689617bd4a27d11c7e6395c7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a6292aaf25ec42d71e8944b6a918b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681131a69600ea69cccd2ba9e7ca2d25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b2fe0e3255660213acd171e7a4efa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac1fe4eb708ac90614b70a8dbb7f34181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9279dfedebb3181b93b3c9d24a871182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914df772baa7ddff9ea9cdbc1f0d5a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d39353a8a13a6c8743618e0ed459cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf06c70cd26a48449aebbec8bf66d6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b20ab76f4de81b6fa07d062b57b4ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d262636c49a20d0e2c28dfd91b10b50187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a0704b9eb5e22792558aac7741cff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb81ef86278fdf1869b50f1e135894189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabbf0555f08760719d54f8ce901fba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564685a50e44f342b92e69e82cdbb67191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e2ffbea0a8444cfaf0db91238d8d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184e4da300f28085aa85d0ff3a31b38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf7daa94b906fc2753a5580abeaca1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd272d2c9da0d5f43e8274f95ac3919e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbdf9b433a2c0bf1c104bafb3303a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cf484d3b51733ee726b03e5a30bc3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3f84400a9745524b925b0c6ff603b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729e1226d7247784a9f7fc75ac49ddc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acf656963b637f67567f826533be9a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8d90ff5ed2aa0387d0d0666548e83201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e76826694fa9d1b08cafca9d5cf5a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285475fe55211eeecbee4234890a280203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e4c706c23a6f9d4d1c55d3a2ede5e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5c8ca12475746a6688be65ae10ef3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef2dc646d1b5e0efb1cc8c15e3a07e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0f55449cae3418ae19d94d382e25d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b8125e3731c4e620c84cbab91c321208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36366325e6ae8af4246ecf60b623ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24acbfe43015f432675eaffa869f97210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68e97327e6d968ee53a36b0f6a7796211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be0f173daa2d5966f3122be6e64630212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be622e543b94a4beb0c25c0612c923213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb021254a1fa275a1e89b9c3746b99c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f858b9bc4ad5b1652f7e9c082908f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2164e0d0a1fead3d9ec62f3e17eed9e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f468276fc1e633fa97b19f96193c01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2fe218513e1befe4ab7ad1e64189e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b735a41366fbf13b9201c2c60d45a54219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2af4b7139d2f914ea3b72b1580320220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b3dc0b612a7b0149ffba04c973b7d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bdea8ce2baa39104b897656e4c20c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4687e8524fa5f347960f325fa4603223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529603d0ea0c021f527c396f67cec8de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509d49bd1ae10fcf074dd0c06f1dd5d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5606c059f933471dfbd945afd5c76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cf754c3a860e0732d8fd5baa350fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83f44b0fc15c62037219e33c9be4cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed8f4d71dbf09309aa3da09b290534229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff457f7a8d5a392d888433fdae7dd98230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d4a074ab2fae7a553fccdef8bb1b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d866f597f8a42e2ac22bb8256cd6b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550aae508d4e5a5b700892eb71f7700233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ca400aeab5e1c832d0b8ed668d808234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa985030a36564070e8cccfb24d1ef6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e5128eebb5e498e94598ef4259b31236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9c2616de094156934a9b6ebd3ca59237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b31b9d91df8ec388b9bd2df1914158238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7910aa21d016137bfe08aab440169a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd80bb8a34ed8d1a221e364d2408bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd38d3006ae4b005e7a39de55227b3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d959aad6294c03b64b8fb02a73e407242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340468b3006854708bfb2820c6bf28f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d851269a53b6fa734930ea8ac94411c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a66398df03d12de707502b94a61c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1456777088adebd4018fbbffeb4223246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe3d05954e79419df4db316f688301247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50336a74f04a28780ac3af09fc6682a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ab30a9d1dddc519abbedfb46a3b65249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b7cad2eb6aabca54bb933ec50dd94250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502458ecbd1e63b0c2cd18ade7a52b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e597cd7623d8d081416f40df7f8c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004110211725e88b1f632fad325c0d1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2170a352bd46e7a5332c18cb31adba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b2828919276e73e6a7f2309915c9b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f5f7c38dbffeb700ae2a5cd694d18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92961afd5db2d166c4ef30ba30d8bad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d2bdf11ad87672cb14efbdffc1343258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7daf5db9b6316eefc78aaa2ba0577e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f11fdf46037184d98ddaa0879c359260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090c70f58bc667aecbed9db76fda4dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a59b96e74bf12f15c477509a7a1f55262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1d4e41f4cb4a9c531116b78dd9444263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896a05c9995ac13755d796b2865de38264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02470168cbb57d24040bc561ad1525b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0da1cbd54dac1b3025bd75ca5f3cb5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2c3c519491c6505257c5ee49c381a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0728e4b5a94d4e1da61f4f8415f2c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101b50860b5101d2fb81556d33e506a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdea283b0f451e8a748b7f2b2bd585b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f899084bac17eaf926a8aa690818f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc4060ab59ca4256074fdc5ae66bb5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b956ed93b5de76cddde1e677faaa9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dc37be51896e72eaee8330f73788a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac5542e9cfcff1ab42597dbde2d205275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984bc8e2c41628cdf0d475320ecb218276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6aa845d6644fdcfc17751230ca6fb8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266a364cd17b4418dceb04af25b185b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551035cb8946a45f741048a2a57772f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7061c8a28c65bca1762f6ed9fbb8302280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9f773575aa8c5e0ff7f681ade3e4e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f86d257964590a2a155340b567c141282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd856ceabbcb040ad7d0f841c23ea0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d82caea0167f92daac41dcf3e7449284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2191f12e5dab02dbe45fe08815a76285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea273ec2ab341fe4609e16ee5cb8428a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c384d72dba74ebc2e3b6154dd1d699b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc1fee455b51562f92e6ade309ab90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d0b4178bd2be43ee6ac0bd7f8be68289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb097df36b541105032992bc88cfd6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3d87a35d4cd55f546f06a4dc8428f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259d934c03201eb1d24ef113881310b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d0bb8dfd7d9d9a19d6f2c63766561293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908096d217c22a3fd9a5a2603a1ffcf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cd7e0c20684204266c7319ac1e512295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9333da92b67c4b3396dcef943dc6c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a55d68f72700e24b5ca36221cc56d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc602cbf1a54ec87edc23858a10bee1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfb9acd5ff1d653f701d263805a3cd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae230e70b43ebc3add17ffd32d5f1a45300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb812b0e1417d5c0d23f8f6c349996301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb4a0ea46689e69fbe9db45a4289ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea9c84849ca29cf40bf7453d46ea3c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc9e186e48af38e7845369db5f3720304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce102d84f6006a83549aafa7789b90e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1facbd9503efacd92232603bea559306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d69c27ac7b26fcd618a53acb38773f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194a0858ae67a852ed4ccac3e2c3890308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca468cf8e898b73b9f38892c43febd8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0fa49d8277935c4f94964b38c6be3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ede68d53bf122ec3d2c96f60854e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf680cae40f96d0a8dae02ae4665fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81465af17a27dcf45476006680671f71313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebfad77134a0490e138e3c2d4d1ac1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7d22d42642e45b81d5244740ce51f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b787278421a038dff064eaf7dbbb1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549c7a8432e0bd3d695887348779236317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6822f353e93849513fc8bfbdf4aa68b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248d3c53ff568616038cee4b8006b3c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313c49b20e1c62a25b3e4057fe96620320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed915bd5c585fcc551cb1645ff7da9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f07ca17cafc3abb3c9132b20398238322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec803cf44c45e1c72c12aac82377ef6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe59429b4cf102ee968d6fe2e87e75d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e2adc582cff930f3c45ff719dddf8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad417d8a87e04fb59dd137bc62d78211326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef827431034c827b999eca017fde210327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5585b50cb0e4f41184d2b44f61d68b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069f9b05bdb5722ae8b520be961abd6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd10aad874e6a1e4a1ff1b3918be50330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09c6cfc42a97e4e79bc22aefbf20d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24725da1f91c0314d95ef3406ef78f97332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39db83c76dba491c929009fd63c6b3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40562c5da854f8cc7bdb0aca7924db94334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acdff46cd599fa41c789e07a414b2c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89cbcc8867b98e50980ae81ab82fa8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b735510127a3f7de2a0824df5f3c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c3411cea00c0f19bbed7663944e53338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3f07b9aeb12cbcd09b4d3c75ec15c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0cc6dd516afdbfd3f5fd81f1a6f50340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa06aa5b66235dd01fde0cb91cbde60341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bfd6fee36af8a9d8e59f93994e29f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f90632891d6efff0f04b226d12d5e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ef45dd257350ba22b37a778d30033344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2ac49619004f24ef49c0e0c0e82fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76c898a36b4f76a46e31e9cd197d1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47722ea41527f45c80e075e8a270e39347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1056334c2475dd058e393a1add384c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38234f02840fbf49306a1fb1a6df0e42349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e482d57d655dc2d38db6cef10dae5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089aadc0936e9bf5bf0816debc025dc0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797bfa4f7e1faf4a5097291cc38a27f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2c24f9da175cd825660b361d9334b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104428c7c90573d080550dba6bcf95c6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b989fc52d9a150e665715e3c0856d28355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea424d40061ef959f73419612b05cca2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384007770d355d6a0dc9f2857927dd5b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5ada9d9564d3ec61cdd6ec6ad9c41358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0895d061d304db7bebb69876d7e34f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dd40144c7a602acd9aae0563b06fa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2e18e576e0542492dbf04c22a4cbf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455e7a73307aabab9e71154db0225f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b464a93cef254385becdb0e20b0a3ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dea16fa6fb08c3694339ba134fb1e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d52adb1bdcd055fbfe27d86cebd85365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba72666e8be9a2c887684848eb6ae7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664df621a4a00bc5d2804efd54a9961367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a34118d4d52ab370468beb68888c55368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae17d67e66585ade515bd2d0a820d12369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7936d90a68d3ad62bbf2705acd0b319370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4d32fadc159ca465b0e51c6853caf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91277b0f3a7de7169f334527c3eeba5a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9fe743a79331088cd6913b0d91a59373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2d055f8a8efa7ca7316a274048009374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d966a7e927370492bfb6963a3b19a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645db4a30d63c98e19993a0b5e71318376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271395aec4426ebcc253dfcfbd029510377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6ef7b8aa72ea18b63eec7ff7203b5378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67ed26f90ed4b14b76248f97d996a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14e39245522a06af328790fffd9caf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6899eb3c2f02166cc29aaae9c5137453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee64c0c3685885bca50540e40b660a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d01b0145fd1eaf96351bb28b9261f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a4fa1c43dcc838ea840b23b5f330c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059549986479b153b0bd8a41863988d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ed4f14d95f53f656675490206b1988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba254123c13f8311c2c2cbb60a254f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e415f89a40fe3d3df01f1f52bac294d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529474e6621cd0b8394d6b947f9815311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e350c0d99a113e9f10b602d08a89012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d344c65254ccbd0476bd7867144a3c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d241a382770fb4b12677684fc6f25d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea21dbbd13ce680ac529762282bce915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc485428da79b9e16cce9fd3bc7556716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19d98b26e1b9c768a3f68a6a96b76617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59d7a43925e5f72fd00941d4464be418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b053d4b2be832dd45973c0a145a22e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206717e561809a58076b64a09e07ffb520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b909fb80ccd5f150dcad0a2fa92c03421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a68d91bae92d1a4dabc9c12c91da422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688cec46523666385f839fabe0d2b6b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5037f98e5d0df1784f38b24f65a74b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9087d5f61337de65965036357e8f2e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efba19c7b0197925307e4cbf62631326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91137b5ffabd369435f5c0885439ae4f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665d06c0840ba270e51a0dbc55184b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddce442caa34bed7aa1094f5bf659429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c943d263440a494dc6f76674f446bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e4d253ec1f88ade0cf28540021eee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b2207b6ead3cb7d9b1dd07b664c1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68c1ef4d61ae5a431c17e92182d85733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57864143c35a64d0692009743d942f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88868d34f8a3d2e16fbc0d4d0d4c980735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9c73c2aa581766cc3b1b1cd6319da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7670dd9ec73fa3020b226dd1111c9c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984321d6f13f37a4f644ff9708da4df038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f673f1511050a922e649af44d34e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718cc776e3109fb30877e017580d85440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c448272a6b20b68368cbfbb197f9a3541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28afbca708a1f8447d3e7c5a52d70b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df7db3725b01c26ce7bc88cad0fe7d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30165595ccb5d5b26337d0bdedbb66644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b5265df271e542cd17012ca5eef8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8f503a43f9089d28de931dcdcc56846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e34087cc33864fac30e8a338867a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6f6ce9c19d3a246d5b2cac6bbc68348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06ff2dfacbad4033b243844dc7e19149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f567846b6e998314481eb71601c18550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52e261826d48cd0c924324000f673551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067f03dfc4c2516a89ee6f6e873126652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181408da82cb9dc13da948701af37bd053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0636c1abf3d0b43e2c6d348e99f7cfa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07a81bcdcf09c2a8e729241cd7328e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d10f8a7a018f4dd90355f5587f91ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df23e51b7b26326adbcf0272eb5e47257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22af6b9504af6469fd98002ac8ca4858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c67825ccf794367ebc903250105d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f05685d413780db049bb09ee1407d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf5453d4730804d421168833e0ba0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bea6dd69292cccdbead082ce0ac0c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690e410b548de043dbe1729ec30fc8163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab610258f5d9c791548f008f1b2d0964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae5002fd25bcee77eaff56d24467ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31f1e73f3293508fac52d7477507cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7178bfa7727a831b331418f7023f28267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387603b0c6f14e8e276365649f4e38ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab589cd480cfe31ee19c4892684090c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8e9e5240fecd5397ac46441905f7970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde6272ccb42759c4623032a2beab5071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2bd46076324ce9d6f1c2387c86ca072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14351d97d71d49026bfbc1539274752273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490913a13d4121a0db97b852f87a21c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a924da6a1b40f00c4f4efba920d79d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459bee30b20ba48d0a809776a6d750876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7d662f25c9eba71621f1b8fb0129677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59ef0a4823f1a7c38e7f2af735154378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b23fe4479751302e9152e23b39083379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa345018a2f42e396b1b8a9f5a1ede880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b1af8ba6c54f938a6af3241c8cf5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff274cd0f3845c52f8b34cd91b337082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a832f5277d8e1a2d0e33d91634de483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a7757363944433c6d9de5b6c82b5284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57551bf144ebf9564f353256d20fb5285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e51909e6a7d34b112b55a4de1861b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dafb8553f77113638e9d965bf3744687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363a268aa9d33c7798f1e49e802f3f488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235711779f78886adcea32931e219d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2134c5634c9b75d12efe95861576cd290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c81c4c58c504ec2100f7ec191f73391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942db46030dcfad06e5cb23ca3ed556492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3fc4e1e1665e746f46e013c32f36093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1498932314585a896333ea02a305594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb465d9055c12c613f93c123366d9bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1402f85200259090da15833735bfb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088db074d9d1f3b43b79afbaa3068e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6416046d8c56999415f2907d29d4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7aaad3ccea0f7b41941f09de87ba0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d9f16756b4720c1f0e97e0666d3e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3525487a1cf323a9ecd48410ffa22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b070b9a56891316efe99861fe929cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf1b32cf1dceef572cfecd84936740103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e60a6d396d99032d2b3e997fff1e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080449cb74ea15767163261a476ba7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a818ade23d3c0e950a9db9d2f9af90d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d3676b4fe6bc4612882163e1304cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7a65d4ff84609db70bac3c8ff5357108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78beb1750894933703a49311d72e778109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff693c55087a5cdfcc8eff7e61c51b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e478009c355d6c66be6962e190af6fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222eb13ad5e6ba61478734dc12b9a092112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e11f30e54c7ca5a3dc12055bfa511113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c602d155056e537cf653d50a12e04114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb73ba9b2a5e93ef29da03df22510d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d50dd2d0e2e85ff5fbbca8a3ade26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e5252307fbcbac95157a76f44f332117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7aa789ce0cef29f9ce07b640aa4a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2ef31474f1e652c02ec7afd897392119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe430d944e0ac5557b6fa9cd7f00f23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9cef38872d70b06800ba46756937b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36b83125bbda40ec34806a1051a492122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc789f5ca8713f3217c5a02cd6479d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e7ef94801c4cd167db3f319044bea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d08d647179298c07d876906b935dd0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d59ab4a56cf61942a332ac573e864126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f44c9d9c6e592c7e6b7c37d4ac26e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f5064ace2002daa9b79491ac73e75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4a53624cfbf7c601d61f19bd9dcc3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99bc245f722185034a4e46e1d169d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d95302398b80d6b46ff1aefed13c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28c3d8f17d9f3348d7140239ef6ac8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf64549301bf81ebe5ef0285f46b27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad2441fc119eb88dfaf513b8bf8427134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2dbd80076ad9e06345413b5911878135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ef20d249b4e2b637ea1baac15a7b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf722fb16ac4b7a6dba5535986d6af0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4454be6090761f53b27a015ba185595138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e35059eefe4e391adcd70d94b0907a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c56c4177df2e6fbf8bbf21755ffc8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee763ca7e15990a6dbe733965e349e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709972a6f9e4395dd4eb94e76950f92a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76232cb2d926a4fbdcdf148f8153a1c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b2c438732c75b44a03c8dd1f1359b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94a59980c8f81e3c84ab43e3ba7f8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c360ed8563ac08dfd603a84859d2f05146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3e8cb64c847dbe44a08e7d7e34eab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197af51a40b28f1c5ba37419cd87c21148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e3b30b7976df66609598606e23c32149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73692ebc9022a9d67cf7e274af6cb8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97aa55149f7c8da6e1d73b4024ae71151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d0fb5ef90e21277cc3d7a4acd74c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae4cb605b23a1406938dc4674cae91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e42ec615c3b0e2e39ec374c161737a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728fc979a6cd969dcf6b0707b4d21d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9136dfbe983848c70bb85dbc69bc6e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b227e530da4e8bc64694335e498021157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced3d63b04cddf7939a0417171db452158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45af054c4eefc1faecb6cb4da1c6a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b202f98e7d9e5647fe0b0d31306c39f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6888980daa51634af4a54bf726a97161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a460035df2cb86a874634baf2b876c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11b637f592a8146dd6366f1bc89688163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4c4aa1bdb630af68683c07c5ef265164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078c9064489a4c2b337818a2f4c78f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d96f6c51d519fc15d127191abc6d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5343d70deebc7f7bcc3ac3edb78e9fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e5bb61c1e9681acb3d2709c762910168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226226bcaba62e38b04653cc9557744169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4028babe9867c110c8a13fe044efcfe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb11ce92265e39c7470cae5aa2a202171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27596078e783ec6eba7104720a0d9a4b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f3924ad432ac8b7970477825de1ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9e7663cbf82b5cef81e65d184967b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e68c17dd75edaddb282061d0621ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cae5be281c1a671cf7ffe4281873b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587332b17288ba6dab1d6b647be8ee8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e8cc9008601f60a5900423ee992fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b358d0a30246111b7364b653bdf73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774220596748dda5f2f267c73517f7a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065933b31f2398ccade4f6e6ede4087181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e287fcae2006583b23d0d4e1140f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2b0f163ff9adfd23e6892d8b00080183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf7d498a2394cbf6b21e651195fff0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4c952b886250abd14dcf168bb6229185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fc1904b335344461bd22ac4304670186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fafa40d99b84b42296e91d019ac37187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff268dc7169bb5b5922532b94b64dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fd46e6ee2d1180b85012c4e6b3364189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f953406741753cff0dc27276dd116190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9179470d005d68b8da752de0bf6b3d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ab8997e1f6beff4cd9beb03e38c0c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b68ec60e689a4ab2c39de5763e7048193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29374c21995ca6f20bac06d90eaa95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74629a343e81a8dcfd083f01d5f9d69195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e9d9a3d9e940213420d5d7c354ed0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54a5edced8f141cae395e5c98966ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7d11e1a4b58bca6b2914b99bccfe3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3d6f03d7bb0bdef41305f3fc5c708199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b64c5d91fc18f1113cda85aa214c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea75249bf3bc8489cbd443ff50cb58201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c39d66e459cdb8363adafe0162d5b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd974d363224f471fb370b9238607a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbac1110bcfde5a3eaa2e465a38b5e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8609e824d027edcb75ae34fcc12620205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e547abb138abd2a39d7df8126e05f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64291e22d92ba4aa1db91e1d06877ba7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8225541a54572dab2d0d504aa5711a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9d468de9a76edd31a675bc02e040d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de291d8aa876f11e843dfa865bf0711d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef5ae02c47a7f4fa354d9bc859cfcd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead00577744323ca724c4536d45e901e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe10fe9acdeea9bae7660cc848b93c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b892c3eb64cd5fb4c0073a4a6ca38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539e36886216a47805f20a8430916a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339de322be0f97c59f9c777a5c9429a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827f899415b3772d183d6622d750516217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a9f6027b55aa1c364b79a0e88e594218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eed9b92a66d7d822f78d025e41db09219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03719541a310e15d90bc95a7f1477c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d957a25bba0c3ca7ccb36720e6b84d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541ad9705fd4eccb9879a32a53313c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f2007a15d11e5adf8bc2787deb8d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf94398e7adbb0351b39a32490b3ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780fb4509147725b7df0115992b5bd6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915888a91c0720e1832ac6b4fdd6a0f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad399ab5cd59047afe9b8d379a5a176a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd5564506171c06d7d148fbafdda71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70be0de82840e18b3fa5e7f377972e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18421c34c49850a61b383ade761532e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad22b8088dc1be883c19f4d295ec27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb1670de8f2d78fd9e7966a5d3705e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d361aa4e7ecbcf57921012a62fc409233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd6a1d7c2cb729e95884f9a800524f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563290db245fd83820703013286d971235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b63b684ea3c4f080df725901fd738236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c09a8836fe7315bda71ea2169108f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857191aca75410d436eeb6d4a86da7d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b66d6a3319ed1c07e219d11c4451e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e472596c07948982018ed715032da28240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b4359f1ed29cc0cd87fee9b5a2e60241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c57a3bf87f12d620f2c38d6c9c42c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ddda52b74af9ce582a79da21830a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2deec95b7d613100e4d27fab1c57a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42959fd0d1972769a152eabb319d9bc5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48692e0793ef0526e1cc5269bfb3753a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fc842b1f2e2dc39aa8b7390a1a66b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e7c852a293647f4f7273f0d732394248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d64c25850af8b773e912c39c193ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b646a3d2293d2227d6bf4dd7f34a25250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ac877be3dc27ccafb2a466810653b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61065bc4ea9e033fbcdb92ca63145cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e07c60d3417762507d0b92e09299b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f34fe631258e5a7837c9fd6e30f0c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d598683e24339e119c86a1e81976c0e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857423e0b01448fad8c03ae642a6181256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e850838b6b2594cb1700bd5b53a0b8f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cb69f5b5905c55a1c5b1439c7d9e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb4c080acc5dad940b2f8a58c1b8b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d02bd19f6f2d0d45071d8af8964e1e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8e219a3b885d1aa0714a184d9b542261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f2989bee3b9cab35ee915d7c9fcdb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae075e86241ad175ea6c77a1cbb2ecab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc151afa5cf33219b700552169687a48264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57e3375b40af049c5ec057969efe54265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ca41e8d7f5b5468e39e15115cdf21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3d15802f4c26b6dae01671bc55951267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4433c77455e4315e9f4c626bb1c105268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68902103741c7cda0f218859d57fdd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7215f0518010c1e84ef787f87854ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb43903839358e468fefee4f5a1721c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d1910d77fe6288b97b685a826b5d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ceea32e8f54341a49be138b1437aaf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1440eab3722766d55616332fbe43a10274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc0a648cfcbf8c86e4db1b5c2487f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4abcdfea1a84839561c5f75b9cdb9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6758e1c68d9dde503aa329aeef37e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50bbd37d2f9bf6648b8224ea32eb25278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3bc36e0cfac752549c13d8ce03d4b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba3db5d41c1035ed76385c511f6ae0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450e44df2cb87b9fc1c495e75278425281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71844331c9149e004ddc0b0545dca211282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd87b47c571758b9c92fdefd66d189f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15193224cc644fcbb0c8649035c092d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a01a0d8417e98328d57e55c9f3a4b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09584f2f4135822fd9098b9b380e1437286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ceb7ccfd21bd77256bb4d35066e1f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20465f9663bedf4761da36497d27e6e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbd268807cf1242513584f05e03b3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de0620db5158214ba218fee3a2a455290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb8b85a959c2345e4453757703b01d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7ef1ecea4a03f697118401e89d00e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79606d4ad99b55ca52b94799b41cc73b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d18da43ad76b3403b88786443e9081294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772cac221f13cfb45d67b871497e34a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965355fddeca59dbd4135f28a8895a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41aebb2bfad12ceef55502ccc0c7872297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59602bddb1874f9b933a2c4951d338298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999e813d23b8180c6135913a8924273299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803742cb7afa5a76cb698e60d6aa9831300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9746564397ec8cd238f705f256f09301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c384deed9d0648559077b8068742ed5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1558fb5ceb59622c39013f089bcd9ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e369823e6ea1b0aacbe464f0baeb727304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7247594ba8cc876e48ecfe56326b890305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef48470d7652db06ea7ee5de6a5f22306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26926783e304d6d23a9ab3065b02d620307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e6ae829ccb6c58e6a2b9ee8f2230b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cd5f6dc1fb253ff9f25bf16b8338b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653545e8d9d0aa13ec12df089a257614310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29106facdbec77f77874d18f2be05c59311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd0e71c4075f4d27177f55f581d61e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eefcaa2f6412bccc23362f261b4633313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cff3b90c2d623af8a05017463afb9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb8d15c64f99b56b9c0e2bc0ce7082315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f392182c1344b0d9ab70b72e798b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19bce3628997f704252cb7721bd705317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998439a5befef8de8e90425332ef4cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0b18c660748c7bb85e75175dc8148319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bb9fe2d37afb7191ca3948dd59b38320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a54995757e967c5a8435c1ead6dd98321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2719bb7d6df986f57906514f859d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151d40213d42b4c19c2fcc03388673b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cd82a55fed1580ef180d405ac2393324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c5ac55d44c51d3e07d229f666ce31325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b96999684e033c0a5556fffaea41d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac61d7d3a2da57011bfc4124ae9c74327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f451f4fba99d4801fcb8385092598328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a2bb37972a4a726430f709b6d5cc4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c692159c554fed9243f3957ca6294330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3921cfabcff2addd4a09b2cdc34756331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a1fa307d4d543f3792672331ba6c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc918e24773322a09ef8017af6cb16333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e7e6e85dc1a117aec57d0662aee23334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8e31f533bd391d0702428d345b242335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb2ee9f25e8a99536675b713d46389336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2e9d1eb2b05520c275a3dbcb855a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42015b96ed18babe248e5b7186cabdfd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c0d2d7872aeb990ce3f96e640e1c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd01e78eaccbeda30d3f20b76b87a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1036f8c312028ce7b76ddfa72e60b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a003c886d110c35ff2e75caf87d0807342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd7ed4f45d222541b0dd320a1b2918343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22ed216090d30e92f5df1eaa8e0958344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e404a347c0b7e9301577d5a7a8b8d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f51c5ff71dd65f89485a665297dbda346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53623675312a3bf00fa2073f1e72789c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49b91e5c3120b5ec5578b074fd106e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361be574d54ae473ce6cef75269eed8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668919c7d46917fe57d5d700e75b787350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a3334a0d3a9bab794e376163c92e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f9466cf12ad9645aeb8c3e7a5883a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e866715db2325c36e16c2ed153a9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048600794dc5e0cf8018e584b679617354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298c3d2bbb74c6091d95cd5b05ce683355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077a61524098ff16e4c6cf8e576a5d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222eccd3d00e3d6b7880a2d5b2c1fe0f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c85584d8e4149da64c58cb2291dd6d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45318d77616d1958ba8372960219dd40359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d58734a77a8a9468b02558f8dc8c15360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a665bb7431b67fff3e0b4cf931b9b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e8688f16588740bbe9bf635e692dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d2c74d213b79abc10c271a0a5f510363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84955f15e8c4f40d21484cf0f64aafc9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb02845f6a87c6549bd7e5614ac97a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d460fa285f67cbcf9b65147c77b5239366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d1f5c01da3f9544b94e8eb21d4f53367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028416ba07ee30639f928c68891c1b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7feffe25fcedb90bfab6ce4b749a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118915a008460cc245f9ddda4c054424370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331767614d43cafb5b7c92d3313b29e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546edd21b1a7ae8318d5b15ee05eaf77372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db6ada316b7a11403b02a7cf9f3578373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e62ace2cadb5aa6e3cde49e78dde59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14361d8c4d8a710217d8a21dec5099b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f7ae4957e3edf299c7eb716c1ee4d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94ec0171f3650ad9354a0d289d89a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a2b71e3801e1626e19b468a415011378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>