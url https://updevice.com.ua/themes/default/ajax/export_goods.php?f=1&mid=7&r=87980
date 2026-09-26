--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1edb1363e93b34e053d2c6f6aad611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83de4dc851e4a232cd2114b3018e35b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e31feffe61d2067709134a5c2c9eed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa7b579b8567f8ad0c6b8185d4e0e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e04da6e1511b9329c99d3129c3ea915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a2fefce6c9d71d02b1e0902f68e846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09f570ea0029514d12136935d129187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d7595e1f777d21ff757aeede309748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973211067a737dd5d37a5850f29ed09e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c3afc4d611e3f1de0d6b5843a4d3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770bff85a6d0831bc9f9d79a56543a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b608e1c34ac549b30589f1261a97b9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac4ee07fb488aa0aee375abbc6fe9113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1aedf863e5427da1a90547e5f0a1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641ecb5cdcaba4dbfb0a6d0cb91f77015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82650b32a7d8aadd5d405432292be9e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a023d9b67bd8fae88b6d444844d5cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5f07f4268a8ccaa278b911e43a27018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041949800e3c64761270dda15b0e218f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cb03119694db201a59ad1717d3cbc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a51c125dd8e45e53756987a954f0a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae628b65cb38bec552a157e8913d2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee783b0f76d67827d2cf579352be7123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d028d82b11211929c0ee9202faba70324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a49b79cec23bd53b03ac2b5d1480f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cab6c6ce49899e9e8e9ddc19025c4e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67626c5de0e6217aa663c3fb766f2e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db202b4d3c5494f6fbcf7b6de2b85f4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8b1c44cac9ad40c8d5f2ffad0cc9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f3a7d777622036e00816173643fcb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07558eef561fc951f46dde2b407ab7e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccad620971c8670c886e0e2c38c516832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110c9c4abe45b31da04211956cdfac333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a516f5b73a76edc1d24b3990a35fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b568c58d580e97435f84a4df5ce118235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b774bf3ec8551b4b60b69ddcdbfa82b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df265b9e7b0ef22532942df16f60b9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb76d2913f08c0552c0a42f8a796e6138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b36105e7500bbd4e018f30c34383139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd11c188525af66e942a7961ab31de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3ea9b9081097dc50f023a79bb873e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bc3895de3e04336e356aaee1b0e5342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac15d3ed76d742cc7aeb06feeaa04c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd782706867138af676b10e6225ecfa644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31297ddcd28bccf7612548d8ddfe3cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd57b3ccd9503ac1e3d8d8cd70d49a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf31e0617d7dc826661334f6000d8b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de23b1a8909e41b683722ac55804e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687be526bb8e9b2607aabf77b9f747049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a197166151187061b75b183899832ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3da853516747407ec76f3577a68da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c6fee39296e1f744598bcfe284f5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6571f36dae1196f150932984d2a7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b5117c04281bec01acf562a28b71754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea826c62f58f7c02941eefbd68dc3355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13243f0c78b4f0f0e58d02496dfc20256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c69e467a67a3ed626ff9eaf53e6f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4a870c4a63fc2bd78a987137696b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64348bcbc8827400d258471e06e45859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68660d5140082ff97f9180d2fdfe13dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781dbf089ed8b77219a04cd34bfd09e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14db47eadf48cacf1f67460a6a4946162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e703dde6d00571a877baeb53fb24463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169991c8f24366f58aff6627c9940f3f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864a9d88f128bf305c1ea67e763481865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d405bbac15f5c11315bffe37107a21366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15970033193e33eca542c97373287c2067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a76c82affb3f0b2fcbbd752907931268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c790fd58c51da580a2515fd140bd1f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcd06999f8d05e1f0a25360752535870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d75379e7c06c1811dc4b52808bc7b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce78970cc4581ce4a7ca8bdbb04b3572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1aac5b4b9f9f6a256b3f21d9507f6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7700fb61ecbbce1ae24bac2f92bf1374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d09996549b5927314b8cc8970f0cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b96d5a198de833d34ba234cbff72776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d859bb3562f66d9b0faf3e9ca5e3a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20131daabdd4682b539680c6665489178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183ca6412b55d56ad43c578d39756b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50471d07a5fdba58411f2171a5fdb580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474da9e653c178120b98d07b45e5b0381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce79e8f5b2e548a00e9a277d65c000e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b7379306a40e839fb0f874a7f0f9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a622b85c55f534754d86549bf6425084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ce958b778f9573140708aa352c7d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a001138ae8c5a9ca86af457fb8720686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79c68b688a7ca7af71e95c5f0a67b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84789e3f7e79292480bacc8aac3ce3788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d43f73d3f009740234c2401ef92e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7295455103df60ed6e0ff4ea107e3190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984935dd94a14440d1c71cd05eacc9a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807414b91771ac25a5651821054427192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4034e068cf7dcaa7406badb643ffecd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33c3cc187a5a556dbad8ef517074df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c3392c9565159843de3182971431395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdbde70ab6dcb0961da9c8a2862bd696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c5bf56585da729835729240cd169797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef17d3baa92fc98c36bd16e224260598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e43ab6869da4cebfb74b9c5aee81299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8707ff0a23d4fa4561c9f72ba7306100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e253e4ded3d9ff8be461fbd132108e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69384602af7fd336d3054d297fc2c19102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f02c4ad4c706fc16285dd41904246c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042295e81be3f790a8777b674ac0fd69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3b61ac26296afefa00c46ccbc6458105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d999ca78c7c23e6a860c8f1db75bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b31ee8fa899359a7a4b0a2f03fecb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ff54c50ef1ab869e42797c0b68118108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91702e4b6c88ecfd6f80f762a041b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754bde434782343a8724cbcd217f004110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75243c246120241d623cfe7430cd7c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cab102d64efcc6c0599806880e0e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46890da734cb8b98f7b384dd8c1426113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287437a45b3e7d3e32d449d5b41eff7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1257382609a9173ba754093d8fdd02b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91606547f1e69a3b32e8c4f43322dfda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf23693b03c9f5eb891389ff1fda97117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9b652ea316e3003a75ff4928e62ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f907eed6e59f63c25a5a698e45b4e10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffce815d2b64011c897bddda1e90cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453349b6c4f5f763d4f6c0a67cae1330121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c9332b76e6438fc747ca05acf6c77122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2a93152842f9a64033d967e70d5fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa1b3a0b9fe47d714ba8d8bc116e92124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05819a222eb0853e76cb7ec043e2b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44222091bb8929c2a6cac8cc860c456126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc5ced1eace891327c99f62d712d42127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0809ecde75f33a3590b18aaf084ce0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dbbb92ca8302d3c6864c616c12f2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a78e8cb18b52d9731d649eb0da95f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adca8b55e1984571717e0144323954131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25377898db084c7175c2635bf587ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43d347aaa410388d6e55ad7050655e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286ae842fcaff0a073cfab8ebdb2fc1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f516e7a65427ddf3a33d2d6640d751135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e53048121c2275771026a3878bd222136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48927cba65b2026064c80446cd0ad5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1129d7cf34f7b0e020df53213b82de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce517ddb15251cbf34d5bdb75468eec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093a6fd8fb15d526f90db6f1e858b60140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca872f8985fdc9b2e276ee83f233a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfbaa82be23e63bd8004597fb5717e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee080f5997c679b38581841ca59245d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb466489351beb660c1a69648d408a8b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11153af1384f4afb85cfd30be0a1407145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df215bc51f639f25cc456a599bb108146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3abfe8dd63f711dd20efac5b1ec67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7445fa4897cd5b74c847e29723d0d84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1e0bd0b6a4d69fc384f4c3d8f91fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8628a4b8b3b220e0733bf135792c087150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865acc05da18580d75da98a4f57676e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe7fb6e8ad17670e1fc943b7241a0b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac2ee0ec3682fc817bddd757839ac1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7ef3f0e53d6a96846a2e0e36d2bf4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8cc72b09d3157802b4f95b2828ce9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522a8561e5d9e74c7d9772d7ba6585e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31581c76f7e4a1aaeddfc8eae4c15d14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572629409a02210d8de70e67d895eae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a160b10c843269043a379e4c82e2b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962790ad36bb2ae871cfc94a5c454726160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d952df85560a801aa8e67c7ddf1a33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa02140b21800c0d3081262120515d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591542940240eb5aa2f83076cb88f3f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312fde9c07f5f9658131bf09d1e097a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa651000d3ee77f297dcfc15ec32175165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc90c768c3f1d3c69a33f4ad2e384fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038b59ca02002392339c7cde21dad7f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543bfe74cf37a425104efb457b28d4d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3e6234aac7d660ea5fbbcd20248dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f575971c1ca510a60e05fd02bbc5b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5958ab0be49252d14e20a3412aa940c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef456e9ef237d62bb982c5f2467440172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654b0bf39a14f698e9828c84a1f3292173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab7805c6e8e1cd55caaf67d3a0cfb7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d92e714f59696f4e6e12abaf8a9445175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce59b26fffc6b4178ef7084687788c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbc6e2f862f96dbb025f5270de55cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a05edeae3ee413d8e2445465d60c4b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4c5fedf824ea562cdf6c98e7c9e60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1024decbbb06ac3409f74ca30c9191180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7d726a3f6a7567f94c7bfb447f62d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5aa053d1b11f5c7d2d9806788f9cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53373f23c09ceed3d33e77e60d0fe3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774bd4e41b1fcb66aad376691764dc8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37aaaa5d6671fe1288bbbcec59c8dd8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62268cff44551bbdbe4abe95c3f2b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07077e4008bc83df48a998a8e7cc8a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d081320b40db87ea89afdbcc0d2aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc93a387d4089f4f79729b59f4e2a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1168146a9909ad0e1e67311d865dfff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bd247991737476d2192943f34f110191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a26dc4df41b1f86d53450822b3ea91192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab2e0d389649a043ba505020f9b09f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6bc3d8f83ab8f487ee8ad887f13cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de6f7954f9547de5f8a6556702eba0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0b4e8c6ff24d7a185352cd0ffa21d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf727f9a13f1e192a3235de37635ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b128c3c122d8b5f7cb32c593782f27198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8e218efaff6366297d27f5046058a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8693fbe251183f300463fc65fac3c12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc7a24e022fe098abb84ec0ebf83c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205d20c0288163890c9366c891c1aa3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17199bcecc5d81144b52125d8c87122203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a4d5ddb54595b2b00ff8083ba2f25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426754e5feb093d2df625701359c3a06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f11c08fada4ddb661812a97f5e5ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ecbb94cfbc5ee510f94ebda0a98bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fadbd1fa0ad257cf950cff8581b76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90960713cbcdb4daef195e80d1d46f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbc05e59f713db0c5ec815625fc6cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ae85a248fafa129f3744d0de05280211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61646fb92f73522ee736ffcc2c4eda212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d4f55ad25c11ca441cb82bd5ac343213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab276e3f568b5dc93528eddf6ab78c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169e3fd6fbe904075c7c068435414d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fe3553c365916cbf3d7fc674e2f41216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049e842b448499ffaa0524e62f26293217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc87d94aa2bf68bedc6319289c441a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21e8b047cfb843e06ac4eb12fb2b81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fabef400b094189216bec5e4ea2045220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6eb0780b09cfab90cde51663ee25e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe8274795b07a70f2563cede9f385c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf053d0fe7aa7af2312e4d09764144e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc324670db465939225143fbde56b4b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff8269359532215fe9c2a1d582d442225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662ec86a1ba4ba13f02d04a5d9221d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ad22489c06c705847f34a917ceab5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1c937d327976c48f9d89a811b1cae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf1247b041edc6a896c5b74e8832c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41127f68613fe2c5401253d716fa04b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15926bdd82f4b92b9304f447c6bc1cc4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf81ca1470e1d50d678eaf98765ccb3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fed13b4b49ee0f8ac12c4ee604f80e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac2a2cce09f78d25d22055a0c57aeb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf1e0ff571c25f81159b9290c4e8e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe4509fb9abd078f93f8d9c746000d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c80c1fb68c2bff54f2c4c0f6a7f51237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1af955e2115f7ca0295fdc9c05b6b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94b486962ff6842196641eead46fb3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212be0a954c9ca5af3b532ea0cd32b49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61962c402f2d9361665d5d2c9bf7db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762db402911daeab0a33929521d35db8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40233c93c87d6756aef14fc72aa6a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c435a5452263fcb51293f997f544f68244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6b89eddf3cf3dce3dc9e97f3cf367245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7a421520343d6655229d061f30c7f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752696105dbe20f0f5a7bbd861b7bed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209adfa467d721b8d8ee4793998d6b46248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2e027cd5788083fdf6919e42d63f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf74ad4108eeb2963ab773504bdf075250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b72eb6745ddf6ccd620cc3878fef0b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395a9c26da3e2d61e721fc487608d57252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10783f8c13bdc9eed217e5e732198e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c46233f2db2b6fac32a2f53cfdda0d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e0208f750d1a0f902c4ccce286a39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3369ac986768e76b2fb5f69916a267256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da4b4645621e6197de5c9d3429dbb1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d638155bff251366bb1ef222cb590e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eca2fe95a545ec3aa2d7de5897c8f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0f1797e4790b636ec610efa2f65de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8533c48602903ccbed9eafbeab618261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43952a3ad78923367a831f84c65470a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986775876898a3a3e2d90e7b834a6b67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb7528e54c3278cee4144785dfe6b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c6ca387e96e4933836a93bff72644265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28353d5a8488aaeae4e448f7f96377d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bc7978950582952ac5f3ad2ad3593267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8df28e2639ee99cb088c90ab7b4b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723c149895b08f602299c0d13c01949269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce84b2c32cd44ef55500001ac92efbf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e7604f942ce0b613be5060c0958f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de3522994a8ae194c79ba4e9168842272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84aa7b6bf6a27dadbf96e8c63f7600273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bc167c6ff757b28bf0239efd7ea32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4a133cda15a48fcd77ee752f19692275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7f972646ef28aec1955648d85056a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbff972e360291b51e82d01299538f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ab46e290de342fa7f5dcb599bcf28278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ec7036615469d2c33fe6c686ab703279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2db8caa3dcc48b7b5a32c45bd521b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284973a6a83d61fa313c3e7113c32d27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6012bde7784adc1504c22f21674e898282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc161afaf313e8241a56ac242ab15ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6da511fcb36b6ba551ce257a5a8e99284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8430cd9db060b4382d70dc92111e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c148aeb43e25681801a01987ab9f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da33ddb0d8649fcfd6ab4f7918fd4b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e429062058228216b0bf4d54ae55f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413e639c1c11b786e705e6616cc86f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afa2bd9516ea68a8a581a9fc5d8c0f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cd49e2443b058beb22b6def252b81291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a374da42fbb7935a50e340a4f1943d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee18cc4d473ab11b9f286375ad99f89293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff0d8040e22463dfa628bc664a4df3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29526d5f9cff8a99e5ad26a48222795295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca6b0b86a1acd586ec1a445f30ed50296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b20d12c478c97833f0c1a3f3b38f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300f4465071e25019da498bb81f6d9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e30c2728598c0ec8aeb655ae60685299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7a2892e24c830c993872c69eb15bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc34b04fa9a3edd434646b0c9844f96301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1874ee08b62c3c09ecce9220e0e061302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e1c8bc32dd3684a8cc2bfd1e0fc5a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6524345f2310932691ee6ab8abe91f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef33abb24523edf3871c5cb20748c82305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a15f67b57f306c7917f52743d35e68306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6c353f4383404919ec1654d2cb0ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e24f590b05dac181e498e787bc9e78308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8323926b848b613c4deaf36e62926309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9e8d874d872c175c266ae7ba5d42f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0865c948a631f69557c0696e9327833311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f3350fbadb1fe3694875ce71c5ff7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1868886fb5303001234a464c9eda849313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f427ca18c7a4d6b7b29399bb126d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611f39eb3f1c86f3a280ba70f0eee6c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9b78c78e7f3342e80c07351da1ce4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffde93fc1a4d9e082251d383c2d4a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af06a59623ec7c820e6bd791cdc766a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf7f8c331c73dfcf0b5ccdc559d2bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166a68164bc21d0bd75aa25d0a5897b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06932945b2d79d1ef33d7629ec1ec67321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d617440f7916368e8c6c016253963322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d968371267b6d7c727286b995ce9639323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f412a6a44d6b79d9db935c492e88ae2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4402041982dd6a98d34a8ef9d37fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e587d63cdd59668667cecc25e658b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef92e7227587c17557da2d018d6d21327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6202004f580a4edfcd1ff77ee343d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50a794cf570826c88f815e1f57311a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ce3d02b884ca1f3545c1d3451a646330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2eaaf6ffc572cd941d00e7943057f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c551de4a62e82923167a6b3d01563332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d847621588396a06188b50e822579333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc755ab580fe645cf7e56f0fa59d105334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6087a5475cd851eaff892ffd9b4b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536c4832b7a7fd6852b1de1cdf3ed40336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306dbcf1d179309188a7f136d4d6097337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e5f294ea97ffff72c7de17e1fc7c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afed703c2a513b047d1ef2af9a241ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869dca790a924a8ae8361b601fdbfaf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9d14aab9e028c60ddbd8cccd3009d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84decd7c33ce2cc23245f12cb619e85342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b647f10b2cc5fdcdf77cb76dcc4fee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e029296b92c0b15c978ab56a64d09f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0186b98b57ef13c7a9475c66d9338345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32af22c1e7865d3844582728de28bea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d711e5ef8d381eb41d187415902bc76347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f39f72329cf0e8991bedf6c1540b7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dce94f3817b8e85692ef52abe3aba3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064ed9f3b6a0f63d92bb08d5049cc86350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bce5ef3d2a9ba2f6a26401e471234351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7584ea174723b63c079cdf066f46a4c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65b3484b5ae1dc35477284085a79bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b454bd1222142d365117d51cb4b1f3e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a51e8922f95d39bae0ed01fbaa4a9b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702bac8ebf3159a0270dfb80fae68a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd94d87252b9c8a3d73c96280866d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f005b58d539706ce572a5748b1a5f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f4ef3f30889ef61fc6c98a93fbe85359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ee132e4915a4b9fefa2b14abd7851360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9aac9c18b8091e8219f952afadefc7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51d30cdf338f7a4b5ed7f11dbe5d4b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138704ccc3fc602f09d98fbfdd6e4e9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852cca00b5e8bc1f8e50729970d077c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50c55bf83378b38a662e52724c73fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ee21e8ab29f28ae6f50ee5744ee93366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0aada0b846fd2916a27388a0e196f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8653eee0b82ec717b98ada20cff9cc4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47724ae840a5e2611ce0164c24084cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c54fc7b934d2e0cc706775392a0fcc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a7468820cbcfe02e9213d0449ed9b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17b8391f13b2518ac89c8490f4424b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca59e7806fb94e9f0cfd585bf061a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4de85dfc0c267c4c38dc89541eefd7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd984ae27a06ded802a7aebf8769f96375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef85492585a5782c5ccddf76c88a883376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd11e4ad1b960b512e0b585a1ea41c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75d1a837ae74f8561e5afc0b34d2cf378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cce7246ed4981327552e7767aa3bc11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dd97daea0d0274267c23b3a4e3d3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62511e285a38839d8785a838bf72b1013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ac9e2217a80cfd4c80b8cdf68d6434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6ecd20a98c50c6e294a8f4efb39455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d4fbec7561111993f4edaf86513756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920251e0b9d8b92d2b076782e8dcd0947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbf73021fcf2d11357b3e398feeecc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981247f7306895e0be361edd53eb27f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e2572107a10cd5ebe810702e9d53210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060749be1db5c334c3c7d1e0a4ce87e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a579da628b80da2661afb5a2731b09912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9b5531c009f46737eac1bd4bf75d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e4cfb9a32f72f2c14b94cc8e6f57e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c13df7d2ae30b4fd90df14e9f54db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88199f68ea425f5df969593102c9735016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85275e0d18c19fccc615b88b3b7117617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858ea0dbbaa7a3cc6f5abcc48535d6118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b46b92417cbd42166c75e602ec5b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2b3da068655f2abe173037b3e82e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40470f25bbb7ed26044ee4c88bcecdbf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3269841d00648f4807c6ad9bb9ae722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e779da49e5ed32e2be2d1d99cebd46623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a211e838b51dadb4bce7c777cc5670824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d6d75110690d41b9518b0b742a0f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720081b5bae7bf498ec1a7c79532c6c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2772d442574f41ca452eeb2379976327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d296f260cdb5c21ccedf3bd9017e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f774484f261b8d692422a2da9f1536429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774631c3d1d91019dcb551b4874c2dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af2d9f6d8444f2df8e19c6b28c6c7731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0c7a3aa8dd438af8eda6f5a94be0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d57505637931bccaf4c795561c1bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d38042268766fa3ecf74f3025d4a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29e47057d4efc5773861713b9077c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975053f170afbf1c99e0af9e2bc6dfc236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd321420aaabe4834f991737b8ec0fcc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f1dae240a55d9cddf7da32687020f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbebe912a87eaed5f5ddee1b5f11aa839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbabd90d70e6a0c77a75e26eacabba040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6deecbf3953f060494664d8cf03ba841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c038f69317bbdb427d94c4a64f88642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e081e60906e20ed24bc3e19fdb1ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80594f009205593fe8d7f45817e8080d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e07fee491827d3cf2d8b29748f98445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85514f899dbcba7590bbf661f01c51fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e936aeedb603c4ca25969faf7218c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c3c65b355b6f4a8f77ee7f946040b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2e31cd16bdfcd7e251616b07ce09b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3eff31b402e6494d6ecae6998112f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415eb7c98e9427b9562f0809accf7dbb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf132b2b18350b69a593fa8479ad8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13b6cb6ecd37ad0fc969678247870053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853539d05a3b27fabbed31f56ab557354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a60a6f02ec25f985d2c58bb845f3655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4c5c9427ea464ecb3a7da66eea42e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb864cbfb3c3c7e670b8a0e80331ade57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64851be56b96fd47eec21d00af250758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d24d89f7daea73700c020e3ef8f92a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02905bb9bd559e5b337b607cd52c46960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16c8ec582234ff1da6ee13538d21a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf783476adf5f5b808570a98a59d8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61227c6751db9eeae60475f575221063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e79099b484b50dffa85dde146b170364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af25c47cde1ab79d7606716377fba9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d758a80f065c28ba72ded2d8fb5df0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15000df88de943d0de8f22cbdb851267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7ba8ed88767d75c2bab4151b762db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ddbffa0f22d9454ce6eb5869530ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ceaa79011c363124455c2607e1c9970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572a57f43a9c24540d562b610f3a37b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c971073ca4f17fa586c91c10fdecf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b573ea9ffc5d57d2de120e626719c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc7224b0e9473934c29dc10f1295b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989545ebf0808fb642ecdc515b13a1575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdd69e9ae8361dd2b3d8000f35574876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514b079b5495a0bb74becf6d19135ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd996277286d9b1ed8f86b483d8ec878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979641f84b068f713d6f90a79b4550dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcadca21c04bc756b6859b4fd7c66e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ef8a251659ce72c652d586f11b9ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa3ee61e061b1384cd68486a9c44bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d32216b39454dc637b88ac30006ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf2a7a91efa5281a9cf73520a5f40784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7f2847576e261deb94f69a9dcf2ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d17cc654030b339da105a484a8b05686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b57821661adb2c9124a52efdca2fb087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97259e53b36a22239c15e6be8f87ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ccc477e096cad39512148796cda8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63542c3b4f62713e5e46780bd66949090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d541e50f401d9336fa07d95b66b3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518805e52160e32d40e6ab37f0958d1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530722107da7e7b6e04c54ccc024c1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699c4ed256bbddc827c4919bcaeb74d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a2cc68a40adc2247051cee70fe9d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c6eb153c5a3ab53401bb0a3c889a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12eca46af9cfd6ad8ab5c54881d6c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659021efb31ba4d9ab5ded1aa105a28a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cce0edd09b8dcb0fba09fad850597899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92857777e928f9a4866351104f93d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acb86177487f597e0d80147554890c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cbb4bbae1fc6f810c8f3ceaf6ece1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d529f6912ccb65888bf5ca1387ab89103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec3adbdf814e2c476712abe57c8466104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda622f5440c5806f9a1a80970203d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075856bde7d6783b74abd0e9568d2cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c021793add11b2249a8150a21926de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683af882e465fad20c18b30b9d06a7b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e4b6998f0f3f1251816fb782f4de7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7ece5c67b43bbeb3008553b84a01a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d29db3941473e27bdd26e35e7d0659111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedc3c222be7bc7d98a13e1eb57c0df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07708c97191e52044830b0585416afb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ef03ed2611c172cd16ee115ff2cc1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a9a5f2b934ac61b57e6f30c774e73115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500311d0105205b93c67cec91c9b7ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae399a59b36fa1e831c5d3888ba049aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed9a9f68d3f346523b84e2df7d4834118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebc23287565c4a313965ec097e94ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5da87ac93b4e22149fbba294662240120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658b780fc6817d066919f587b259cc6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c27d78a5966fd967c6c21c2073f3b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fb31e079e9fc45425e3558a3c4489123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f5f973a8e3f6f36c1501d26a5701a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df75062c65259228f7959fbc607c9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b297d2dfbe8c59e710c286011ddde4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65def3aa7ace5293c70869bc4f00965c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6beb314c807872ab2e372abebfdab0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c844602a87a63a1f0a4b63341ab7994129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e22aed14ca936057f7824231f168b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00feef0d6901c55ba11848d377371e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53baef3095807cd4571ead747968b003132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87a71637ac23b0f7e12a0573fb4f5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61442216f02dba9a20c5b662c14129f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629548c02ad0b30d4113969b71e668b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eacc5a3627f8ae9278f44a85a4c560136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe510174cff5d940493c311ed6e02af4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049cabea7070703971a4e0b7c05602b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accef664312a524435161073c8a8d75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c3197b17bb99e165bf400b4222a10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f8469a50c0a6f02cda0fb8c105e05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1503123277d6593e95b6222aa0a03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d144b47e02883d0341a31f3638e813143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df734f6b11ce1331f531eebdd2fd0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ed072070fd1f228f3254246c35743145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed11d0e05bd5196d943d803e904b29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82216f89729559b863d3ff0d49b1e0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0c1342ed4b19e3078a1a930ff32f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e10ef9889f9548c22f9920be9495e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632742a016392d02eac8386da9eeb9e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cae5b68e2c4d472f2713839fae057151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f37c7ab761e9e104bbc86989d0593152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620257c7a6205f9627e012e7e36f7cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702fb54035d5665eed7a17d93065232154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b4fe14fd41e95bb19d90117aefa34155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6267abee97637a0dfbf3b3676d7d22d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5c4d5a94542a184a7df00e163bb28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dde0cafba77f880b88d442a2e67f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4c5c4414f57f4d39caeae227d6f85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a848484e969be8838185fd1b3c59ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603caa45289a2756bca0ec205125d783161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1a85b244c8987cc3fd1809a0f5c62162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666201f25acb7c4155cfba3f9d1b787163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b2a8a3437f3bfaf1a75541d385f07164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a775eef088f6c22446acbeaddd9e23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a154d92f264735081d693a9258f68166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a7782c3e23be747d6ff3320d9fd55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed583430f24a3c9852a7c6f914a7b5f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262596ca57b243dfc7d2c375eb7b974169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc52dae1526f3d40d32c29ea9b57c37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b502cf238f2729d8ea760167592ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda114388347a464cfb10697259c16a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998057939cec833a074d4bddb033981173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507bf6071cb7a21f4cba625415f77ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e464ff56fc63c657e0cd478642072175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ec2826f6b6d31f36e5df32c331316176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d8764426c7257c1c6a59260c1f354177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebccfa0c3cf04474b3b2a63c03b602178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538eb00db311e3683aa724bcab43ff5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e35afea9ffa65707d0652788989495180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a62a16048f484465b8c8b0fb6c7b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4079d2993171fa30033aadae4aab57b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437510241c1cb4b9a095578dd57e8df0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fd371582fdaec560b55fd28ca1d21184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0620976cf70051bd3e72376d62bd0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28be988e21e97be5be72783ff1c2c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3532919559e7478d7759bdc8b9f4a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463dca7b7026dde8cd0a091254d2619f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d049d16b0c5a188e028e9d59fc8e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae45e4e546b6ae135e4967c6427b2f4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2638f2e1a1d7b29c364948c44837c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1adf11b699d9d6878880e89f6e28f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762df4fe13d11b89787a152ee5ff9d42193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f30565d86c0464dc791ecb2a89316e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8421a3e02c440dd1e2df34be807ed9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc78824aa4aa2dfc8aa74fafb00555196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613fe866c96853edd67a97a6e14f8b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b56010287159cdd3afbff9f5a63b48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f0aeef3734a836de022595949f28e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3781fc51b7ced9e300bdf1e315de8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61cc858c87a278fcb52a45cd7d6f22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9509e393f8cdac98489a3221137f1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aafabad4422c17f5ade01b1f6f2788203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d0d5543cd95f74ab1629294074fa9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829edab04ef1e911fd0c2986db4120a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120385fd1b96e6c79c3803eba9b14d40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f16d5fec9f6b46eac5ecd34188de5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431d927df1742b6b6ac132d259032eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162ebf27f4a8dfb8d6dd170a1f630a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406b92e83e3c35a66a4a50c5c6a1d50210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551085c3ba8fcf6846130a977505af0a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7521d867126f746b02b5ebba2d7f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b085f32bb891b5d9e619ace78f2e643213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f68de91208aefa25f658606874f2a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb5897776ff004c6a5ed1b5d53f256215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf217d06c758c1fd6185d940e484da46216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b8f9a7fc8a03f22104298d6632ad1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5353a292432f59517ebba147d22b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a878b06b86f784fcdedb87e5ba8bab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fd6fe875fe55d12c0dfc6a63a9802220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567092b95d173244ffce231510a034f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dc0751bbd9919320b8a22335f1f2a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daeae08ccc1f7415fabec9f4a30b7b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04b59ec7278d5bb6299647522231c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7efe7a6f3cd63b4528c6a2e8b7538d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f6b9c2cc76ff0b7452322c7ab431e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cea003ca4779be42bb4071b62400c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d429d94590a56f0cb5594713a4d8644228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590202bba3864a08489b7e9351300ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c29e534cec23993ea1be353af7781230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6e392a6325ab3ca2e80b739ba6ff8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599f8264f5f19f604b19ac9d4c4674f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef086e14e31f16671e44b6df483e397d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1abf751ee546bd46b522b1701a040a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111715757886d9bc54e5af2de27e4bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989984427f5215d4fee2252366b28d11236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95872b26de9354a54fafe4445840a1df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e8f0c7c9e821f4a02c7fdbdb6c255238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf936252b2081372563b1eab5aa7ba6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173d28da080bd7657c98746f22ea00e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e418ff6bb54d42130ca363c961d368b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6256d3b020e531ec2ce8df72ef353242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb394060e800f613dda31589733cd14243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8ea2db687177f90eee07315860bff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b1d0017bbf0925ee35833e111ccf5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1df5224a99f6ba864121af2f2d54f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39171a440cbc717ee8e2209085909594247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c7583d225ece4b508a80a7162ae7e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98c452cae90407662d54763b60eb38249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a1d100c97622e105215a4ac826bd2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62e6af3e37fb72305b4726004f5c40251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6fce8e69dcfbb1b9850b5869b7fe1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6640d61000095afe5ab0822ab3f3f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d946b58e809ec22c47791283d3e853254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d23070a7c1454f18175a88d3dbbd70255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8041fbf6dc75b01fe72408353c57776256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00197bfea01ccae0fbbe871cf7565b51257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00921b708432bd6669b588831cd99f85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bffa9f5f3cf81fcea978cf44baf5a8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d572fc8e3db78caf150d523b57188b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017db13ee0cc6947fbd77b65e14b6a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65491454ecee027f517900e2e9f06aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc70f925300cd2811b1f38263552da6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af3e3d509150bda349276755ec5c5f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec561ea09312c9a7798c7db7a65735265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b861159a286d110a2bd2ef4936ec09a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07db794516448faf9519dda9bb70205267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661b5f11e9d0260eb0f5a78e9719a27268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4886febc5131405e1f61fe55cdf57269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028bc4fbfdbae7a54896702160d0b8f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d22cf29c2ba021653f728c78fbaf59271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239bfbb3a5159af2d8244b635882250272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45729381a4918f6b766ba4c5bf52a8a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66983001acf2f7413fb425a1a0003e32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a08988f32e1e8b2ddcdd3e0240adc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67f92521fe2e38f16e63a635b6c0e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbcf446b500ab2538c6dfadefe2a2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d03d0c7d7f9c3dad7c6fb274c32eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29735c7699db0250f59461429c461d77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fc936b85771d64ed116ed5ff93011280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5a8dd5a53a5b05f368f53ba91a01b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970956c28ce88683adb6776a873b833282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff637b0318d532e84ba68cd912ca10283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25174cb36e0f0f6a5b2ccee22a7927284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99978bdec4b88c2dfbc851d64b3a9378285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dff68dd3b014ea1024d8d516e5a66286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fdbe475b85b4533b9fe82ae209ef4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654f508c0ea3d180f04a6a5c9b75142288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ee8ea133473e80af766f4d29abcdb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142833fca375cad7484f5121ae8e7cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01759dd7f0e36b34392d16c9cf94e306291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a27e85c7dd7f80aac6657f3e9ff9c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acbb1ac3130f858701b198343c3ddd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d6c0ad058b9850214f22b1f73be4b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169140ba670bca58e35c4c568367766295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555749db2f9b843d4b5db0af5b71a2a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb169eee114f8cbf8a1aa7534d6109297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c993e82970c95b05bdb2d70e3b7f0d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347c60eb9f9da428908bd2298607856299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034eb0757a6604b7c297328003108f1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c3cc6bbfe1809dd90276f3cc510d1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd905ddad75d22e2cf99868a42d4506302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5954d1f61d19b74a849f3313a539b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd4f4af6db02644799a1d2aab141cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4d7b26034028691f3a6e0a84d2b77305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208e55916332080825598c0bc3f3bf2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27619c3c9387843d6a7c0bffb6c461a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afd2dfd43c6c685466c0718af1c447308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c997e12f1ab570c5a560ed13fc57d82309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd10698647143b4c6f4d06fbb36155310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de088f98c40c82372f13cfe74f5e70311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5e6bd4bb7620f28a00e6a7c47fa26312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70e41a1623d20307ad1ea0f8c171ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbc80e8e75879a40eaff46ae928085314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e1d6f83431d4ca6f19d4bf494bafb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af427bdc5d385e533fddf49f0aa2d0c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b48b38f740c291c5ec48c1c239d503317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68211e651e9f7dbaca627258e8a0e2cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590b55fd8b3b4b6efb8d2c8caee3be1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ca59456f60fcb92c4dfb49c6bf933320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1342ab2248521acd73540256ec0eabb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c853e1deddc112a14f89bd945a865f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d840d94bd0fa15ee59da4eac85de58323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85763021c2fb14a3404624ccf175045f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e400b1e8f042da38677f41f5aed199d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac80d7b582db9abc4d366cac118c65326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd288460f88d19626aabbd50b3cc43c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029b995facb69976a361100cc37a67e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542ca7d13f4f93648c989cf8619f67b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6621601856d054820907f995072a3b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538876bf92c98df8f845ad2684b00fb5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc306c5791c78d9766a0cbf751ed1bc7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e005223a04390d33a7847c994974d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a3a2a1f1ce9ccfeef405c2cd84d90334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5e048f91aeb8fc96c84ae6c9007af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3f0ba398f157c7892e9ef8900aa99336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f069b2c96c30432a592b64fb8bb382e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afe7110a4305b2c815eeac88d2edbb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab5749d646f95e4c954355a7b58f9c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d315850cd033b0a1af5992d6163a652340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6d2cfe59b49ff20c5233b899623cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1cc226967ab0e85a87d9a38f203ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e77df3a96ca4393a2f664b4fcd7da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65867f83e4da8265bb601b80ea26c878344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f48aa3fb1e04455de120ba0934e35345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86313b84bb2e15754032923563b89490346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6b10cad1b229426d63667b7964c86347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb9797d8d289f5badaef40e10f6deb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e1e8c4b7b2657368d03b51f8095f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa517b33aadc7f2dc53fd7f1474a34aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eef74215bd030b68ccd3f116b89ac5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee940bf06baf889253cbdc11c24f80f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5877b4ba8b95f1578b45cbcfca45c2e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452e581daab4d92dc0f50f36209ec17354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befcdb1fae0f9230f4467b7a71006f8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88947b9318894213981620f1325f37a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d561f002b3a13c0f3d4905a02c21a8b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15cee4e17aa087bb307cf7f5bfc1c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc680f2773831d6587509ae3a7b7549f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5ebaa5fcda38aa29446601660ff4b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8b850af0d992c709f8b4f8717a210361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa253d31d0d3ffe48f0081bca03d23e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38140d4afcd2d1139a0388bb875a0e88363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e46fc05c696a1b3e3b76ddfbbd8eff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7881bdacba52436a24e07219186d88365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4159dec20d06b9049f92862d12c23366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c88b444ec762191ee8aa505d78676367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a19e4f0f42bd044021dbb9f11ec248368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d0abefd537879877b02d4a6ff99f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3ab4d6cc1222f9e7f5f7ccd1e8205370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79fdb3543536ea08717142a7ffe19c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3707dce4de3d71ebf8f40c382548c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375d77a8ab5faf7a8ae890503e6a108373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ca541500cfcb6e0949da59ff5bb8f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b616089f02619a90f310961a23978f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6660b889600d57fbb9bad1d80ca929376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3b85b0b33cd5eaacdc60cc007a474377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd43dee6928e9060af149607d8dc2d378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>