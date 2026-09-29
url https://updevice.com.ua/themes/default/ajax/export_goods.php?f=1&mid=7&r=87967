--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642254088056ab288464b7e240984b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede407e0e22c8158890b191ec7b374b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14a55ae4e1842c0891968764f91a7e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02497cb267d57e9851ff1b41a948dc704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a1934a6c3687ab2b1f3039cf9b3fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e28b5093e329932befa7e23ec85df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7a707e78821a1ab97ac26d6d3d6d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70ef9d659d3766f2fbf21df69d4edb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30c05194bac70275efcb4d48fa87399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c261fb87605fc849aad4630483d41a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b113644d0d2aea32caf1bfdce776c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddfbd278799b262348983da18f6af412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e83b2a94c27773d16be05a261335413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26303ead733cb0a1b1c0ca4a39d6663914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e590499f23720ef6f07ca635f7607d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fc9b0922a3ebf9af4289cd73bf02816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040f27f235a773278413f3d7e23e1b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d468d590e886a66fd64ac2f7728c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581168f049c6bb7ed2f84a20ebb5b2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b2d12ca8f10dce328ae8c1a133aa220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ea48c7bfc58a490c98d163fec1dd821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba64ee86e039141fbfba9c79f63231e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca280e2ac54c76f552788ef5115719b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc041bfc77aa44e152a1ade7269898b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8fb7ebee8b346a4fe9682d07ed6d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6ed1da2ec1dc9ab36be4dade20cfc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76cbddb6d52827bd54f753845f3e2127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04742a569b62b539d71d0a3fa9261a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57aa839a237862451d1ab17937a6a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22894eb7b30da8fbc4a2f538fccff35a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12365d67e43d02b77f532bd58d50ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d065a444fc7d1485d7671134103965a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346f5d5f7937bf9902241c5e7e39b9b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459ec5c51eb09961a1d077696b07d4734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250251c963c4ca987ad31f236e64047e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2ea229088a53d85eb7e19dea65fc036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce13b2e30507ab2fabe7877355529637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc6338a9fe7b9433b646cf3d354e7c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6885488dd4bb3e15ad339740a308e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e80fa6f34886b79e7cdc650541f09740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4e7669c95096acd0f16407ff70c7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af624fda4821ad3b2e3fe1ad76a1e6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdebfc2bfee1d02751f4bdca8bf8e6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de687214a3dd0656ebad96d6a47f23444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645546a84eb8362859ed22784137abc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec86ea2cce67ee6bab5a02e2a2f80e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec9464c58a5ac9c9073c42ff0a9ec047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a19270f95f647e6e8f2e9ce73f01b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245cd40487973147e13f59a0e10126d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec852ed5a623771967baf173c5b8d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea61035a65d3daba788cf7fb20262351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd99a791c0f7ef5bb517814563e172752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8123923aadabe9469495c7930f37153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36e59cb10807a50988d412ca02ce2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036f3b4ed2e51357cc058942377fa8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aca6cdd3ae1c39c1c216c55a60238f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e322f0fec90ce3f3026dfcecd3825f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78242a53b6f98119178601061f6bcd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3271ea9dde7bed5e84e59321e8f2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb88eb6f3ea5a156621134d89fb39960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2ba39de2af1504a097b6677b508d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702a2fa1538d0aa828ace514e56ad3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4505c2c762a5d4d9c7074d1b275a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff381d8d501e6c55de8ad7c7b535efee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331eaada03aefac1193bc2429f28fe1b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4118a9207155f965cd1019950576ff166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e53587b90abb5beb1b38d65ad4870a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f97e9e712c5093511a244a05aba87a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc1916a1b0709b95eb442dddaab63d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ca71d11d5ad6e73340fbcd7417c2570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c47fee9111d9bc5c3b4cec9e3be6af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed840d838f5e785059d695dd982c51c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689ccd35c974bb62f59637e90fc293073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d60064856ba9f6d749650ea864e0374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88f5420c9db33a9f9369a49ce9fad575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aaaf8ef66299d4450c765f24a7bc9176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f8f38fa13bbca272a6d76df1d31ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44424ab6c15950152f8b95612086e9cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a0077182329336fec8b8e59a2422979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b5b558e091463ea408be9ace7fff580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363257cf4f89fb403cabd2e832e9ce4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124dc1aa13cd8487e3f3f9c66154cfbf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272f59bd8cf27731da1387ad3df1e5b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6085a735e947d879a7616ea59cf8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daebf8671df7e562f9f19cb83bec98985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64f97fee78cd49961415d43c1b712986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f136d3477a4e6a8c89ebb179153b89487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfedd5d218dd43a292200f823c28ae988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4a9e732f63c6104b3d1486549d0dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5452e65584b4bdcbe57c31f41a7a42190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16556b4d82d5496789e89aa3034aec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0656cb5641ce8dac5b6e6c2d87003192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd58b845892ae4fd8289cd5f357eb7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69324aafee2d522d630e00fb95aca194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1847d82b3c225960605f84292e112495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40030b0282aaf029187463044abc50a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c120bfe38fd48cd84eb98c00c53e5c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9e6823c5aa15789c84b772476598098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2e54459796764beff1008a59ce1c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d358921a90e85121dd7fd7daaa6ef2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c292dccf2a42c4ec5a6badab0c0e53e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814f2519c6aa661148c558a18a095da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97c9b605595f8593e6969441b7faa7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8937f98b4a2979c20a1453fee79f92104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aafbd5ead1babadad9699c6b8410b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c315370b823be2cc265c4781199391106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de245059aa6a40aeecbbd828050a51107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4530215c21c8a8107036c4fe3b3c30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138ef1d1443f517e3bb99e2e1333f2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d6bdd1443b49e29098252bd31c7f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85386d185f5ee3662cc9fedc07f23cc6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e860adc8766ac67925de0ebd061f1aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34137f2f40f941d7255986eb9863c26113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f9b1ef847965060f748f0fca10200114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362c8f947c070fbb3de5d87bbe0bab6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf882c2a5a1425204091a909cd7c26d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3dfca0fcd376748fc71635b6153de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d1766c35ee26102c4c5362608f64a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e91d1ebe833930bf616d3b140c381119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbeff4f43812d993a6c782c6061785c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef475ff1a2e460646a155f757ce06e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728e614e33ef60c2e7583578783a785122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09cf3f8b9f59aa713e4996e9ca0f91123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a622e1c2cf8af5205c6dc7e190f52f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1348b4c3ac049b0b38a7e195feea07125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23a31824bf11848acc16a29e16ae1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4d7f52540cf1af75b9d826bd3b97e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea2f331563ceea17e46313f7667a75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21c8be9ec656972ce927196255b515129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65871630b4cbc116d1d0b05aa506bd8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d76cd24e32ee49325929984120fd39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be31e7fe57ca80b9a54a7bc8c01a74132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c8e2cfc526265ba356161356e7c29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84f5d540676badad9442c547924368134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d2408eb4b08c4d5a10fed9975709a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829034a52b0153248a09e03635949eb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a86d677ba1aedbbc9a2b4c2684ec8b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f21588881fb96a3e84d25c3964eac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c970d0f1db394c95cc1b32bc26f86e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fad7677b2a7af038552961bc2168f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c38da1554936a8a36213e6984a48d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356b155a1b182b4780904d9f563301e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2715f69322fbd1b40a2f084671d22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050e722ddd3520a895013b5e683132c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6280dc3a0adff0ea4308ac3a92c441145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fb50046be3f236202fa00fe693628146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4b8ddb3c89fd5662cb54e29d03794147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d615fe8d9c4d15d89267b827778342148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66027bf3c359060ab4fb260033c5e9f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1e99d0c4aa0fb58b8d2b0775555a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f058723fdcffbb1f05e08763a9e1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96beb0bc284d82e3498496a1f51b7456152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c72fe7b2e2e9a153fcaa717347b38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15d086cb1426e854ca720cbc692e98154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a50a24c22409e5b8e1d7d0b35820d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407e78272c52525eba230dcf78cc3c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b65e3fd015e0638b7568fbf1062d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e33e6ef22cd25826938c394c88bf4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e99cb7bd305e597525cbc2eb4ae98159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95002b5d877d735b62336ab7d00a99e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4e2ac3f0e7078616a5d8b0a0fb90f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb27229b3554aeb74dc84809dec313162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde08745709d25774ac964b54bf4163163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86464026214437c25ff78a40625de597164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa35842cd033c7ac869f80b03c302c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539417f67e6f37f378a31918cd94eae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc76dcc5d6c79d7ce266c157ae19de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97c69d207b58937670d4c76689ddc5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5d3de18b6c8403847cae6dd7703c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21f55ffc0ab27f1cfa066943791206170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409604c50e00f8adef49acfea5e16625171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2c57bb52a7b776848482fab9e99b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382f20c39820c080685b06f280a5a40173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbda6dde0fa78aa30f2c24f7b91a1f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03226e6840f8faa5f799e1a0bff2ece175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb19598469b75d5a550f3e87135138176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa85d2b499c5b4ebdbdeccb6e16eb6e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3f2b6d8249adf5a7d3a5d389a0095178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a3cd42801e7517b4703359cc455f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dfd2c685a7189cc128b9aedbb4521180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb55632dd1b8a2c3715d350255d2d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b0859bd6235ff791d4bdbb98efebc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cda7b69572f423b69d8e0eef2daf2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a18288bff2c1c8242ec6bf1c4f634184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d222d7d25e4b33d38ed3123a1bed57c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5a634d2aa375d5b732f04c6586d8c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94724e27dff15918717013665780fe38187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7909fe46e3d26c71ce576a6e85792a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790669491b54f0098d5c43de20849bb5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cf2e801698bfbf88fa6929cc11d93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a1b3020e4c03fd4bf22577a550a0b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c481ebe6b7c0b6e35e908bc96d9ec88192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dd14f054116834e25aef9e22c0d10193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836fe58281c1c2cd856787e8838fddd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f7893b8871fe41ef75989521b7bc0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19820147ac520d82b72f9292c17351196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749e96d5a46f59db53b6836f292716e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6704832558ea5dc144188a4b2dfd5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4361d6be971d5013fcd4f7e0a0c5c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94b8d46dbf7e84f4c87145f1d943d7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a8257036ea90b5516aa30c610b073201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5a6b12abb9b1aa2418893d268c8a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728d4cf0e4d865e35e7bcc3f0478aed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8008b1040fc38794cd25df29f8f8f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebb866cc278381ee4d86b5e74b12a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e44c2faa225c6994461fbc5865656206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f92b28b85bfcdcf394b565f7b522a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b96802442d4e818b655bdc63c22bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347709411760a6a38f7fbe1cd0d8492209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324b53a66e9441f497e0a9b55efe00f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3373e51b7ef3b4634f7a563c84ab711211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f805a217fe91a3ca238a48e23b0b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bd87de4abc264cf6e2e2524b90807213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92888669402a51fdfcbf39f5fb507a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4da1f6a35afc649c0d68b18a479d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268f61ecf7167ba45f0a3fe0bee558c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f0cc93874a9c28f89e24744b8dc7d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027feb8787e86fc3b778b151945a148218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374e2ed924494ba7a235250e82c77f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46435d1663dc85a62eb0bff3ad3a10dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356255019e1fcaa106d8340742dd44a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40aa59e774031bf22213c796e7b13bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a074dcebc9a415e99f7de2da0a6ddd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e592830dbc26ded28d68bb3ecdb5f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e950b934bac5133871cbe9585100166225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b346f520b2210bf38e498500f7927226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0620ea2a4e9518674ba2dfcd1add19c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11bdd55eccb17a0882655348ccb28c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1427c58160be09185676bbb53b2992229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6b3715a8aeb001f4a6ca5d6020400230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a814de8dac8f1ad605f5cdd340ff911231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389138ef15c58a8a93fabc7b47fcb603232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea65c15e2550e8b53498226894ef404233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eae86807a652f915143014b66b2a10234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4af7559ab2897006d51c802c4e73db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa9347c5c5feff83b12befe7c8f510236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a345959885734fa87fae3a3baa90b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc6fb91e0037fd74db7e38fec0a479238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4dbb626e547d91c8be874343e3e27239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3d84deb6d4229c4491c139cf3fe82240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbee981a63097ebd848bcbea676c671241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d211a7b0ce898076ea6afc6ac3f92242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f1431defd54aa9558d8f1c1c1bbc2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77c4ee3531ab8fdeab22de8eed6b07244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4402ee72d07e878a669b1c2c1ab0ea9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015b7c4d9f15c5c67b2a090e50df06b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bba89bbe4b5cb7a50ee0a16f8dad6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe8736e0d170716ed44824f1ce16b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731d7a1a8fd3b550750949d02a35265249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a7bf73238a9e4d7c583e28aedab8e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069ef925d0db67f0c1a3e4260b25eef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33887e5d93b0a91d3c5ef974abbc3fb9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a69621462e833e890f1374a811ed1d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb7a590edc91511894e8c3919306dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac0fc15560e37a81fed1a6a63c48da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90dc57a0b8ea2b87a322a9def09e5c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f5e1cbd1da51796ac9f90f3007ba6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fbfffce0fd3e8bda0a91af7389197258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c46d2e3b08f5b4875394ae1e9c83a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f790a5e9353f625407b897875e9eba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dc97a6567f2b020a18e14ba074bb6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060a0d85e29d50de14e0c5aa69415fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04956905ca86626302fb02c262f421cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc99deb2d42e394289f7be2f6f3a48264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57146244ecc839b4b2858cf92b5e35d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50b2d201eb6ce68cbd88bd64314958266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5118022f1c4e475be7631b1ded20d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc0ec9aa8ca3af2cb4e3928009c025268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13c2921e1746885fa4d6c28a229aea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a1878c08ee674a35eaaec2cdb628a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3900af306359862841faac1161c994271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf4e4665f8c5e756211038b80d6bb0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65646ec85005b59a121897d8d0bcc3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bff44dd2fd944c8203a24f566049d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae194a686ea079d566f69993a29f6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f4ca44c202b8b35be6df2fe5a1172276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06216d1e9609621c3849c8e025816f64277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df65fb08ad91b3937e85ed78ca025c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99eeb6a318352f54ab6ef5d5d9a65b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ae1b77812ae154728d6fee06d6f56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58480d112f3d0c7ca166bfdefeae12281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f61afe22d29ccab14d7d1d8fb5744282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9935cf81354b9bb797c92e85d81b92283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fe138d8efe2dfd1f7d50db6b7952f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcd1132168471ef130f7adb05c05f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee834b85873c358dd2c43f5237d38e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9f9c86991cbfadd705e1f6346cae3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42022f233fdcfb8888f90efd2c27ffc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fea5a1bbf0fc758658bd673bd3969289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3eb94ce044dd722b7c55c0f09ef56290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0e1ba13962840b997f42fc0472b21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f3c46980c28e7c9f5a5fb10dcbce2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43eb7e881c70f675f7d1aa7a7decee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846656a8edf7e8348bf21472c361b89294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b6621361f42a98a58e7dccf6f5852295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4527355f6c60fd4ba2bf0cf91e637296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718ce2aaa406afd916d4ca815835595297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f02a2b5d41f3f5be62ec0f94f73fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bbc286243baeef7f263e89c3732fb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3f8c101d5da7dc21f5d70039763f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40638ba8e913f6231ed3018978f08baa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb3693686c8e67bcd95c76fc88d6bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804db6cc89e5ab381eb7679d8ec9885303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9f585866051d34c7f476ad3c1ec5d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d375e137ce9459abbebef01e3128f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75a786db6eb072fed296f4c9dad4c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac535393d88e029f95d6e70e46a63c44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fee3c1ecc74b4f1f5809fa48be445308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288fc1bbf9007bba560f1492b94e431309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be774208861c1bab137a0402caa1b494310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad304a943c32502c1b3accd4a11bd3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ce66b5feca9343d815a632e115f4a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4099fc1f40e6bedcdc8b45edae07da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bab1f3449a49bce38129ba3191b78314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7f358dbcb52ebced5cc9eb54335f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870db3c7d15f84fbfc33cd3eaf122832316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5a28587bdeacbd2a8ca5d3ef10c45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14403333e6d68ac43fbb88f273bb2f51318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4a20ffc13d98b330a3deca8fb9df2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84563265d710ab06dde5d0f2bf9ea2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a675154ce960ea2009f77eccfd52c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3080522a2c33bb9045fee0da30768f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37592652869ca6933a99093590bf2227323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e9fd6d8ec11cb6f1f13e8ddf443e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213084a63e637d75d93e03709019840d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69e7937fddfbc87ba1913985c27abd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9470998a631c08afba3aef9f133019327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab0bed74703c64f2f1d4d1be0f3131328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176993f62f7303011f5d85f7c562db97329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43813b63209f36f575cd2bff1a368c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1c220f37a401ba1af34d784986e8a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa0225e61c936ad64614f031b5f526332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4053b0002d297f90b51441b04ff8fc0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df65c1f1ae6b0cfd1d7bb07480ba2e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626c5f2736dd90dc0f5d93c58714e4d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a084d59e83bf79923803af0da8c9173336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef674eb631770e6065b453d89b2a76337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4864b22b985d927d1cc88f7a7681da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62338d689f2b05434a1698161036cf39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc890856bcee3e921de3d2fb8fc5da7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f829748e32259538d109f9ab5dffa0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15aefc1844163d432f9c82859ee40f9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d46589bab97a49e12f3f91bc60a96343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a72451c6c6a18aa05298d0f33f3fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39dd28aacc51e9d0558bc56c38cda4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fec9b36512a4b5bbae0f120df6ba9c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b903b2710033d7f754ab0fdb36fb8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50801b0d8f4b6d72b22e729f3fd269348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41df9a428731cb6d69cafbce737c49c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d2950d776f8bfa21213a0366b22b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bcd2280c6b6ab66e2d77fb8dfb930351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767f38534a82938d4106fd329c8cda4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21b1c15f10c242d4f47bfa2ae30ae8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf450278e88fc0bae31ff8f6e900c3a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acaa65c6e03620bec68673b0e17c3b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88d77d37323cf4b21d31d9437067bc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018eb7187b9d2c431802339322354cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3f13e06fd55788a4f3d0e7769f813358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a45d79e1d5060e57127981fcb7db8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6624635ec53d24fcfbc13b092e72ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec07708661724cfa363d3fb97e2bad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ec4a7eaf20d0b73c9488b994343ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e6b53e493e638aced44e4942b3f15363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b4545789ff201e967f90cc83e0fea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920975c79ec092da4ba555091cd186c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06935dc7f9601553174cfe938d1fd70f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa577e1d458cafb76932c136a1578f89367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020061aef21fa1e2f742385efa329840368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f10d40b77500251f9b0db38126335369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd58d7427dcedf732676b7ab93c5134370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1f3c98f64e9263f547eb970695e34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace876d69f661607a60aa688a6fda90d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4620b40c9b7ea3cb19d301c1f8c2290373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a8571231398206067ce2aed42f4c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854faf856c128611d2082508c546ff1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d91a00f4bbd538510c7c0212e7460376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4589620f70923fea44680bfa6e1d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30324dff485102a8b4537793c6a4844378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50996ab7d30b68e21b7614ee8d414ce91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc43ed5f19aa68dbd9ccec03c3a49b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab4c8c5a7a36bafba1a18863f076453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f818868b7693e7b846575776a464684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8d5ef69c7ea31d367098db663596e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c106ef03dec84232b5b234c1e87597f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99580315622e5d02034008b03bd207027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea4119c20f13383be604fde7a6ec3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44728092c37e163a034d021dc4f26b569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364ff639ba2ed23eb9ab7f8c54cddeb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03bbdc2d22fa0239f5c42dc19192b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76a81d77e43373f865a14f2c30663f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df71259c60d3ef0711400baf22e43913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53846b4de4a27512050cc197de4882fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ef1d257d06939271f62d52bdeb9cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbc863ccf8e5f62a3e6c934c69c73616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b88e233cf3e69043d78d1c1d46e4a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f600ae33d52be8b7b16a706e3002018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d737bc5e83426a0dabc82eb71a8c0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a5dcc1ebf205c61c4e8fd312820a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818086c02eef5052e6253eb286d6d4921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1132b24520c4d1c5455cba01cc9fc9c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e81ebf726b835d2530678343ce65923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae2523e1d6aa8edbda15aaf612fc6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2d4059239334ea99ad1cbb718ba5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a24dde2c7194cb805ce0445e5ecc726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644fa0e39958d5de713300b1c227b4127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c317e99f18033c583ffaacb1d13cf928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabe6600fd7e10ece6b19cc0b29c3a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bf0bbff506d446b3a63882f772e8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f628d71f15c8c7174260edab8cad82f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b022bdd6bd900a14906f1bc2e0477e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09d70e46a802c51f5ce89cdfac3fe633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22220c58f9a483c72739c534410da734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcab37fa06382744df9be103779609535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6fba1aa37f668b0f5cd1179e773ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e1cc31878802e0fe8e005c8b84b5f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8bc2a81b2805c4f9cb64dd92df3b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edf79eba8bd2360c84c79951f19d8f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23269f0c4ef26a5486a0540e7abb27c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea16c53cb3f6ba6d1dddcde7a37853741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d3f8085f33647fdeebfca7dcb2b2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a35c5f6d5b1f6b7e0bdcccfbe6058543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185cbd42ef3876ee2b6073435802e5144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cb43d0242abc29ee521fd48cccadb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb565b85bbf3a69901cb17ba39cb76f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc299947d82d4be3478a8f4950ba6047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f6d54e3ce1b1a47a92728fc4d3f8b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a939170571cbb5b6553f6b98c179849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b35f4e540a6257e1c63589d8fb835f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b081bddc6e78af7db56b0411376251951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1257fd63cd57a4c04a7150ea79d4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da9fd4e9bb85b6daaad26464c5295753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1089a7721eb9478e465a933ce182a1954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5815d5db60c73b00c90180558b99fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd329dceef9eac813aa8ef21d95df856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0b92604e54cc446e92c0f756f965b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69b0c6a5a4416b424f0acbcefbe93b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990552b7a2c6f3b96fd7d5edc8e466259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4102243568334fc423fa18b7bf29960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b069cfac67dc12b928c5a33dcf0524261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc286fe6ac1c31e196b841d1d77ba2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b7a163bb25d304417aac29380616f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea75b627b2cf698ae5ecb2f67a300164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f368e9cfc9cef24efa2319d116647f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fd4c0fd094658f0fa47dfe772b66066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffff3ebe5a1932797d9d035c293025b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bf70b9e0fef990f49727a93f9be3f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb97f2f28b77b0872ed56f9ccab78db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802232d48bf816968584a30c19ed3f1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01035a0001c6fd6a895d2a3e3190afde71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22be64fe40adc613be9a2239f3963d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61c3b5cf19b3dd0ae4678fee0c15b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc73d398c3ed1fe3be27ca720c8e5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b0ba95ad5800a09c900813aa73df975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02640c09a7e3f78aeb922ce2679993076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bbe3841caac3bdf30b5407cafc18577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba3734b6a5d9e1916f9ad8b723aa7c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452714fb6905f0cb92b4e35a9c6bd4679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed039b8c3a298e2f6bfda9ffd754a8d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d67c0d7e67b95fd8a9a0c36071a9781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44637734551ec858fabda0b6a2966bed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df444eeb6f9d914e50485ac8fc8a1483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e26cf2bd29be11e720fe4f985576d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd94412a21ebf377c394f3920e045f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524929ad982e9d02c2b04a948ca8583f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829344d82aa859a6c095ba3a4f11526a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec0da73d30e5a17272336ed1d6f33f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6a69256911c69f10e776ac7ee823389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e26ba19aff3619579c0ea69016ae190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8f66810d402beb83597c3d28b637491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5707054892c04d216a216705e07bf3b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf975346de2184ed5a0f5c8bec189d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c881d29965a09e280011507148ede94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc502bc05bb3e9e862c28637f4b84ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74a590d022c44c4601be89daca493996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ec4d72797e571846c132220256ea097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3e863f5ea4579103ed3282ea8634598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fda10e7c376188113f849438eaa5b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d425c27dabe98d39b46987c31aba1fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60271533ccdb366f3b6fafecd745f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a3679b1489c9207918fd43fe1f49c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50364e4fe836c9054f4bc9ea207a64c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c46f6a7b33cb7ef0511ee3bdb09bc6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37b87e1417ba0ed3a2d06da2376998105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e6b0ef127e543c369fc305c80cfe3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98766f527900f3aeddbe555a3a5e0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3036440eb3aab1a265993b62a1cb686108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaded5117b0647d8c1bc60c76a1a71109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dd58d82435ccc6367a9e12720bb89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae9d41c4cfaec7fdcffddcaee69d85111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8230f0c7311d1e475a9626b400a9cd6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b049acf54eb4a25a9238000817e72f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792b76000e6f880a5a5588e80f0bfee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39e0749f3df0f79931c474f2bae646115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82cc33b8871f999339ad997ff33146116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf58bdad2afb673b6c334b6cb18150117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff8fdbc70eca9aea070dd28241fac4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abafcd2a1f72397d1e329d2951a224119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962142b20b2a28673922ad05439f148120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf31abcc93e8a8ce0a3eee169931eb9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc27f0599639f921fae1ccb35be38e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7178c90ab038bb9fa724673479946123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37c64ea27cd5f69a2bb685e1855771124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285543cef5af6f1f2015b242899c6635125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15887d6ee1672371eba7f68aeab0dc0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbe5cd9a121bfe754f9d7a6b9dc7eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f9489aaeb0f10407e2a348c5b6432128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe1a1dfe54acc3804453e2512b2b67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e859253a7986e629f4254390c3d2238130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a385a3893d7ea4a6322f74ab294dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969f8b8a4a73778c2544f8640ba96c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324282f2b897222e8ce5085983ff013133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448790ab4b811289f3c7f6a5fbd20520134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0822176dd4c17ccc2efa80425ca93d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb530fb333765814baa08f610b213f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01641061de5aed452324ab9c5681931b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca8651b8632733290e700b616cebaa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca18925fba76597b0b92c0cad1dda6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82030849b49b956dc1f46a110f7a824140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ecc21afb8f6f53a23a76b2139d892141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183bb17e524a1ac79bb3dce7cd8793c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee18f2b3e194059558b4af44b8e4d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b53a0e68fd84bdca35ce50729e6a3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446abdb62cfbe496be4570bf3845fa6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7ad97907eeb7f3fe7e1cfbf2ecb3e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851abe2d05b470defc5f3be516a78d50147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0355b43ed0e4c0092c5ef697a17697f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49255a72299aba7d6ad59dfd4ced3bae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a171edd95f3ceefe4205001996ecfc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e610570f5cfbc24d9e7d6884ff8e2b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3224f758e4b89aa99ea6a98b9a0f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85fa847a3483b6c390b096fb51a3a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf43a8ff979603655c5296bcdfe6ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2183995d15528615f2942856422ac0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def759bb19445f9caa887ad48b9b661156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a498b27218f5819861fc54278a453157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6ef08248a677a2fa305bba73760c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cacbcc611a7bc07480b7615321fa31159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04171bb228cda6199733a98365292b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786023583fddf0d2827686634dc4ad8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cfbb9574c17d000c16da7a09c1a2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a4965624006319acc1bd6fa86fd16163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01182ca9217ae8ab3ced0f302f0e85c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce6d27c53f112cf1991f50acd034a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99bf165d06d2db7b3e0f5e35c39ec9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb9a4efd870c6e6da8eca281d2072a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76c5e1fb9e87e86a250dcee4cfaaa7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cd5b3d2c31285b49e4ea7baf2c386169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0a6ad09ba8b66a8e686cb201543f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d4c84dabda250a6abe27c8deef4a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271160374e9902a7eb48e1f7362c2dde172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2ba479a3c665919aaea942ffe3efd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da241bcdb2128aa203df4ed04b65fc4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d548c3af465205008f983af7cfc75175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcf6f91c0f120671b0e2ddeabd3b99176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae9b91319a3fb8e8bec95c5a87c0e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f21cbba77e6f2f1455172bb46b7af4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b27127cfe765db1902ace15bee8d2e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3475ee95db5a53362c18a873850bd8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e3d2fa177a3cb1fec1e8a1d12683f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce34f65fab6de96c05a728ba922631182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdbad336af7be4455846f95bc11a02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35e21da598e9b71bd52e5b9ac33d97184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a537722c1b9763203dfd443107799185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8630a412208d000163921fe2622e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4383eea45f7ea98375c3b368a475f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb20f198b4b95d2ae8c0472c47544a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bd3b2a00e9985de6a5c5eb4a9585f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965097b4aa2ef73622a22299f0d7c427190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a3f733c778f8bbdf8271075ab3d2f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba4175181c30b68fc1a3af01649bf8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10326a75b5700ec10c54264b68251f4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af8740ab56c0b4463b51a91866fd4f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e40c0e14f6a09102c4d6a7936b6065195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414971e380092a4331bf4fae056a6098196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914fff253a2529ec87e0b691e78f3fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a5a96ed20028a982b6184be1cb314198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae74406438d9a0fe92b6314e21b129199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227e6a89ac592e8bca914c3eff8fa5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bce817ba08637da705623d6f31b827201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf07ac511c0ffb28479a75ff2cdd6d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9b70cffc22c9cb83c01788a22f353203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e353920617d52b319593ffa7f5670204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3582d622daf64de513e2dd86d5e26205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406bd46f2a29419c2d097c7813a501d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafee10074d2efd48a85a33ad79fcbe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f24773a76828bc882af80f394f2cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8f195c773351d644fd8b233d84a6a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8670ca35bf1068d616061845312bd25210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444b7e9c231f62a5696563fbadb1533211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7d8c781c55f7496f177250a550b7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19baa6c9379c3eeed0592d6c3a0c06213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf5ce3fcf95b471ac1c2b26897ac2a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0487c3207b60cacc6522427affd39215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecf6440c8cc70c87346f23554c16b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e64c3d107650ea9388155cbb38a620217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2d7fa14fa1c5c683e2c3bf785fc46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617409dc367a94e26ed48f9dfb55261219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca111a676b940c3e231f58af5bbb52220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa161e266b803d38949e683fa885a5e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcee2c2489427ab8d8f57d4f5cb6650222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f63db2e71d415284bcf1a3df32af9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af17a4dfbea2251e65cd262f2f7b76224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bbd0bdaa83beacf4ecb150e0e8317225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5a28d0bcb420687dcfcaecdbfc7c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497e7048d231ec2a6fbc5d33cfe67cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed62df9afb8f82eb576e283039afd0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd152cc4f6dee6f45880a555e58a83e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09586ab85e8e554fb9422ab1137acea9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b997b9eb3fcca62b5b48fc1b5e2cc5a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565056035e67a67e422b39701325da78232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330454889a97aac44f76ed524e845edf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c55ceb6246ee00b3c6f2db08f49e7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f4d6c435d4e4c70485ea998534396235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf041a691f53b09521e7d4b2df5d2395236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2555f7a0a8582111dca8bdbc97c46ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173af9d14591610f968160964abee05238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec959b0be9ee56288cff9caa8d1f25e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b49d03489dd29762bb7b39cf22ba38240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bcd183c1471339c447dacd7063bfa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71f3d0cf70352a98eb5e36287e21a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034794e1ce0a73c3f11ac0634c76029b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82da3aa3bff40db5770abcfb1ab542e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aaeceaf099977863ce8d3b2aaaabba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3852ede9ebd57a5772b39ae72506a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe19b0bdf954b30e05b56094aa6925d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09184eb753b1f31edb782da1192b46f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6414c505b18ab62c9d54269ae9a8e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15ae5ee2c82e9bd027c2ac29c908a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff8dd26a84734372a18b044ea3bae6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6da6b306835977ec178f80d88532e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368dec358abd96bd3b5d1d740d0f265253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a0f0d419c35f09f1c388086da83e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbccf95809513e50d19aa9c625c783255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c4c6dd777104b594e165e2d47c88a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4606b2f8218268fe915c909488711257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41cf289b2d79bf687cee0039be4980258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78e3c8d6962f5e2b046fc3ed7ea3fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34b856994a8856efb2a41bac102d17260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090659eb84e7166e85fdc7aeb6002324261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da4d1827a32f44a73aea56f93c9896262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204fafe54b60e8fe1fa0f203a7b660b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7085b9df193867ddddd06a6d21141264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15813e81529b90f4e4d8fe0d3d6824ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb6506a6fc2a793b40ce4c46c3438c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5532b704d7f06699a313ce2d2c646267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa340a488859558ac78f79b5bfd2f1c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533484794d68f35c153c97ba70d1cfc8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67869ece0804a9fcbdd9ff16298b9b18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb5c6b099064613277ac6abe4f69d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f588fa3568a1aa46bdcd9e264304874272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9e21cf610c2b1ab188e3e27ec19f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6af0b142a812980537d345e7fd4ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea29f0c00b839b29df28dfec1047ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260479ec687a5ca2fa8e4d94782f47f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02166ca787946fef8ea7e07927f80268277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236a81967804461a40ef419122cf2be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971c9f737f545b4ca01be6d8d9de39f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb417a2d0c465c655cac22434354bac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5524687424b470430bd0cfdcc9dac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050f1c5c13eb97eeb473d16f6ba6a90282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7e4b4f303912291710083cc3cf4f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacab626d7c88028a5bd7725bccd9d07284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7417610fc5e5f3dee103d1aec29f86b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264936eb90c7b9409f304ea12062016286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452b6860a6c5d24bbf1c742d782f675287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21a9bc109fc3a2e0867aa922378291288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c458bc9172fb44e03e0f3f86ce043289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cc29f98d604107f051ff66fa753a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a870c5aaeeca03a27bfd7a4e2f84f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8af3e837e11869f7e7d3700dfe8f52292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04168f2d729865b9e344eced76abba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d63f89162fe6da563e5ec0b6aa1af294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661adca671996d8a6f53c99f0e54aa4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1afec6b4cb8da7174db3e282656e53296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bf7dfd8b395d4a660c4b985d5b178297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8f05bf614d7feddd26d053a238410298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab689e7a937275940234be3ebd68101299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd5a062f7dce99ced6dce7e2ff5a13300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50d56058da561f6d127b93b9cd04b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723120e99a85a1e2a9a1541773b97c3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed9fc649feec911260d7bdc3c56eb1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceab840e9622ba5e70ddce2776987fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203200b457a24bd1b6116e7b9300b6e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380accd552bcaed804593fc53008f817306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f519425526fe701c053a0a42fcf02307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7355968ed2d62e45d1f41f64914f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a5acf4b414671b607e2358d4e4d51309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b2c5c7d927028fa9b467445d9ac33310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b30032c6674f19c443d4b0587cf12311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc11c139c191e1b9e7d99ece47501e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6d7baab23eb7702d25211f29cb0fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb640b8a3ad948372442c32bbea6aff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75815d83f1a5a06f191a124b8a81756315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950813864fb48815bedc39092fc02f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56964d1adc945cfa7cc3d6f7c66f660317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a2d4fed740e3c616d6f5fbf7e7547318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811c2e686a49afe81754ba308ea49bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c12cd53b4e24ab3715f1cc4ea8371320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742549f4a2ee36ee8168615af71f42d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f957e6069d10837a7f47c5456d4f5f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce7799862c391f308f11bc2b0f97a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cea6a820806be4ace7a10677ba6e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0faa8448c0edbdba306b6680c6c7c8e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfaccaf1643c61384ba87e896f0455f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d69559a6d7f77a222fce05605254af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb57a7fabf2f1c2c0a7cd5705f757f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f67e8cdb88c213f6a31de8ed360fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9a5cd07a262c62e07f0831edc76e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718c869dc8d1e488de38608cd2be926331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3429fc8ecce3309274e16aa2639a07332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7278d4202c215c756816849575699333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f3e67ab34e5c0386b81a13d019392334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf3a26a24aa9635e820c336a62aa9f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80770e197f9b7963ed02d5b0555332ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939e3ddbf0bfc9fb2ac4745557345df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d67a5e059b9ffbdc476bab3faf800338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe0af00dceed361dc5112bf019aecb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7d4035f8711fd84a6eadbb5bde1c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a63cf085cbd9a3e31f72889baf317341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eac5e9e7a56266daca3aba3a911c0f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc052be4708746b63aa350fb07b268343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f593b67ad715efd5937fa67a20d646344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fa81fa0f1067a062a0c75582f9f3a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e8419a5285f65f22d6b6e376ff154346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4faa01d6d26c67d1dc91ea87ecdda6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561973e45787e9f40dd14ddbd195c096348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c233fbe7ed8421a91854a4c5a5a14349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1149c12e725426437ecef8260721cc6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c27c00123196f08b01be2e77e399a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c957d36c8e86cc8fef17df784ff67352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f5be7fd3cec5a627c3bed7c467cdd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508a0d122f83f98e7cbe6cdfa11d10c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92b1fd0237cdd019c90eb1d1c29f87355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a0adda27024545a3a8eb48b7adca7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b61976dadef8d959e3ef2f918825d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db5ad9b087fb742630c95670672605358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc0b3b5899af1c58f5f76a1c286f57359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525649ec3eedeeeb1e7f4ccba7938bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e16dfb29c198eaed3eb4b4e9294fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f95e62be5cbe5d6189dcaedb5c49a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732adae9d2d004673fcb01bd16b5bcd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054e54b7d7224ebc43b8130fbbc7567364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830923792acc5daa47394c512b88804e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dcc81656397939a09f0bf283d41d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e52824da32e7283a010b1061ea801367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0783a6f0fbfeaabefb2c56eebe7a67368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d279fbc67a22938b760d08aa0db35369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f4663284025e820b49f3336ec0272370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0720e5d36bb8313ebd73fa9691930371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22cf00f112a2b4a2dea4a4963bf1a4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08f2a02d20bbcaa9f1140ded7bfb71373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec621bd6a234c924d5f6fa5fd1fa52374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371df5acb8af4847e410c9f0e9c6884c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eafd0f4ac97c0e58df868e0869deb2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d51020acc0a502b0eb38821105eba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a7f27d20f0a6939b5c656d6f14a05378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>