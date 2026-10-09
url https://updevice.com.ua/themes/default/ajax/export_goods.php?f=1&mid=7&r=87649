--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447015bcd1c2c94710fe1079f1a5b0241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4408fd510fe12df9315a2ef2c5816a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa656fb3014ec36a612984dd2dc8863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859d563c31a482373f2a7bc7ac16a124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49252d2388a4fe4646504d7d5f9fe9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b49acc5eb94f6d030493d808ee17ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ba8228765f7701069416836005d607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc2f7e41177f18ecbb9562180d98c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ff5a89336bd4b98a0d466c95999799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32d83b1eda214dea0dcb3aa5e0661010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc89c8ff4c3a481cfa3338abb6b6be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edad59ce391b2a166862ebed3425fdc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c8eca532b090f73ebf8367c0b683013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc394653b58e4c670b6cd8842de9263b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5601f5409eff2ca23103ad22431782a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fd4d7b300c9338d747d182bf2047c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9163ff9ad3dadc8c41ba1b5e3127f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932b9ad6b4d8a3ca47a19814a76a74118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78af08ad0d12d303cdb9cc6b5ae7b1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16435eb536e6ba07a020fd4e1034155720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987f290487f8c1181a08ed0e8776cb521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc5e2763d2f3703969959959f9e1da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d197a090eec155a90ecc7a6ec02b7b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9152d256004cbe97f42e9b00b4e6c5224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b325f4c04ac4de8ea6ecb7a90c180025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2952d1ce8e38dddf5b1e9dd0a0bce426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10fa6468b7a4e42aea6ba5f562003927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af482cfdbf840de42144b5dc070e5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50353fb3eb398193564ec2b0c7f523ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875ce9f1993c3b98453a117242a825030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57f2386202586641c2b46d0f88fb1931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba9ad4233dcc47f7507e420494df6c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365e39b57733bbcf71653858781d93333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934db27927da1336df59388e3fa185734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073f265ee82e1f79be58c181e2d130735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5073cd0ffdab24f52f8bf345a1af93736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98579f4d4599885ed526095706ab51d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c6affb01495c5865db2a103af77e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0b64663994b47ba318f85cc18da7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb2d13e2d6fbaff444cca08832abd640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba5af7a287318bc6622b962f584af641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857e303cea3e9f2fad797dff1aa917242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a16806214aa240e3873e19799b24243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd740fd143b417d1763df372e2660d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446e2d57d831dbd4c89740874666a5345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e886f22b2fa671052cd27ee60a17746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa506de70cc7485fb4e50f2b14cdec747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2263647b8e70d07954b987a6f840f8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662501103110310dbc71d249c1e2de749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2584f3c72b74508e685eed4dafbc73b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5390f981c372ed1838f1d180d40ee651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3063ec5f8f6d7ae77617039c2897a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f91eedbb50df09d9ee610bddedfcc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11a0a4ba7d7f7887fc7967976f409854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f33fcb275bde2bf2ac94beea9bee3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610576bed575080ec8b44fbede43cf656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b2395ca7007f0e16f6161d17eba9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfba0c8226d84d7a236ffa2aab877658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67bf425579efdaba448a690f9fde5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05decf36128acbbdc8c123d10e1aab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c6a5712d189c5370b8af31f550d8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c253860e3d71fca09d0eb5f2e928f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23346e5b5b6469f9fd0803d65c9b8d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54f39dc4f0ca09afb82049200f1edf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62293bd4592a9bf2cf273611ba381b0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbee64dd56684f0666fe246943cb2cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c115b90201e39c02311eae61b4fa267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1f6bd190b9f3fd39e460c07e0412468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216c8b8c8f045c446a9da8ddeecbfde69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3850426c9abbae240a78bd2a23f4b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e033851d9bc41520434232e661674771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152060f2feacbdf68981c17654ef07072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b1636ab2550f044bdb9475a4c660773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b12b2807a137b78ab563aa30217bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5a434a22da43bc5c058ca439384b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f73706616136b1b3b832e0923568476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f951ab7c8b1352ccd4f2c0d726929277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f278e142689c2185a8dd3f27f7ad2778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffde8f267f8cdbf648c0dd365657f4479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bbc0a1ff537444521464a3740adda80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9db3bfbc08bd9fafde1d62788f2b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9429c4d139ff2b718da95d62558cf582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a98ed9eb8e98444d48ff197c010eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417cf4eb9e21fb3c7b077d3fa30ee3884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b60d1e64be531841c9f059fadd86685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fec2a1d66d5b6d76887a9d5c3ba1f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de9ac7c205c7b3628922d11d6d098287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8d7aa3a2f8fc739cb0d527f80c66b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957130ba4ddda9ee31e8c5d6c57afa789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9eee32269214a757942c1932baa9790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dddf0e506ff025acdbd67467f4fe7591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f39f5364913cdca1b8df671a5bc46092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e916e5be9eb1c940c2621448ebda993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11b204f472decfce251c43b6c1c45094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0816d8a649a556a9799d2ad6031c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce270b5fd128d21ab4bacf43d3214496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05254ce7206c0642edd8f532498bf997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a6d57e7e278ba9fa7f50c2093175898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee5440cf75e5ce026853c816b1189199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9ec6e47e6ce0333b95d6086824639100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65085c36e799b3c9c9a2e52b689c59101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57882618410ad256735e13def264c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54051db89e581157e6b7d48e6162addf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa522765edfeeb7737c87337b52b8a51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9d87aa9e5116a2909a910340b8ec4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12137561c3c725328cc2378c40056757106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad21fbdd5c9a72c2de7121a5554752107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c64e3978ec216c6c23236f71cb38f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4020bb882a735339f54856f0f6988109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eebff7e7e5e58b36c7528344c826e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a757378b144f113502fdd11337eda23111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a70cdfa887f34646f6ceba00aa7f01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d222f9582f81136985221bf735dc7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f39d9a2d4ffb8ac8c2cbc86eb8a34114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8164d87d94823d437b4673d4cbf7a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334305eadbe42dd9c10d62c5de3aa93116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe1339632331088e687101a388874d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f1ed9a33ca4ca7fabe41ef33923b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393dca43cbc7305a9c228b73d08f622119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdf0cbf3846158ce76b85bc9c715c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626193fc030d09b18530b5dd1008936121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcaa7099740ba2678c089a356b49e90122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583d08b59b71a386be9afc9db592671123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251129d2c5d96a0473a8395f9b697fd3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e15df73c6adb12c29ef86a4f0f928125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944ca77d7db1f69a8555d5513a6e62f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df134da217b05bf055c19793938b34127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6ae80d0f9a54c63ba4489b1e9fd59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60d2675d3b6956ae4c40f768e31b97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689802a2c186ad0a8ff686af3c118b11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc514e186c634a33603d780ae9e30d6c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ed482f9eb49b1a922d005bca0ac06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f473c762a6ab79e99b7c75b53910e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce67ce5648230f430c8928c6664a57134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8539caa2ee65de35f916266649348e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69461aa72ab5565e5b1025e991faddf8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f3c8008ccc581baca61c32545715e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8777979207cf829cf7272f29f317f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafb3edbecf45ada461c41888951bc2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f461dc420f092aae28bdad7e3ebcd58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bc653b7e07f630e6c856af5632892141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a5343c0936ca0f729a823437bc1a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26ea2b240ea34fe8224bc1eb1b5f43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a655aa97d8dc65eb926a92df5c9b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7203a1d0c6268462e8cc571e34408145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2d05f6930e568a311be4fe7f13624146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dccf2a8fe998e50cc7eed2ecfec02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01faa4d4c4eecca01d9d7a51d2d2ffad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff2faa6043f93d997819524d17f2a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6500ec7c322934465918f6900a959a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a72961c56405e58f91c0e89d632086151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b254223b1c2622c94eedff4e8cf28b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b467bf052ef5c61c0fd81ee7ca0bbfe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee10cd0bfb4c61a0be78ad03172777154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33d0e5cd99bfbb8a6af2b45d122504155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a123dcd749c0a1b303f50bb44ac9c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c8197ffcae24a1d8b5563c1b622d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784348ee3f757b349fbc4283a03331a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bafdb85bc78d0ec81ee0bd834ca62159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5790f02c6ae63766528bf850f4fe0de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ad0c4cf29f34199fd4e5555e52165161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627400c6c74fe26273074bd42faf6d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e9d6f052b1a9d9dd055bb9283fe1e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f626d814ae652b52dc3c0edc3d07a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f950fe388b445b17a7430d6ca43bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b6785af6c09b00a3e729f705f1ece166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf888c353ac11a826acfdd57290ce26167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e3a7ca755d77aa30c9e769612e677168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb3f0553c98fab7fd3d2b284843bf1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b5129229b83ba555421d6c8d432c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1c20a32982676de84cc2b6357cb65171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f13f16df12318148baf8730255cec2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88152324374bbeca14cfb3e8cf836c75173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1cd195acc1e35dbd637d1b8895027174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2ecd2bb64b20d4bbe4b1c3c536126175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a784cf5c66644f086ab0dd81694ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d49aaab59610f60be502294c46a9f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e2b98163756b05bf053c186c9532e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b975e74846c674360ef654f9cda1f23179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9ddd1c25999a50e4fc34503da8acc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86ce57ff82c46794c3d2796908cf98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d966596b6ab740a7ce24ab638ece12182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ac17dd52f747f52c3b39faab8afca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710ef342041b78de51500da56a1e2fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fd634e546f41eb3d6111a69004d88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b126053e2acae1c23286c9758162df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135834dcd1eed7c4c06ad357c6095d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05ea56826e704568c4a72ee6e84233188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0119cb745b9788b6099721ec9c78a9c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8a8b60312124b658c697988058a34190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d67e903ee5050a788dc0b4c40fcfea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212040e6a6430a94a0f3acdb63d04b02192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd4e36a824e6531d7318a7e3c22ab1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8062cf094b683140d648c152ae9ace8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8ef9f3e238a5a6e665250aca2439d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a55c3669c0dbeb2b926e0c3fbcfa39196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef458257354a285f94300c9555225cb2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b91bba2cca8361a47d56c31cd90266198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09021edd31143bbfd0806e6bd6a1eaef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f432ee5caa19508d3c1f9bc92845aad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ef4fd6ed0abe319a8495cea6262ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c663a98dc2aea9d84c5e5b49bb164f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14972c6d54f163ccb536b92b03a7eda2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951c0bf717c27cb0e8908ad99a87c1a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df9e87332bb736a9fd92a54a5487ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642036671ee8f20da2c54c33bc1bff58206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb781138489148bfbc9a9df1a457a900207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36744232aa3ad27ae5e3014244e709208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49259ad00e23b922af4bafbd79071793209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f069e3c9ff28c35fb13ae09ad48f95210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a53088ff5e8cb1afcce8e3e7896a64211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ba570cc1bd493a9226c378bfed62a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995eae97213e8b75f71a13ffc2095017213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760065605ad404e99083a4263eed061214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e12ab9ce4568c6e73761f81ebdb1a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650bae777d0345f2573ef9654aee190216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae31d5dd6cf2c8254feedead370467217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832f76c7c4b9ba3676471e31006428c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3799e6eb9e36c09864fc249962deec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c88ab12e63123edc36b15f611d857d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37028ec02b17b30c33e690ae322d042221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b0a5e5607356007c3ecbc6516ae9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a369327ae36cd6fd74f76056dda86223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3daf122b5870dd012b71a59af25caf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056bde28a6bb2a2136988c058062c14225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a41eb760d3e4fbd8fb1ad35fef5ae8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f40eeea906f1f57afd8333283c4d93227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebf54af485d572409edbb548504197228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df448ff73f2732d2dc7b018a7ac074d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e56820cdac95a71de3444d71cb388d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54f010faabfbd1a5a6929fe71eda6d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474b4af4c67f031d37dc8cd239f4faa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367d64614e5761b883786bcdd9dfd95233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a32e68b56fe3f747c1eba0aa65c59234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba500229178f0db87f81d324654164e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cd84f33992ddcadd41ed8d26fae3a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1df715d12a2ca262137c5fdd1a020c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec08036db1c3969cc1f7f484051755238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678116f3c1d32cba00950da49f3b536239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111db80df54dd07bbe37554a41003a9b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04ab3f5b43609e403157e3719e1a41241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321e9578d7dc86e4a2e19b71f7f04fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2ab67ae52eff16738ed3a2dc8bc62243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3381ed420745f7d135e9ae5822f2448244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d8284d69165627a5a3eee4c1ded2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03b9b21e98e0768cc9f2483b1a967c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944a8df38eea1f39cb925c05657566b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c3731c9c0bdad6c42608fe299bbcb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08d53fdd42b7e1129ed491bc43e870249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa08b899bba6e43c38777f952be33a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f613fd8983ea821b5786cee16c8788b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22857cd235b3a680a601232a9fcf6df2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c15b406a7d64f50c8d72741ce88b38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66417647531899ae4b95f6c562d622ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d252bf98ebe9c3a10bb648f1e44022255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e827b7b757ce614084cdfa8cf12b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58236ff474d9c3a1bfd57a2b0f4f5a35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f271a5df8d08726c9e50b3416c00a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e7f04da446bdeb91791be24911226259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71245f469b48ce40d291dc466da0a5c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b229d48c14538868b27288efe17e2d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0fa6c2bab30f4683603c2420c769d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba44929489a2d6de52b7326aea4954b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c24bd59c37bdfbbaf82be0d4584f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec972a6e18aa245aa8bc64d685476f81265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92ad30bad985c5a2c03d6d49d1282f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4abf0519c13fe7aaaf4cab233321f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e3d5d654e4562eb0477051c176d6b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f9b9f85957f73f5d6d9c5848f5978269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a16b4267d2719f80b0e6cd9ef85e9e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276e6c1a3ba0863677c9f01c6548a38271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fb5a811bd8d0552bc5e169850b64e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b87a96a8c66accccf1e41a2b6e0f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cb16420e2b49c76bb1cb69042a065274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5a3d6ecc5f192342ea448a5f50c35275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e9b4c3add42f16640b27e802cc458276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4b225765722f488ec857e2cf616d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d0034f552f9d57cabc19ec7d75120278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049166b4ec7e980f1d9c2e56e80c55c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53a0c6b7d5f7c2280d5468e7e951b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04263f7826e23fa95df7ae2d5cc608281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bc7cdd5ad0587c709b506791505a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1fb7981c50244e5cc92f1d7194c3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87403ada18dc679250ef2360a636c4b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ef17a75662842b0cda77c5b0a6f15285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bff1e659c8ce2143f0ae5bfbbca5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0998a0d2e6b65e2ea102c277405b1b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906874b2fced0746dbec877d6be2301288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a57460a0ba8c19649698b459978a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8004adbcf918083ce0d0c48d00a1c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc4e90758c13eea6b0747ab60aa180291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3339fc0d0a4c65567666f9063ef863292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7589ce023f51795c03161a1083720be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bcb6f82f90672cabdb11770be5d09294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfd6d6f012a4c38babaf1cb15071cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb514d1a23dcb6dfa7e79740b97ebce5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7fd19e815d8905bb4d04f5e1489bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c0a5a1719393a46662cbe59dc0f30298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ea0e5e7062f97d1b19f91d7e43135299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9f65e37963022777fe035f977a5cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14c614be112911cc8a93bafaaf208a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4820a3453a6b4ba21cb58221191a281302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413d1592b7cb571cf7498791b39f0f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64885a8934861118dfcfcadc78bb60304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ffe9951bce4d0b0e07613445454a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6aaa7c6b7f675045f94bbf51e000a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e2e628a5b45b42a64fd8ce964f2d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc84cb142299c03038050690ef1aea8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47edf045702f65a81743f1bd566dd5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856714efc6b8dcec43ccc6000a74d686310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a2d2fe7998ac53286f0a0404b1a9e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fb147e1ddd85fea139441268ebd25312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c1a79e61c78082a607eb72587dbcb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22856c08f911b7f1f7c4e406a5c5c649314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8152d4ffe23696a2f516e27e78b4c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d716587be9f1396a5a18a06e533ea43316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b070e8ff4aeb9730834f4a5b34dd68317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9f6b7d58d14197a337a6c02cb39de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70e66549ef64d86495c0a5310a7701319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e5cd13327e920841d0c4767f9ea83320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702abb231333e4bfdfd370dd757c9a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcda777bd586ab4af9386442751a96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd5e48d80b8b8ca7f82b3f1decb306323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5b77acdff14623c6a17afdf76a2ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464df62b4f683eca07a98e05d09ceb1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd5d21c640ed79236f29daffdc47b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4af24425af167b796da8b61bebb52327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0cee135c95e6d63e9325d6bca028b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2823dd57b625186a67b985e9169be9c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f71b1ef3d0800f004a84e8115acea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb444ebabdc80a9bf48e97eb97db2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e842b31617adab19e22ab32a6e9d6ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10502f514e7023db560a14b3a55f5761333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183cb1bb576307f750f460f0b7a7605334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f503a729395ce066a5b341d95315f92335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c51a9e682c6f742430921a42bd111336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ef4479aba0c74207352863d2b04bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416796fd5a2ee301114a4aa5496ff66338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa249f3a37ffac1302d1731843d8d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e169f185e0c48af5c45ec05341d1a30340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ca0eaae9aaf1edf4f7e603fe09ef3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade29c6589b117ada8d05bb018680b46342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054000354d906f056f7662c751f8b088343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26637ecc91cd65176dbc35efb45854a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04519390f38ae14464471ab405b9cae1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e5aae1bbf180b09eb7851db414a24346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203ac106b6ec4a136e7f9604e581684347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689f47303207344ab5d40b010cae6df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc654417d30020cec574862bfe438cb5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9966e4ad80a0d486b274c3921495b9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136f0c1469c14fb93c7d2bd66c2ed24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0166190fce73cce11bed987bc02328352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e9900575de7561d386873011d6dfc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdc1d3d62f5b53df44a103e9dec59d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c959a46b6301d3a923150a33bf379355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68696d4f9c46f8c9103d0892bb8fa196356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5af294c8a578d4c1a0d66bfb20e47357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145ec13b671eb27b06e0f346d915a38358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173ec0a0d688307908c1f9f096ca4f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03318ffb30e5365f04d319e93b48e07360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a229849e70d01d133e0954a3c2c21de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15420e169a0b4b25c3edd228553f22b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9515281e4dfbd40a0b987647f4406ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64249c30fb9ba66e39b1c6aed1fcf622364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881e5f15a11e1fe9b77be49f2a0d024365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b59ff308414ecf4e2ad24bc33def5a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517e044b95c316aaf849abb02122d87367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb383a1349f30261be0083807c1288368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f9433d385be7f2540c708402e19a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b22a4fd535bc0136e806553fd0e7d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5873c59c73f7de234202a2de934dc0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9424cb9f2e11f3f1e79269775cb67b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6988095ae0abfaa4eafff7b7e9a5f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd6d0179a208414eae68ca8768a261374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8eb131c666ff0022a5e6ae1f78b88d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4bb34b0a588c59e0a74f9d9e8b0b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fa18041a769b4f816d5b81ca975de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041634bf0ad7950033137478d111de8378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51903ef168d45a53962eedc8ee0b9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9cc5cb85c87d417dd9f1d278886f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d84c2654e679827bc7e36a674231e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4a5aef3efa8b052454c2c5cae12964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329597ea68e2e5b7ab3723c3cf768e185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536202594c79b680e0c593dbccd68aab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99beebd148a4ff7c967b36f4ce3e1237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a90fe8bda35703afb5519b17dd4c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3f599cd6b140d1172e8e64ffef20b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93e8c2a8682475ba9472747b0224b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bae3ad368e05e7c0fa0a5fe805625511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde10106814a66cc5c7fc1218768cf0412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4ce9f1a64c6145cc0308a5989add213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4b15a00378653e3bf61e2d5ce098114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef08e67d3ee55f94656cae934095e7815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece0315e6c024a4d7a2e96116aa782a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687a67b146a67879dcbcbaf8f2c39ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b325df325390641f158109c986c44918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877534dc8e2012d0ade50a4a43641cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bfa54fbc9193c56a822aaa27a5adc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f004c877fb2926756fa5beeda5ac61521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a712a4fec80a8c7cbaee195c7c846b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810b266bdb2db6471ce5d70f0bb996b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11928f01222560a60cdcd31c12533a1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e32806f5366039076039f22c4fef725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e327d7a10525f61e61c5cebe1ce9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c2a2719d5612fa592a9f9ba438a3227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a4aa9d2303d7bd9ddf843647690e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8be23439b61090a16ef004d5e06cbe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12522555f7171a18c656e1d49b0feebb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6672845299143dd718f97daa3ef683931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c777e09f88e69d88917fda1a68fcc432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f27499918b3bcbaf7fafcb375794833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f700e05e7b06b8757e47e117db80d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027baecbbb8f07b3f5a0907f7fbe7b3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751af5cf57081bfa2648fc16711b120736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137410518e0d076c370fc464fe97d4d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee25b60762af8963e07609a5626f1038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2db12488992d98e6c484e7a356caf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5e77703c25be62bbd4e86c068364e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c85df36b79321092210b71b7e0f2c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2c6dc1aa3227bff96176896d70e7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3f28c70ceee86732c7e28fcc9c86043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ada9e7b59b1d8093538529e94726c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeaa989b204470c6acfb358f577b69145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e793a50bdeb0df694bd5a75b2d4f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bff6fd708d9e9096328c48ef271be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69454a64f148e0761816f06f843b3acf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88295c64aa8edd797877526be4c6b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa096769c62e9f269db455e03cdfda850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea149cfba884514e83dc89e06fd6f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f21aac6fd5f0a399a6a011cb3e11552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47083f85da978f38538c9c78f693cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b11d4f9487f6877dfaea866adbccf754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d531489c39a2cfaad58e4fac602c1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca8ac5bc5063c26026ecc1c394f5af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a70dc17db6a0d631b35a729321da057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de82133f74ef616ff1f65de6983c5d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20e997b93caf3aaab41f2fb6688b5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c560dd0986b6872b870590faa5159e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87ec98b944967fcdedc8c91404137561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd341cd7eddaf9298746f2adf7ef56962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac52f15e428f3227897ea16f2f2244963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e0424b4330c7876bbbdbe282daeb664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ba02e92801076c6b5a94553a3785e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65812c25948e615c75784c71e38535da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d58b5008cdd132fc89477f4e4910e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2410e3905066606f2907f017b38c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8b84f08f6f06375f771c1a40a5b7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1407a56b77c061c65a5785a251cf0970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99853dfe5688b0e3efd0046c3afc384371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7871a5de7102de26abd6d20d0d74cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f40753bc5e143f59d70f5b52ed66c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ca153b3338ceeb0d9833d9fd4769e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c9eb5d9700f190671e7a302b813eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20eeca95718515dc373059f6b181e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed7cb923602d36472bca3c3a802aab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a0d88c59ecdfe9dfab2fb8943d4b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6288ddd0c4404d5b3012de9c3d70b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf60586d7ff3f61e61b8b0dfd9bb57780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a45006b5d099ab25468a134364a2481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a596bb6df539946d2482eae8e9dd4b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be02ef5fcd1904276c38680a77a041383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b517b2295ec561e28abfb9ce2967a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cb0af9fc85daf6ac3c7617cab0adb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e03e66f6c27bfa424464e2e5d13d3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0612be6be37d0e90c452f4b1c8ca787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f1ced4aa3ba7fe4cfe44bf5e92da688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773c5a20eb1ccf5aa592f7eff9ad97489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2ff502c68c18402779cfcd2745f2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d9e8b264494f732a0e38a776a6c0091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040361751f5b75357c463c16e7dcffd392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce99cb91dc3abc85143ec543e47ca2c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c634af1e02a14c752e0fb1d5e22fa294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea155f1a42cf30e95ab3d51e61bc6295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bc5473772b37835b45d0aa1406a6396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070da06fc2610a2f579dc3fda4d6ff397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29148caf098e20f20a43def724c0b9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13926a108721d70342263fbc8f3020299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5aeb4e3e9620a67e13358b21ef3c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafffe41630f57fb182cb0f5bdc85cb8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf8810fcd0c3e2a3c4f3063fa98dfb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0a56688c393b77b8a64bdbb55c804103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a89cf205312d1e910d4a01cd1f777104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f254d5a300fb91cba8032a2b4d243105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341746c4a2236f3a389e7eac64bd2bd0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc46ec18216ad3d3a32c480a2a8da0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b8ce828b8a22e474eae95b4028a8a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e7460716ba35a7b860e41b5ce2455109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7c546649c49bde855228ef32bd332110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8216b79a8f89f5b63f58ff7757aa43d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109fb869977345730a55b90425577eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ad6e6b9f10f61376c9fec52df0f28113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ced6c319c20757074ed6e558759e8e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edbcd58666fa1ba4237b7b4f751b5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e94054f5287fc80fcd25e16127e34116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25602e0f24f7dda5fe2c39f91de711117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ac1d9f957797970c46a2e11f21725118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5293f4478e36f59770f9f4a291bd3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492b9f7d0ca45e8f9cb75cce9d9eec0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d7db8e1b39b2d0e52d92ca17feee2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231791fd8dddf74312d5a583f00e4d50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cbad3de1105b822d8e2d9af336495123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830589bbb3223b4f26a7e38155f6ad5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f7d3ab005853f76fb65df2c029fec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35bcaa97cfe3abb424da85a67af852126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a0961489ebc6246f6b29bb57c56fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7b274d60a611753ea5015da4e33ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35ee7dc1cbb0683d5da3bec5875d3c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37eca41aa56479b5444a47de9d7821130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060afb30ac272fa47d13440307827ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229b3d165bef3c6158a4f20876e15c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603110489a2f47974f74df1af7fa8a27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc3088fd4d892c48d06e4a133ad5a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd057cc6b097e338c20d038b6a63c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c88ed3d37e661987df1f7f4f251971136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfde0584469b289684ff105c16514f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195da5bdc82bab105bcdc22ace83ae1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5075842384f2d28de2edf53ccc8d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69621d723083960c334b0c4dc1c9a51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c209e73f470790c32b44140ff045c0f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ba2b38a88ca579a842b6a48a9c415142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e34cb0f00c454b1947bec04effc9f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f6c7b51dfc3c345876efc40779b2b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151349f3157823404f9047ca1d54c839145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24141ce910f26b3e0ddc57c813ef4df1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc63d9221a579a9453f13696c125dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b5138a04d0b6ba8a2d9d59bf0dd1e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c4c3e467a9643e56b4cf16feb4239149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c1b782a1a7a6f11b4d591d115c468150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1bd16e7771500b7b68b9ab4d26c93151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce082036ff022e829647b7e923cb46e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f85b60549c04b8e2a3a240e813812153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529638c3ff50ea4033081f6c15f1c58154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caeee655f95efbf4e0b24860800202e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fc889cf5632c19b3583fa73ea7962156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18fcb3c7e925cf5347f31272ab2105157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d8b9ead514cd93097b072f22a5a0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698a83de01084a9f8932faa4a6b5250159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f5bf3040f5efe5976fc81cf1ec94a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71386deb8602ab6d4e6a51ce0b36741a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe3460f0ac134bc38dc295e83fcd19162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10183adcc4e075e8229fbed3e6a1a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8a3a36db9621a19a3638b1c7b7e94164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c27108093866887318eb7bd895202165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832742a7749f8125da436737e33b539166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a05403ddd0f3fb762ca04cda49f44f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3636f7fbc9de2d66d1939c0fbac0dae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d06ca4660f7ba707415408042dcd61169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f2fe064b08b636ec7bdd52094e29a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366cc771083ce6e3d0eff41aac2e4bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e65c4f78533d20d2c96a181971b85e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec8c71b4c2f18af288a8bd6eae4fbc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe2cc801f056020e9bf03aafe8732d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e056eaa4f50cc39dd16a1533b1d6701175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61e7299e1903802c3c8032f5f01302176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017da7d037dc079a5da47803f86939c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fce510c3a630aeba006ccd5851f97178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568effbdc573cdb0629d12679600517179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0364219d0003097ab0bf4344ca19a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808e945bfa6615fee47b7cbc06d78f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c694ce2abe8d3031ae718516d130b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309c539ac28d38b8012ec94606aa5ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ad65e6ccbb4a32d8bae78eaa3780e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dde5b9689654108966db6f292b12b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7fd697e79570a03ee5979e4486315186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c868399def7a840c677cc235c902b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b721c84148f34acec56b5e3d92e660188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512dfb2c2d417095223f6e91953d95f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee27df2ec89697e326ddb1ab041e68190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2bfc210965b09a1f40cc87fe12e20191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab40b95245c1e092a3e74da0fb3e89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee962c9a4613994e405ee26d06c41e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4be13555fcb862133a2e3be8b639f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9182252e9d11c3103a215f4db8812195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78683aa808f57ba869c53edff7ff120e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1a746a78402fd00ec8076b1f5a59b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b3827a000df120030e1bca9f73c3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f2f1dbc176524353d15f936e085ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218efd27c5c13dd36fe0156d3c46b00a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904edc370660e587fd13d714eab6f4e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a31db9d17e98c5775f3e3e38bdab8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a3a4f8c9565c70fdd5aaf2b04ce0e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314ab0c09a0c764b591b0fbd4dba820204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25953db4308003d395ce631e04e42f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514a6cf4e6fdc035471fdf3f4185acd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac431c72afb4df3111f0398573723c1e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341d2663a6fd436f783ba957c50e8e8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a1503d1afd68a886b47e3b7cfd288209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ecb9ff7d6eef98f09c8ef6fac63a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1930836b3487836cf7ff50868f2d7d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2af431cbfb81a7e6fefd265cf5110212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa5efd3e023d53e6f25c9e62bd73dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94d03f3517d28fa8b6191a813bb5b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dc31e29d5b0324a8d3e00a9f33557215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68a2e15e8a8f1d4ef75252f520ff51216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99766886111e5b549f77b1d724251703217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b946d556ca1903a0d80bfaa68641a90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6833d3b01e7a9761c2d300d024a31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4d9e28b94306fe72212941001b7ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e24375bf9a4a87bd5a22bd30fc32ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2faab5663d815b83b0b0d139578bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842bf6f568ac8d4ba5e3b010d36f8c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c03cbfbb028ade8d793aadfe448a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812322a79e02c48b4e98e7c6ea24413c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526af28e1410cdf1ca5b9440f078f1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a3528a2524b81ae5bc18eed0480db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ce979e3921b3be049d352459ccb16228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c505862331c900d7480aa0c06f3694f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c34135771c66da2a16d807892875f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537c7d932a359dd4a09434af26938a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b8901394d112d48f91fd9d437e5e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26995ad9ee949c561946387fb23ef99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2156318e0d781d161da03a9895322234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bd176b078e60c7faee7e3102b2bb9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4d798d2f1c85afcc9ec463fb731b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c4aeff6b063598e5127094c5f09c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ff9c1e5ce6641e31fbc6dfab3da9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72383fd9549f6b0700c140fbdbb2ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49baa4d4415d92e7ef2cab8c996649bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd2e60fe1f8a1639e8c130ec8b2e09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6008c6a5f6942181f5d64c030defeb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178a9b899383f6c77185e2516324c7f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51170e8c739aface221186566a78beab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ab8ca9272bfe2ea38a3bc108c00ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09058bb669f9d71e0fad23cd207b77a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1937ed83a04b36dcdb32d949e73a196247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b654496e83d9bde810f9cac18619f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086a7f4badaf1f9da7a861c20ff9ed0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca4d34857c180283b70defd4e6460f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf13b11c81030cb19123308d2410d55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faaf4fddfe95df0cc6e287d4dad3df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a436ca7a736c0cc0199c39016b9fbd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d2513729eb05f6585abe11dfb3c31254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8389ad4c45c8247a624b88e7a0dad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340746be8ca29c79a7b587244e197309256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e3ce01830d28b84e79ef9ff1f864f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6650b14494bc4191cbfc82469788c1d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3dc573bfc1ac940468491a3b64d5b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ac14dcdf810ba1c55798875ca410e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa0171f817fb410684ef8219a59d95261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ee03455a7627b980cc3a53a28897c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229fcd1a944e0f25e4ddf438befafc9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e973ac564d42a04c71873201bd7be3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632af178d0b5927c2cd8e5a7d68c363265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490923ea71c579674208a5ea8b06fe19266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead2cabe4eb857f02a2b8e8362d6174267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40816fee03f3f22181c7d35d26b80652268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81159913f8b49591cd869a33a1e70a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3e9d8349ffe2623747bec3b5cc4e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f8f9e81c7d169c4bbba5f6ad02885271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa51c0c7f600688497a4219a60e071272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a178cf1e57852ea41741724aff3aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6df8d0cc653c9e3abca0ca0811a53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7a85d71ab9cbd012e0fb877148ee1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec755aa8679c2cd15329819ecfb6af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9235d80d6de7b28117a234a18161e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3933a357eb495bad6234b0a99055b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634df54e2abf0288f10297c6d74398c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4e9c9948983768e10f654ed83430b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24d773517758c5e9dce5cba6f898c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad511b1b74cfc876b17665596df14a76282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4cbcf5e7fc86fb271001a8160bdf9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a9080c254e67178f96d1ba4b4062a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9000366e5239a041e62f99da228e240285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4136e8bca511022c6f5e5f35fbb549286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b912173ed8127a8de2a5b30ab63a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15827ac11d4780f5e48c51ffee391dae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3864eddcb750126530c993211c8e75289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ec088919fd209ada12f99e609f3f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b23fbbf5af420590bae6a9f84f0667291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf6b5d63ff64f96f6386bd155ffa08292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b02f3c9599a54aa102dda41ebbadd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f176c1c106ef4eadd5c9bef7de5fc03294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91b8ccbe1de1787657558401b0002f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb4632e9a3055baf68d208167fb25b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75dcdaa5d3e6617f37bbf8e2e6c4e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1dee138f63555e91d7ff3b83e3f0d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73635f56ff20f8d13be4a30834af019299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2301770ca4cb7eed5dd7b6f6f1219300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7829f3719e8a8e3633b313ca30adc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3288ed3c7fa7ac1b3a984f635b9885302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f54d7cfd2a37c91c8c0995233491e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026b3ce73d632104ae813dd1bf55a84304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b12b56bcbae369b6da15d9e7d40489305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e4595c8a30653f27f20e68022b0f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bbd5a241b6626b226ef7c0440e59a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e888ea36e4f3d593ad06fdba4fedb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3557e33addedd7b7f8254fec5b1a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3de9391ae23ef7f9885dfd0c6f1f4e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be93462da4c069737b0293b19e471b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5eb4181e770c3158594689e89b1ec4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b2d65cc0539df834545ea1b38b616313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeef287638abdddbf3d97ab0ea158fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b17313bf3400127893d283d907332315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422069eeee8f41fc82a8047b35ecd617316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99793c9c8ed542a1ee02a179d5193f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46862beaf82cd7b43e99b0b80fe65b60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f06791a421a9db15508dec58f06093319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40cb952c66a45e1aeb35df299b7cc9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96c4788b60f075f30fe46c7a5493b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73465dc807e486d63ff51d6c90c91ce0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69bc8319311cd2b520282a2dbf32f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3aa820dbcfc858d8dd466b23b7ce6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d589cf4f67dea3a5a60902ebb9d36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcafcae83aa8fa2a9b314a158bb0707326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa181eb4071d1d21a7fa73a084125a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d24c2e6583d15857132883b08f98b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005a13ca778cb501fa215345234ed8a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0367ff9f27433393e4f4b0c7b9c71b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd552ef2d9426b852361be50940536c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530643bb52b0edd745ea5b582d17a08332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dce800e1df6cfe5dd4af9a649e81e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89688c6380deec2cc992aaeb5860145334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b5e887dd72454f78dc5304d940e66335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67468aee1f74af58ef6ee96c1ec38f99336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9940e983acbe3780ae1a0a1a58d5c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee4f5324081e6f76dfa67542aa86a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df388b3e83ab1550524ddefecd2b97339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa20c33dc23ff6e094edbbfd28730c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbc591748971e46b221a02c492aa43341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1433f19635547baf7997fac36823f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213ecd54d705023d6261ae8a7878cb4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269187c5ffd61bd079b9615db2640c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c81ef9c15d567ba2da4973c28af085345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0495c31c6b86ad857eebfd1213c4b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd3058552b52cd1a7c79284842320e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c2727f00ac2d4e7f5918cd007b4ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a27f282959ebbe7c3a09e50d82d1ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed981d93326218975217bc907dd164f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9684a00521f4017056dacd6c3eee1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4a5ca81c5a5a0ce3d821eacc95a4a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518c3e76ea644698e786110834ab694353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c386d938bdd1f3f3d4c8a7c312ef6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a769ef0df28de2061bd6c1e09685c5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba0fc16ed1017c70998333f5903d5d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52296c169fb0712c2ed007ef3e036a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c85309d8d404a9a9e8621f2fe31bdb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7dda837b7ca212bfd17667a0d9a3d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2330b5b0a5f13654f2f5eef28c4149360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfb310bb9c5aefff0c80d80e4ebe10361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c5585bbfd4efd636ffb130ad7ae7d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed831d08c633e5c49b71de7fda6e85363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d429417aa570ec81894552a5ee4af9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c1d74d1e9913669e9a12c83c3f944365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7586ccfbd4dfb68217305fce59d85366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef6ea41cbf1c5d31c3a95172f48c9e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0f9de1e6425f9499d585505ed7a07368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4fefc6f09957edbfea036b849c46e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbebdc86859b9ca3556e81a354d1756370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6287f9775db42d4b41a52eb6e9c3c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22f27aaef089809ae5834931a88926372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe105f9d87535164466a0534159b569373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840509cd6513fbfae1c7f2d54fc0b974374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f466f2c584e94a9880159c33c6cd1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623701657d947fa9e0b129c106526b2b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1fb6e9ae3733aee68375a448c24a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5977b1f1394c7b0d37fc0af91bd0767378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>