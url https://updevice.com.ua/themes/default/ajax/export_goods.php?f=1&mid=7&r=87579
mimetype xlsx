--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bad43c1907a973f1e37e425dbc0291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32989c14b3a4b66e3a41862f80367e422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811db79bcf957d6dc8be49787d0afca13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c82eacf2bb22b393f4fb504359eb9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc20bb4e40d7cb369ad3681bdf9c7d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6713029ae165857b10a78f218ac1316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48919df419c03aacd4bc93f8a13a1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018289024878f8d9f28f06e7a95c64a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f12cdcf513b5c123aea2f73d7d745e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153db4492a8076a2780cbf76e6a89ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26286eeba9d031aa67a286a380a68f6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e4085f7db5752feeed79c0627540a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13088b96633fc6c43880fa8ed50fbcc613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792529de09023efb5468e0de928f9f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95367f5b8be00d6bba42c870052c0e3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761a55ebca94b159a6cc07d8a14cdcc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c7ee349a888fa25dabb82a05c167917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7761a79a76e8dc7456a4b440d049f7d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aebfda1e7ee554e2e648c243e7eb7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd70c7bf174087e28a9e4dec147a29720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea6f66939b56140fe26dfa9d95b8e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b96e2cd0aada974d318827b25d72722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29cc8042e31521b4b7af1f686ae46823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ab3edddeb2223e78212a253d3426c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fad9a38316855744306665d96e05ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eceadbe7cbdcf2b23a8b2bb82689bab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4916ab972d94abbfcb8f93d8d75023727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8009efcc7a86a7009f0ab87f5e601128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ac335a2f3b10bb105b5116e5e2d1a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7916257bd3d6bcf2d7a2e2249e9d3d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6c7c284b1a28e58e9bc14d528b26731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0c3f4241d5d75d78bb3e8f038b15032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f58b4041e9f2e0314ec264d60dd54f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cac6f79112729275e30076427865c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d8c656d7ea044579584631b65f29b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c692d6b3b641e432082ed6486097636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38b509e7d49856f3143a73409f5e0f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99dee865922486eb1ce56d6819e64e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c6fd9d8c71775fef3abac699243ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dc179b570fb6c082d69415f80df8540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f908526ddc777f7e9a454f4aa108841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a57cc097343d4c776802316b5114342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c870bb7cde7abe8f4b7fe1d5903ffbc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b735df8041302d3b6ea38d0117baa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29f37ba355a7f95bb5dbfa0fd49f9b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e797b10c287251822c8ea009c78ec6946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59c9b1394d133ae779b8220dded66d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980512ce79b35c5da8cf4214550d582548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed86e738e2d8c0a28934ca07971066549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efad85ced9ca9e41fdfa6aa9660276450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bc453beeffee4fada123f34f0880051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcac9444ccc8a9c2904993895ad56a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f2adfb6e8f211be2a58a09593666f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe583f184b4da6c1aec87a41703ffd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ec0761122a1c31fd193645bcb59e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa357b6eac827608ad381bde0a95d54756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f2e525723e58cbc00fb143e2b940657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90bb25ed77a3f7617548af6367bf7758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73fbcf09137c21779b3db81c947b2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596a4cca18ea360cfbceaa89fdeeb3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0432f508f97e7b855634d25e392f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2809b3af8701b3ac2d1487780e3b26962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03f45564eaf08aa3258adb83dc319f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96ce3182f785bea3700f3d7d35cc3164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7a596f8c89d07585b7d8e4252e79365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55790ff17cc750383911f493c80cc29066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264293cb7377c19f795927ec0059b3f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3f65b4d41d115ffad2f5c394a45c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8d064ae3f1bc087e78cc69db1fe3669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11422dcaee1c458bf0ea8599bd2d7b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314639b9a4326a3d83fa933244d244b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22cfceb53f2e72453b97a0a3e047cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1352a6969c83ea6f38436657d2352e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6779b4a27bf57b6c0718a10b074f05174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d5646a2b1638e046d61c212b9120d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228db694c896c428db48b03ee8957c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98671d32e0d118ef8078e39f226bec177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438b5839fb783195bea79c037d21ecb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1ce4b25702babed8e8ff273478b8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af543dc534cb1bb24a98505105d5fad680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3c689bdb8457002343df740468f6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588e03743ea38a0835f3552981bbe3082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6064d238a083231c23f3c22503f3a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978445093f7d967326b46c540143be884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa377d5afd9c96fd0bd0af5ba78e0d6f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e30e8af9fbc1339563bc821349b9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb5bd353ede8962a80e77d5f4e446987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258a953920961e1c1d7bb6a7ce65efd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f3b985e84efed5f44f7bd4833a68d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad2248012dc720b00d4782a36fc36f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439162d36373323330f3cffd7f15f7b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe940408e4bec275dce3ad0056663a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633213d2c8b63aab23860d780a0669093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6dc54e28d0f9c7615a21efc33e4bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be778dfaffb896fdde5fedd0174f1b1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de149e91534c44f4def6dd0c4f76a42996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1fafd94bf161744d8f252664509e197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cde8f7b059339d348fc150f62b9aa198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab7e917bf94f9c47b1a37c4f66c68799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48bd936a4aad88fd25e671e46f7ed3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860960d5891d0b1adba9672771728df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f488c6c9010697a93b757e9488c8f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc763502cbded7ab1d1cd0a3ef59db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc04eef494c02316fa06f3a98296a77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e44988efb9ce8985fa3c7a7c59496105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27eaf518cf15023fe7649c1b601cad3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff9bddde866f872068b64db83e75e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e2c9bcd387d497c356b709be7cfc8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8cdc1f7f578ef0e8cabf0e6e7c00b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c899b3db5092e8975bee85f7f33cebd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc066bcd5ad21d63ea989b22b2805f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564252cb138af301e8d598b898b92c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5037fd41eb4ae1b3d590c0b0791889113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99632628680c8c13b1b4bd1fce1b6d88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e129c1955fdedb223387872ffc202d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cf730e1b3784e0334a7bbf49a219a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8bb586434ca1743dd346b4769dda3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9993cc838a8ccc9121772c0999062118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37e40e815e25f489e43b31583bf0e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c094c318cbff73b165c07a4694381e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f873ec035a49944c71e69ae3abe0f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928aa18340db74b902eff9b07c382a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ef9a4956764d6cdb426c98094c3c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4638912e7b15bc6520e58d5bbf720d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc7bd0289d93c30747562e5db330bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4b2667741413c52934ba0b1659e4b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4534bd40e23f71139638dbd9df5c988127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb04f6d35c29f075f1f9350e57173a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ab850bbca48d4a5869e5bdf5b92dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253f31e501bc175e3ace28a50c35b04130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45181b66fb53179a4a1273c4735ae8b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854e5d31006e396f6c1042dfcd411ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb515fe9182c51816c9d8bbcc47904133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63415d72d3ed601073ad63d37c2e2f93134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5597d0c79fdc6add5beadbb3bb5c88135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3810e0c360f0dae8d847d0863282d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054ae40d621492ba5f9f9d7732ca3dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc2fe95d2c372ed5f1fb0c42f81a9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6051ff51c219396d5ade8bb548302139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d5f50ce4ca11f3d68101797e567bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cbff524f2679e92c73b186388e43f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72a7b041bae76ed3526c83712a0550142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1735012808eab5195614aefc1940b38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8304fced03fc67125022d68055bb5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849c18d6522550c4ac5f2a3ed5a5bbf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15777aecd58baa44140e33f184e2c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89426c6bb37adbd03e5c98adc2ccb715147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab66256c741d264651081ac581bae6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bb92ad7fe248b7d9012cd1f7308c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250455d12ef63b5a0b5b70b98bbc7ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bdf08b0f1df2e5afff3de26dcc741151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91cf1a58c258f4a797b37b9f7c9a73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edb2df826bbba952002755e9eb102a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca6fda647aaf049c9d87c3a1a04e9f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db53d207604762ff9a1e139e8f73e8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999e85bb128d079bd2dfec6d2820bda156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35abc9e2cfa07b4059c25e5381fe373157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccd70fc4fa32ce134d4d47d11fe234158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72c032d9a5a169b1d68c9113b18ea6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e41e19ab2d157ce5f4a015ed36b8e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5d9a1f40be240c52938f305fd6fe7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fa4b73179b8ccd0c72b29674de197162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd28d935adae13435064ab4490220c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b87111552a2e66c0ee6683940e0a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa5bdab4d437c2254c499ff9699c90165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2378bd12a55ebb85e5f89a1d2cfaa9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70127c5934ba0e3e3bf167edcb317f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c985f4493275bf75fa66394f146a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7777ea05b1e0a894f7c4778b1b03a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93202d12ad7db843b68b67555546790b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc70e91378c8a19d1b1139e944e30b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b451b432f4154dee480ced4373de93172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fc478af4217af558dd670d9b31157173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bc61bbc5f8affc1fdd9d368d21ac3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbdd0e7be9ec8a12a5e95fe0f83f12175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb279fe60a1563c21d09f5f501b711e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53cd19f080f85fd5e9cda50f7c8899177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafabf6377aeff11b071ef28aa2d48d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c449e426110d0d699d8a0f3b58b7dc7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0af11a26e4078680574d4c3026852d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4f6941c5bd311b35c3928aec7b98c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e91682858dda68a686ee75f939c2b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417a5b7c1c224ea848ec256f52eabf8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362330fec6678fb2580691268b40c2e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b081de36634c499952b3c57845b21e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0d1ef3d5ae8aad66633677edb305a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60ad738b802f1f9898d0a35b2fa1c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26171ade31f575d18ff24a0529dc3664188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d322709686927c5a78631ca554deed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00bf33212987626c839754269cbdfe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc02828f7fef1bc0bdcd5d0d3944130191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8436c3d78aee7d9755a31b8c001d68e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb793f9b8464fb64fdc46e435554b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadd39c0a7c8527e5610308daba1c4e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e7913596b221dc220ce6f14760fff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac16a4021ac10c18316d73ec854df2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc41057c4b80770024dc9dc3197d32197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6389cc5e74ec14275a54280b85c61198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae440da6f936193b59c7ac77d5f6125199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c58ffabc91b44c0bf634c7bfd3ee1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8e5395886eba53814f72047a3ee1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24332c3fd83d51a0031a5fe68c4b72a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71885e3dd0320886f3e52fb247288dee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d2b40947df15fd7c1936535ec428c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8ff835dea4f4bfacfaee6a1b7f3db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7188f42d123bc9ac2bbf888ad053d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54856c4c6ab786a107d9a3cfaf4ae33a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0167a2b84fb50680bcba57f72fbf77a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb8603fb9d9f99471d2920fbd81256209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e379920625a481ae1c29a01e03df2f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45614c74de3f7c5f13339b31bb6c91211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362b9aa708c85ae37b678a3eeb78226212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fe7fdc902a60e58a01479ffa752dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261eedbb14d290c99b76666d80d9f18f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0becaefd75cd335873c42e2ca193eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd683865a820c19faeadf83a7e4709216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d057cbd497f9eed6513e27b9e509488217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d406e0a3fa9d630b9d01d5c45e64a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a44752333d0cb108fef669bf203c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192545462d3ce9fa2a8b62c6cf5434c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f23bdf2b1d78214916ff23d984fff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35e5e2657d4fb9a146b7647b423c9a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2d6910f67caa855254b6f95a174ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a3e8c65be0667f400d8f939dbb0c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27691e00c9f81c9a62748538416ae4bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae0cf16cd58793e40e882061d38b7c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1aaa6a5e9cb405de42bb813d6e91da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb3c9873ba99ebe535db3a9f235f72228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336e5cbbb03d2defe18886e49dc9c2e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b521d54ad0d85f8025e24780b55c4bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33075de70f6449fd972a45b553560372231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec9d8d39a50cf7f5126583dab583e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b409320068c3156e6b166d96186a051233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e201dac00327fcdbdc493e62787a5bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11bc42b9425547b32f4f3043716018235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5608f60813463b70e28e52b924fc8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a12335b7f6f3d49b9992c337cb082f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e6e2804c643afe37e2bf0a2018850238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b129b378931b8a41c6ad31d139dd89239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e9e8a56a6091cbeb1c060c2df99c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebaae2cdf8c891427bdf41ea6fee7e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94197ed121705b55883b1eb820b64c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c557171bb89a4d8d8afe2a5564956243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a8c2e3b272d41340e61dddfb9c1f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bbaee15f03828f4637f24fbe73867245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa5635f8ea9b8f679736e03edf9436246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c9cc9852eb8dd83508a3814fec09a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91289b903045a7abfbece1ca9b9da192248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cfd3d78d82e90ab15de17588fa6d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07143fc182f9050cd873d557b8b2474e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a0da706a72673b39fef6d48d87a4d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583032ff3dab7761292c7252cba4ddb4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a718a2820246d191ef37aeeed43331c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2796feb7ec3bf6c327f465af619da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c0f16747176a41c84db035e4b2954255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e31509ba0459bceb8564ecacc96db4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a8641c12bd89c0e08ea5a0519dd31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080830ffd52ff2af8fcdadc44e5395db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39c77907006dd88bb1e7d410c23db4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d078fcc849475cec534cd9c928bd31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d55902876a7ffccc48fc37d531b7f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056c3a162a5291d0bc06e37595dd31b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdba752709aead3a451290f510cd10263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886daf4df5e0f8143b8298f92a80fae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa4e30a9f6ad12f345bf9e7ae3d8a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe337155b41e3aca16ecbe7c471c96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b8f4ce028d02494cdda2e328b49f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e57cd7a5ed3ca573c817379c046060268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065247c9999754fb6347cd3670b1d19269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91fd8ef6fb0edaaf49315cab76c42e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de44d531c51752fca06bb7f942426d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d38999b214ed0cd247a373c6a58d11272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f1c4fdc9dcf5b2a58c7ccb7859144273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566f60931e15c02f74ce719ceec6150274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d75068df4ffb93c6e9df5ea959d88275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d715e2d42fd3143d097e7c041430a4f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36361d2a7c91ddbfee503d12207f2e3f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73059116fc1653cfc785af99dcf8e495278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7311e112745f75b42194660f0a8958279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72112e2307878771a9c017e77d7505280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d297bcc31eaf5dc702de79f4db8d18f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490d627ca5ff3b3ea7782ec823f2015282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423f508e4451bbe49e0219c2e2fb222283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83584747a91d78fe142318366413a11284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead74e10c3d04824e13c6afe7e0e561285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2118c4c753151c0a6303328770aa805286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0117bf518c229c78b6a8dd30c9ffc3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237c35ce8052deb682d07950e336c60288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fb47810d6c250658db7198fd74a24289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd879bdd0370505a3b885e533ab039290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65795260015f44239962e3d3f930b18d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d39468552fc2317e4dbaa5afaba09292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affd172a42e6f2008bbd1d0bfeaf804293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bf3872087f3c5d470a991692e4f29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd7f6c847e60b78410fbdc9cef80d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0c0da3cf6e7cbd21393975e8a72db296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22cab69b0b7a7d523e30de89c408aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77d237dffe8b76171d2dd007f91169298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c2c1ed95e0d4b808348c6b33efe35299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fff6e44ffa3ad2793e83c103aa12e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6871afd98cc541a76d29833e8047a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ff595daff6dffeeb5ba366bad39e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fb87fe270636b39ea895dc1206aec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27092d9b5e85f494f85abe4c2590e572304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edbf4b8aa262a76e426ecb1fa480f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd273d53ac7d1d4a41aa0f61f01fae9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f41334f04f7f94f530da4fd15c101307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d863ba32ed886118b1351207dcef2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930245d92fb4b5115299f1258c66e8ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230c2db3870519705fa8b3031b1e40f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fea116366fa08f7f0565ed565375b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfe97af9fc4e62b7fda145bb901761312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c522f1e5526f34845be0e66d428a46e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136462dbf693de86462adabf6f2ba36314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22d0d491423e4a90e7e9742dd5af2c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76c3c87f3688190c6dad5ce88827c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4c53f5d669e1d8fb9170e440df53e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400456986f9de027096c0e5c8bdd1fea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa49d406f19bb2e16889995c0a226a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11ec6a6616176e597b012056efcca9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55032253413c75db1370d80ee75eb1e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86a8675e78c9f1ad385c2aceb52426322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c0897025ffedfb132ff3a8987df79323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676a82b5aa30a6767378abb8b0c6ccb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b954450d3810a47e2233018b3c23da8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1698b9c4b0b0aae4ba2825355ccc7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c0ca349121be855a3f4f9109758db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1921240a276386ae34b1fc09559f931328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfa612e2d9e93943be387255dca0a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364b6759a8757765b03fa8d044cbc0d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b911a194297d490a6ae7aa2b582f6ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a374dac9d7a0c830c03f7431c9965d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf9723694898f81ae516786fb3e112333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e097a51440745b3ed820350edf864a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f3bc50bcd3982a46cd1d042b8d9c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297f9c52689f3ab9c85ed3448f00dd5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac99a01cc8a68b69bcd9b53941c143337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d0153025b265e36b8200cf70a4f9e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a473325f61c49e5f94b8d24b862d03339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6937ff4971fce7331327c17391768a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0668bdcaa51dfe3f2e0810c5137a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff464322b4f0ffddf6d43426b3e3cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd7193de95e7af02bcd6abae65544a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd11ea13957fd15077d82b9be7fe4b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e695d09be09d46cd7e16dd62dbf10345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ebb47448e3ef071821878a240a91d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30dc94fc194c31dd12636c1adec882347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbfae1957416c80915f3b714c00bd1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3daf41d208e5286adb60a6af1ad59a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7cc0d8b23777117445d1bf57c3265350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e871882841c4ff8258464a014164d46351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1becc84d95b83b2c580f6c20c8609b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e680178470851d58a609610206d5a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10b19d45ae163f00d882ab01ae7578354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21026c552adebb29c27141a4bab558ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94a1be8711451fab8356119e086d20356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc38169e60c3adf0482aba53b238c22357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1436c0dd23a00347d888a335b5d45358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066db1306e5ecd0462d0df1cf7e8aef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a10ee34ff821bd047cdc463720abf3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507e616350ed0e8d527644ca8a38d58361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e0d91b029e73d49b891045fcae727362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465a2cfbd563114feb188c58859535a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb5e1567fa22cbbc2fec3e07db7a0c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2050c97cf6d57d0dbe811916c818e40365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996918957f8e401c0dacb73ecf87e0dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdacfed45fb73831f8d2da924fd89ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93429f13587b790da37402bb3f29a9d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfbf3f479ba9743764ac862be5a0fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ad694784f39977efb9d39d6bc7888370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855faa60501a8bb733a5f00a002792ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bd4e66e6fcc4e5d8d90242c567653372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480df0e265370d7ea5472d1aaf60b194373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb355de10e42dd20cdb66de957583474374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd31bfda75fb80066455f2f7dac0dc9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57b3d6cf3866d803a7f68a1e4001d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52445b99732c3bc72aa20943f7f76e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182bc697652361305ed8e533af38509378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dea3d5845b5611469be8b4b2ded6821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546894847283f531ec131a93ea0794412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ed9662bce158bb7d38fc87d0dc74b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb072e01eb68f28abd8a3d6b91157e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e368c5d187abb85fc27d9b9e88d2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c41ade54b848f06f7eab1d23d6c446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b3e55e48ddaefac0e5275d62398767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6317e011f4a3c31a3ee8122d18921338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8487e59ebaf95ce603dd739acbe9aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8c242851bb39d1ef482903899c16e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0ecf111b0da77559213577ceb30f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e02e8d2f76b84bc8a49f79a4b7c1812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bb614a0b52768d27d249f93826a7b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00367c37bbccda72d7fd61432fcfb0dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe874d0b81b6423269beaee9387545215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb6548ceb67b386c650d2bc80316b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a14d3c4592b4fc0b046b653b36839e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1177c7f40da352e467f7c73ac6c8ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33286ddb4ba9fa5de5d97317b0fb9ec919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6a05957899739e8672f57ff38209420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf818aca9345c1d1ebf69f1bad039a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1abadd52c0352a7b5debcfc8385c0f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691dba8dd54f5bda5f44757ba8c46fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc950554b729593e0de6f6297350ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef24781fc26f24b687d225aa7eb3c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ec3c01d102d822bdc1bb17b0dbce926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3965adf074550494998e71934a7d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689de8873022ddb274a412ea98178af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b67ef74d0532aea3465154c6e8889829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c323455f2d0d6fa280348b6c80de01c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79823c4e4c32a5808c2a86d48cf9591a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4ab4f1cf25d1dbb41bfc8af5b57a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c1bbbe94a40d2c94f57086de2292133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12876d924f9643219c5015d9b6f173a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad1c9ac6940c8639f9c71cbb83ba4835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99016c827ea66e92bf02db7b84c13236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65ff6c478078588794de7a2a7a056737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd40175e9401bf9596d561ddd38560e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0f567b2a63867394f3a447600a79939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5a34d1318211c8a15df79e489199d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd829242c7d1f72c5c0539a7a81903841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c120966111275d79e67a668c31131c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de540ae91e45c6734cd501359b56799943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76608499aab3f22716c53b3179005a2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e565f8b96654ffcac40c74696d85d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0328c6a007cbcf29b74228d014ade46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efeb7111c738bf008fb4f747efa0cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583ad4daa5ea00214cadef967784b7c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0d525626223d05b3e7e5f65315d3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971229a145482779c4a5c895220bf6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513681df3b577f66fd2c24e574d8991051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71fe2120a20cafcea17621baade1d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f4644355bd6c15b0f420a7328bca153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34430116fecefc930e920326addba5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a891f132cd24e7cb6e90226e55571955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee7a04087a19c3780e9f301e32540e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df165554bef2ddccb3ccac487c024657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb6088424779869e952d3b7e9d672958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf023b1b70e7197958cc7f9ed644a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02926841cd89f261dd58158c71fc5d9f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63d6444fe048aa49c2fb3806c93d1861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172689a3b0e8e92035a120dcd3ca52eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debac03e4be66b543deddc15deee5bef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb024085aeeb9f90dba864a5554cd6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61104db7c78feba034425c63eeaf363b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ebb437885184afd3a9080a5e8944d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8456b7073a48fa824fdc03ec2cef667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24791977ca894806869308f3dd10aaa068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05293ffc9292eda02f87a386b50120c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee94a35087d32af18e7cd7c0eded15f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b030d71961acbab79293eae3261c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb050b57d177593caa61bc1e85f8fa472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667f7f575978b5c45d542fbfc8a991273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e34d07aa3c0bc00e1bf3fb98a40e7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e71d8ff8383e12c73b2ff2540d07875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93a8687402b40125c70d5253bd294776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75c365c25535e716f4cef0dba13c4177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c069b92db6284740099da08032c8e7d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba10f7946ec6580ed63f5bab8a00a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e3d1b7999b7bb1a861f40aabff5b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519118412660c00e512a8ad4740152781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5f959d4b67ac579937d9e55187aab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7bea27b32d8faeb8b27242eb6d0e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df235ffac7791f36687812b2aab0cc684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af28d0ea9b16fd204ebd3cd761cca4785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60d0fe9d6a3b41a9c3f18b2de9a29186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc1fb247370946ccb679518c29038d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc430e91060846651eeabf2baff09c4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc55559dbe54b213f2b00c85a4f64289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed017290fe13f435c5ca8d05fea6e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c56f73d55c8c8d8b946cc7fb0d3b8191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc560b2edd7c64ef97f1a80000b158292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56231c1f07efaf7c2b145747cf8d37293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d216b1df5c20d8efa7bb5254bec7c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbfde76fb80d9b7ece83f72f50ad0f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962fb11128a21d24e1eebaa293440b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf33bdfab88f32d69718fd99ca1dd397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f685738b450fa5ed48cdaff42dc4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ead97c5b21083f54a50a2ab6e210899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09921fdbea33189bc1321a089dbeccb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0b75cdecc4a3afa8d960025e58295101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d4664c26d96e90c2b2523cee618af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501d9528ee64281285625a770c15bce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d51593a01c8e028e3cf25c77a78dd6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa4a29c3fb10d34323cf1595dec9cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629da53546749e614755b9426ab4cd14106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f419288ef9522c1e0163498b8ce20a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1588eea87d111da47b6a409a0d49a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015574336e55a1b213434775d216a0a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202aeda697e3ee6b2a694fffcee50ea7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610405402730cbcde4fefb822d29788111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928adf25226b0ef914fcbd144bf179af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6897ca16e4c7a1e093641fe3d954d3d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc38ddfd9ab9927af2bb2d20fadca11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0f0034ace6a2c3aaa00c7ce759e11115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6756fce7036b7d78bd2c8bdd685e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d9fa8cc5f9a0d655c367efe1fa2e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bd9c56546730a2ce82672fed39ae7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762f0a1278ab01283e7744395a99df5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5d8bb91dbc63c742d8784933b107c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce83db7d54f1106cfccfe995d2f4d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f486a7f7cfc1ea63c83c5ca2311ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630982056f9b873136002922c3f0a09a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ae0033c909b03b6f759c4e97243e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e17ac87f9b441e4951516d80003eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca996cb59c262c269d84dac8afbee28b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5f35347d469cb0a3e64274b61a5e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfb872893de5e7a09363ad4f854cdd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a758f02cc3306cb089ff8720dc8f338129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e9fc1b68fec824f121c91049bb5b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f0428b1462d5a98a087d358f4394b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6a7eba90dc11fef0c6beebf7f5990132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da319be7122183967c946e9e5a933cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9174aa14d50129559c550e207282c2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6943f0dd94e499e71aae2004d5c61e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a1ad4b038864dec192fe6fd911cde136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a1e2120eefe3ebabb1b23e43ffbfe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb125f8f45cde9faeed52f4147e098f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267adb161eea90fe3579923704d374a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922fb0bb7bf4dcd7eec9a4ce27f6c5a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d35b47429d21ce770a4d2618cb50d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba4a4bc8c26964074ae453b5d3465a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7a17833d949424e6a890832d15a6d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b24ce1d5e367b38c6a14385ca933e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b17159524abc9c2f511d91a11a2c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea0bec393864fe5a4e661c19e1c94a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648dfc4b83429a9ce57ad6f07969f66147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28426e5f8d64e50b68f3417af5c080a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5096eb5c375cdd1b64e5dc6a1a1e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f837655f109aa3de70017d61ca5c96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0422a402e5bf68073b7bf6786d81c48151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51cf60b1f62729762a3b4ca2d46d9c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce83f3abcdce3a53f9f627fb052d58153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e981aae64612f4e967bacabae5b726a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7645e9be9f1a393fc968ee9bf40ce84155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6882714ae7e7ed99c09a0f1425333156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36f6481eaeafc537583a74821d732d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d20b3414b0c27f5bb87a15d221b7f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66136b37a105f46f849907b6fbb9b8fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df6510a6d2fe5db57f58f337c77d6c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c0fea79e34e0f98c87f1d98302741161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed6352c5967825a08897bc40ca0ce8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495058daa4e06796ca917fd24225ece2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebbf1dc530058c00e9d660e977600f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bac8e7d3b7a8c11d2f1b684dfd5a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2813f6c056e1370760344d24b327f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2683d029bd55f438e235c679a8091e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b5aa3b2ef16463cce040ac9238c51168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0f96220e8438fff4849770bcbcc60169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc950facccef23bafda66a3349806c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa08117aa11032d54ab397fc4b3395171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8eff043f497ee02bfe4be11ac78b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd05c1bb0b984dc2ab33b2fcce7b88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ac16efcadb737b8a3fecf750fb765174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db31412e53d4c3d2932a6a3062b2af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423863225a4affc2dbc11551f213811176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d036874b76c1e94c1c1d05347131cfb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bfe2782c7164f08b4116ee3feeaeb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a39c21d7cf8f6e2ffd2849a300468179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb972516daf22c5720f95b919dfface0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fe5b887e3fd960a2f10d37123a24f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a631ff7fddea8684c0812fbf29e981182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf126258b7bebbab48831918366de3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578d84f3bbdda1b6cc2b36a18bd3cf2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1d69ea245b4021fbb64cf3c18b70c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6568e6952fffa33ca316ce5ba26f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0dc6534dd7311750a8c5a8c09ce87187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b2fab3e56dd8b2baec533fad5253c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4252fce8341cfa869df29021b302f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fd742c67c5fc55a28111971138662190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdac52a55f9b6afea7927279060bbb8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edbdc5eef55dd174d6d4ad086f4d1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a5e0887d1651090e352638defbd9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69785adcd1f9434d5e8820ea00c242a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafaadf529c669e60032dfb0a91f80d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388baed73f8ba56b8dad611f13d0166e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa629194ff3e25f757368967771c6c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353eb3763feb7f6fa9741d1f32a1202198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adb03672ecda08b585753866b09e31199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a5ebe68f91e764199c71c32b9dd18200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6b868692a6f3acc739c32786bca87201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ba69ae40a8f587c54c185b1903e68202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645aaa768d3a8c17f48e71a2b64a12c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc131b49ef500d4d204352259693bc2e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3928c7e6b3a91669896feec28c888205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587aad603acd88a627154b359002b425206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60044de344f81868437b2d7fbf13857f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d9ca180cd0ba5b15562dc98a93e18208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b697a8811df1a3b923097060b541f3f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a6f584dd757c81ba8f24d8d62762a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14dc31d9b979e3e322f3ac30b2ce95211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36babae0c79bbb185e8b90f31a7954212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c65ed48d5c4586ed0697cd574a9fbe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36662ebde12da80ba5cc8bad1578201c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19c59027e8e9c3fe69b727135be868215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091a507d2153f97a863c2ff1810eef4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa119e781fc0b7b37a9a7ecea131f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6e01104fa589f67eb356c2b4bdd33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012442132234f9af0c5bb597a857fd7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e39477c278e177fa20fc4b20826b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d90c38078f8abb6030dd99e3d754d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdd0c88a161089ad1ecbdefd1cd731222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395eec890e9d3de22478aba48d82fd73223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea6aaac01c874da467b77e03341990224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a634dca6c1ffaa53ae7c1076d9c43225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09779b0ad82dd8a81d535ad1e019469f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3753673a64f9e0fd4b71b4a254706a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c009b254c28a7e0467363b7f932c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d528f94666b117e45f6940d4ae26a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049941317b2f4254c44dd31cfae3c7b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39acd6ae31cb239fd3bfab0cde6fd7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7123524a38836e53990ed1a7918440232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7a798b8ec5af98c9d9f9c83caf807233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c8d5846db435c7ac84960947564cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d60f3dbfa66e4b611246ca4d10f3c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce286356d04be3e60c683fd8587b7bdc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a6756e6b8723541494ee025b7a9e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c98377973209b8e242ab77493ec705238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560d5a41b150bb5aa51f2d960a282e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd638b01be461f83dd806b64f466173240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb10243b1327acfbcdf069bbf8a0b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84125192112fde72052cb26a4b0520242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f5114c7449665800cc3a6edc6c9da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e944a203049373c7d7ec88c0809fc9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c9adce5efb3304f2f004e5e135011245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54727f036e5dc08e745d45c8f7522c50246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f07d8d68dac5d9ab47f08dec59855247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63420303001be922df0d6c9474773d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cbf70d35b29c7d8ce79857a748b9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71f363fad8c966fb4ad6f332684053250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b5f513fcc93766156aa2c6e0f9892251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d88dcb6c0320e09afa0b011d6a70a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a730dc9c5f0c5f1a45028e8fb7da453253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609dbaa7c5c6363ac612d539955e7eaa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d2f9df231a86b83a21264992c1c0a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c83a215de9c0bafe91cd060455a61256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3de9827cbe829836bf86aea82164db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5687d5f1dbbfae2aeb2bc63cd3552258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536a51fb1746cedabeb2007cb3c337e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674140ba0be3c4c2008bfca6884eac3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cea50dd9b0dc9521ec04f963969a34261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ab6d40ccb4d13c6d5e10a2c0d528a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964ea1e4ea7cb189c9cd483e385e99c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34ac09ac1637b9bf8baf1f89c2ed3b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3f1be96dc4a4987ba257855b2970c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69458a21d3a972a0e6ddc21734ee2c8e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edce640e8ffd765ab453775a6c051d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f612a3ccc89a61ade68ebab1c4f46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8396f173aaa9ae049271344a3a4dcc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad7698e7619f827ecf59bc976bfd75270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8975a77d72b7597a3a589a4c2d333271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987649b76b510df2141056f2e6a6c52272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7155448ef4432cbb89b0fc5a3a7ee73273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589433e89628735c2eeff17926a448d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0181d400fcf97c9d455d00d4a3b3d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959cd4c28d287c7a777e56414ed754c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f9567922a2d1ea58dfe3d8ac2026a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418ddd1be5fed78f2309c89ebde139f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0a9b5f0d55784178a587b4522058a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0706565c92f8a71a7023217ed4e461280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5c0e1b966a07808e8958472bca92e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110ed4805b400cfa11162be7e11e67f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39537ba7ebe46624dc1cae859f962821283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98df64fd1cc49e8e1641bb3c704c495284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618b0dbc14219a0ab9fd17cfe174a2d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bbec3b62e3c837f4d5235f6c158eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aada7461c0b243a9f885e876ededbf1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2914426000db185ef0bf2600829a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a4aa39311b0762ea47ac36e624d26289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1756df87e957e249e3973ee220275d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b2cdf391c73702c4d4ef6150e54b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc68db83d9922019c218e274fa03d87292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15ca47a25a6bb6cfbd4860bd47c83a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe6cb51ea244f582d9e9eb8e688979294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d992f7eed3167268bc6eac447bd86f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47dacb1f186e6033921f34584f0e82296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f514414a4a6274f121118923cdd4f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465796fa55dba77f513c612e5c63f38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ff342996e01f60637cdb7ad356f8b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78a6dd7d5c00c77cf308e6f9d2430f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af0a1f4e42ef681438c3f0efdcef63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f22ce7bf1125a8a728b9b014287e3a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa0b895cefaf9c050871e20b025e9c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7545b0738168b5de8a31240f8bf06c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76907302789dcc915c12fb1fe5e787f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4edfec38287812c99d8bf1e01c18cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb80e9c08401d8bd84d4d9f64a436a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f24e3c3315fbc7152f15717284f44308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d38e4ece84f3e587ba4d5c60ab536309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b0426a79dd69b2632dbb37ad5dc44310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20609ee3488acd83ce6195d31af765311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e67f951c84d683840251b630ac29e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b670bf55db17c7f9a1d926687fcf56a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7761b4cff0f5ea1b7a5699d70c1ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515578a89ec07f63dd18a085da78288315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34301dde7b0091a24d2f3cb254f050316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af62f6057ce90655c018e2c5bc5f892317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b5113ddef7db7e5d1e9c454c7c920318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46f967756ec2702cadcfc25893f5be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4991e10376592b82cf8d1e3668fce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa79cace690cef92ee64d231805b24321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7869feff55817cb4e9c057f45f7a2c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988f4292884c3135cd9e34106fe40f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35a9d70fb97ab94f86d497e874233f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8cd916d962d618a61e59fa3c8667a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a3c46ad4dd18b50c149c94bf67ba7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3549606c9250c777a7f9eca8b14ed54327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f28f863adf385fe238880dcb6ce84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659491211986cc089aab618c0a82b7f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f4ddd1d7f7ac0a76d5beedaa61f97330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772024f1c8c8933ea1812a640095598331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a3c80be1bc7bf179f6ca8b8e4fb3e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f390710d38a118e3d20f59d624754333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9806bf61a01bc7f0d8c0aac89ef8e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e23732dde70c5848535cfa80fb07b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c762e40a5d527e528dd3cae921f894336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0266149601d46aee759778a3108f4de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e80a13110b82023ca81b54bee96031338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387350e06ff1b7f4428057c231908e41339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a029ca3c4e0bc9632765ee2ccc0ec7b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67f7b6446d956ee5c7f64a2ca13523341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6098a893a4f6e80bcc3f2f98549693d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87b3aaea4eec8757f5827b7879de78343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25968340048e60f0024a440ea8a1ac1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc278b0f372c0b31e8018545310e2eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb7ab29e0de2c33371156f54e69584346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ff73f8bc165b85f5cc5cdda1a1f4f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885476aa20269614a1f7648f4374774348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb46df53d992be0e30139ddf4fb668349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85d950211e6a94aefebff2653f780a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66b6f9e0fb91387afe0d0dba84ebfe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f77c45b78e228f772bcf0e6eb5847b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6e93b2ef42c5f6e503b1927a9ea36353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbbb235a19148253af28468efaf387354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14441b8b14ea3171a85d1a6ee25f7ce2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc32a4a0b1902c81478e0bbae4d386356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5d21145c0d2da04f49150c6b549d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07db0cd49aead9a963d2872ee0e10a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0280027b163dc9b566dab2aab6dbf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9234315f3f0857bf0f56c4acf90ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89891aca26214c8c1c5c766d627d5b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0c1d0edf7c2a23916ba359248b7d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab780a91d417203119f7b1d6650cc5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29828f90eb66943a8758ca5d508acd12364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b8a519d2cc223976210276b054d18365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11395bdeaab90ac9d47c7a3e93cb72366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c2a505cc96c7a28ecc30f9781e7ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9de69531dc372cacd6a90db0d8121368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa943b46de85344a91363759ed345e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20004fc34e17d4f6ad41616859985ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235000523a20f8fe2534ce92c49c1ef9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84abec473c7a69ec075adc14a5e5127372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fe3bdd99dfe43ae1b5449f9bc3644373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02b71b6d6d48ff1a4001c61bd94893374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b1b7532ac365b2013aa127d148a73375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328b35f76f86dbc501e1bf1642ca4d8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657543fede171a27af1ce7473d9f756377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066385dcb55615dccfbf09925d833aa1378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>