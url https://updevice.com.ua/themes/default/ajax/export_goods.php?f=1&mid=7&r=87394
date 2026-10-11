--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e38cc2c98cd0a38fbaee4edbf28f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b86e6e4c72b8da7a998e169fd0a39f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24953f5182156d39cc96b582c76c6dcb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9634d7d6bfc6c43b96185a6f0daeb84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b115a525dc8535973fecc3cd4efe05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65083364234663698af95450b0269e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4953a4a8f94035363ec40d790c94de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfca5ca606fee51ce8544ed9bd32eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9726cc2547d23642691587c9ad5580c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13825c6d3542c9d167cd2b8319d17c9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f322942fd25fc7b8931c5e0d22227d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45b568bbacc4352097fe921bfc541b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba527e519f47dd600dc4110052b2e4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa7b01a4e50644cfe96233cc912ba914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caf32c4829259b742114588866d73415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bccbb94a9d3843822eed4d2dafe4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e5f38e9fa9c738bab898582ead94417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e6970abf11820e5b2de62e5bf50e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73ada9bc3218750ab465129bc934d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99afbb3cf977d8cb320dc36e36b3af720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4497a9da06089fdc75b83ed2db402f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad501c7cd3106069662516cfd214f67e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435a9ffaa2034d94632c175c4df28be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12223580ca76630aea076269139ce9e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147fee7bae3cf239ed526e65c9934c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4293974b4d8fe804358ef4c6cf3da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029212a4e42ec3863da92ca2482d669827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff27a4594a3f5018adfbdf281fbb8c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbc107ed2f78890a37333bec68803429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758ebbb388f67a77e45d49c765f281d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed049524c570b909be20b3c05c90345231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79d1a52f08bd669a454d169163346132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320870c223db8623008ffef277b22dc433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5a8aa5d9104906f21c314090d83f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b45097124de4e8d27bcfacec9177635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75c8835d256c038c6ea867c0d7335b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214beb2d2e61cf7c562cef00d4a4872237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815d5492b1c25348f7ab666b656293338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0726f592f30237da18e97e1c39d9f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ffedce4378639240c0a03e02b55c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb9b0ca6653e2303d2038d782ba26d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac73f5cb6b7f1cab18e520b32db71842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973d681dccc953295ed2d5ad06faa5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310a8224132b8acc41787a997a27a8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecdc7b11183bd7ec75c75117da0b1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03b980cc4e35f58b7eddcb38f6295646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8304a98693ba1bc90dfeb0a878e301e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30031393c86d444040d40f1ea153af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3286b2ef65d5e9c5a17068e653591e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0310112346557312629806be569a3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca02796a56f8bf6bcd800d0c5117c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853579c051391933f64c1a2da8e5c36752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c78632d21e2d80ef122138252eda3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b783dfb77b714b9b062063ba386e0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c737414770e2bbee277a04a303639255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c397554e31fda573db88e3d481f26d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2c80eb600885615abc913e3b0ae6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce16d3006603a36260feecc255adcdf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b0be043092af84c787fe846ecb9fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16902de49938e132227b1df510f1fbc960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8bcf402a53370b61537619c7dea8661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7203afc34b9f12eb2dcd69515f8618862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bf7a3e2b0ecd3e5f4dcd2111b76e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19356cb027b185e6d36ee9e1955c00b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be8b54ec812f0f3bf86bbf2475a5f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352072d63aa4c583b3094c5e11d71c5466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056cd38047458b733b138cd4bb04a8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ae379c34b62167d4c64b4d1ee8ee868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a6c2f3b2baa7b1fb70015721da9c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d8c3689a35fc5ec41d2bb1697739f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f8c29ea1e88dde6a94aa18a2e415971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85a11204f81d882af99724a3bd43dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc09e83e5551cf587af2df35608feff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239dc5c5ba4497b772d107d779a40f9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562239a7a3e535365a22977b78bebc575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb418b98984227459525157765f4519276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd8ee7769abf49ca07ec3edc6a91c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120de60b6793b2455aecc888f508695278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927439ad5b752e13b9c4f2e61b7de03e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fb924683ba71905227c20805c232180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b32b5a3fc83de0fe36cd91566ce71481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a933e2d8ed59a4aeaf7454cf7fefae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1a95f982c40fc924ee04a33742fc383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28035652d33d5b958f768c9ebfd81a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca57852856c743f0375a04bf0b1cc985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1d3c8f1addacd7226c6b696beded386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e0d44df1126828762900f64a78fa187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a4f9548bc73c0354b9710db291b4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb121e3b968644ba25aab92e8aaa1189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d10d8606b03544aa78317a459ab00f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73787ec99cbfd158b87ea95ae884a41a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c7ea4ff952aaffe750e08c2004b2992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd9b95a77e5b2926cb3329d010dbe093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132bba59b19d0a353a6640d2e45f9d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7964b9a51bd90d6a4a5a1b364d86e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb56858942391c5ee1e0fbe45cd64c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f43f5ab0cf0cc8f711f78ee82a88997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac57cb4ca171ce043585449c492c9098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d03d552ea40634b73afcdc73bf82ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2ef981518f463078d3a9542afc087100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7bfdc3fcc1ed13c342494c8a446c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61934711796b5a2f82620333b9cf2370102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db5a5024d79a92290ec89763a20406103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733854a7ff0c363855ddab090ae7df2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed362152246fdf3e5c54643350255eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59502122b8b77e4c25817e7d9bada78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbd1149f2093174a16dd9abeb81217107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc79180613335316e801b475449d796108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc6b1c26a4e69f75e4cc7d4cb79831109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d787785c6cf9513f4c8dbe9f5aefbd0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd1017bfc8b54783dbe5c529b90c0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8d7ed080c8ccc23807fd27ec9d5b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba714a20a918a2cf47dd977de9ca6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06731d2148158f5094528f09a38e8925114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3945e23ae65b3218a208711afc2cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e5733cb19aa11b465194eb8f21bd5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44886b3718889adf883c7342bd1a4e8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976150aece8851c91938277aa5a1db22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5156b406450765c9dd668750d4d8c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f302c2b2eece89c02ae1cc54fcefa1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0adaef1a8f2e6d4f2d48fe8594379121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db43e80aed2fe210c9d9a2e5597e5e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfde8de28d214d51d083554594ef119123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422ad456c062fe3124be956fcc488ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8870bf817954db888d7735c39a7e585125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79533fd30a2d78512bdb0f3d7a7f6da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fb92561dcdfaa0cca49d7593f6e7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643a568a377fd9ca61b15dae3005825128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888156ac37dec955208b224ca1ecd6f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa21e3a551e3ff502db006fb167687d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4190aa0b9eb9878a19cbe06b11479a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2ab42588e6d4a0adf4b8a75fb4a2e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68866b7acae7f2b08907cae57fdebc47133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d664e1224828c7f5cf7e29b49dbc2e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc885c78f9054eb93beffd30c168ac2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d08eafa5e8d280f0547e43b61b5d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e75a97c61c39fdcc85e11bc4339c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc87f084d490e866cf812e65279e54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870bfe3b7b2b745ec8a1ce138b25f6f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f95bd79444af467481c8271d67365a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52140aea96fdd360e92f294b7c787f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ead361ed81df0237194d73a44706e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cad921007ed602ab78328a0e0cefe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a0d9b1956e38ed0ca333d88b551ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274f04575ec4a2f4d4aa8385576119e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacc7095aaf4988e813737f4d8b20eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47683ffd04aa2ea94c434fc0b1bc0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b82ac7997c0469ee003649d6cddf9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e6eb67efd058a1890649c4e5d9055149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243098f2608e6677ace767d5c98af327150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5c2d73e37c4e052846fd4375541b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735cd5e54312442c195944122370283152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee2c9aaf69d5fc72aabebb8d1deb15153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d23fa6becf216bfaaa49508c54e93d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beecf4e52f0e1942289665c35a5978f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211ed34b9c55e1f8c9d9b09eb3b0ed1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d5ecc6f5b0f12c441040865cd0eb6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074cf177a658f17aaf66a98729222d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae2f685292e8cd96a1ff8d4c5eda2b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf795d2b4f20efa74b04ac46ef81292c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1f5786a20509ebc746531dd3b236a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e9b833bbbec601e9f81fe72a104a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf19a3dc4cb026d9123a458522d59e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f14f087b5e522f2672145ef6e5e27b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155765012a7e0de7bf91ace245ba2561165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13c0d46ca335d8f61d7e2232cd90e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8a0126761307a22308ecc1c9a0b15167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b16920e8b18a4f8a0e9ddc8e4f806c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce0c888fa0ea58dae0b523f3253a56169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7c2e2b2586986bad3de3b6dfaebd4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32e7ee78913e077302e693b90cf9e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31adf48894c241413390904ee8800c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536f8a5d268ef1f12c168955022aec6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41802ab7023a32fe9b86fc81b23a875174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac895deb399aebc98e61fdccc209ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5261d1683906eea6deaeb33a3785b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802383d2d3db12d96debcd4a9ec35ae6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c115915f2faa4a08db952ca7a9310b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b62b565818eba3b565b573caf774d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec724ef70e4adeaf158a9a6044fe0cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56bbbb13a6379cc9a5629fc0734eec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969856dd2cd645e325ff39bab1b02df9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944304ddb638f0719f87db11d9baa6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024605968b36343abc7b5efa618d790a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc401e39950a86afb26f68a09264b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660b022b4edba5ed142e6ff2d373acf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dcaa1e92dba95779ddab02e0bea82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ffadf3dbf5db53a375fd6d52eeab0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea99601be170e51b6020ad31e9226c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952c227b59800ef71d53ef132ab5850190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649864318b9cd4d8ab8fddbd86f73296191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adbfbbf94e0052457d4adef4e92ecb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a377978cdcb5ee619682bde89550e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660d46a099ff640749609dce4168ea0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f63bdb3fca53bebab37625db5efa3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99dc3d225aabe6e9d4cb7266d65d44196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e33e6f7c6c8b48d7b82369c4c1d9d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e02e31a08ce313032df797ca720659198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522a76869a707f81f03236491cf851a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdd895387ee527a5bfa1f7f9671e56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6ad7c20ff6929e9864189dff0f210201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa56566ea284f807fc5219e30665b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99137f19e31b4c3ee6f992a649ce2522203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2ab74e7b24a183967b94c70ed727d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08bcc4173aeece05b5086294f71662205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fbc5f9f6409808b8d3bb64213185e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81877f2ede299c3f6a2959000390368207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02032080d27564f086011ed810c46ca6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dc0becb36e9380429e6c272a5d747209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa42245592f80aec82f673945ce1442210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d19f3539450bc4156346601c08452211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a402b2eb0d8c8b62348febb2592eed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9c089183f30def94c908d770160a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8565527effc64f7126efa75aa6ef1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8662176427c3c8ae18911bdef80cc91215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da346ae8886a3722a283fa307c6e461e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fbc44fe83fe013b94d11a2732ae81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d9a45557a34dd603ab19dc0099478218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f4661d6f3fc5b3061106bb3c95b3c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfdc8e10a39873248fc8f378e326ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c39b0091dcfd00dc494fda62e177fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a46f28d0e09c469f23fc0211d093e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c78343e92dc9e0c16d5e0ba3c7c93223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21425f93cd9068833b2d45139d7b94224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d31d8122132c56bd97fe65696756dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5281371c8af064e5ec8e3f83b1f3dd8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654fd13fe05175b322fd1ed8fbb53b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b7a1c5dda4d1de26334a47632f5f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bcfd988bc2bb6b1cd740b90614dfc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e033e1cc11ed4e3ab98bbdb290ef8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfe20003a102238b9540c707fb6b27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08842d6e19f503164ccc8db4db0b0c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64e3506a22cca9125c126189e15ab5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741a79aad0cf9c4f5bf1843626f4b32234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42b99edb0a18cbe4311c1458e1439e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd392eff8df91d402bd590cb12e1eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaf4c4d59209cdadfd1f8a57192deb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9ecbaade87742f014fa943180011e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb1f8a4048faecd0e40a14235fbe9a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13038de7b907aded1333c3f3929e0bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75cbfe260f20d68c68e700170b442b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda67d105676a80081f3f6870b4d3d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abb2b5453eb36a63bc420113b1e1e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f66da6cfda649e3e65c1e829a023a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375dec3d4217d01deb6e7432ad9cf80245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d339d9f3a4558c42282a5a49a5f9540246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1604e2dea76508cc6cbf0b6da14f67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b9a1cf3b2b6ddbd1ec91b4b8eb764248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba1c1d34b5f5ad18255208a2632b1c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72b7f669bbae40be5320ed60fe532f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22687a9ffff5bff21ae189d77d0f19ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b9ff13866bc26b337892642479823252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fe08afb0807d2d4b0ab7718004b08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c325078e01d7c506c3a4351e2e7836e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc2f12e898ecd300f83a91ece0d156255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ca83938a4e4a85c3636c1acb90452256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836480f763801d75ab5d342050118cd2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765209650496982bf513eff4f6243bcf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759af5b1cd2ca1d48604457ea8bb1e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892170b23cfa38dabb1f45ee1e5ccb8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ae4cfdfdb35b7e5d3538656ecbe97261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90c5fef8375c886c08e3efa5ebc6f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599141b01263b2ad5f2c4c6833c544e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89312088a01bce4f2d64389a12d41f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311f06eaddc63a0314e4b99f018dcb4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42547972cce47df80f1ca55b9d7f5975266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e7a9c62810c15343d94bcaa54b43e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55045219d9eb9c8382a0486c962f28a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750705c00dd177662ca08887b08c52e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c979fc01c4d4f631eeaa30aad54483270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4747d66c15f160414c783865b9d166271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd790ab79ef286ef8fed8d108f6598272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e06f2e52fa802cf699ce4f5d9a5e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d02bf6b09c2fb9593bfff1e20ea122274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164a3b89a4c07229a669630d309a170275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a49e375172b9ab8387f6b93f69525276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc360e44da417b29ae81ccc19d905a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04eb0efbf8e24caa38d68f7285bfed1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb5098f1e6bb5a23fc8e7823c6a34b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05625e97f1caee7f131af4acddb31c87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb91a47b8955dfbbc2081ef1416009281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cd22c47a2f0fd46c838d4d08419d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7701b54f99a1ebe522eb1bb29dc91283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8523685937162241dff508c92a1bd6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87330d7a09e8f6a51704620b7be963285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d46dd9484c23df27f7e82544681cfe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465f487adbbe7722af56ca4b4e848b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09b808afbc3dd8116dc1c377e5b995288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727b28802927d134b42783cb886bb9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ff5f56620a684632c09f8daa2b6e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481ab7da49fd84d65c0d18d8df30ee7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe156705259fd2d29da4cd61eb07bf13292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9a8788c099f7da7ce0ca5a1c15ea2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2586c4f367c827f7828d0f252434b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e4a4eaa2aa61755c583df69b4187d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993495d9c720c3503c63bd8dab62d38c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2635562d9517a2c16d52ff86dd9cfcf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70296c8628d667273f4ab9ebe6bb9086298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3aa7da3d3bc1a4cf1291e2bf2de517299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff1ccaaa5639c6d4296f3f370a0ece300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b5cb47e0f021fc4f7cb1a66d102cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5467ae431bfa61905873e1ef724eac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff5d527430aa25385e846289b92559303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e02e57deab98c8a533135990544abe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81540c47e9969c1d78399b4082646e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71131492182ca9a5a2f9523ca2ce0b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ab770f59f239d44f5585d54848438307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef26081aea31631eb71c718db34695308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c711034b4de45f0bee637d9c588cb4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f80be7047baa4b5a71e180838b8bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d062e6c43edc92a987c6bfbee7d05311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e940e43c991867b6aea28a04378ebab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83d82b9aa47e2e56accfc8c314498d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5d72b59fa307bc5d6b4b7aa788ef4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c5490dcb0ab3a62d4a4de3287960f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1acf89ac35edd7d704edf929fe280c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7305d3d45b308188714b027ce795adb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401991a42635fe64d0d71fe95e6b7b95318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7cfabd87df3683eaa15a1f7dd92cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5e3feee4dcfe8795dce30b095df64320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e061d3b40432d32c79bcfb5af5226ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46539fdaa3069b11926e24880c77659d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19aa640eaa000d0bce1b7a287c25134323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934bbed8873b61724c509109653602d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eec8e275a01b1dedbb0ecd58fa0358325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad00061f5f70dbc3badcdd43848a5e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c410ea083888aaf751c6547d0c6439c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91627ed4ecbf34ff536e730422b846c2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24919f0496f91d258e8c9b3af610c52329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6861043a624a328fd55517ac476735330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720f3745f247c3f118394d61f8bdd30331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382f498b6e2bee17bc97e57c7da828d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d3ea12323736fd5d8f5871bb4b638333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e336968b9a381758123819e4867315334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82938a9280e06965d414615ec50106335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282aed8c7f9d1beb86d11df299d624c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac2ec91069ea7820ac3f9b6430a829337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb7708c4767de56e3a0f598070949f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c581fde6847ecd55e67991cf9f670339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792cfe0a2ce64e8b295de47dda24f2d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688dad286607194245b9c98f4ede5b48341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532db390a226bce539df0ceb8677d17342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c21cf5c3fc56d5c811cef93d9a3111343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cf0925b66aa3a42f0a55f9013f107344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8049cdf842291baaf4fadd73ec14b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63901acacaed4a56076b55ea7c1a1b1b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9cba47710b099e607fdde51f78eeb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe95793efc6b7c090d320c21fb22db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c0e096f1e3eddb2ecc4466d07b625349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acac18470f5797e1824803ce4b1f29350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c6fee918e851b1e434a7556866e65351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb21a76a5d9db66cd8acaec214134c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495ae4dca1ac9c9af7c784a475a1614353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36c3d2b52f8ae4ba464002b0c46db9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706a52f40df54ccc6af06c630623a12355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6625c6fe8763e75c8989fb0fd03ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2427a2a08d404bb4f6881d525569a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c495672a7661fdab9ba339196aac7e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff791c4e82a8d3d6f3c5b01e56f828359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0f0ca1f8e7091010bbd40ef7db5c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75b4ee97110b50879e6f9253fa271b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4fb65527a6218150a955da69d8144362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2b12287e28c24412f5d4510d92bc6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf22b5f09c45ba3ea2e55bbb53c39d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e19217d1a142de3131718f0c601240365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a340faa4b9c26c316b932a1f2c7520c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0399f645292116c9761e85811faf15d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982678873a8613b63a59879cda4f583f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110ab70ace2e8b1f8c1ffc6de9bbb26369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088892a956cd5f0c71480d134331e35370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f83f45d0e2d0c9df47110070fc311a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1cea69e3b279dcd78ecaebd4e6e6d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3e782a34abed6c80c087ec02ded1b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fa74f8e8891eeee09435d50a5c69a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d643aa3c8ae4503e6d8b163630e6b81375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db2595011fe411eb2c9697f86c04e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ba4eb473c33d9ad5f6f61962b5a12377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155d887ba264085e8cf92c64f92b8c2378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f382bd2ffde5c6e03346b6b786359fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1eac1091346dacbc42ee80fcc094202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac8269ecaedc80b108612fc980d27c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f77c033c4a82e994f8c97cf9d70fd94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e654c1e1591e7f3266dc3bd01b89dd95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6991f278f3096618c9ecc398c05686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edce3f2977aa5242e07acb6ea825d137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec9567e1ad9e2344269ccd51f9348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cd630df94d96f4e0286e1770e5a9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c425a03d38ec806c520c89a1ac3b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0a422690bb9598bc1cca3f0feead611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c4ff795db4a1add92dd18a300acad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52432dda6b66eda362663fcd8179398213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638174f4c62b99320e77d7c39593f7214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8b138440956f693763d8d7553ac2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b1ac6e06c6735389215b0e45a255b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10532ff3ac594603e3c821e8460dc017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f61fbcb1b125885d0da357bdfc82d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cca1bf0056d99fba2259a003e568119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26e4238e7010f32cfce2c6d4cdc4b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1060eee40d30dec54b10877025c1d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0f7be2788feda313ce64332383e4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba0073a93b0062c97deb588166a96c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd160f1ee40fb6da45fad5dbbea3bced24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660866ee9f554237f5a1a21e301808e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98103b720be87aa0ca6937586c3a89526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c2de343985df3d7e7a298849d717d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9027e22ef1155790f5bbc33d8eadad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad6b075c90e4be184ed2e9eaf7f5e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8aca29099d2b9a76ef117aa0985c0830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e99ba4085ed486212d570b3f5350e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2185224bb76e3734807f78e6b12e9e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8dc3623a1f6b03d875153eed7571533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6179a537bf40fa75166415ccbbf3c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cbe9df615b4e6e5da9a005d022c6935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a100290d722cf7bada0276701753d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbb0e6c17fb88bb4fe42969b0d9a3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff84f3e6861d9612bc81bd4fa96c1aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722653446657a2ec5cd8f1dc5e9add6f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fc6aecea296c13cf2024935d3736540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce43788a41a2226cac384b7e85d68c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479385a1a3a3cb0b94d2e93bd781395642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f4527191b7aaec51207afd458077943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23da598590c722270dce8dd7797a2b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3061a7281517431329e83d0329e5aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ac093be95677b3192dbbcba2df1df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cbdab11955c68659391eff2d511ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c803b3da86929ad15c0fc4bc182aa148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d9fd33fc0ee1ad3c336b8e231612049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29a62981579935482441598bab6c5550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c8bca52ecd015da4ab3e9d2c74ebf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cae579292b20cd4c683557acfab49d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22eda2436957e790ff383d3f9d1f8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767eafc5907467c084222743dd879c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795cd84bf760f8c3bd545a19d1c226f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75499f2db06f0ecf4f32bb3ff3e6211956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fd878bd3308d270d175543441daf057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415faa41560525db366f090a2cadf3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad9d346422a5106751a55d88cb76f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29435a7a0dd565f475d2c69284e3051660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481145c1d4a94ffd9fbdfd7ac681a01961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9b9ed638603ff71f840c1b56cc04e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6b711c8f89f9b2ae483c17892505a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4b7a87691174e78da3588adcb006464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5d97bf608c4a9ca214c0f55b20d4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1d0f922d2f934127c552a86804e3b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b061cf72783cb92b64011990018e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5e829e8c4d3ea6079d36c06d277a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d55c54e66863381a3016b7622900e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dcce76efa1daf464754854ec0f3a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6285c0a62e59f721b5913e77d4fa2671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba750979e21b8a3f580352c3757fbb272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af232448ebd4c2d1b3690134ac72f5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbacae8ab87f91dd6ffe8db4a9246b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c20dabba8d27150cd3f7c972c9aaf975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35bd91ef54ce40f99519f219fe294f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f33a31ee51bec38755e07d5809d8df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a57648df3ee6b753b6e9631abd23978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd075c28baa069e89a42f770cfbc84479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6482ca273fc026bc57f1382c05bd3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ceb5c37371906bca8f57533f1e4be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d286419a14537bd61dead86fb859af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e80f40ca8ae3283a13195d7f8af4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53ed173a0dd079e92c6ba4d46cd0f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6051e72368c309b581fc4a561ac279e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e61c426e08049c687cda5f5f02af8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2400e26c8238cb49b2f5c38e756645987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10553e648843fd4c082ce8f8f03ae588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0bb9ba1d6164c84e87bd621d9ac1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a345dc547394178750ef7615320b30390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa1eec7145a678c0bd7497c1798e1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81700f9dbf263ac2d226db5755e25c1292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b3fd1a3db0587dc8e7ccc463a301993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e64a57b7f75e96ba9bc0e82352fe1b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb88127a5aa48c9a6dcc9e504c90c4095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0894a7a81c81bf40ee0ecb9df69903896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6bb97ff854b7be8939159d5afa0ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1f3412ecc75594e298b70e6e90e7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463ccb5dd6f678ee4fcf4cf4a6ede7c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c922e4d94eab07fae3c634d89754d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cf5aefe7accc3eb0520001522bea8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cef086e35f02df8f47299e91b422c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a32227bf5c445570d463c19d97263103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841d6e8be2a352799f339a01ef00a43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a009bc5173ce7f5c5d183104a9369105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbfef4ce830c55ebc479218bd90b23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ac7378177f71a2c40b134561b4664107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23300d7f66c2e11ecc0b34c1f33918108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067602711e995b6e26c7c8674dcef49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904b7bdc0ae8b32c648146b1d3cfc89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d0cf285afb27f44ec82756058e8e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb9b4bdd0c80fa3ec09ba3e19e9ab0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58dd82282fc14b1b106113882c2b42113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45a613d3ac14344c92789b520fb51e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d73835f9e6d93f735e4a3703fe063115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2e618195aac03d2eaf0e74ba0ee64116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee97ae31004b74be29ebfc74fae997117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf6887d9e7f010eb60b112cab61c71118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4e39b99592bfc5140f0e70c7794c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413537da29a92ddb4caa8d7ec39b0965120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c36dd842d3de5da2560218d510331b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecad6d9fdecd8f2e548e2481941efe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd62a2680bf395a39702b0980ffc62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0818c5fcdc0304b936a4ee279c6e80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77d80dff985facb121deabd628f605125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9f89fdff41544d9ae9b69bbed63df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962579c2258bcd3940678e285d18742127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5272629911fd768b5ef1f8797aa683128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fd3a1015b95e9f946fa1f4b4c6d36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa192c60e4b220af7e9953fca9b651130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cc67dd15f560456603d3b01942b90131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf1afe43b39cbc43bacd3fdde530bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf870cd6aeabc4f5c97c74d29d9ff8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef01a8bfd084c8727e13cd615eb5fbb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c30131e9bf5ca371f1177a21f5727b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4e1a2709f6153ec120f6a286d3a92136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfa206dc3ce3a5567fc5b948fae335137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fbdf574c973737a55fb1055b2e856138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dbe24b8cba22c3cc8451d52166b5a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98052d414d9f5a9182744e74ea9e8c34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42afe4afb0a2f37729bf0c4d31fccc1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc843ee43b57e4d357d71911d4b84ba0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2a53d083bbe7b75599307f2f059cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d314af55aa8e598de8726c55482a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3f8735b130617c5d5b9187b2f4bed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe40faa0343770f0682232d623490f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47394913037f7d1b14774fdf0acdf22d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfe5ac09218bc97ad2615305cc0e4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fa311133c811bf175e89efaf73ddf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcb4528b899cf07800190abd135623150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165df78fae6ec1c80fbae64542a78b9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd5001e5e73f94ce72ddbf6b5de4ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca087ac4b564b38518c2e6d0e3838548153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb1be95addcc9acded5d723f79411b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ad719bcf0556a50c39d67f30bceea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c7e6644218dac8b0bc535196cba48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8eb3ebc4727466662cf09f1dfe340157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf28d331e0180e73e70ea26b2844ace158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e216edb075919d4f9854db58355b0ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790767dd8dcda011a137f6bb9c95fda160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d95cd91fe203ea78d11aff9776669e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87671f85de554313bc82619e3b15e72b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972521ec29c99fbc1011a6c1bb028db1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b205e796a9830496cc11f2127a0331164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ae27669ead67a08edb3fd86a5a02b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba298c48a3211d120df45f8fd1daaa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4003dcb9711f93f650ccd683fc3d09167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e945511c63d775751d21f68557b706f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603d371b8bb4516d836f6349ac0b21a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378191af35756153bc10096cdfc060e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154e3910f698d473895d9995b33dc56171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45a6d1e6ef10c0a9b5364c3ec2f38d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbe1e287f7797f7125716f72c3b6ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830198a56fc1dc4fa7b2e6d9f499ac4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b15218d9bf237f7e7d804c21cd54d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1900ed5f34c1541ce84ab00825d13e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba3010edd7bbb5a8164fe8419cd614177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9396fe6bcf14badcf8ceffb3e8073178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9092303bffa0f1d63dc4f5862090f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69084ec3315ad76930854bc6c27f9c5d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8597755d64ac477c4d9a0a31982c3ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c90b7438a04379dbd7bc1fdc42eee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c9f78bd3add114e1647fd5c00634d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33131f80721ca61ca15bb796ed1998d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d227a04f0fbbcfc45d3d5d94db5bf3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47efacb442fac6a1cc1ecfc356d6c86186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f582cbdc3437aa6c10f09f8c7330c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f452990369df937de8a4a11840677188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cb403d68e6aa0fbb8eedee8c0d97f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cb3aecbadf9bdc6b340ff2de16a6f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae86ccddb4de068b3ca813a0e8539d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b3f525119394702c6d2fcd9df59ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0deb38ed069c4c9d4b65331550a7a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc68f0553f19b4163eea4dbd6470537194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c18da2bc65bab5ece83b4ded41f6d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce393c0e3646d68ecf860d2b685044196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0b893c6d7a4d7723bbf237f3aa752197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7466d62d27ec4ccdad7ac7bc6f846198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6af326bf509200119066590e8c9588199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8117dad8e1036d5df130d598f8d64b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd550ca0e28bb75d4f192548a0de60fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb46a7ddc8a5bbd68f9477cc343a0f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af2da45f3b242cec6d79fa8629f472203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac0847b42697ef61385d54d2785052204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dde15d033284ed0f8dc25f7a2e179f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe5280e0681c51e0120770029a2b3b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad3df7516fd30c07fcd89d2a94a5ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989dd800d68ad712a8a722423903c5e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6695e2aad55cb58eb1602cd23eb13ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc7183fb9ded45ff9aeeaad187c2cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eece3ca067e6fe2e45edd987eb1d39d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32164db05fcb19c65ad35b6918ba9f64212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc809d573fc0e863a2a85482f9d0901b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6d9006eb3f94c6bfcf379a0999ab4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff0347398d92862e518de617d85702215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca79d180fa5a008f485a6a69c0c3563216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a5ec43e881cd0a0d8277c1b6184a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d23f2903cca9eb9ce806273480e02218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bfeb5be52cff396f5dc9777fdafd6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03380ee2cf2fdb63a8a4a57d425c1f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf96e9f571aac04bc85d20836c6a41221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f26fff79241ea73ce2eb2356916e84222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95b2cc39bdd4bb4c1650a056086243223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bea02b0b6cc5cfdc027773cc1baad4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba5ab3503c28a3954fae85e1e1641e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44d1e64c89a5d4ed32caad2a4f0350226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4a9a04124a135bc50d043e9ac119d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0a2fb1685a063e8970fb694304aa4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2879c3a8e02d908fa4c57b7af6352229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fca7df4e61f880c6c1a9d58d3fee4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aed2ab3b1ebc291ba43c54ef50b0dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b237961b96f69d6856d838167de4750232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5943df1199b23cb3b7012ac8eea8b5a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2297b0b360997f5cf4db8b2b44932234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db74071dea31c49b91c4429cdcd2784235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e021d940ebc6817d1d97338a9b02a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8a7858dbeb5189ac27b1a8148e878237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd1a4b10e8284bdeaa5d2937dd10c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82712bb76229b8f2a428cb37a653f85c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beaf046db3e7de6dec46dc9684ce23e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f1e8e5a17acf4d6bc32d30b1b192f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f582bf1611718e7c9499ed7b8b87c55242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff40df13897389f81d96c9021ec019243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f100854954d94badf76d95f5a9659b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d8dca3ded68fbcbaf7ffe41ee373d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c5610fe70d297af165b8809a1a690246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f900585e317716adf664ff27b3c985247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448620e40c4b58598d5e01dec4644c28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8209e5d92b40a07ff47657f2f86f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9a445e2972522a67a27dc11424cfc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886db3cd8df6c1f8818cd2039b4403c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4de055f7d4bb9f652513957aa06a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2a8c1ea1952b09ce7eb979d85101a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75dd08ccf88c285d9469d4226bf8bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c34157c62c4d43949bd69e20e81500255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b9c5eb0ca50ea379c39f5dacfc8d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d377c06ca4f96c6512acfdc34a3e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22fb47719f5fd2030fed7eba45ad97258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679006328915d966a706e6e2c52d62d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cbc52954367a5287d038989227362260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59127592ba4e4a5ad09bc94df41d0c5c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de4d30114a793c610493e77dbfe066262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8c4e506a440c5773497ab3e2b1b3f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bb7ef6dbbfdbb080b6adf17d1809d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621682da8add4dae219d5dd3d6956416265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10790f9d32329edf91305ac269088e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9eca53cd69e3349f44a40cfd8b1996267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e94aa9602bf64a3aae96141145e72268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030486b2d268c270f0c65e72fb548e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa18cd4b737ff859fcc6d431595f518270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6608303a50cf8a12d65638270f4d2d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a281e14b637c158f4a61890b915bfd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74953e35c7d9900561cba020f0e40075273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c7d65c02b60477dadd4d7d8622ff2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59949148fc16fe9f70390921af7d96cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41659ea3099e1d0bfff105e16f141976276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000fbe99d9f2d6ab90a45c112031b1e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7591634730f9b99804214d7ee3ef2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18578e5c374cee05b2f5175bbed7668279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345362a31e6ff13009741b30aa87956280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f207753898cb600681ae8e14bf834281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ae1ed0054a3c494297552def56f9a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8b10ac9c846f94a12f39ef700c618283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c199ebd4691d9553af040cfde2520db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191cba46686ccc004809db7abb6e30a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4b712d2cc6cea3342137100f7e02b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa002380463aed11da9a0b3765f5f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3933c7acf743cb3650886edfc17837d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d41b658064ca1977655e1a2421dc0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4ed4c2d09306c692fda7182732592290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4f223686a065b1f0495ab60e36676291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2a1186731d1d5bdbe0861e03f0b68292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e269d87b2423a665c569fd5129a5475293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadb30243712af0a843d0ace4f3282e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300b847c1ca90dd8bea17e92609f3d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefce76f3657ab02dcdd839250fb2d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fe093a91049c9559a96f323227ddd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f3fdf78edfbf4a1be209617be66ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a528b0411eb52512787b324dea24f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb098cfb90bfc27e5a7cd8e025fa02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca65c29244f6a34959ba5bcaff5853301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7f9c1940c91503b0b5b6a263cc585302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f25e5d325bd59cf9bc64a42a53cc92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d948dad6a5b442c9b1484af2668c9d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cd1036b94fb765d144cd1e2bfbdf7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa5ebda988ea487d0861a0bdcbf651306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38c22d279f8efe9fcc4053c912397a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb4d99ddcce079eea6b3de8341bbfe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84baa2518ceb2bfb27b70f118e3de7ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51fb64483719d315eae49ec3f7fc92310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d617fd9f2acf8e509323a9bd137b1b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad052d835ee2af7547cbb5ae0f2221e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab550913fcedcfaf3f26273a12f1b13313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0648d6fe0ee45ca936779e42a3f6bdd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5f495a248466f84b021bf66ae3be1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dba055f72d60046603c4294d4db53316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae8bac7e3cb17701d0485603340e00317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98f52bc2ff55dc2d0fe3a9de25d7ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b1f822cb206ca398aa5807e1d78c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95b7aea28c8583b2f43868c3eb0ddb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bf885bd3fb978eaa917694874defe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aace52c940eb370931327a22557de5f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be408b4b00c304c6ca055feaec2ec2c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc446fed4bd8cbf5d980aed61cd5703324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffbc843a8e37bbe3de53e641781e61325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee769c1abf50db9d59ccff91dab347a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48551445f199cc6f5cefd9701edc19bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e999ad3fe1669aa7f369f5a701904328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02acbf00a3fb4926d76944f0377e4d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960dbd440aa7bfac09b0c125418d4300330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cff353d59ad7f6d5a0ef3b527ba130331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f96ac54fde62d5b933bba356fb24c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa14a25096a7e366b31fdb256cae3b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447a0d233a430416404f55b93ba31f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63465da7a989765dacafc6a19a7da1d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fb39db2797457bbd8a39a51e9ef78336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb81968c38dd79d87b8d24fcb44e2e9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd6bce76bb1bd8473dab7a907dbd9b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbca9f25f5277c23d4b5629ff952e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bb2020d929716f3fc08bc4a2b7e49340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca82b8a981f44e53ce325ea443ff07341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829d8967d8a3d433507e3407c377a98342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1ebc674773e47c0f57a41c904d8b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38c2c2bad546e1bf66adbc331b3c4a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67179e83425775e832be7fff1e128f16345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec3f4fa24f25f13f089a8bace589e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccf12feca32bb57f14cbc9aab88b98347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b8ce4f580eab5b722034cdda605d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af98ccf81c25d8783d2202732dca8cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df368a3f4c1d88da5d344c797ed20b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372a97c1ab8fa6e4cb96f6bafff21e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f43034ad98efa980ea38a932c13d6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e7d73406fcb81baa8ba02a19a6b24353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0edda4cc2c1a1304f4ad7bc610a94c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc1a7ba4fc9f7d9b8732c9cdc210e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1e0390c3273977616a651b27e33a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbbbbe8306077f9260b23473a39678357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32f15c410407668d2733cd8ab59358358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f614cf511c6257e9bd232bc9cfad820359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6e364697b23b3c1c20a86e3f60bca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581a51b5e16a28f0b57543f56e88837361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a9b938dab980a3cababac9d0bd03e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c3e7ffc9a8985c232dfb63cf50d50363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b6ba1fe638ec60d42d3e7a1c554ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7221e3bd0d7ff67efe3fb42cf5cc58c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b367182d9329cd2c58ac1fc08432e12366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f148738ddc5ac7486873373547b7d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a90025b711dea8a3d14a2bf9f526c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b48d4fd0fc8283d489e683164d068369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95287b092d302b04070125c5a941db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeada1bc950768d3d0d1729a62f4d0a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84f5062dab70946316363005081ea4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c98500769714c7afb7c54c351f5cc9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ed8afa684808795214b9e445a3652374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e77020f8e7417ff3c1332051e5fc2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5d9f6eb495732d80679d2bfd13aba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbf1a726324555202860b657a5dcc3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082960262419b8ad75492e850925b49378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>